--- v0 (2026-04-02)
+++ v1 (2026-07-02)
@@ -12,61 +12,160 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="975">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="996">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
+    <t>EVA004-1</t>
+  </si>
+  <si>
+    <t>Ложемент EVA004-1, для шарнирно-губцевого инструмента, материал EVA, 4 предмета (уценка)</t>
+  </si>
+  <si>
+    <t>EVA006</t>
+  </si>
+  <si>
+    <t>Ложемент EVA006, для ключей разрезных, материал EVA, 6 предметов (уценка)</t>
+  </si>
+  <si>
+    <t>EVA006-1</t>
+  </si>
+  <si>
+    <t>Ложемент EVA006-1, для отверток ударных, материал EVA, 6 предметов (уценка)</t>
+  </si>
+  <si>
+    <t>EVA007</t>
+  </si>
+  <si>
+    <t>Ложемент EVA007, для ключей торцевых карданных, материал EVA, 7 предметов (уценка)</t>
+  </si>
+  <si>
+    <t>EVA008</t>
+  </si>
+  <si>
+    <t>Ложемент EVA008, для ключей накидных, материал EVA, 8 предметов (уценка)</t>
+  </si>
+  <si>
+    <t>EVA008-1</t>
+  </si>
+  <si>
+    <t>Ложемент EVA008-1, для отверток, материал EVA, 8 предметов (уценка)</t>
+  </si>
+  <si>
+    <t>EVA012</t>
+  </si>
+  <si>
+    <t>Ложемент EVA012, для ударно-режущего инструмента, материал EVA, 12 предметов (уценка)</t>
+  </si>
+  <si>
+    <t>EVA018</t>
+  </si>
+  <si>
+    <t>Ложемент EVA018, для ключей комбинированных, материал EVA, 18 предметов (уценка)</t>
+  </si>
+  <si>
+    <t>EVA132</t>
+  </si>
+  <si>
+    <t>Ложемент EVA132, для головок торцевых 1/4", 1/2" с аксессуарами, материал EVA, 132 предмета (уценка)</t>
+  </si>
+  <si>
+    <t>ОНТ102</t>
+  </si>
+  <si>
+    <t>Домкрат бутылочный Ombra OHT102, г/п 2,0 т, 158-308 мм, оранжевый</t>
+  </si>
+  <si>
+    <t>ОНТ103</t>
+  </si>
+  <si>
+    <t>Домкрат бутылочный Ombra OHT103, г/п 3,0 т, 180-350 мм, оранжевый</t>
+  </si>
+  <si>
+    <t>Домкрат бутылочный MATRIX 50773, г/п 2,0 т, 181-345 мм, пластиковый кейс, серый</t>
+  </si>
+  <si>
+    <t>ОНТ105</t>
+  </si>
+  <si>
+    <t>Домкрат бутылочный Ombra OHT105, г/п 5,0 т, 200-405 мм, оранжевый</t>
+  </si>
+  <si>
+    <t>ОНТ150</t>
+  </si>
+  <si>
+    <t>Домкрат бутылочный Ombra OHT150, г/п 50,0 т, 285-465 мм, оранжевый</t>
+  </si>
+  <si>
+    <t>3.01.02.0017</t>
+  </si>
+  <si>
+    <t>Сканер THINKTOOL Lite, легковой, 6", KWP2000, CAN</t>
+  </si>
+  <si>
+    <t>3.01.03.0019</t>
+  </si>
+  <si>
+    <t>Сканер THINKTOOL Master X, легковой, грузовой - опция, 10", DoIP, CAN FD, программирование</t>
+  </si>
+  <si>
+    <t>EEWAEU715G6</t>
+  </si>
+  <si>
+    <t>Стенд РУУК 3D Hofmann GEOLINER 670 XD LIFT, AC100, KIT, легковой, 11-22", 2 камеры, 220 В</t>
+  </si>
+  <si>
     <t>010911</t>
   </si>
   <si>
     <t>Ключ гаечный рожковый Ombra 010911, 9*11 мм, длина 160 мм (р)</t>
   </si>
   <si>
     <t>011213</t>
   </si>
   <si>
     <t>Ключ гаечный рожковый Ombra 011213, 12*13 мм, длина 170 мм (р)</t>
   </si>
   <si>
     <t>011417</t>
   </si>
   <si>
     <t>Ключ гаечный рожковый Ombra 011417, 14*17 мм, длина 200 мм (р)</t>
   </si>
   <si>
     <t>011922</t>
   </si>
   <si>
     <t>Ключ гаечный рожковый Ombra 011922, 19*22 мм, длина 240 мм (р)</t>
   </si>
   <si>
     <t>012427</t>
@@ -95,2892 +194,2856 @@
   <si>
     <t>Головка торцевая Ombra 112009, 1/2", 9 мм, 6-гранная (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 112011, 1/2", 11 мм, 6-гранная (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 112027, 1/2", 27 мм, 6-гранная (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 112109, 1/2", 9 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 112110, 1/2", 10 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 112111, 1/2", 11 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 112115, 1/2", 15 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 112132, 1/2", 32 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
-    <t>Головка торцевая Ombra 112208, 1/2", 8 мм, 12-гранная, глубокая (р)</t>
-[...1 lines deleted...]
-  <si>
     <t>Головка торцевая Ombra 112209, 1/2", 9 мм, 12-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 112211, 1/2", 11 мм, 12-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 112215, 1/2", 15 мм, 12-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 112221, 1/2", 21 мм, 12-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 112222, 1/2", 22 мм, 12-гранная, глубокая (р)</t>
   </si>
   <si>
-    <t>Головка торцевая Ombra 112224, 1/2", 24 мм, 12-гранная, глубокая (р)</t>
-[...1 lines deleted...]
-  <si>
     <t>Головка торцевая Ombra 112227, 1/2", 27 мм, 12-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 112232, 1/2", 32 мм, 12-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 112311, 1/2", 11 мм, 12-гранная (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 112322, 1/2", 22 мм, 12-гранная (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 112327, 1/2", 27 мм, 12-гранная (р)</t>
   </si>
   <si>
     <t>Головка торцевая ударная Ombra 112510, 1/2", 10 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 112622, 1/2", E22, TORX (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 112711, 1/2", E11, TORX, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая со вставкой Ombra 112920, 1/2", T20, TORX, длина 20 мм (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 114005, 1/4", 5 мм, 6-гранная (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 114009, 1/4", 9 мм, 6-гранная (р)</t>
   </si>
   <si>
-    <t>Головка торцевая Ombra 114011, 1/4", 11 мм, 6-гранная (р)</t>
-[...1 lines deleted...]
-  <si>
     <t>Головка торцевая Ombra 114105, 1/4", 5 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 114106, 1/4", 6 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 114109, 1/4", 9 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 114111, 1/4", 11 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 114604, 1/4", E4, TORX (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 114605, 1/4", E5, TORX (р)</t>
   </si>
   <si>
     <t>Головка торцевая со вставкой Ombra 120204, 1/2", H4, HEX, длина 40 мм</t>
   </si>
   <si>
     <t>121716T</t>
   </si>
   <si>
     <t>Головка торцевая со вставкой Ombra 121716T, 1/2", M16, Spline, длина 100 мм</t>
   </si>
   <si>
     <t>Головка торцевая со вставкой Ombra 121920, 1/2", T20, TORX, длина 100 мм (р)</t>
   </si>
   <si>
     <t>Головка торцевая со вставкой Ombra 121925, 1/2", T25, TORX, длина 100 мм (р)</t>
   </si>
   <si>
     <t>Головка торцевая со вставкой Ombra 121930, 1/2", T30, TORX, длина 100 мм (р)</t>
   </si>
   <si>
-    <t>Головка торцевая со вставкой Ombra 121945, 1/2", T45, TORX, длина 100 мм (р)</t>
-[...1 lines deleted...]
-  <si>
     <t>Головка торцевая Ombra 138009, 3/8", 9 мм, 6-гранная (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 138011, 3/8", 11 мм, 6-гранная (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 138015, 3/8", 15 мм, 6-гранная (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 138017, 3/8", 17 мм, 6-гранная (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 138018, 3/8", 18 мм, 6-гранная (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 138021, 3/8", 21 мм, 6-гранная (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 138022, 3/8", 22 мм, 6-гранная (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 138115, 3/8", 15 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
-    <t>Головка торцевая Ombra 138116, 3/8", 16 мм, 6-гранная, глубокая (р)</t>
-[...1 lines deleted...]
-  <si>
     <t>Головка торцевая Ombra 138118, 3/8", 18 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 138121, 3/8", 21 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 138122, 3/8", 22 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая со вставкой Ombra 138210, 3/8", H10, HEX, длина 50 мм (р)</t>
   </si>
   <si>
     <t>Головка торцевая со вставкой Ombra 138401, 3/8", PH1, крестовая, длина 50 мм</t>
   </si>
   <si>
     <t>Головка торцевая со вставкой Ombra 138504, 3/8", SL4, шлиц, длина 50 мм</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 138618, 3/8", E18, TORX (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 138718, 3/8", E18, TORX, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 138720, 3/8", E20, TORX, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая со вставкой Ombra 138855, 3/8", T55, TORX, длина 20 мм (р)</t>
   </si>
   <si>
     <t>283803RK</t>
   </si>
   <si>
     <t>Ремкомплект для рукоятки трещоточной Ombra 283803RK, 3/8", 48 зубцов, для 283803 (р)</t>
   </si>
   <si>
     <t>Головка торцевая ударная SATA 34303, 1/2", 10 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
-    <t>38070115 Шлифок с пылеудалением 115*230мм (р)</t>
+    <t>Шлифок с пылеудалением 38070115, 115*230 мм (р)</t>
   </si>
   <si>
     <t>Ключ торцевой шестигранный Ombra 502019, H19, длина 200 мм, Г-образный (р)</t>
   </si>
   <si>
     <t>Ключ торцевой шестигранный Ombra 502022, H22, длина 210 мм, Г-образный (р)</t>
   </si>
   <si>
     <t>Ключ торцевой шестигранный Ombra 502308, H8, длина 160 мм, Г-образный, с шаровым окончанием (р)</t>
   </si>
   <si>
     <t>Ключ торцевой шестигранный Ombra 502310, H10, длина 180 мм, Г-образный, с шаровым окончанием (р)</t>
   </si>
   <si>
     <t>Отвертка крестовая Ombra 513150, PH3*150 мм, длина 270 мм (р)</t>
   </si>
   <si>
     <t>Бита HEX Ombra 514270, H7.0, 25 мм, 1/4", сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита HEX Ombra 514280, H8.0, 25 мм, 1/4", сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита TORX Ombra 514340, T40, 25 мм, 1/4", сплав S2 (р)</t>
   </si>
   <si>
-    <t>Бита крестовая Ombra 514403, PH3, 25 мм, 1/4", сплав S2 (р)</t>
-[...1 lines deleted...]
-  <si>
     <t>Бита крестовая Ombra 514404, PH4, 25 мм, 1/4", сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита шлицевая Ombra 514560, SL6, 25 мм, 1/4", сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита Pozidrive Ombra 514600, PZ0, 25 мм, 1/4", сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита Pozidrive Ombra 514601, PZ1, 25 мм, 1/4", сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита Pozidrive Ombra 514603, PZ3, 25 мм, 1/4", сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита HEX Ombra 531207, H7.0, 30 мм, 10 мм, сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита HEX Ombra 531209, H9.0, 30 мм, 10 мм, сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита HEX Ombra 531212, H12.0, 30 мм, 10 мм, сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита Spline Ombra 531705, M5, 30 мм, 10 мм, сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита Spline Ombra 531706, M6, 30 мм, 10 мм, сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита TT Ombra 556845, TT40, 30 мм, 5/16", сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита HEX Ombra 571204, H4.0, 75 мм, 10 мм, сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита TORX Ombra 571355, T55, 75 мм, 10 мм, сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита Spline Ombra 571706, M6, 75 мм, 10 мм, сплав S2 (р)</t>
   </si>
   <si>
+    <t>Сверло спиральное по металлу MATRIX 72085, HSS, Ø 18,5 мм (р)</t>
+  </si>
+  <si>
+    <t>Отвертка крестовая Ombra 751320, PH3*200 мм, длина 320 мм (р)</t>
+  </si>
+  <si>
+    <t>Метчик ручной Сибртех 76628, М10*1,5 мм, в комплекте 2 шт. (р)</t>
+  </si>
+  <si>
+    <t>Набор бит Ombra 921910, TORX, 10 предметов (р)</t>
+  </si>
+  <si>
+    <t>A90002</t>
+  </si>
+  <si>
+    <t>Ключ торцевой свечной Ombra A90002, 21 мм, длина 390 мм (р)</t>
+  </si>
+  <si>
+    <t>A90039RK</t>
+  </si>
+  <si>
+    <t>Ремкомплект для ключа динамометрического Ombra A90039RK, 3/8", для Ombra A90039 (р)</t>
+  </si>
+  <si>
+    <t>AB020019</t>
+  </si>
+  <si>
+    <t>Набор для для вклейки стекол и декоративных элементов кузова Jonnesway AB020019, 6 предметов (р)</t>
+  </si>
+  <si>
+    <t>AB030018</t>
+  </si>
+  <si>
+    <t>Устройство для снятия креплений рукоятки стеклоподъемника Jonnesway AB030018 (р)</t>
+  </si>
+  <si>
+    <t>AB030068G</t>
+  </si>
+  <si>
+    <t>Лопатка монтажная Jonnesway AB030068G, 240 мм (р)</t>
+  </si>
+  <si>
+    <t>AE010030</t>
+  </si>
+  <si>
+    <t>Ремкомплект для гидравлического инструмента Jonnesway AE010030-RKS (р)</t>
+  </si>
+  <si>
+    <t>AE310001</t>
+  </si>
+  <si>
+    <t>Ремкомплект для гидравлического инструмента Jonnesway AE310001-RK (р)</t>
+  </si>
+  <si>
+    <t>AE310087</t>
+  </si>
+  <si>
+    <t>Съемник шаровых соединений Jonnesway AE310087, 24 мм (р)</t>
+  </si>
+  <si>
+    <t>AG010020</t>
+  </si>
+  <si>
+    <t>Ручная терка для шлифовальных работ Jonnesway AG010020, размер бумаги  2-3/4"*17" (р)</t>
+  </si>
+  <si>
+    <t>AG010022</t>
+  </si>
+  <si>
+    <t>Ручная терка для шлифовальных работ Jonnesway AG010022, размер бумаги  2-3/4"*8" (р)</t>
+  </si>
+  <si>
+    <t>AI010035</t>
+  </si>
+  <si>
+    <t>Ключ топливного насоса Jonnesway AI010035, для BMW E36, E46, MBW211, W203 (р)</t>
+  </si>
+  <si>
+    <t>AI010063</t>
+  </si>
+  <si>
+    <t>Приспособление для проверки натяжения ремней Jonnesway AI010063 (р)</t>
+  </si>
+  <si>
+    <t>AI010069A</t>
+  </si>
+  <si>
+    <t>Приспособление для фиксации шестерни привода валов ГРМ Jonnesway AI010069A, для VAG 2.0 TDI DOHC (р)</t>
+  </si>
+  <si>
+    <t>AI010092</t>
+  </si>
+  <si>
+    <t>Фиксатор маховика Jonnesway AI010092, для Ford, Honda, Mitsubishi, Toyota (р)</t>
+  </si>
+  <si>
+    <t>AI010115</t>
+  </si>
+  <si>
+    <t>Приспособление для демонтажа шестерни привода и топливного насоса Jonnesway AI010115, для BMW (р)</t>
+  </si>
+  <si>
+    <t>AI010117</t>
+  </si>
+  <si>
+    <t>Торцевая насадка Jonnesway AI010117, 3/8"DR, с радиусными шипами для регулировки ГРМ VAG (р)</t>
+  </si>
+  <si>
+    <t>AI010147</t>
+  </si>
+  <si>
+    <t>Приспособление для проворачивания коленвала Jonnesway AI010147, для VAG</t>
+  </si>
+  <si>
+    <t>AI010170</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway AI010170, 1/2"DR, 10S, для регулировки натяжителя ремня Toyota Altis (р)</t>
+  </si>
+  <si>
+    <t>AI010171</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway AI010171, 1/2"DR, 8TS, для болтов балансирных валов двигателей Nissan (р)</t>
+  </si>
+  <si>
+    <t>AI020047</t>
+  </si>
+  <si>
+    <t>Съемник гидрокомпенсаторов клапанов Jonnesway AI020047, усиленный (р)</t>
+  </si>
+  <si>
+    <t>AI020078</t>
+  </si>
+  <si>
+    <t>Фиксатор коленвала Jonnesway AI020078, для BMW (р)</t>
+  </si>
+  <si>
+    <t>AI020185</t>
+  </si>
+  <si>
+    <t>Ключ разрезной для топливных магистралей дизельных автомобилей Jonnesway AI020185 17 мм (р)</t>
+  </si>
+  <si>
+    <t>AI040032</t>
+  </si>
+  <si>
+    <t>Ключ для привода выпускного вала ГРМ Jonnesway AI040032, для BMW M50, M52, S50, S52, (р)</t>
+  </si>
+  <si>
+    <t>AI050025</t>
+  </si>
+  <si>
+    <t>Ключ разрезной для топливных фильтров Jonnesway AI050025 3/8", 14 мм (р)</t>
+  </si>
+  <si>
+    <t>AI050183</t>
+  </si>
+  <si>
+    <t>Торцевая головка для демонтажа корпусных масляных фильтров дизельных ДВС Jonnesway AI050183 (р)</t>
+  </si>
+  <si>
+    <t>AL010209</t>
+  </si>
+  <si>
+    <t>Натяжитель цепи ГРМ Jonnesway AL010209, для BMW (р)</t>
+  </si>
+  <si>
+    <t>AL010211</t>
+  </si>
+  <si>
+    <t>Фиксатор маховика Jonnesway AL010211, для BMW 115 180 (р)</t>
+  </si>
+  <si>
+    <t>AL010231</t>
+  </si>
+  <si>
+    <t>Набор фиксаторов для дизельных ДВС Jonnesway AL010231, для Land Rover 2.5 TD5 (р)</t>
+  </si>
+  <si>
+    <t>AN010091B</t>
+  </si>
+  <si>
+    <t>Приспособление для демонтажа рулевых тяг реечных механизмов Jonnesway AN010091B, для GM (р)</t>
+  </si>
+  <si>
+    <t>AN010118</t>
+  </si>
+  <si>
+    <t>Приспособление для установки возвратной пружины колодок стояночного тормоза Jonnesway AN010118 (р)</t>
+  </si>
+  <si>
+    <t>AN010202</t>
+  </si>
+  <si>
+    <t>Насадка торцевая ударная для ступичных гаек Jonnesway AN010202, 3/4"DR M18*105 мм, для VAG (р)</t>
+  </si>
+  <si>
+    <t>AN010238</t>
+  </si>
+  <si>
+    <t>Приспособление для регулировки тормозных суппортов Jonnesway AN010238, для KNORR-BREMSE (р)</t>
+  </si>
+  <si>
+    <t>AN050020</t>
+  </si>
+  <si>
+    <t>Головка торцевая для пальца рессоры передней подвески Jonnesway AN050020, для грузовых Volvo (р)</t>
+  </si>
+  <si>
+    <t>AR060043</t>
+  </si>
+  <si>
+    <t>Набор съемников для демонтажа радиоаппаратуры Jonnesway AR060043 (р)</t>
+  </si>
+  <si>
+    <t>ARW-12M16</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный Licota ARW-12M16, 16 мм, 12-гранный, трещоточный, шарнирный (р)</t>
+  </si>
+  <si>
+    <t>D03P3125</t>
+  </si>
+  <si>
+    <t>Отвертка крестовая Jonnesway HERCULES D03P3125, PH3*125 мм, длина 250 мм (р)</t>
+  </si>
+  <si>
+    <t>D03P3150</t>
+  </si>
+  <si>
+    <t>Отвертка крестовая Jonnesway HERCULES D03P3150, PH3*150 мм, длина 270 мм (р)</t>
+  </si>
+  <si>
+    <t>D04P3125</t>
+  </si>
+  <si>
+    <t>Отвертка крестовая Jonnesway FULL STAR D04P3125, PH3*125 мм, длина 254 мм (р)</t>
+  </si>
+  <si>
+    <t>D104125</t>
+  </si>
+  <si>
+    <t>Крюк широкий Trommelberg D104125 (р)</t>
+  </si>
+  <si>
+    <t>D10M30M06A</t>
+  </si>
+  <si>
+    <t>Бита Spline Jonnesway D10M30M06A, M6, 30 мм, 10 мм, сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>D10M75M06A</t>
+  </si>
+  <si>
+    <t>Бита Spline Jonnesway D10M75M06A, M6, 75 мм, 10 мм, сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>D10M75M08A</t>
+  </si>
+  <si>
+    <t>Бита Spline Jonnesway D10M75M08A, M8, 75 мм, 10 мм, сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>D125F5008A</t>
+  </si>
+  <si>
+    <t>Бита шлицевая Jonnesway D125F5008A, SL5, 25 мм, 1/4", сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>D125F6512A</t>
+  </si>
+  <si>
+    <t>Бита шлицевая Jonnesway D125F6512A, SL6, 25 мм, 1/4", сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>D125F8012A</t>
+  </si>
+  <si>
+    <t>Бита шлицевая Jonnesway D125F8012A, SL8, 25 мм, 1/4", сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>D130H100</t>
+  </si>
+  <si>
+    <t>Бита HEX Jonnesway D130H100, H10.0, 30 мм, 10 мм, сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>D130H120</t>
+  </si>
+  <si>
+    <t>Бита HEX Jonnesway D130H120, H12.0, 30 мм, 10 мм, сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>D130H70</t>
+  </si>
+  <si>
+    <t>Бита HEX Jonnesway D130H70, H7.0, 30 мм, 10 мм, сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>D165MN06M</t>
+  </si>
+  <si>
+    <t>Бита HEX Jonnesway D165MN06M, H6.0, 65 мм, 1/4", магнитная, сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>D165MN07M</t>
+  </si>
+  <si>
+    <t>Бита HEX Jonnesway D165MN07M, H7.0, 65 мм, 1/4", магнитная, сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>D165MN08M</t>
+  </si>
+  <si>
+    <t>Бита HEX Jonnesway D165MN08M, H8.0, 65 мм, 1/4", магнитная, сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>D165MN10M</t>
+  </si>
+  <si>
+    <t>Бита HEX Jonnesway D165MN10M, H10.0, 65 мм, 1/4", магнитная, сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>D175H100</t>
+  </si>
+  <si>
+    <t>Бита HEX Jonnesway D175H100, H10.0, 75 мм, 10 мм, сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>D175H120</t>
+  </si>
+  <si>
+    <t>Бита HEX Jonnesway D175H120, H12.0, 75 мм, 10 мм, сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>D175H70</t>
+  </si>
+  <si>
+    <t>Бита HEX Jonnesway D175H70, H7.0, 75 мм, 10 мм, сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>D175T55</t>
+  </si>
+  <si>
+    <t>Бита TORX Jonnesway D175T55, T55, 75 мм, 10 мм, сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>D19P180</t>
+  </si>
+  <si>
+    <t>Отвертка крестовая диэлектрическая Jonnesway D19P180, PH1*80 мм, длина 180 мм (р)</t>
+  </si>
+  <si>
+    <t>D2006Т40</t>
+  </si>
+  <si>
+    <t>Отвертка TORX Jonnesway D2006Т40, T40*125 мм, длина 244 мм (р)</t>
+  </si>
+  <si>
+    <t>D232P2F</t>
+  </si>
+  <si>
+    <t>Бита ударная крестовая Jonnesway D232P2F, PH2, 32 мм, сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>D232P3F</t>
+  </si>
+  <si>
+    <t>Бита ударная крестовая Jonnesway D232P3F, PH3, 32 мм, сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>D71P4200</t>
+  </si>
+  <si>
+    <t>Отвертка крестовая Jonnesway FULL STAR D71P4200, PH4*200 мм, длина 329 мм (р)</t>
+  </si>
+  <si>
+    <t>D71T40</t>
+  </si>
+  <si>
+    <t>Отвертка TORX Jonnesway ANTI-SLIP GRIP D71T40, T40*150 мм, длина 279 мм (р)</t>
+  </si>
+  <si>
+    <t>D71T45</t>
+  </si>
+  <si>
+    <t>Отвертка TORX Jonnesway ANTI-SLIP GRIP D71T45, T45*200 мм, длина 329 мм (р)</t>
+  </si>
+  <si>
+    <t>D71T50</t>
+  </si>
+  <si>
+    <t>Отвертка TORX Jonnesway ANTI-SLIP GRIP D71T50, T50*200 мм, длина 329 мм (р)</t>
+  </si>
+  <si>
+    <t>DV13P3150</t>
+  </si>
+  <si>
+    <t>Отвертка крестовая диэлектрическая Jonnesway DV13P3150, PH3*150 мм, длина 270 мм (р)</t>
+  </si>
+  <si>
+    <t>DV13S8175</t>
+  </si>
+  <si>
+    <t>Отвертка шлицевая диэлектрическая Jonnesway DV13S8175, SL8*175 мм, длина 295 мм (р)</t>
+  </si>
+  <si>
+    <t>FS01208</t>
+  </si>
+  <si>
+    <t>Головка торцевая THORVIK FS01208, 1/2", 8 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>FS01209</t>
+  </si>
+  <si>
+    <t>Головка торцевая THORVIK FS01209, 1/2", 9 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>FS01211</t>
+  </si>
+  <si>
+    <t>Головка торцевая THORVIK FS01211, 1/2", 11 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>FS01227</t>
+  </si>
+  <si>
+    <t>Головка торцевая THORVIK FS01227, 1/2", 27 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>FS01409</t>
+  </si>
+  <si>
+    <t>Головка торцевая THORVIK FS01409, 1/4", 9 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>FS01411</t>
+  </si>
+  <si>
+    <t>Головка торцевая THORVIK FS01411, 1/4", 11 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>FS11210</t>
+  </si>
+  <si>
+    <t>Головка торцевая THORVIK FS11210, 1/2", 10 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>FS11212</t>
+  </si>
+  <si>
+    <t>Головка торцевая THORVIK FS11212, 1/2", 12 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>FS11214</t>
+  </si>
+  <si>
+    <t>Головка торцевая THORVIK FS11214, 1/2", 14 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>FS11215</t>
+  </si>
+  <si>
+    <t>Головка торцевая THORVIK FS11215, 1/2", 15 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>FS11405</t>
+  </si>
+  <si>
+    <t>Головка торцевая THORVIK FS11405, 1/4", 5 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>FS11406</t>
+  </si>
+  <si>
+    <t>Головка торцевая THORVIK FS11406, 1/4", 6 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>FS11409</t>
+  </si>
+  <si>
+    <t>Головка торцевая THORVIK FS11409, 1/4", 9 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>FS11411</t>
+  </si>
+  <si>
+    <t>Головка торцевая THORVIK FS11411, 1/4", 11 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>GM-02AP</t>
+  </si>
+  <si>
+    <t>БРС универсальный Jonnesway GM-02AP, F евро, металлическая муфта (р)</t>
+  </si>
+  <si>
+    <t>GM-02PF</t>
+  </si>
+  <si>
+    <t>БРС универсальный Jonnesway GM-02PF, M1/4'' (евро), металлическая муфта (р)</t>
+  </si>
+  <si>
+    <t>GM-02PH</t>
+  </si>
+  <si>
+    <t>БРС универсальный "ёлочка" Jonnesway GM-02PH, M1/4" (евро), металлическая муфта (р)</t>
+  </si>
+  <si>
+    <t>GM-02PP</t>
+  </si>
+  <si>
+    <t>БРС универсальный Jonnesway GM-02PP, F евро, металлическая муфта (р)</t>
+  </si>
+  <si>
+    <t>GM-03AF</t>
+  </si>
+  <si>
+    <t>БРС универсальный Jonnesway GM-03AF, F3/8'' (евро), латунная муфта (р)</t>
+  </si>
+  <si>
+    <t>H02M118</t>
+  </si>
+  <si>
+    <t>Ключ торцевой шестигранный Jonnesway H02M118, H18, длина 265 мм, Г-образный (р)</t>
+  </si>
+  <si>
+    <t>H02M127</t>
+  </si>
+  <si>
+    <t>Ключ торцевой шестигранный Jonnesway H02M127, H27, длина 360 мм, Г-образный (р)</t>
+  </si>
+  <si>
+    <t>H03SS1100</t>
+  </si>
+  <si>
+    <t>Ключ торцевой шестигранный Jonnesway H03SS1100, H10, длина 170 мм, Г-образный (р)</t>
+  </si>
+  <si>
+    <t>H06W1100</t>
+  </si>
+  <si>
+    <t>Ключ торцевой шестигранный Jonnesway H06W1100, H10, длина 153/49 мм, карданный (р)</t>
+  </si>
+  <si>
+    <t>H08WT40</t>
+  </si>
+  <si>
+    <t>Ключ торцевой карданный Jonnesway H08WT40, TORX, T40 (р)</t>
+  </si>
+  <si>
+    <t>H08WT45</t>
+  </si>
+  <si>
+    <t>Ключ торцевой карданный Jonnesway H08WT45, TORX, T45 (р)</t>
+  </si>
+  <si>
+    <t>H08WT50</t>
+  </si>
+  <si>
+    <t>Ключ торцевой карданный Jonnesway H08WT50, TORX, T50 (р)</t>
+  </si>
+  <si>
+    <t>H22S155</t>
+  </si>
+  <si>
+    <t>Ключ торцевой шестигранный Jonnesway H22S155, H5,5, длина 170 мм, Г-образный (р)</t>
+  </si>
+  <si>
+    <t>H22S180</t>
+  </si>
+  <si>
+    <t>Ключ торцевой шестигранный Jonnesway H22S180, H8, длина 200 мм, Г-образный (р)</t>
+  </si>
+  <si>
+    <t>JA-3808AN</t>
+  </si>
+  <si>
+    <t>Фильтр от влаги и масла для краскопульта Jonnesway JA-3808AN, нейлон (р)</t>
+  </si>
+  <si>
+    <t>JA-6111-N (NS)</t>
+  </si>
+  <si>
+    <t>Сменная дюза Jonnesway JA-6111-N (NS), 1,3 мм, для краскопульта JA6111 (р)</t>
+  </si>
+  <si>
+    <t>Сменная дюза Jonnesway JA-6111-N (NS), 1,7 мм, для краскопульта JA6111 (р)</t>
+  </si>
+  <si>
+    <t>JA-6112-N (NS)</t>
+  </si>
+  <si>
+    <t>Сменная дюза Jonnesway JA-6112-N (NS), 0,5 мм, для краскопульта JA6112 (р)</t>
+  </si>
+  <si>
+    <t>JAD-6234A-RK</t>
+  </si>
+  <si>
+    <t>Ремкомплект для пневмодрели Jonnesway JAD-6234A-RK, для JAD-6234A (р)</t>
+  </si>
+  <si>
+    <t>JA-HVLP-1080GN</t>
+  </si>
+  <si>
+    <t>Сменная дюза Jonnesway JA-HVLP-1080GN, 1,2 мм, для краскопульта JA-HVLP-1080G (р)</t>
+  </si>
+  <si>
+    <t>Сменная дюза Jonnesway JA-HVLP-1080GN, 1,4 мм, для краскопульта JA-HVLP-1080G (р)</t>
+  </si>
+  <si>
+    <t>JA-LVLP-0303N</t>
+  </si>
+  <si>
+    <t>Сменная дюза Jonnesway JA-LVLP-0303N, 1,3 мм, для краскопульта JA-LVLP-0303 (р)</t>
+  </si>
+  <si>
+    <t>Сменная дюза Jonnesway JA-LVLP-0303N, 1,5 мм, для краскопульта JA-LVLP-0303 (р)</t>
+  </si>
+  <si>
+    <t>JAR-1012-17</t>
+  </si>
+  <si>
+    <t>Ремкомплект для пневмотрещотки Jonnesway JAR-1012-17, для JAR-1012 (р)</t>
+  </si>
+  <si>
+    <t>Панель для машинки шлифовальной пневматической Jonnesway JAS-6552-42, для JAS-6552 (р)</t>
+  </si>
+  <si>
+    <t>JAT-0115V</t>
+  </si>
+  <si>
+    <t>Гидропневматический заклепочник Jonnesway JAT-0115V, расход воздуха 1,8 л/удар (р)</t>
+  </si>
+  <si>
+    <t>JTC-47620</t>
+  </si>
+  <si>
+    <t>Головка торцевая JTC 47620, 1/2", 20 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>OEW0607</t>
+  </si>
+  <si>
+    <t>Ключ гаечный рожковый THORVIK OEW0607, 6*7 мм, длина 125 мм (р)</t>
+  </si>
+  <si>
+    <t>OEW1213</t>
+  </si>
+  <si>
+    <t>Ключ гаечный рожковый THORVIK OEW1213, 12*13 мм, длина 168 мм (р)</t>
+  </si>
+  <si>
+    <t>OMP11212RK</t>
+  </si>
+  <si>
+    <t>OMP11212RK Ремонтный комплект для гайковерта OMP11212 (р)</t>
+  </si>
+  <si>
+    <t>PDF-32</t>
+  </si>
+  <si>
+    <t>Переходник FF Jonnesway PDF-32, F3/8"- F1/4" NPT (р)</t>
+  </si>
+  <si>
+    <t>PDF-66</t>
+  </si>
+  <si>
+    <t>Переходник FF Jonnesway PDF-66, F3/4"- F3/4" NPT (р)</t>
+  </si>
+  <si>
+    <t>PF-20</t>
+  </si>
+  <si>
+    <t>БРС универсальный Jonnesway PF-20, F1/4'' PT (SMC), металлическая муфта (р)</t>
+  </si>
+  <si>
+    <t>PF-30</t>
+  </si>
+  <si>
+    <t>БРС универсальный Jonnesway PF-30, F3/8'' PT (SMC), металлическая муфта (р)</t>
+  </si>
+  <si>
+    <t>PFT-3</t>
+  </si>
+  <si>
+    <t>Соединитель Jonnesway PFT-3, 3/8", FFF, тройной, Т-образный (р)</t>
+  </si>
+  <si>
+    <t>PH-15</t>
+  </si>
+  <si>
+    <t>БРС универсальный "ёлочка" Jonnesway PH-15, F Евро (SMC), металлическая муфта (р)</t>
+  </si>
+  <si>
+    <t>PH-40</t>
+  </si>
+  <si>
+    <t>БРС универсальный "ёлочка" Jonnesway PH-40, F (евро), металлическая муфта (р)</t>
+  </si>
+  <si>
+    <t>PMF-32</t>
+  </si>
+  <si>
+    <t>Переходник MF Jonnesway PMF-32, M1/4"- F3/8" NPT (р)</t>
+  </si>
+  <si>
+    <t>PMT-2</t>
+  </si>
+  <si>
+    <t>Соединитель Jonnesway PMT-2, 1/4", FFF, тройной, Т-образный (р)</t>
+  </si>
+  <si>
+    <t>PMT-4</t>
+  </si>
+  <si>
+    <t>Соединитель Jonnesway PMT-4, 1/2", FFF, тройной, Т-образный (р)</t>
+  </si>
+  <si>
+    <t>PV0510</t>
+  </si>
+  <si>
+    <t>Кабелерез 10" Jonnesway PV0510, диэлектрическое покрытие, длина 250 мм (р)</t>
+  </si>
+  <si>
+    <t>PV4006</t>
+  </si>
+  <si>
+    <t>Круглогубцы 6" Jonnesway PV4006, прямые, длина 160 мм (р)</t>
+  </si>
+  <si>
+    <t>R+M 40005468 Ниппель (500бар) (р)</t>
+  </si>
+  <si>
+    <t>R+M 51905 Пластиковый наконечник копья (р)</t>
+  </si>
+  <si>
+    <t>R+M 55921 Адаптер для Portotecnica быт. (мет.) (р)</t>
+  </si>
+  <si>
+    <t>R0603RK</t>
+  </si>
+  <si>
+    <t>Ремкомплект для рукоятки трещоточной Jonnesway R0603RK, 3/8", 24 зубца, для R0603 (р)</t>
+  </si>
+  <si>
+    <t>R3402RK</t>
+  </si>
+  <si>
+    <t>Ремкомплект для рукоятки трещоточной Jonnesway R3402RK, 1/4", 72 зубца, для R3402/R3502 (р)</t>
+  </si>
+  <si>
+    <t>R3403RK</t>
+  </si>
+  <si>
+    <t>Ремкомплект для рукоятки трещоточной Jonnesway R3403RK, 3/8", 72 зубца, для R3403 (р)</t>
+  </si>
+  <si>
+    <t>R3904RK</t>
+  </si>
+  <si>
+    <t>Ремкомплект для рукоятки трещоточной Jonnesway R3904RK, 1/2", 24 зубца, для R3904 (р)</t>
+  </si>
+  <si>
+    <t>S03A4109</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная Jonnesway S03A4109, 1/2", 9 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S03A4111</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная Jonnesway S03A4111, 1/2", 11 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S03A4123</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная Jonnesway S03A4123, 1/2", 23 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S03A6134</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная Jonnesway S03A6134, 3/4", 34 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S03A6144</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная Jonnesway S03A6144, 3/4", 44 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S03A8135</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная Jonnesway S03A8135, 1", 35 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S03A8144</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная Jonnesway S03A8144, 1", 44 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S03A8150</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная Jonnesway S03A8150, 1", 50 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S03AD4109</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная Jonnesway S03AD4109, 1/2", 9 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S03AD4110</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная Jonnesway S03AD4110, 1/2", 10 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S03AD4111</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная Jonnesway S03AD4111, 1/2", 11 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S03AD4125</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная Jonnesway S03AD4125, 1/2", 25 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S03AD8124</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная Jonnesway S03AD8124, 1", 24 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S03AD8134</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная Jonnesway S03AD8134, 1", 34 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S03AD8135</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная Jonnesway S03AD8135, 1", 35 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S03AD8160</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная Jonnesway S03AD8160, 1", 60 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S03AD8170</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная Jonnesway S03AD8170, 1", 70 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S04H21045</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H21045, 1/4", 4,5 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S04H2111</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H2111, 1/4", 11 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S04H3106</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H3106, 3/8", 6 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H3107</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H3107, 3/8", 7 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H3109</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H3109, 3/8", 9 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H3114</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H3114, 3/8", 14 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H3116</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H3116, 3/8", 16 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H3118</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H3118, 3/8", 18 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H3120</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H3120, 3/8", 20 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H3121</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H3121, 3/8", 21 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H3122</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H3122, 3/8", 22 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H3124</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H3124, 3/8", 24 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H4109</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H4109, 1/2", 9 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H4111</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H4111, 1/2", 11 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H4120</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H4120, 1/2", 20 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H4126</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H4126, 1/2", 26 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H4128</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H4128, 1/2", 28 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H4911</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H4911, 1/2", 11 мм, 12-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H4920</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H4920, 1/2", 20 мм, 12-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H4923</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H4923, 1/2", 23 мм, 12-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H4925</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H4925, 1/2", 25 мм, 12-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H4926</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H4926, 1/2", 26 мм, 12-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H4928</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H4928, 1/2", 28 мм, 12-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H6123</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H6123, 3/4", 23 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H6129</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H6129, 3/4", 29 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H6133</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H6133, 3/4", 33 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H8138</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H8138, 1", 38 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H8154</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H8154, 1", 54 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H8167</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H8167, 1", 67 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H8171</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H8171, 1", 71 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04H8177</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04H8177, 1", 77 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S04HD2104</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04HD2104, 1/4", 4 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S04HD21045</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04HD21045, 1/4", 4,5 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S04HD2109</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04HD2109, 1/4", 9 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S04HD4109</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04HD4109, 1/2", 9 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S04HD4110</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04HD4110, 1/2", 10 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S04HD4111</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04HD4111, 1/2", 11 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S04HD4120</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04HD4120, 1/2", 20 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S04HD4123</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04HD4123, 1/2", 23 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S04HD4708</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04HD4708, 1/2", 8 мм, 12-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S04HD4709</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04HD4709, 1/2", 9 мм, 12-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S04HD4711</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04HD4711, 1/2", 11 мм, 12-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S04HD4713</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04HD4713, 1/2", 13 мм, 12-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S04HD4715</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04HD4715, 1/2", 15 мм, 12-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S04HD4721</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04HD4721, 1/2", 21 мм, 12-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S04HD4724</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S04HD4724, 1/2", 24 мм, 12-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S05А4Н9</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная Jonnesway S05А4Н9, 1/2", H9, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S06H310</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S06H310, 3/8", E10, TORX (р)</t>
+  </si>
+  <si>
+    <t>S06H318</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S06H318, 3/8", E18, TORX (р)</t>
+  </si>
+  <si>
+    <t>S06H320</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S06H320, 3/8", E20, TORX (р)</t>
+  </si>
+  <si>
+    <t>S06H410</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S06H410, 1/2", E10, TORX (р)</t>
+  </si>
+  <si>
+    <t>S06H418</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S06H418, 1/2", E18, TORX (р)</t>
+  </si>
+  <si>
+    <t>S06H422</t>
+  </si>
+  <si>
+    <t>Головка торцевая Jonnesway S06H422, 1/2", E22, TORX (р)</t>
+  </si>
+  <si>
+    <t>S07H420</t>
+  </si>
+  <si>
+    <t>Головка торцевая со вставкой Jonnesway S07H420, 1/2", T20, TORX (р)</t>
+  </si>
+  <si>
+    <t>S07H425</t>
+  </si>
+  <si>
+    <t>Головка торцевая со вставкой Jonnesway S07H425, 1/2", T25, TORX (р)</t>
+  </si>
+  <si>
+    <t>S07H4320</t>
+  </si>
+  <si>
+    <t>Головка торцевая со вставкой Jonnesway S07H4320, 1/2", T20, TORX, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S07H4325</t>
+  </si>
+  <si>
+    <t>Головка торцевая со вставкой Jonnesway S07H4325, 1/2", T25, TORX, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S07H4327</t>
+  </si>
+  <si>
+    <t>Головка торцевая со вставкой Jonnesway S07H4327, 1/2", T27, TORX, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S07H4355</t>
+  </si>
+  <si>
+    <t>Головка торцевая со вставкой Jonnesway S07H4355, 1/2", T55, TORX, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S07H4370</t>
+  </si>
+  <si>
+    <t>Головка торцевая со вставкой Jonnesway S07H4370, 1/2", T70, TORX, глубокая (р)</t>
+  </si>
+  <si>
+    <t>Насадка торцевая Jonnesway S09A3T20, ударная, 3/8", T20, TORX, длина 38 мм (р)</t>
+  </si>
+  <si>
+    <t>S09A3T25</t>
+  </si>
+  <si>
+    <t>Насадка торцевая Jonnesway S09A3T25, ударная, 3/8", T25, TORX, длина 38 мм (р)</t>
+  </si>
+  <si>
+    <t>S09A3T27</t>
+  </si>
+  <si>
+    <t>Насадка торцевая Jonnesway S09A3T27, ударная, 3/8", T27, TORX, длина 38 мм (р)</t>
+  </si>
+  <si>
+    <t>S09A44T45</t>
+  </si>
+  <si>
+    <t>Насадка торцевая Jonnesway S09A44T45, ударная, 1/2", T45, TORX, длина 40 мм (р)</t>
+  </si>
+  <si>
+    <t>S09A44T50</t>
+  </si>
+  <si>
+    <t>Насадка торцевая Jonnesway S09A44T50, ударная, 1/2", T50, TORX, длина 40 мм (р)</t>
+  </si>
+  <si>
+    <t>S09H404</t>
+  </si>
+  <si>
+    <t>Головка торцевая со вставкой Jonnesway S09H404, 1/2", H4, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>S09H4304</t>
+  </si>
+  <si>
+    <t>Головка торцевая со вставкой Jonnesway S09H4304, 1/2", H4, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S09H4305</t>
+  </si>
+  <si>
+    <t>Головка торцевая со вставкой Jonnesway S09H4305, 1/2", H5, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S09H4307</t>
+  </si>
+  <si>
+    <t>Головка торцевая со вставкой Jonnesway S09H4307, 1/2", H7, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>S10H255</t>
+  </si>
+  <si>
+    <t>Головка торцевая со вставкой Jonnesway S10H255, 1/4", SL5,5, шлиц, длина 37 мм (р)</t>
+  </si>
+  <si>
+    <t>S11H304</t>
+  </si>
+  <si>
+    <t>Головка торцевая со вставкой Jonnesway S11H304, 3/8", PH4, L-45 мм (р)</t>
+  </si>
+  <si>
+    <t>S11H404</t>
+  </si>
+  <si>
+    <t>Головка торцевая со вставкой Jonnesway S11H404, 1/2", PH4, L-55 мм (р)</t>
+  </si>
+  <si>
+    <t>S18AD4117</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная Jonnesway S18AD4117, 1/2", 17 мм, 6-гранная, для колесных дисков (р)</t>
+  </si>
+  <si>
+    <t>S22H21130RK</t>
+  </si>
+  <si>
+    <t>Ремкомплект для шарнирных воротков Jonnesway S22H21130RK, 1/4", для Jonnesway S22H21130 (р)</t>
+  </si>
+  <si>
+    <t>S22H31200RK</t>
+  </si>
+  <si>
+    <t>Ремкомплект для шарнирных воротков Jonnesway S22H31200RK, 3/8", для Jonnesway S22H31200 (р)</t>
+  </si>
+  <si>
+    <t>S24H8200</t>
+  </si>
+  <si>
+    <t>Удлинитель Jonnesway S24H8200, 1", 200 мм (р)</t>
+  </si>
+  <si>
+    <t>S27H3</t>
+  </si>
+  <si>
+    <t>Удлинитель Jonnesway S27H3, 3/8", 193 мм, гибкий (р)</t>
+  </si>
+  <si>
+    <t>S29H2180S</t>
+  </si>
+  <si>
+    <t>Набор бит Jonnesway S29H2180S, PH, PZ, HEX, TORX, 180 предметов (р)</t>
+  </si>
+  <si>
+    <t>S40H108</t>
+  </si>
+  <si>
+    <t>Ключ торцевой Т-образный Jonnesway S40H108, 8 мм, длина 300 мм (р)</t>
+  </si>
+  <si>
+    <t>S40H109</t>
+  </si>
+  <si>
+    <t>Ключ торцевой Т-образный Jonnesway S40H109, 9 мм, длина 290 мм (р)</t>
+  </si>
+  <si>
+    <t>S40H111</t>
+  </si>
+  <si>
+    <t>Ключ торцевой Т-образный Jonnesway S40H111, 11 мм, длина 300 мм (р)</t>
+  </si>
+  <si>
+    <t>S40H112</t>
+  </si>
+  <si>
+    <t>Ключ торцевой Т-образный Jonnesway S40H112, 12 мм, длина 290 мм (р)</t>
+  </si>
+  <si>
+    <t>S40H114</t>
+  </si>
+  <si>
+    <t>Ключ торцевой Т-образный Jonnesway S40H114, 14 мм, длина 290 мм (р)</t>
+  </si>
+  <si>
+    <t>S50H4106</t>
+  </si>
+  <si>
+    <t>Головка торцевая со вставкой Jonnesway S50H4106, 1/2", H6, HEX, длина 55 мм (р)</t>
+  </si>
+  <si>
+    <t>S57H111</t>
+  </si>
+  <si>
+    <t>Ключ угловой проходной Jonnesway S57H111, 11 мм (р)</t>
+  </si>
+  <si>
+    <t>S57H114</t>
+  </si>
+  <si>
+    <t>Ключ угловой проходной Jonnesway S57H114, 14 мм (р)</t>
+  </si>
+  <si>
+    <t>S57H115</t>
+  </si>
+  <si>
+    <t>Ключ угловой проходной Jonnesway S57H115, 15 мм (р)</t>
+  </si>
+  <si>
+    <t>S57H117</t>
+  </si>
+  <si>
+    <t>Ключ угловой проходной Jonnesway S57H117, 17 мм (р)</t>
+  </si>
+  <si>
+    <t>S57H119</t>
+  </si>
+  <si>
+    <t>Ключ угловой проходной Jonnesway S57H119, 19 мм (р)</t>
+  </si>
+  <si>
+    <t>S57H124</t>
+  </si>
+  <si>
+    <t>Ключ угловой проходной Jonnesway S57H124, 24 мм (р)</t>
+  </si>
+  <si>
+    <t>S57H132</t>
+  </si>
+  <si>
+    <t>Ключ угловой проходной Jonnesway S57H132, 32 мм (р)</t>
+  </si>
+  <si>
+    <t>SDP3150</t>
+  </si>
+  <si>
+    <t>Отвертка крестовая THORVIK SDP3150, PH3*150 мм, длина 264 мм (р)</t>
+  </si>
+  <si>
+    <t>SDP3200</t>
+  </si>
+  <si>
+    <t>Отвертка крестовая THORVIK SDP3200, PH3*200 мм, длина 314 мм (р)</t>
+  </si>
+  <si>
+    <t>SDZ3150</t>
+  </si>
+  <si>
+    <t>Отвертка Pozidrive THORVIK SDZ3150, PZ3*150 мм, длина 264 мм (р)</t>
+  </si>
+  <si>
+    <t>SF-30A</t>
+  </si>
+  <si>
+    <t>БРС универсальный Jonnesway SF-30A, F3/8'' (SMC), металлическая муфта (р)</t>
+  </si>
+  <si>
+    <t>SF-40A</t>
+  </si>
+  <si>
+    <t>БРС универсальный Jonnesway SF-40A, F1/2" PT (SMC), металлическая муфта (р)</t>
+  </si>
+  <si>
+    <t>SH-30A</t>
+  </si>
+  <si>
+    <t>БРС универсальный "ёлочка" Jonnesway SH-30A, F3/8'' (SMC), металлическая муфта (р)</t>
+  </si>
+  <si>
+    <t>SM-20A</t>
+  </si>
+  <si>
+    <t>БРС универсальный Jonnesway SM-20A, M1/4'' (SMC), металлическая муфта (р)</t>
+  </si>
+  <si>
+    <t>SM-30A</t>
+  </si>
+  <si>
+    <t>БРС универсальный Jonnesway SM-30A, M3/8'' (SMC), металлическая муфта (р)</t>
+  </si>
+  <si>
+    <t>SM-40A</t>
+  </si>
+  <si>
+    <t>БРС универсальный Jonnesway SM-40A, M1/2'' (SMC), металлическая муфта (р)</t>
+  </si>
+  <si>
+    <t>ST06004</t>
+  </si>
+  <si>
+    <t>Скоба RedHotDot ST06004, с внутренним углом, 0,6 мм, 100 шт./уп.</t>
+  </si>
+  <si>
+    <t>ST08001</t>
+  </si>
+  <si>
+    <t>Скоба RedHotDot ST08001, стандартная, 0,8 мм, 100 шт./уп. (р)</t>
+  </si>
+  <si>
+    <t>ST08002</t>
+  </si>
+  <si>
+    <t>Скоба RedHotDot ST08002, стандартная, 0,8 мм, 100 шт./уп. (р)</t>
+  </si>
+  <si>
+    <t>Скоба RedHotDot ST08003, стандартная, 0,8 мм, 100 шт./уп. (р)</t>
+  </si>
+  <si>
+    <t>T04060-RK</t>
+  </si>
+  <si>
+    <t>Ремкомплект для ключа динамометрического Jonnesway T04060-RK, 1/4", для Jonnesway T04M060 (р)</t>
+  </si>
+  <si>
+    <t>T04250 (Т04М250)</t>
+  </si>
+  <si>
+    <t>Ключ динамометрический Jonnesway T04250 (Т04М250), 1/2", 70-350 Нм (р)</t>
+  </si>
+  <si>
+    <t>W230608</t>
+  </si>
+  <si>
+    <t>Ключ гаечный гнуто-накидной Jonnesway W230608, 6*8 мм, 12-гранный (р)</t>
+  </si>
+  <si>
+    <t>W230809</t>
+  </si>
+  <si>
+    <t>Ключ гаечный гнуто-накидной Jonnesway W230809, 8*9 мм, 12-гранный (р)</t>
+  </si>
+  <si>
+    <t>W231011</t>
+  </si>
+  <si>
+    <t>Ключ гаечный гнуто-накидной Jonnesway W231011, 10*11 мм, 12-гранный (р)</t>
+  </si>
+  <si>
+    <t>W231012</t>
+  </si>
+  <si>
+    <t>Ключ гаечный гнуто-накидной Jonnesway W231012, 10*12 мм, 12-гранный (р)</t>
+  </si>
+  <si>
+    <t>W232123</t>
+  </si>
+  <si>
+    <t>Ключ гаечный гнуто-накидной Jonnesway W232123, 21*23 мм, 12-гранный (р)</t>
+  </si>
+  <si>
+    <t>W232426</t>
+  </si>
+  <si>
+    <t>Ключ гаечный гнуто-накидной Jonnesway W232426, 24*26 мм, 12-гранный (р)</t>
+  </si>
+  <si>
+    <t>W232528</t>
+  </si>
+  <si>
+    <t>Ключ гаечный гнуто-накидной Jonnesway W232528, 25*28 мм, 12-гранный (р)</t>
+  </si>
+  <si>
+    <t>W241722</t>
+  </si>
+  <si>
+    <t>Ключ разрезной Jonnesway W241722, 17*22 мм, длина 230 мм (р)</t>
+  </si>
+  <si>
+    <t>W242123</t>
+  </si>
+  <si>
+    <t>Ключ разрезной Jonnesway W242123, 21*23 мм, длина 252 мм (р)</t>
+  </si>
+  <si>
+    <t>W242528</t>
+  </si>
+  <si>
+    <t>Ключ разрезной Jonnesway W242528, 25*28 мм, длина 265 мм (р)</t>
+  </si>
+  <si>
+    <t>W24A12424</t>
+  </si>
+  <si>
+    <t>Ключ разрезной Jonnesway W24A12424, 24*24 мм, длина 235 мм, с гибкой головкой (р)</t>
+  </si>
+  <si>
+    <t>W250607</t>
+  </si>
+  <si>
+    <t>Ключ гаечный рожковый Jonnesway W250607, 6*7 мм, длина 123 мм (р)</t>
+  </si>
+  <si>
+    <t>W250608</t>
+  </si>
+  <si>
+    <t>Ключ гаечный рожковый Jonnesway W250608, 6*8 мм, длина 123 мм (р)</t>
+  </si>
+  <si>
+    <t>W251113</t>
+  </si>
+  <si>
+    <t>Ключ гаечный рожковый Jonnesway W251113, 11*13 мм, длина 172 мм (р)</t>
+  </si>
+  <si>
+    <t>W251213</t>
+  </si>
+  <si>
+    <t>Ключ гаечный рожковый Jonnesway W251213, 12*13 мм, длина 172 мм (р)</t>
+  </si>
+  <si>
+    <t>W251415</t>
+  </si>
+  <si>
+    <t>Ключ гаечный рожковый Jonnesway W251415, 14*15 мм, длина 190 мм (р)</t>
+  </si>
+  <si>
+    <t>W251417</t>
+  </si>
+  <si>
+    <t>Ключ гаечный рожковый Jonnesway W251417, 14*17 мм, длина 195 мм (р)</t>
+  </si>
+  <si>
+    <t>W251617</t>
+  </si>
+  <si>
+    <t>Ключ гаечный рожковый Jonnesway W251617, 16*17 мм, длина 204 мм (р)</t>
+  </si>
+  <si>
+    <t>W251819</t>
+  </si>
+  <si>
+    <t>Ключ гаечный рожковый Jonnesway W251819, 18*19 мм, длина 221 мм (р)</t>
+  </si>
+  <si>
+    <t>W251922</t>
+  </si>
+  <si>
+    <t>Ключ гаечный рожковый Jonnesway W251922, 19*22 мм, длина 237 мм (р)</t>
+  </si>
+  <si>
+    <t>W252123</t>
+  </si>
+  <si>
+    <t>Ключ гаечный рожковый Jonnesway W252123, 21*23 мм, длина 247 мм (р)</t>
+  </si>
+  <si>
+    <t>W252326</t>
+  </si>
+  <si>
+    <t>Ключ гаечный рожковый Jonnesway W252326, 23*26 мм, длина 255 мм (р)</t>
+  </si>
+  <si>
+    <t>W252528</t>
+  </si>
+  <si>
+    <t>Ключ гаечный рожковый Jonnesway W252528, 25*28 мм, длина 278 мм (р)</t>
+  </si>
+  <si>
+    <t>W252732</t>
+  </si>
+  <si>
+    <t>Ключ гаечный рожковый Jonnesway W252732, 27*32 мм, длина 289 мм (р)</t>
+  </si>
+  <si>
+    <t>W26106</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный Jonnesway W26106, 6 мм, 12-гранный (р)</t>
+  </si>
+  <si>
+    <t>W26123</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный Jonnesway W26123, 23 мм, 12-гранный (р)</t>
+  </si>
+  <si>
+    <t>W26125</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный Jonnesway W26125, 25 мм, 12-гранный (р)</t>
+  </si>
+  <si>
+    <t>W26126</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный Jonnesway W26126, 26 мм, 12-гранный (р)</t>
+  </si>
+  <si>
+    <t>W26133</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный Jonnesway W26133, 33 мм, 12-гранный (р)</t>
+  </si>
+  <si>
+    <t>W26145</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный Jonnesway W26145, 45 мм, 12-гранный (р)</t>
+  </si>
+  <si>
+    <t>W26160</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный Jonnesway W26160, 60 мм, 12-гранный (р)</t>
+  </si>
+  <si>
+    <t>W26416</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный Jonnesway W26416, 5/8", 12-гранный, зеркальная полировка (р)</t>
+  </si>
+  <si>
+    <t>W26419</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный Jonnesway W26419, 3/4", 12-гранный, зеркальная полировка (р)</t>
+  </si>
+  <si>
+    <t>W26421</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный Jonnesway W26421, 13/16", 12-гранный, зеркальная полировка (р)</t>
+  </si>
+  <si>
+    <t>W26422</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный Jonnesway W26422, 7/8", 12-гранный, зеркальная полировка (р)</t>
+  </si>
+  <si>
+    <t>W26432</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный Jonnesway W26432, 1-1/4", 12-гранный, зеркальная полировка (р)</t>
+  </si>
+  <si>
+    <t>W290608</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной Jonnesway W290608, E6*E8, внешний TORX (р)</t>
+  </si>
+  <si>
+    <t>W290711</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной Jonnesway W290711, E7*E11, внешний TORX (р)</t>
+  </si>
+  <si>
+    <t>W291622</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной Jonnesway W291622, E16*E22, внешний TORX (р)</t>
+  </si>
+  <si>
+    <t>W43A1819</t>
+  </si>
+  <si>
+    <t>Ключ торцевой шарнирный Jonnesway W43A1819, 18*19 мм, длина 280 мм (р)</t>
+  </si>
+  <si>
+    <t>W45109</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный Jonnesway W45109, 9 мм, 12-гранный, трещоточный (р)</t>
+  </si>
+  <si>
+    <t>W45111</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный Jonnesway W45111, 11 мм, 12-гранный, трещоточный (р)</t>
+  </si>
+  <si>
+    <t>W53109</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный Jonnesway W53109, 9 мм, 12-гранный, укороченный (р)</t>
+  </si>
+  <si>
+    <t>W53111</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный Jonnesway W53111, 11 мм, 12-гранный, укороченный (р)</t>
+  </si>
+  <si>
+    <t>W53115</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный Jonnesway W53115, 15 мм, 12-гранный, укороченный (р)</t>
+  </si>
+  <si>
+    <t>W53118</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный Jonnesway W53118, 18 мм, 12-гранный, укороченный (р)</t>
+  </si>
+  <si>
+    <t>W611011</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной Jonnesway W611011 EXTRA LONG, 10*11 мм, 12-гранный (р)</t>
+  </si>
+  <si>
+    <t>W6511517</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной Jonnesway W6511517, 15*17 мм, 12-гранный, изогнутый "стартерный" (р)</t>
+  </si>
+  <si>
+    <t>W6511922</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной Jonnesway W6511922, 19*22 мм, 12-гранный, изогнутый "стартерный" (р)</t>
+  </si>
+  <si>
+    <t>W66116</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный Jonnesway W66116, 16 мм, 12-гранный, трещоточный, карданный (р)</t>
+  </si>
+  <si>
+    <t>W681618</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной Jonnesway W681618, 16*18 мм, 12-гранный, трещоточный (р)</t>
+  </si>
+  <si>
+    <t>W72138</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной Jonnesway W72138, 38 мм, 12-гранный, ударный (р)</t>
+  </si>
+  <si>
+    <t>W72150</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной Jonnesway W72150, 50 мм, 12-гранный, ударный (р)</t>
+  </si>
+  <si>
+    <t>W72160</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной Jonnesway W72160, 60 мм, 12-гранный, ударный (р)</t>
+  </si>
+  <si>
+    <t>W72170</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной Jonnesway W72170, 70 мм, 12-гранный, ударный (р)</t>
+  </si>
+  <si>
+    <t>W77124</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной изогнутый Jonnesway W77124 HEAVY DUTY, 24 мм, 12-гранный, усиленный (р)</t>
+  </si>
+  <si>
+    <t>W77127</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной изогнутый Jonnesway W77127 HEAVY DUTY, 27 мм, 12-гранный, усиленный (р)</t>
+  </si>
+  <si>
+    <t>W77146</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной изогнутый Jonnesway W77146 HEAVY DUTY, 46 мм, 12-гранный, усиленный (р)</t>
+  </si>
+  <si>
+    <t>W77150</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной изогнутый Jonnesway W77150 HEAVY DUTY, 50 мм, 12-гранный, усиленный (р)</t>
+  </si>
+  <si>
+    <t>W77165</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной изогнутый Jonnesway W77165 HEAVY DUTY, 65 мм, 12-гранный, усиленный (р)</t>
+  </si>
+  <si>
+    <t>Ключ баллонный Г-образный Сервис Ключ 77772, 19 мм, 375 мм (р)</t>
+  </si>
+  <si>
+    <t>Ключ баллонный Г-образный Сервис Ключ 77773, 21 мм, 375 мм (р)</t>
+  </si>
+  <si>
+    <t>Ключ баллонный Г-образный Сервис Ключ 71375, 22 мм, 340 мм (р)</t>
+  </si>
+  <si>
+    <t>Ключ баллонный Г-образный Сервис Ключ 77774, 22 мм, 375 мм (р)</t>
+  </si>
+  <si>
+    <t>RP208304</t>
+  </si>
+  <si>
+    <t>БРС универсальный Huberth RP208304, наружная резьба M1/4", рапид (р)</t>
+  </si>
+  <si>
+    <t>H6</t>
+  </si>
+  <si>
+    <t>БРС универсальный "ёлочка" Huberth, M1/4", 6 мм (р)</t>
+  </si>
+  <si>
+    <t>JTC-1377512</t>
+  </si>
+  <si>
+    <t>Бита Polydrive JTC 1377512, M12, 75 мм, 10 мм, сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>JTC-1377513</t>
+  </si>
+  <si>
+    <t>Бита Polydrive JTC 1377513, M13, 75 мм, 10 мм, сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>JTC-1377514</t>
+  </si>
+  <si>
+    <t>Бита Polydrive JTC 1377514, M14, 75 мм, 10 мм, сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>JTC-1377508</t>
+  </si>
+  <si>
+    <t>Бита Polydrive JTC 1377508, M8, 75 мм, 10 мм, сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>JTC-1367516</t>
+  </si>
+  <si>
+    <t>Бита Spline JTC 1367516, M16, 75 мм, 10 мм, сплав S2 (р)</t>
+  </si>
+  <si>
+    <t>Гайка полиамидная П1-01.01.301Л (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77615, 1/2", 15 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77621, 1/2", 21 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77622, 1/2", 22 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77624, 1/2", 24 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77627, 1/2", 27 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77632, 1/2", 32 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77608, 1/2", 8 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77510, 1/2", 10 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77511, 1/2", 11 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77515, 1/2", 15 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77516, 1/2", 16 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77520, 1/2", 20 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77521, 1/2", 21 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77522, 1/2", 22 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77524, 1/2", 24 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77527, 1/2", 27 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77530, 1/2", 30 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77532, 1/2", 32 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77508, 1/2", 8 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77509, 1/2", 9 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>640533M</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная KINGTONY 640533M, 3/4", 33 мм, 12-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>423515М</t>
+  </si>
+  <si>
+    <t>Головка торцевая KINGTONY 423515М, 1/2", 15 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>423528М</t>
+  </si>
+  <si>
+    <t>Головка торцевая KINGTONY 423528М, 1/2", 28 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>423532М</t>
+  </si>
+  <si>
+    <t>Головка торцевая KINGTONY 423532М, 1/2", 32 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>433514М</t>
+  </si>
+  <si>
+    <t>Головка торцевая KINGTONY 433514М, 1/2", 14 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>433523М</t>
+  </si>
+  <si>
+    <t>Головка торцевая KINGTONY 433523М, 1/2", 23 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>433524М</t>
+  </si>
+  <si>
+    <t>Головка торцевая KINGTONY 433524М, 1/2", 24 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>433527М</t>
+  </si>
+  <si>
+    <t>Головка торцевая KINGTONY 433527М, 1/2", 27 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>433528М</t>
+  </si>
+  <si>
+    <t>Головка торцевая KINGTONY 433528М, 1/2", 28 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>433529М</t>
+  </si>
+  <si>
+    <t>Головка торцевая KINGTONY 433529М, 1/2", 29 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>433530М</t>
+  </si>
+  <si>
+    <t>Головка торцевая KINGTONY 433530М, 1/2", 30 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>433011М</t>
+  </si>
+  <si>
+    <t>Головка торцевая KINGTONY 433011М, 1/2", 11 мм, 12-гранная (р)</t>
+  </si>
+  <si>
+    <t>433014М</t>
+  </si>
+  <si>
+    <t>Головка торцевая KINGTONY 433014М, 1/2", 14 мм, 12-гранная (р)</t>
+  </si>
+  <si>
+    <t>433018М</t>
+  </si>
+  <si>
+    <t>Головка торцевая KINGTONY 433018М, 1/2", 18 мм, 12-гранная (р)</t>
+  </si>
+  <si>
+    <t>433022М</t>
+  </si>
+  <si>
+    <t>Головка торцевая KINGTONY 433022М, 1/2", 22 мм, 12-гранная (р)</t>
+  </si>
+  <si>
+    <t>433023М</t>
+  </si>
+  <si>
+    <t>Головка торцевая KINGTONY 433023М, 1/2", 23 мм, 12-гранная (р)</t>
+  </si>
+  <si>
+    <t>433025М</t>
+  </si>
+  <si>
+    <t>Головка торцевая KINGTONY 433025М, 1/2", 25 мм, 12-гранная (р)</t>
+  </si>
+  <si>
+    <t>433026М</t>
+  </si>
+  <si>
+    <t>Головка торцевая KINGTONY 433026М, 1/2", 26 мм, 12-гранная (р)</t>
+  </si>
+  <si>
+    <t>433027М</t>
+  </si>
+  <si>
+    <t>Головка торцевая KINGTONY 433027М, 1/2", 27 мм, 12-гранная (р)</t>
+  </si>
+  <si>
+    <t>433028М</t>
+  </si>
+  <si>
+    <t>Головка торцевая KINGTONY 433028М, 1/2", 28 мм, 12-гранная (р)</t>
+  </si>
+  <si>
+    <t>433029М</t>
+  </si>
+  <si>
+    <t>Головка торцевая KINGTONY 433029М, 1/2", 29 мм, 12-гранная (р)</t>
+  </si>
+  <si>
+    <t>433032М</t>
+  </si>
+  <si>
+    <t>Головка торцевая KINGTONY 433032М, 1/2", 32 мм, 12-гранная (р)</t>
+  </si>
+  <si>
+    <t>453508М</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная KINGTONY 453508М, 1/2", 8 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>453509М</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная KINGTONY 453509М, 1/2", 9 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>453511М</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная KINGTONY 453511М, 1/2", 11 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>453523М</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная KINGTONY 453523М, 1/2", 23 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>453528М</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная KINGTONY 453528М, 1/2", 28 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>453529М</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная KINGTONY 453529М, 1/2", 29 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>443510М</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная KINGTONY 443510М, 1/2", 10 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77913, 1/2", 13 мм, 12-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77914, 1/2", 14 мм, 12-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77916, 1/2", 16 мм, 12-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77921, 1/2", 21 мм, 12-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77922, 1/2", 22 мм, 12-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77924, 1/2", 24 мм, 12-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 77927, 1/2", 27 мм, 12-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>Головка под лом Сервис Ключ 77731, 17 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>Головка под лом Сервис Ключ 77733, 22 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>Головка под лом Сервис Ключ 77734, 24 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>JTC-36011</t>
+  </si>
+  <si>
+    <t>Головка торцевая JTC 36011, 3/8", E11, TORX, глубокая (р)</t>
+  </si>
+  <si>
+    <t>JTC-36018</t>
+  </si>
+  <si>
+    <t>Головка торцевая JTC 36018, 3/8", E18, TORX, глубокая (р)</t>
+  </si>
+  <si>
+    <t>BG-12S10</t>
+  </si>
+  <si>
+    <t>Головка торцевая Berger BG BG-12S10 SuperLock, 1/2", 10 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>BG-12S23</t>
+  </si>
+  <si>
+    <t>Головка торцевая Berger BG BG-12S23 SuperLock, 1/2", 23 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>BG-12S24</t>
+  </si>
+  <si>
+    <t>Головка торцевая Berger BG BG-12S24 SuperLock, 1/2", 24 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>BG-12S30</t>
+  </si>
+  <si>
+    <t>Головка торцевая Berger BG BG-12S30 SuperLock, 1/2", 30 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>BG-12S08</t>
+  </si>
+  <si>
+    <t>Головка торцевая Berger BG BG-12S08 SuperLock, 1/2", 8 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>BG-12S21</t>
+  </si>
+  <si>
+    <t>Головка торцевая Berger BG BG-12S21 SuperLock, 1/2", 21 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>JTC-47629</t>
+  </si>
+  <si>
+    <t>Головка торцевая JTC 47629, 1/2", 29 мм, 6-гранная, глубокая (р)</t>
+  </si>
+  <si>
+    <t>433020M</t>
+  </si>
+  <si>
+    <t>Головка торцевая KINGTONY 433020M, 1/2", 20 мм, 12-гранная (р)</t>
+  </si>
+  <si>
+    <t>433009M</t>
+  </si>
+  <si>
+    <t>Головка торцевая KINGTONY 433009M, 1/2", 9 мм, 12-гранная (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная Сервис Ключ 77413, 1/2", 13 мм, 6-гранная (р)</t>
+  </si>
+  <si>
+    <t>Домкрат бутылочный Сервис Ключ 75033, г/п 3,0 т, 185-350 мм, серый (р)</t>
+  </si>
+  <si>
+    <t>Е100150-110</t>
+  </si>
+  <si>
+    <t>Хомут червячный Trommelberg Е100150-110, 90-110 мм, ширина 12 мм, нержавеющая сталь (р)</t>
+  </si>
+  <si>
+    <t>Е100150-120</t>
+  </si>
+  <si>
+    <t>Хомут червячный Trommelberg Е100150-120, 100-120 мм, ширина 12 мм, нержавеющая сталь (р)</t>
+  </si>
+  <si>
+    <t>Е100150-130</t>
+  </si>
+  <si>
+    <t>Хомут червячный Trommelberg Е100150-130, 110-130 мм, ширина 12 мм, нержавеющая сталь (р)</t>
+  </si>
+  <si>
+    <t>Е100150-140</t>
+  </si>
+  <si>
+    <t>Хомут червячный Trommelberg Е100150-140, 120-140 мм, ширина 12 мм, нержавеющая сталь (р)</t>
+  </si>
+  <si>
+    <t>Е100150-150</t>
+  </si>
+  <si>
+    <t>Хомут червячный Trommelberg Е100150-150, 130-150 мм, ширина 12 мм, нержавеющая сталь (р)</t>
+  </si>
+  <si>
+    <t>Е100150-160</t>
+  </si>
+  <si>
+    <t>Хомут червячный Trommelberg Е100150-160, 140-160 мм, ширина 12 мм, нержавеющая сталь (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 76708, 1/2", E8, TORX (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 76610, 1/2", E10, TORX (р)</t>
+  </si>
+  <si>
+    <t>Головка торцевая Сервис Ключ 76608, 1/2", E8, TORX (р)</t>
+  </si>
+  <si>
+    <t>Картридж сменный для фильтра 200033700 (р)</t>
+  </si>
+  <si>
+    <t>1080-17</t>
+  </si>
+  <si>
+    <t>Ключ Г-образный KINGTONY 1080-17, 17 мм, длина 195 мм (р)</t>
+  </si>
+  <si>
+    <t>1080-19</t>
+  </si>
+  <si>
+    <t>Ключ Г-образный KINGTONY 1080-19, 19 мм, длина 215 мм (р)</t>
+  </si>
+  <si>
+    <t>1080-21</t>
+  </si>
+  <si>
+    <t>Ключ Г-образный KINGTONY 1080-21, 21 мм, длина 230 мм (р)</t>
+  </si>
+  <si>
+    <t>Ключ Г-образный Сервис Ключ 75344, 12*14 мм (р)</t>
+  </si>
+  <si>
+    <t>Ключ Г-образный Сервис Ключ 75345, 13*14 мм (р)</t>
+  </si>
+  <si>
+    <t>Ключ Г-образный Сервис Ключ 75314, 14 мм (р)</t>
+  </si>
+  <si>
+    <t>Ключ Г-образный Сервис Ключ 75317, 17 мм (р)</t>
+  </si>
+  <si>
+    <t>Ключ Г-образный Сервис Ключ 75319, 19 мм (р)</t>
+  </si>
+  <si>
+    <t>Ключ Г-образный Сервис Ключ 75306, 6 мм (р)</t>
+  </si>
+  <si>
+    <t>Ключ Г-образный Сервис Ключ 75307, 7 мм (р)</t>
+  </si>
+  <si>
+    <t>Ключ Г-образный Сервис Ключ 75309, 9 мм (р)</t>
+  </si>
+  <si>
+    <t>021-10023H</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный МАСТАК 021-10023H, 23 мм, 12-гранный (р)</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный Сервис Ключ 70060, 6 мм, 12-гранный (р)</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный Сервис Ключ 70090, 9 мм, 12-гранный (р)</t>
+  </si>
+  <si>
+    <t>Ключ гаечный гнуто-накидной Сервис Ключ 70515, 10*11 мм, 12-гранный (р)</t>
+  </si>
+  <si>
+    <t>Ключ гаечный гнуто-накидной Сервис Ключ 70512, 8*9 мм, 12-гранный (р)</t>
+  </si>
+  <si>
+    <t>Ключ гаечный гнуто-накидной Сервис Ключ 70514, 9*11 мм, 12-гранный (р)</t>
+  </si>
+  <si>
+    <t>Ключ разрезной Сервис Ключ 75511, 10*11 мм, длина 160 мм (р)</t>
+  </si>
+  <si>
+    <t>Ключ ручного тормоза Сервис Ключ 77013, для ВАЗ 2108, (р)</t>
+  </si>
+  <si>
+    <t>Ключ сервисный для форкамер Mercedes OEM (MB 604.589.01.09.00) (р)</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной Сервис Ключ 79338, 38 мм, 12-гранный, ударный (р)</t>
+  </si>
+  <si>
+    <t>Ключ торцевой шарнирный Сервис Ключ 75731, 6*7 мм, длина 198 мм (р)</t>
+  </si>
+  <si>
+    <t>Компрессограф Zeca 362, для бензиновых ДВС, 4-17 бар (р)</t>
+  </si>
+  <si>
+    <t>Метчик ручной Сервис Ключ 72316, М16*1,5 мм, в комплекте 2 шт. (р)</t>
+  </si>
+  <si>
+    <t>126-00001</t>
+  </si>
+  <si>
+    <t>Микрометр механический МАСТАК 126-00001, 0-20 мм, 0,01 мм, для измерения натяжения ремней (р)</t>
+  </si>
+  <si>
+    <t>Набор БРС Сервис Ключ 70604, F1/4", 2 шт.</t>
+  </si>
+  <si>
+    <t>Набор для ремонта свечных колодцев Сервис Ключ 77757, 5 предметов (р)</t>
+  </si>
+  <si>
+    <t>Набор для ремонта ступицы Сервис Ключ 77721, для ВАЗ 2101-07 (р)</t>
+  </si>
+  <si>
+    <t>Насадка дополнительного гидроцилиндра для фиксации цепи (р)</t>
+  </si>
+  <si>
+    <t>Оправка диска сцепления Сервис Ключ 77186, для ВАЗ (р)</t>
+  </si>
+  <si>
+    <t>Переходник FM, F1/4"- M3/8" (р)</t>
+  </si>
+  <si>
+    <t>Переходник FM, F1/8"- M3/8" (р)</t>
+  </si>
+  <si>
+    <t>1221/4</t>
+  </si>
+  <si>
+    <t>Переходник MM GAV 1221/4, M3/8"- M3/8" (р)</t>
+  </si>
+  <si>
+    <t>1233/5</t>
+  </si>
+  <si>
+    <t>Переходник MM GAV 1221/4, M3/8"- "ёлочка" (р)</t>
+  </si>
+  <si>
+    <t>Переходник MM, M3/4"- M1" (р)</t>
+  </si>
+  <si>
+    <t>Переходник MM, M3/4"- M3/4" (р)</t>
+  </si>
+  <si>
+    <t>Переходник FM, F3/4"- M1" (р)</t>
+  </si>
+  <si>
+    <t>Переходник MF, M3/4"- F3/8" (р)</t>
+  </si>
+  <si>
+    <t>Переходник FF, F3/8"- F1/4" (р)</t>
+  </si>
+  <si>
+    <t>Переходник MM, M3/8"- M3/8" (р)</t>
+  </si>
+  <si>
+    <t>Переходник копье-ниппель, 250 бар (р)</t>
+  </si>
+  <si>
+    <t>Переходник MM, M1/2"- M3/4" (р)</t>
+  </si>
+  <si>
+    <t>BL 6084/5</t>
+  </si>
+  <si>
+    <t>Переходник-блок GAV BL 6084/5, 2*1/4", 2*3/8" (р)</t>
+  </si>
+  <si>
+    <t>BL 6084/7</t>
+  </si>
+  <si>
+    <t>Переходник-блок GAV BL 6084/7, 4*1/4", 2*3/8" (р)</t>
+  </si>
+  <si>
+    <t>Переходник пистолет-шланг, муфта М22*1,5 мм -  гайка М22*1,5 мм (р)</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной Сервис Ключ 70538, 30 мм, 12-гранный, односторонний (р)</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной Сервис Ключ 70539, 32 мм, 12-гранный, односторонний (р)</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной Сервис Ключ 70543, 50 мм, 12-гранный, односторонний (р)</t>
+  </si>
+  <si>
+    <t>Помпа (01013 MFVR) (р)</t>
+  </si>
+  <si>
+    <t>Приспособление для притирки клапанов с карданом Сервис Ключ 77754, 9 мм (р)</t>
+  </si>
+  <si>
+    <t>Приспособление для разбора амортизатора Сервис Ключ 77782, для ВАЗ-2108/09 (р)</t>
+  </si>
+  <si>
+    <t>Развертка регулируемая Сервис Ключ 72507, 7 мм (р)</t>
+  </si>
+  <si>
+    <t>103-20200</t>
+  </si>
+  <si>
+    <t>Ремень МАСТАК 103-20200, для фиксации шкивов, 50-200 мм (р)</t>
+  </si>
+  <si>
+    <t>Ключ торцевой свечной Сервис Ключ 71365, 21 мм, длина 220 мм (р)</t>
+  </si>
+  <si>
+    <t>Ключ торцевой свечной Сервис Ключ 77793, 21 мм, длина 500 мм (р)</t>
+  </si>
+  <si>
+    <t>Специальный ключ для пробки сливного отверстия (VAG) JTC /1 (р)</t>
+  </si>
+  <si>
+    <t>Съемник гидрокомпенсаторов клапанов Licota ATA-0027 (р)</t>
+  </si>
+  <si>
+    <t>Ключ Г-образный Сервис Ключ 77715, 13 мм, с карданом на пружинке (р)</t>
+  </si>
+  <si>
+    <t>Ключ Г-образный Сервис Ключ 77713, 8 мм, с карданом на пружинке (р)</t>
+  </si>
+  <si>
+    <t>Съемник шаровых соединений Сервис Ключ 77067, для ВАЗ-2101</t>
+  </si>
+  <si>
+    <t>Ключ торцевой Т-образный Сервис Ключ 75372, тип "коломна", 12*13 мм, длина 140 мм (р)</t>
+  </si>
+  <si>
+    <t>Ключ торцевой Т-образный Сервис Ключ 75373, тип "коломна", 13*14 мм, длина 145 мм (р)</t>
+  </si>
+  <si>
+    <t>Тяговый анкерный колодец (р)</t>
+  </si>
+  <si>
+    <t>KA-7185</t>
+  </si>
+  <si>
+    <t>Фиксатор шкива Kingtool KA-7185, для BMW (р)</t>
+  </si>
+  <si>
+    <t>Фильтрующий элемент из нерж.стали для ST-73 (р)</t>
+  </si>
+  <si>
+    <t>Фильтрующий элемент с обратным клапаном, пластик (для трубки LS3, ST-73) (р)</t>
+  </si>
+  <si>
+    <t>Фитинг для нейлоновых трубок, 1/2", 9 мм, "ёлочка" (р)</t>
+  </si>
+  <si>
+    <t>Фитинг для нейлоновых трубок, 1/2", 9 мм, "елочка" (р)</t>
+  </si>
+  <si>
+    <t>Форсунка 15045 (р)</t>
+  </si>
+  <si>
+    <t>Форсунка 25025 (р)</t>
+  </si>
+  <si>
+    <t>Форсунка 25055 (р)</t>
+  </si>
+  <si>
+    <t>Форсунка 25070 (р)</t>
+  </si>
+  <si>
+    <t>Форсунка 25080 (р)</t>
+  </si>
+  <si>
+    <t>P6M5</t>
+  </si>
+  <si>
+    <t>Фреза дисковая по металлу STV P6M5 100*8*32 мм, трехсторонняя, разнонаправленные зубья (р)</t>
+  </si>
+  <si>
+    <t>Ключ храповичный Сервис Ключ 10550, 38 мм (р)</t>
+  </si>
+  <si>
+    <t>Ключ торцевой шестигранный Сервис Ключ 76410, H10, длина 105 мм, Г-образный (р)</t>
+  </si>
+  <si>
+    <t>Ключ торцевой шестигранный Сервис Ключ 76413, H13, длина 145 мм, Г-образный (р)</t>
+  </si>
+  <si>
+    <t>Ключ торцевой шестигранный Сервис Ключ 76406, H6, длина 75 мм, Г-образный (р)</t>
+  </si>
+  <si>
+    <t>Ключ торцевой шестигранный Сервис Ключ 76407, H7, длина 89 мм, Г-образный (р)</t>
+  </si>
+  <si>
+    <t>Ключ торцевой шестигранный Сервис Ключ 76408, H8, длина 94 мм, Г-образный (р)</t>
+  </si>
+  <si>
+    <t>GTE-TH820002</t>
+  </si>
+  <si>
+    <t>Домкрат бутылочный GTE GTE-TH820002 г/п 20т 150-245мм 2-х штоковый низкопрофильный, красный</t>
+  </si>
+  <si>
+    <t>Станок шиномонтажный ROSSVIK V-624, авт., до 24", 220 В, синий УЦЕНКА</t>
+  </si>
+  <si>
     <t>Сверло спиральное по металлу MATRIX 71532, HSS, Ø 3,2 мм (р)</t>
   </si>
   <si>
-    <t>Сверло спиральное по металлу MATRIX 72085, HSS, Ø 18,5 мм (р)</t>
-[...1261 lines deleted...]
-  <si>
     <t>S09H406</t>
   </si>
   <si>
     <t>Головка торцевая со вставкой Jonnesway S09H406, 1/2", H6, 6-гранная (р)</t>
-  </si>
-[...1336 lines deleted...]
-    <t>Станок шиномонтажный ROSSVIK V-624, авт., до 24", 220 В, синий УЦЕНКА</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3284,51 +3347,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C600"/>
+  <dimension ref="A1:C598"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
@@ -3392,6379 +3455,6417 @@
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:3">
-      <c r="A10">
-        <v>112009</v>
+      <c r="A10" t="s">
+        <v>19</v>
       </c>
       <c r="B10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:3">
-      <c r="A11">
-        <v>112011</v>
+      <c r="A11" t="s">
+        <v>21</v>
       </c>
       <c r="B11" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:3">
-      <c r="A12">
-        <v>112027</v>
+      <c r="A12" t="s">
+        <v>23</v>
       </c>
       <c r="B12" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13">
-        <v>112109</v>
+        <v>50773</v>
       </c>
       <c r="B13" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:3">
-      <c r="A14">
-        <v>112110</v>
+      <c r="A14" t="s">
+        <v>26</v>
       </c>
       <c r="B14" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:3">
-      <c r="A15">
-        <v>112111</v>
+      <c r="A15" t="s">
+        <v>28</v>
       </c>
       <c r="B15" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:3">
-      <c r="A16">
-        <v>112115</v>
+      <c r="A16" t="s">
+        <v>30</v>
       </c>
       <c r="B16" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:3">
-      <c r="A17">
-        <v>112132</v>
+      <c r="A17" t="s">
+        <v>32</v>
       </c>
       <c r="B17" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="C17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:3">
-      <c r="A18">
-        <v>112208</v>
+      <c r="A18" t="s">
+        <v>34</v>
       </c>
       <c r="B18" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:3">
-      <c r="A19">
-        <v>112209</v>
+      <c r="A19" t="s">
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:3">
-      <c r="A20">
-        <v>112211</v>
+      <c r="A20" t="s">
+        <v>38</v>
       </c>
       <c r="B20" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:3">
-      <c r="A21">
-        <v>112215</v>
+      <c r="A21" t="s">
+        <v>40</v>
       </c>
       <c r="B21" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:3">
-      <c r="A22">
-        <v>112221</v>
+      <c r="A22" t="s">
+        <v>42</v>
       </c>
       <c r="B22" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="C22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:3">
-      <c r="A23">
-        <v>112222</v>
+      <c r="A23" t="s">
+        <v>44</v>
       </c>
       <c r="B23" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:3">
-      <c r="A24">
-        <v>112224</v>
+      <c r="A24" t="s">
+        <v>46</v>
       </c>
       <c r="B24" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:3">
-      <c r="A25">
-        <v>112227</v>
+      <c r="A25" t="s">
+        <v>48</v>
       </c>
       <c r="B25" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:3">
-      <c r="A26">
-        <v>112232</v>
+      <c r="A26" t="s">
+        <v>50</v>
       </c>
       <c r="B26" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27">
-        <v>112311</v>
+        <v>112009</v>
       </c>
       <c r="B27" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="C27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28">
-        <v>112322</v>
+        <v>112011</v>
       </c>
       <c r="B28" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="C28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29">
-        <v>112327</v>
+        <v>112027</v>
       </c>
       <c r="B29" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="C29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30">
-        <v>112510</v>
+        <v>112109</v>
       </c>
       <c r="B30" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31">
-        <v>112622</v>
+        <v>112110</v>
       </c>
       <c r="B31" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="C31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32">
-        <v>112711</v>
+        <v>112111</v>
       </c>
       <c r="B32" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="C32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33">
-        <v>112920</v>
+        <v>112115</v>
       </c>
       <c r="B33" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="C33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34">
-        <v>114005</v>
+        <v>112132</v>
       </c>
       <c r="B34" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="C34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35">
-        <v>114009</v>
+        <v>112209</v>
       </c>
       <c r="B35" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36">
-        <v>114011</v>
+        <v>112211</v>
       </c>
       <c r="B36" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="C36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37">
-        <v>114105</v>
+        <v>112215</v>
       </c>
       <c r="B37" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="C37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38">
-        <v>114106</v>
+        <v>112221</v>
       </c>
       <c r="B38" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="C38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39">
-        <v>114109</v>
+        <v>112222</v>
       </c>
       <c r="B39" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="C39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40">
-        <v>114111</v>
+        <v>112227</v>
       </c>
       <c r="B40" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="C40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41">
-        <v>114604</v>
+        <v>112232</v>
       </c>
       <c r="B41" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="C41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42">
-        <v>114605</v>
+        <v>112311</v>
       </c>
       <c r="B42" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="C42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43">
-        <v>120204</v>
+        <v>112322</v>
       </c>
       <c r="B43" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="C43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:3">
-      <c r="A44" t="s">
-        <v>53</v>
+      <c r="A44">
+        <v>112327</v>
       </c>
       <c r="B44" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="C44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45">
-        <v>121920</v>
+        <v>112510</v>
       </c>
       <c r="B45" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="C45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46">
-        <v>121925</v>
+        <v>112622</v>
       </c>
       <c r="B46" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="C46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47">
-        <v>121930</v>
+        <v>112711</v>
       </c>
       <c r="B47" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="C47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48">
-        <v>121945</v>
+        <v>112920</v>
       </c>
       <c r="B48" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="C48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49">
-        <v>138009</v>
+        <v>114005</v>
       </c>
       <c r="B49" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="C49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50">
-        <v>138011</v>
+        <v>114009</v>
       </c>
       <c r="B50" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="C50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51">
-        <v>138015</v>
+        <v>114105</v>
       </c>
       <c r="B51" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="C51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52">
-        <v>138017</v>
+        <v>114106</v>
       </c>
       <c r="B52" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="C52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53">
-        <v>138018</v>
+        <v>114109</v>
       </c>
       <c r="B53" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="C53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54">
-        <v>138021</v>
+        <v>114111</v>
       </c>
       <c r="B54" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="C54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55">
-        <v>138022</v>
+        <v>114604</v>
       </c>
       <c r="B55" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="C55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56">
-        <v>138115</v>
+        <v>114605</v>
       </c>
       <c r="B56" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="C56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57">
-        <v>138116</v>
+        <v>120204</v>
       </c>
       <c r="B57" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="C57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:3">
-      <c r="A58">
-        <v>138118</v>
+      <c r="A58" t="s">
+        <v>83</v>
       </c>
       <c r="B58" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="C58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59">
-        <v>138121</v>
+        <v>121920</v>
       </c>
       <c r="B59" t="s">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="C59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60">
-        <v>138122</v>
+        <v>121925</v>
       </c>
       <c r="B60" t="s">
-        <v>70</v>
+        <v>86</v>
       </c>
       <c r="C60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61">
-        <v>138210</v>
+        <v>121930</v>
       </c>
       <c r="B61" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="C61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62">
-        <v>138401</v>
+        <v>138009</v>
       </c>
       <c r="B62" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="C62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63">
-        <v>138504</v>
+        <v>138011</v>
       </c>
       <c r="B63" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="C63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64">
-        <v>138618</v>
+        <v>138015</v>
       </c>
       <c r="B64" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="C64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65">
-        <v>138718</v>
+        <v>138017</v>
       </c>
       <c r="B65" t="s">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="C65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66">
-        <v>138720</v>
+        <v>138018</v>
       </c>
       <c r="B66" t="s">
-        <v>76</v>
+        <v>92</v>
       </c>
       <c r="C66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67">
-        <v>138855</v>
+        <v>138021</v>
       </c>
       <c r="B67" t="s">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="C67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:3">
-      <c r="A68" t="s">
-        <v>78</v>
+      <c r="A68">
+        <v>138022</v>
       </c>
       <c r="B68" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="C68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69">
-        <v>34303</v>
+        <v>138115</v>
       </c>
       <c r="B69" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="C69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:3">
+      <c r="A70">
+        <v>138118</v>
+      </c>
       <c r="B70" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="C70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71">
-        <v>502019</v>
+        <v>138121</v>
       </c>
       <c r="B71" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="C71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72">
-        <v>502022</v>
+        <v>138122</v>
       </c>
       <c r="B72" t="s">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="C72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73">
-        <v>502308</v>
+        <v>138210</v>
       </c>
       <c r="B73" t="s">
-        <v>84</v>
+        <v>99</v>
       </c>
       <c r="C73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74">
-        <v>502310</v>
+        <v>138401</v>
       </c>
       <c r="B74" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="C74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75">
-        <v>513150</v>
+        <v>138504</v>
       </c>
       <c r="B75" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="C75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76">
-        <v>514270</v>
+        <v>138618</v>
       </c>
       <c r="B76" t="s">
-        <v>87</v>
+        <v>102</v>
       </c>
       <c r="C76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77">
-        <v>514280</v>
+        <v>138718</v>
       </c>
       <c r="B77" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="C77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78">
-        <v>514340</v>
+        <v>138720</v>
       </c>
       <c r="B78" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="C78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79">
-        <v>514403</v>
+        <v>138855</v>
       </c>
       <c r="B79" t="s">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="C79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:3">
-      <c r="A80">
-        <v>514404</v>
+      <c r="A80" t="s">
+        <v>106</v>
       </c>
       <c r="B80" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="C80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81">
-        <v>514560</v>
+        <v>34303</v>
       </c>
       <c r="B81" t="s">
-        <v>92</v>
+        <v>108</v>
       </c>
       <c r="C81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82">
-        <v>514600</v>
+        <v>38070115</v>
       </c>
       <c r="B82" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="C82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83">
-        <v>514601</v>
+        <v>502019</v>
       </c>
       <c r="B83" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
       <c r="C83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84">
-        <v>514603</v>
+        <v>502022</v>
       </c>
       <c r="B84" t="s">
-        <v>95</v>
+        <v>111</v>
       </c>
       <c r="C84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85">
-        <v>531207</v>
+        <v>502308</v>
       </c>
       <c r="B85" t="s">
-        <v>96</v>
+        <v>112</v>
       </c>
       <c r="C85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86">
-        <v>531209</v>
+        <v>502310</v>
       </c>
       <c r="B86" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="C86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87">
-        <v>531212</v>
+        <v>513150</v>
       </c>
       <c r="B87" t="s">
-        <v>98</v>
+        <v>114</v>
       </c>
       <c r="C87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88">
-        <v>531705</v>
+        <v>514270</v>
       </c>
       <c r="B88" t="s">
-        <v>99</v>
+        <v>115</v>
       </c>
       <c r="C88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89">
-        <v>531706</v>
+        <v>514280</v>
       </c>
       <c r="B89" t="s">
-        <v>100</v>
+        <v>116</v>
       </c>
       <c r="C89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90">
-        <v>556845</v>
+        <v>514340</v>
       </c>
       <c r="B90" t="s">
-        <v>101</v>
+        <v>117</v>
       </c>
       <c r="C90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91">
-        <v>571204</v>
+        <v>514404</v>
       </c>
       <c r="B91" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="C91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92">
-        <v>571355</v>
+        <v>514560</v>
       </c>
       <c r="B92" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="C92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93">
-        <v>571706</v>
+        <v>514600</v>
       </c>
       <c r="B93" t="s">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="C93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94">
-        <v>71532</v>
+        <v>514601</v>
       </c>
       <c r="B94" t="s">
-        <v>105</v>
+        <v>121</v>
       </c>
       <c r="C94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95">
-        <v>72085</v>
+        <v>514603</v>
       </c>
       <c r="B95" t="s">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="C95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96">
-        <v>751320</v>
+        <v>531207</v>
       </c>
       <c r="B96" t="s">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="C96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97">
-        <v>76628</v>
+        <v>531209</v>
       </c>
       <c r="B97" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="C97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98">
+        <v>531212</v>
+      </c>
+      <c r="B98" t="s">
+        <v>125</v>
+      </c>
+      <c r="C98">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99">
+        <v>531705</v>
+      </c>
+      <c r="B99" t="s">
+        <v>126</v>
+      </c>
+      <c r="C99">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100">
+        <v>531706</v>
+      </c>
+      <c r="B100" t="s">
+        <v>127</v>
+      </c>
+      <c r="C100">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101">
+        <v>556845</v>
+      </c>
+      <c r="B101" t="s">
+        <v>128</v>
+      </c>
+      <c r="C101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102">
+        <v>571204</v>
+      </c>
+      <c r="B102" t="s">
+        <v>129</v>
+      </c>
+      <c r="C102">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103">
+        <v>571355</v>
+      </c>
+      <c r="B103" t="s">
+        <v>130</v>
+      </c>
+      <c r="C103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104">
+        <v>571706</v>
+      </c>
+      <c r="B104" t="s">
+        <v>131</v>
+      </c>
+      <c r="C104">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105">
+        <v>72085</v>
+      </c>
+      <c r="B105" t="s">
+        <v>132</v>
+      </c>
+      <c r="C105">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106">
+        <v>751320</v>
+      </c>
+      <c r="B106" t="s">
+        <v>133</v>
+      </c>
+      <c r="C106">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107">
+        <v>76628</v>
+      </c>
+      <c r="B107" t="s">
+        <v>134</v>
+      </c>
+      <c r="C107">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108">
         <v>921910</v>
       </c>
-      <c r="B98" t="s">
-[...93 lines deleted...]
-    <row r="108" spans="1:3">
       <c r="B108" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
       <c r="C108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:3">
+      <c r="A109" t="s">
+        <v>136</v>
+      </c>
       <c r="B109" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="C109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
-        <v>126</v>
+        <v>138</v>
       </c>
       <c r="B110" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="C110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
-        <v>128</v>
+        <v>140</v>
       </c>
       <c r="B111" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="C111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="B112" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="C112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="B113" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="C113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="B114" t="s">
-        <v>135</v>
+        <v>147</v>
       </c>
       <c r="C114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
       <c r="B115" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="C115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="B116" t="s">
-        <v>139</v>
+        <v>151</v>
       </c>
       <c r="C116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
-        <v>140</v>
+        <v>152</v>
       </c>
       <c r="B117" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="C117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
-        <v>142</v>
+        <v>154</v>
       </c>
       <c r="B118" t="s">
-        <v>143</v>
+        <v>155</v>
       </c>
       <c r="C118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="B119" t="s">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="C119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
-        <v>146</v>
+        <v>158</v>
       </c>
       <c r="B120" t="s">
-        <v>147</v>
+        <v>159</v>
       </c>
       <c r="C120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="B121" t="s">
-        <v>149</v>
+        <v>161</v>
       </c>
       <c r="C121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
       <c r="B122" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="C122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="B123" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="C123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="B124" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="C124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="B125" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="C125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="B126" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="C126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="B127" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="C127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="B128" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" t="s">
-        <v>164</v>
+        <v>176</v>
       </c>
       <c r="B129" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="C129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" t="s">
-        <v>166</v>
+        <v>178</v>
       </c>
       <c r="B130" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="C130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="B131" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="C131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="B132" t="s">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="C132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:3">
+      <c r="A133" t="s">
+        <v>184</v>
+      </c>
       <c r="B133" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="C133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="B134" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="C134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="B135" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="C135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="B136" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="C136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="B137" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="C137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B138" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="C138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:3">
+      <c r="A139" t="s">
+        <v>196</v>
+      </c>
       <c r="B139" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="C139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="B140" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="C140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="B141" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="B142" t="s">
-        <v>189</v>
+        <v>203</v>
       </c>
       <c r="C142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
       <c r="B143" t="s">
-        <v>191</v>
+        <v>205</v>
       </c>
       <c r="C143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
       <c r="B144" t="s">
-        <v>193</v>
+        <v>207</v>
       </c>
       <c r="C144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="B145" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="C145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="B146" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="C146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="B147" t="s">
-        <v>199</v>
+        <v>213</v>
       </c>
       <c r="C147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="B148" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="C148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
       <c r="B149" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="B150" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="C150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="B151" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="C151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="B152" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="C152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="B153" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="C153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B154" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="C154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="B155" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="C155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="B156" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="C156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="B157" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
       <c r="C157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
       <c r="B158" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="C158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="B159" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="C159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="B160" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="C160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B161" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="C161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="B162" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="C162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="B163" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="C163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
       <c r="B164" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="C164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="B165" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
       <c r="C165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="B166" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="C166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="B167" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="B168" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="C168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="B169" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="C169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
       <c r="B170" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="C170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="B171" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
       <c r="C171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B172" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="C172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="B173" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="C173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="B174" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="C174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="B175" t="s">
-        <v>255</v>
+        <v>269</v>
       </c>
       <c r="C175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" t="s">
-        <v>256</v>
+        <v>270</v>
       </c>
       <c r="B176" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="C176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="B177" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
       <c r="C177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="B178" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="C178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="B179" t="s">
-        <v>263</v>
+        <v>277</v>
       </c>
       <c r="C179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" t="s">
-        <v>264</v>
+        <v>278</v>
       </c>
       <c r="B180" t="s">
-        <v>265</v>
+        <v>279</v>
       </c>
       <c r="C180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" t="s">
-        <v>266</v>
+        <v>280</v>
       </c>
       <c r="B181" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
       <c r="C181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
       <c r="B182" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="C182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
       <c r="B183" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
       <c r="C183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
       <c r="B184" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="C184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="B185" t="s">
-        <v>275</v>
+        <v>289</v>
       </c>
       <c r="C185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" t="s">
-        <v>276</v>
+        <v>290</v>
       </c>
       <c r="B186" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="C186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" t="s">
-        <v>278</v>
+        <v>292</v>
       </c>
       <c r="B187" t="s">
-        <v>279</v>
+        <v>293</v>
       </c>
       <c r="C187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="B188" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="C188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="B189" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="C189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="B190" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="C190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="B191" t="s">
-        <v>287</v>
+        <v>301</v>
       </c>
       <c r="C191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="B192" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="C192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" t="s">
-        <v>290</v>
+        <v>304</v>
       </c>
       <c r="B193" t="s">
-        <v>291</v>
+        <v>305</v>
       </c>
       <c r="C193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" t="s">
-        <v>292</v>
+        <v>306</v>
       </c>
       <c r="B194" t="s">
-        <v>293</v>
+        <v>307</v>
       </c>
       <c r="C194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" t="s">
-        <v>294</v>
+        <v>308</v>
       </c>
       <c r="B195" t="s">
-        <v>295</v>
+        <v>309</v>
       </c>
       <c r="C195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" t="s">
-        <v>296</v>
+        <v>310</v>
       </c>
       <c r="B196" t="s">
-        <v>297</v>
+        <v>311</v>
       </c>
       <c r="C196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:3">
+      <c r="A197" t="s">
+        <v>312</v>
+      </c>
       <c r="B197" t="s">
-        <v>298</v>
+        <v>313</v>
       </c>
       <c r="C197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:3">
+      <c r="A198" t="s">
+        <v>314</v>
+      </c>
       <c r="B198" t="s">
-        <v>299</v>
+        <v>315</v>
       </c>
       <c r="C198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:3">
+      <c r="A199" t="s">
+        <v>316</v>
+      </c>
       <c r="B199" t="s">
-        <v>300</v>
+        <v>317</v>
       </c>
       <c r="C199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:3">
+      <c r="A200" t="s">
+        <v>318</v>
+      </c>
       <c r="B200" t="s">
-        <v>301</v>
+        <v>319</v>
       </c>
       <c r="C200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" t="s">
-        <v>302</v>
+        <v>320</v>
       </c>
       <c r="B201" t="s">
-        <v>303</v>
+        <v>321</v>
       </c>
       <c r="C201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:3">
+      <c r="A202" t="s">
+        <v>322</v>
+      </c>
       <c r="B202" t="s">
-        <v>304</v>
+        <v>323</v>
       </c>
       <c r="C202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:3">
+      <c r="A203" t="s">
+        <v>324</v>
+      </c>
       <c r="B203" t="s">
-        <v>305</v>
+        <v>325</v>
       </c>
       <c r="C203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:3">
+      <c r="A204" t="s">
+        <v>326</v>
+      </c>
       <c r="B204" t="s">
-        <v>306</v>
+        <v>327</v>
       </c>
       <c r="C204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:3">
+      <c r="A205" t="s">
+        <v>326</v>
+      </c>
       <c r="B205" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="C205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="B206" t="s">
-        <v>309</v>
+        <v>330</v>
       </c>
       <c r="C206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:3">
+      <c r="A207" t="s">
+        <v>331</v>
+      </c>
       <c r="B207" t="s">
-        <v>310</v>
+        <v>332</v>
       </c>
       <c r="C207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" t="s">
-        <v>311</v>
+        <v>333</v>
       </c>
       <c r="B208" t="s">
-        <v>312</v>
+        <v>334</v>
       </c>
       <c r="C208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" t="s">
-        <v>313</v>
+        <v>333</v>
       </c>
       <c r="B209" t="s">
-        <v>314</v>
+        <v>335</v>
       </c>
       <c r="C209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" t="s">
-        <v>315</v>
+        <v>336</v>
       </c>
       <c r="B210" t="s">
-        <v>316</v>
+        <v>337</v>
       </c>
       <c r="C210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="B211" t="s">
-        <v>318</v>
+        <v>338</v>
       </c>
       <c r="C211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" t="s">
-        <v>319</v>
+        <v>339</v>
       </c>
       <c r="B212" t="s">
-        <v>320</v>
+        <v>340</v>
       </c>
       <c r="C212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:3">
-      <c r="A213" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B213" t="s">
-        <v>322</v>
+        <v>341</v>
       </c>
       <c r="C213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" t="s">
-        <v>323</v>
+        <v>342</v>
       </c>
       <c r="B214" t="s">
-        <v>324</v>
+        <v>343</v>
       </c>
       <c r="C214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" t="s">
-        <v>325</v>
+        <v>344</v>
       </c>
       <c r="B215" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="C215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="B216" t="s">
-        <v>328</v>
+        <v>347</v>
       </c>
       <c r="C216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" t="s">
-        <v>329</v>
+        <v>348</v>
       </c>
       <c r="B217" t="s">
-        <v>330</v>
+        <v>349</v>
       </c>
       <c r="C217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" t="s">
-        <v>331</v>
+        <v>350</v>
       </c>
       <c r="B218" t="s">
-        <v>332</v>
+        <v>351</v>
       </c>
       <c r="C218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" t="s">
-        <v>333</v>
+        <v>352</v>
       </c>
       <c r="B219" t="s">
-        <v>334</v>
+        <v>353</v>
       </c>
       <c r="C219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" t="s">
-        <v>335</v>
+        <v>354</v>
       </c>
       <c r="B220" t="s">
-        <v>336</v>
+        <v>355</v>
       </c>
       <c r="C220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" t="s">
-        <v>337</v>
+        <v>356</v>
       </c>
       <c r="B221" t="s">
-        <v>338</v>
+        <v>357</v>
       </c>
       <c r="C221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" t="s">
-        <v>339</v>
+        <v>358</v>
       </c>
       <c r="B222" t="s">
-        <v>340</v>
+        <v>359</v>
       </c>
       <c r="C222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" t="s">
-        <v>341</v>
+        <v>360</v>
       </c>
       <c r="B223" t="s">
-        <v>342</v>
+        <v>361</v>
       </c>
       <c r="C223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" t="s">
-        <v>343</v>
+        <v>362</v>
       </c>
       <c r="B224" t="s">
-        <v>344</v>
+        <v>363</v>
       </c>
       <c r="C224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:3">
+      <c r="A225" t="s">
+        <v>364</v>
+      </c>
       <c r="B225" t="s">
-        <v>345</v>
+        <v>365</v>
       </c>
       <c r="C225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:3">
+      <c r="A226" t="s">
+        <v>366</v>
+      </c>
       <c r="B226" t="s">
-        <v>346</v>
+        <v>367</v>
       </c>
       <c r="C226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:3">
+      <c r="A227" t="s">
+        <v>368</v>
+      </c>
       <c r="B227" t="s">
-        <v>347</v>
+        <v>369</v>
       </c>
       <c r="C227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
-        <v>348</v>
+        <v>370</v>
       </c>
       <c r="B228" t="s">
-        <v>349</v>
+        <v>371</v>
       </c>
       <c r="C228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" t="s">
-        <v>350</v>
+        <v>372</v>
       </c>
       <c r="B229" t="s">
-        <v>351</v>
+        <v>373</v>
       </c>
       <c r="C229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" t="s">
-        <v>352</v>
+        <v>374</v>
       </c>
       <c r="B230" t="s">
-        <v>353</v>
+        <v>375</v>
       </c>
       <c r="C230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:3">
-      <c r="A231" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B231" t="s">
-        <v>355</v>
+        <v>376</v>
       </c>
       <c r="C231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:3">
-      <c r="A232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B232" t="s">
-        <v>357</v>
+        <v>377</v>
       </c>
       <c r="C232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:3">
-      <c r="A233" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B233" t="s">
-        <v>359</v>
+        <v>378</v>
       </c>
       <c r="C233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" t="s">
-        <v>360</v>
+        <v>379</v>
       </c>
       <c r="B234" t="s">
-        <v>361</v>
+        <v>380</v>
       </c>
       <c r="C234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" t="s">
-        <v>362</v>
+        <v>381</v>
       </c>
       <c r="B235" t="s">
-        <v>363</v>
+        <v>382</v>
       </c>
       <c r="C235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" t="s">
-        <v>364</v>
+        <v>383</v>
       </c>
       <c r="B236" t="s">
-        <v>365</v>
+        <v>384</v>
       </c>
       <c r="C236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" t="s">
-        <v>366</v>
+        <v>385</v>
       </c>
       <c r="B237" t="s">
-        <v>367</v>
+        <v>386</v>
       </c>
       <c r="C237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" t="s">
-        <v>368</v>
+        <v>387</v>
       </c>
       <c r="B238" t="s">
-        <v>369</v>
+        <v>388</v>
       </c>
       <c r="C238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" t="s">
-        <v>370</v>
+        <v>389</v>
       </c>
       <c r="B239" t="s">
-        <v>371</v>
+        <v>390</v>
       </c>
       <c r="C239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" t="s">
-        <v>372</v>
+        <v>391</v>
       </c>
       <c r="B240" t="s">
-        <v>373</v>
+        <v>392</v>
       </c>
       <c r="C240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" t="s">
-        <v>374</v>
+        <v>393</v>
       </c>
       <c r="B241" t="s">
-        <v>375</v>
+        <v>394</v>
       </c>
       <c r="C241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" t="s">
-        <v>376</v>
+        <v>395</v>
       </c>
       <c r="B242" t="s">
-        <v>377</v>
+        <v>396</v>
       </c>
       <c r="C242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" t="s">
-        <v>378</v>
+        <v>397</v>
       </c>
       <c r="B243" t="s">
-        <v>379</v>
+        <v>398</v>
       </c>
       <c r="C243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
-        <v>380</v>
+        <v>399</v>
       </c>
       <c r="B244" t="s">
-        <v>381</v>
+        <v>400</v>
       </c>
       <c r="C244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
-        <v>382</v>
+        <v>401</v>
       </c>
       <c r="B245" t="s">
-        <v>383</v>
+        <v>402</v>
       </c>
       <c r="C245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
-        <v>384</v>
+        <v>403</v>
       </c>
       <c r="B246" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="C246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="B247" t="s">
-        <v>387</v>
+        <v>406</v>
       </c>
       <c r="C247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
-        <v>388</v>
+        <v>407</v>
       </c>
       <c r="B248" t="s">
-        <v>389</v>
+        <v>408</v>
       </c>
       <c r="C248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
-        <v>390</v>
+        <v>409</v>
       </c>
       <c r="B249" t="s">
-        <v>391</v>
+        <v>410</v>
       </c>
       <c r="C249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
-        <v>392</v>
+        <v>411</v>
       </c>
       <c r="B250" t="s">
-        <v>393</v>
+        <v>412</v>
       </c>
       <c r="C250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" t="s">
-        <v>394</v>
+        <v>413</v>
       </c>
       <c r="B251" t="s">
-        <v>395</v>
+        <v>414</v>
       </c>
       <c r="C251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
-        <v>396</v>
+        <v>415</v>
       </c>
       <c r="B252" t="s">
-        <v>397</v>
+        <v>416</v>
       </c>
       <c r="C252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
-        <v>398</v>
+        <v>417</v>
       </c>
       <c r="B253" t="s">
-        <v>399</v>
+        <v>418</v>
       </c>
       <c r="C253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" t="s">
-        <v>400</v>
+        <v>419</v>
       </c>
       <c r="B254" t="s">
-        <v>401</v>
+        <v>420</v>
       </c>
       <c r="C254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" t="s">
-        <v>402</v>
+        <v>421</v>
       </c>
       <c r="B255" t="s">
-        <v>403</v>
+        <v>422</v>
       </c>
       <c r="C255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" t="s">
-        <v>404</v>
+        <v>423</v>
       </c>
       <c r="B256" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="C256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="B257" t="s">
-        <v>407</v>
+        <v>426</v>
       </c>
       <c r="C257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" t="s">
-        <v>408</v>
+        <v>427</v>
       </c>
       <c r="B258" t="s">
-        <v>409</v>
+        <v>428</v>
       </c>
       <c r="C258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" t="s">
-        <v>410</v>
+        <v>429</v>
       </c>
       <c r="B259" t="s">
-        <v>411</v>
+        <v>430</v>
       </c>
       <c r="C259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" t="s">
-        <v>412</v>
+        <v>431</v>
       </c>
       <c r="B260" t="s">
-        <v>413</v>
+        <v>432</v>
       </c>
       <c r="C260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" t="s">
-        <v>414</v>
+        <v>433</v>
       </c>
       <c r="B261" t="s">
-        <v>415</v>
+        <v>434</v>
       </c>
       <c r="C261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" t="s">
-        <v>416</v>
+        <v>435</v>
       </c>
       <c r="B262" t="s">
-        <v>417</v>
+        <v>436</v>
       </c>
       <c r="C262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" t="s">
-        <v>418</v>
+        <v>437</v>
       </c>
       <c r="B263" t="s">
-        <v>419</v>
+        <v>438</v>
       </c>
       <c r="C263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" t="s">
-        <v>420</v>
+        <v>439</v>
       </c>
       <c r="B264" t="s">
-        <v>421</v>
+        <v>440</v>
       </c>
       <c r="C264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" t="s">
-        <v>422</v>
+        <v>441</v>
       </c>
       <c r="B265" t="s">
-        <v>423</v>
+        <v>442</v>
       </c>
       <c r="C265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" t="s">
-        <v>424</v>
+        <v>443</v>
       </c>
       <c r="B266" t="s">
-        <v>425</v>
+        <v>444</v>
       </c>
       <c r="C266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" t="s">
-        <v>426</v>
+        <v>445</v>
       </c>
       <c r="B267" t="s">
-        <v>427</v>
+        <v>446</v>
       </c>
       <c r="C267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" t="s">
-        <v>428</v>
+        <v>447</v>
       </c>
       <c r="B268" t="s">
-        <v>429</v>
+        <v>448</v>
       </c>
       <c r="C268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" t="s">
-        <v>430</v>
+        <v>449</v>
       </c>
       <c r="B269" t="s">
-        <v>431</v>
+        <v>450</v>
       </c>
       <c r="C269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" t="s">
-        <v>432</v>
+        <v>451</v>
       </c>
       <c r="B270" t="s">
-        <v>433</v>
+        <v>452</v>
       </c>
       <c r="C270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" t="s">
-        <v>434</v>
+        <v>453</v>
       </c>
       <c r="B271" t="s">
-        <v>435</v>
+        <v>454</v>
       </c>
       <c r="C271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" t="s">
-        <v>436</v>
+        <v>455</v>
       </c>
       <c r="B272" t="s">
-        <v>437</v>
+        <v>456</v>
       </c>
       <c r="C272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" t="s">
-        <v>438</v>
+        <v>457</v>
       </c>
       <c r="B273" t="s">
-        <v>439</v>
+        <v>458</v>
       </c>
       <c r="C273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" t="s">
-        <v>440</v>
+        <v>459</v>
       </c>
       <c r="B274" t="s">
-        <v>441</v>
+        <v>460</v>
       </c>
       <c r="C274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" t="s">
-        <v>442</v>
+        <v>461</v>
       </c>
       <c r="B275" t="s">
-        <v>443</v>
+        <v>462</v>
       </c>
       <c r="C275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" t="s">
-        <v>444</v>
+        <v>463</v>
       </c>
       <c r="B276" t="s">
-        <v>445</v>
+        <v>464</v>
       </c>
       <c r="C276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" t="s">
-        <v>446</v>
+        <v>465</v>
       </c>
       <c r="B277" t="s">
-        <v>447</v>
+        <v>466</v>
       </c>
       <c r="C277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" t="s">
-        <v>448</v>
+        <v>467</v>
       </c>
       <c r="B278" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="C278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" t="s">
-        <v>450</v>
+        <v>469</v>
       </c>
       <c r="B279" t="s">
-        <v>451</v>
+        <v>470</v>
       </c>
       <c r="C279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" t="s">
-        <v>452</v>
+        <v>471</v>
       </c>
       <c r="B280" t="s">
-        <v>453</v>
+        <v>472</v>
       </c>
       <c r="C280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" t="s">
-        <v>454</v>
+        <v>473</v>
       </c>
       <c r="B281" t="s">
-        <v>455</v>
+        <v>474</v>
       </c>
       <c r="C281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" t="s">
-        <v>456</v>
+        <v>475</v>
       </c>
       <c r="B282" t="s">
-        <v>457</v>
+        <v>476</v>
       </c>
       <c r="C282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" t="s">
-        <v>458</v>
+        <v>477</v>
       </c>
       <c r="B283" t="s">
-        <v>459</v>
+        <v>478</v>
       </c>
       <c r="C283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" t="s">
-        <v>460</v>
+        <v>479</v>
       </c>
       <c r="B284" t="s">
-        <v>461</v>
+        <v>480</v>
       </c>
       <c r="C284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" t="s">
-        <v>462</v>
+        <v>481</v>
       </c>
       <c r="B285" t="s">
-        <v>463</v>
+        <v>482</v>
       </c>
       <c r="C285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" t="s">
-        <v>464</v>
+        <v>483</v>
       </c>
       <c r="B286" t="s">
-        <v>465</v>
+        <v>484</v>
       </c>
       <c r="C286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" t="s">
-        <v>466</v>
+        <v>485</v>
       </c>
       <c r="B287" t="s">
-        <v>467</v>
+        <v>486</v>
       </c>
       <c r="C287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" t="s">
-        <v>468</v>
+        <v>487</v>
       </c>
       <c r="B288" t="s">
-        <v>469</v>
+        <v>488</v>
       </c>
       <c r="C288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" t="s">
-        <v>470</v>
+        <v>489</v>
       </c>
       <c r="B289" t="s">
-        <v>471</v>
+        <v>490</v>
       </c>
       <c r="C289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" t="s">
-        <v>472</v>
+        <v>491</v>
       </c>
       <c r="B290" t="s">
-        <v>473</v>
+        <v>492</v>
       </c>
       <c r="C290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" t="s">
-        <v>474</v>
+        <v>493</v>
       </c>
       <c r="B291" t="s">
-        <v>475</v>
+        <v>494</v>
       </c>
       <c r="C291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" t="s">
-        <v>476</v>
+        <v>495</v>
       </c>
       <c r="B292" t="s">
-        <v>477</v>
+        <v>496</v>
       </c>
       <c r="C292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" t="s">
-        <v>478</v>
+        <v>497</v>
       </c>
       <c r="B293" t="s">
-        <v>479</v>
+        <v>498</v>
       </c>
       <c r="C293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" t="s">
-        <v>480</v>
+        <v>499</v>
       </c>
       <c r="B294" t="s">
-        <v>481</v>
+        <v>500</v>
       </c>
       <c r="C294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" t="s">
-        <v>482</v>
+        <v>501</v>
       </c>
       <c r="B295" t="s">
-        <v>483</v>
+        <v>502</v>
       </c>
       <c r="C295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" t="s">
-        <v>484</v>
+        <v>503</v>
       </c>
       <c r="B296" t="s">
-        <v>485</v>
+        <v>504</v>
       </c>
       <c r="C296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" t="s">
-        <v>486</v>
+        <v>505</v>
       </c>
       <c r="B297" t="s">
-        <v>487</v>
+        <v>506</v>
       </c>
       <c r="C297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" t="s">
-        <v>488</v>
+        <v>507</v>
       </c>
       <c r="B298" t="s">
-        <v>489</v>
+        <v>508</v>
       </c>
       <c r="C298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" t="s">
-        <v>490</v>
+        <v>509</v>
       </c>
       <c r="B299" t="s">
-        <v>491</v>
+        <v>510</v>
       </c>
       <c r="C299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" t="s">
-        <v>492</v>
+        <v>511</v>
       </c>
       <c r="B300" t="s">
-        <v>493</v>
+        <v>512</v>
       </c>
       <c r="C300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" t="s">
-        <v>494</v>
+        <v>513</v>
       </c>
       <c r="B301" t="s">
-        <v>495</v>
+        <v>514</v>
       </c>
       <c r="C301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" t="s">
-        <v>496</v>
+        <v>515</v>
       </c>
       <c r="B302" t="s">
-        <v>497</v>
+        <v>516</v>
       </c>
       <c r="C302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" t="s">
-        <v>498</v>
+        <v>517</v>
       </c>
       <c r="B303" t="s">
-        <v>499</v>
+        <v>518</v>
       </c>
       <c r="C303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" t="s">
-        <v>500</v>
+        <v>519</v>
       </c>
       <c r="B304" t="s">
-        <v>501</v>
+        <v>520</v>
       </c>
       <c r="C304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" t="s">
-        <v>502</v>
+        <v>521</v>
       </c>
       <c r="B305" t="s">
-        <v>503</v>
+        <v>522</v>
       </c>
       <c r="C305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" t="s">
-        <v>504</v>
+        <v>523</v>
       </c>
       <c r="B306" t="s">
-        <v>505</v>
+        <v>524</v>
       </c>
       <c r="C306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" t="s">
-        <v>506</v>
+        <v>525</v>
       </c>
       <c r="B307" t="s">
-        <v>507</v>
+        <v>526</v>
       </c>
       <c r="C307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" t="s">
-        <v>508</v>
+        <v>527</v>
       </c>
       <c r="B308" t="s">
-        <v>509</v>
+        <v>528</v>
       </c>
       <c r="C308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" t="s">
-        <v>510</v>
+        <v>529</v>
       </c>
       <c r="B309" t="s">
-        <v>511</v>
+        <v>530</v>
       </c>
       <c r="C309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" t="s">
-        <v>512</v>
+        <v>531</v>
       </c>
       <c r="B310" t="s">
-        <v>513</v>
+        <v>532</v>
       </c>
       <c r="C310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" t="s">
-        <v>514</v>
+        <v>533</v>
       </c>
       <c r="B311" t="s">
-        <v>515</v>
+        <v>534</v>
       </c>
       <c r="C311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:3">
+      <c r="A312" t="s">
+        <v>535</v>
+      </c>
       <c r="B312" t="s">
-        <v>516</v>
+        <v>536</v>
       </c>
       <c r="C312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" t="s">
-        <v>517</v>
+        <v>537</v>
       </c>
       <c r="B313" t="s">
-        <v>518</v>
+        <v>538</v>
       </c>
       <c r="C313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" t="s">
-        <v>519</v>
+        <v>539</v>
       </c>
       <c r="B314" t="s">
-        <v>520</v>
+        <v>540</v>
       </c>
       <c r="C314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:3">
-      <c r="A315" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B315" t="s">
-        <v>522</v>
+        <v>541</v>
       </c>
       <c r="C315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" t="s">
-        <v>523</v>
+        <v>542</v>
       </c>
       <c r="B316" t="s">
-        <v>524</v>
+        <v>543</v>
       </c>
       <c r="C316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" t="s">
-        <v>525</v>
+        <v>544</v>
       </c>
       <c r="B317" t="s">
-        <v>526</v>
+        <v>545</v>
       </c>
       <c r="C317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" t="s">
-        <v>527</v>
+        <v>546</v>
       </c>
       <c r="B318" t="s">
-        <v>528</v>
+        <v>547</v>
       </c>
       <c r="C318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" t="s">
-        <v>529</v>
+        <v>548</v>
       </c>
       <c r="B319" t="s">
-        <v>530</v>
+        <v>549</v>
       </c>
       <c r="C319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" t="s">
-        <v>531</v>
+        <v>550</v>
       </c>
       <c r="B320" t="s">
-        <v>532</v>
+        <v>551</v>
       </c>
       <c r="C320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" t="s">
-        <v>533</v>
+        <v>552</v>
       </c>
       <c r="B321" t="s">
-        <v>534</v>
+        <v>553</v>
       </c>
       <c r="C321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" t="s">
-        <v>535</v>
+        <v>554</v>
       </c>
       <c r="B322" t="s">
-        <v>536</v>
+        <v>555</v>
       </c>
       <c r="C322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" t="s">
-        <v>537</v>
+        <v>556</v>
       </c>
       <c r="B323" t="s">
-        <v>538</v>
+        <v>557</v>
       </c>
       <c r="C323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" t="s">
-        <v>539</v>
+        <v>558</v>
       </c>
       <c r="B324" t="s">
-        <v>540</v>
+        <v>559</v>
       </c>
       <c r="C324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" t="s">
-        <v>541</v>
+        <v>560</v>
       </c>
       <c r="B325" t="s">
-        <v>542</v>
+        <v>561</v>
       </c>
       <c r="C325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" t="s">
-        <v>543</v>
+        <v>562</v>
       </c>
       <c r="B326" t="s">
-        <v>544</v>
+        <v>563</v>
       </c>
       <c r="C326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" t="s">
-        <v>545</v>
+        <v>564</v>
       </c>
       <c r="B327" t="s">
-        <v>546</v>
+        <v>565</v>
       </c>
       <c r="C327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" t="s">
-        <v>547</v>
+        <v>566</v>
       </c>
       <c r="B328" t="s">
-        <v>548</v>
+        <v>567</v>
       </c>
       <c r="C328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" t="s">
-        <v>549</v>
+        <v>568</v>
       </c>
       <c r="B329" t="s">
-        <v>550</v>
+        <v>569</v>
       </c>
       <c r="C329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" t="s">
-        <v>551</v>
+        <v>570</v>
       </c>
       <c r="B330" t="s">
-        <v>552</v>
+        <v>571</v>
       </c>
       <c r="C330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" t="s">
-        <v>553</v>
+        <v>572</v>
       </c>
       <c r="B331" t="s">
-        <v>554</v>
+        <v>573</v>
       </c>
       <c r="C331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" t="s">
-        <v>555</v>
+        <v>574</v>
       </c>
       <c r="B332" t="s">
-        <v>556</v>
+        <v>575</v>
       </c>
       <c r="C332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" t="s">
-        <v>557</v>
+        <v>576</v>
       </c>
       <c r="B333" t="s">
-        <v>558</v>
+        <v>577</v>
       </c>
       <c r="C333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" t="s">
-        <v>559</v>
+        <v>578</v>
       </c>
       <c r="B334" t="s">
-        <v>560</v>
+        <v>579</v>
       </c>
       <c r="C334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" t="s">
-        <v>561</v>
+        <v>580</v>
       </c>
       <c r="B335" t="s">
-        <v>562</v>
+        <v>581</v>
       </c>
       <c r="C335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" t="s">
-        <v>563</v>
+        <v>582</v>
       </c>
       <c r="B336" t="s">
-        <v>564</v>
+        <v>583</v>
       </c>
       <c r="C336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" t="s">
-        <v>565</v>
+        <v>584</v>
       </c>
       <c r="B337" t="s">
-        <v>566</v>
+        <v>585</v>
       </c>
       <c r="C337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" t="s">
-        <v>567</v>
+        <v>586</v>
       </c>
       <c r="B338" t="s">
-        <v>568</v>
+        <v>587</v>
       </c>
       <c r="C338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" t="s">
-        <v>569</v>
+        <v>588</v>
       </c>
       <c r="B339" t="s">
-        <v>570</v>
+        <v>589</v>
       </c>
       <c r="C339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" t="s">
-        <v>571</v>
+        <v>590</v>
       </c>
       <c r="B340" t="s">
-        <v>572</v>
+        <v>591</v>
       </c>
       <c r="C340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" t="s">
-        <v>573</v>
+        <v>592</v>
       </c>
       <c r="B341" t="s">
-        <v>574</v>
+        <v>593</v>
       </c>
       <c r="C341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" t="s">
-        <v>575</v>
+        <v>594</v>
       </c>
       <c r="B342" t="s">
-        <v>576</v>
+        <v>595</v>
       </c>
       <c r="C342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" t="s">
-        <v>577</v>
+        <v>596</v>
       </c>
       <c r="B343" t="s">
-        <v>578</v>
+        <v>597</v>
       </c>
       <c r="C343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" t="s">
-        <v>579</v>
+        <v>598</v>
       </c>
       <c r="B344" t="s">
-        <v>580</v>
+        <v>599</v>
       </c>
       <c r="C344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" t="s">
-        <v>581</v>
+        <v>600</v>
       </c>
       <c r="B345" t="s">
-        <v>582</v>
+        <v>601</v>
       </c>
       <c r="C345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" t="s">
-        <v>583</v>
+        <v>602</v>
       </c>
       <c r="B346" t="s">
-        <v>584</v>
+        <v>603</v>
       </c>
       <c r="C346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" t="s">
-        <v>585</v>
+        <v>604</v>
       </c>
       <c r="B347" t="s">
-        <v>586</v>
+        <v>605</v>
       </c>
       <c r="C347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" t="s">
-        <v>587</v>
+        <v>606</v>
       </c>
       <c r="B348" t="s">
-        <v>588</v>
+        <v>607</v>
       </c>
       <c r="C348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" t="s">
-        <v>589</v>
+        <v>608</v>
       </c>
       <c r="B349" t="s">
-        <v>590</v>
+        <v>609</v>
       </c>
       <c r="C349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" t="s">
-        <v>591</v>
+        <v>610</v>
       </c>
       <c r="B350" t="s">
-        <v>592</v>
+        <v>611</v>
       </c>
       <c r="C350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" t="s">
-        <v>593</v>
+        <v>612</v>
       </c>
       <c r="B351" t="s">
-        <v>594</v>
+        <v>613</v>
       </c>
       <c r="C351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" t="s">
-        <v>595</v>
+        <v>614</v>
       </c>
       <c r="B352" t="s">
-        <v>596</v>
+        <v>615</v>
       </c>
       <c r="C352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:3">
+      <c r="A353" t="s">
+        <v>616</v>
+      </c>
       <c r="B353" t="s">
-        <v>597</v>
+        <v>617</v>
       </c>
       <c r="C353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:3">
+      <c r="A354" t="s">
+        <v>618</v>
+      </c>
       <c r="B354" t="s">
-        <v>598</v>
+        <v>619</v>
       </c>
       <c r="C354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:3">
+      <c r="A355" t="s">
+        <v>620</v>
+      </c>
       <c r="B355" t="s">
-        <v>599</v>
+        <v>621</v>
       </c>
       <c r="C355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:3">
+      <c r="A356" t="s">
+        <v>622</v>
+      </c>
       <c r="B356" t="s">
-        <v>600</v>
+        <v>623</v>
       </c>
       <c r="C356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" t="s">
-        <v>601</v>
+        <v>624</v>
       </c>
       <c r="B357" t="s">
-        <v>602</v>
+        <v>625</v>
       </c>
       <c r="C357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:3">
-      <c r="A358" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B358" t="s">
-        <v>604</v>
+        <v>626</v>
       </c>
       <c r="C358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" t="s">
-        <v>605</v>
+        <v>627</v>
       </c>
       <c r="B359" t="s">
-        <v>606</v>
+        <v>628</v>
       </c>
       <c r="C359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" t="s">
-        <v>607</v>
+        <v>629</v>
       </c>
       <c r="B360" t="s">
-        <v>608</v>
+        <v>630</v>
       </c>
       <c r="C360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" t="s">
-        <v>609</v>
+        <v>631</v>
       </c>
       <c r="B361" t="s">
-        <v>610</v>
+        <v>632</v>
       </c>
       <c r="C361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" t="s">
-        <v>611</v>
+        <v>633</v>
       </c>
       <c r="B362" t="s">
-        <v>612</v>
+        <v>634</v>
       </c>
       <c r="C362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" t="s">
-        <v>613</v>
+        <v>635</v>
       </c>
       <c r="B363" t="s">
-        <v>614</v>
+        <v>636</v>
       </c>
       <c r="C363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" t="s">
-        <v>615</v>
+        <v>637</v>
       </c>
       <c r="B364" t="s">
-        <v>616</v>
+        <v>638</v>
       </c>
       <c r="C364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" t="s">
-        <v>617</v>
+        <v>639</v>
       </c>
       <c r="B365" t="s">
-        <v>618</v>
+        <v>640</v>
       </c>
       <c r="C365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" t="s">
-        <v>619</v>
+        <v>641</v>
       </c>
       <c r="B366" t="s">
-        <v>620</v>
+        <v>642</v>
       </c>
       <c r="C366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" t="s">
-        <v>621</v>
+        <v>643</v>
       </c>
       <c r="B367" t="s">
-        <v>622</v>
+        <v>644</v>
       </c>
       <c r="C367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" t="s">
-        <v>623</v>
+        <v>645</v>
       </c>
       <c r="B368" t="s">
-        <v>624</v>
+        <v>646</v>
       </c>
       <c r="C368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" t="s">
-        <v>625</v>
+        <v>647</v>
       </c>
       <c r="B369" t="s">
-        <v>626</v>
+        <v>648</v>
       </c>
       <c r="C369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" t="s">
-        <v>627</v>
+        <v>649</v>
       </c>
       <c r="B370" t="s">
-        <v>628</v>
+        <v>650</v>
       </c>
       <c r="C370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" t="s">
-        <v>629</v>
+        <v>651</v>
       </c>
       <c r="B371" t="s">
-        <v>630</v>
+        <v>652</v>
       </c>
       <c r="C371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" t="s">
-        <v>631</v>
+        <v>653</v>
       </c>
       <c r="B372" t="s">
-        <v>632</v>
+        <v>654</v>
       </c>
       <c r="C372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" t="s">
-        <v>633</v>
+        <v>655</v>
       </c>
       <c r="B373" t="s">
-        <v>634</v>
+        <v>656</v>
       </c>
       <c r="C373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" t="s">
-        <v>635</v>
+        <v>657</v>
       </c>
       <c r="B374" t="s">
-        <v>636</v>
+        <v>658</v>
       </c>
       <c r="C374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" t="s">
-        <v>637</v>
+        <v>659</v>
       </c>
       <c r="B375" t="s">
-        <v>638</v>
+        <v>660</v>
       </c>
       <c r="C375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" t="s">
-        <v>639</v>
+        <v>661</v>
       </c>
       <c r="B376" t="s">
-        <v>640</v>
+        <v>662</v>
       </c>
       <c r="C376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" t="s">
-        <v>641</v>
+        <v>663</v>
       </c>
       <c r="B377" t="s">
-        <v>642</v>
+        <v>664</v>
       </c>
       <c r="C377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" t="s">
-        <v>643</v>
+        <v>665</v>
       </c>
       <c r="B378" t="s">
-        <v>644</v>
+        <v>666</v>
       </c>
       <c r="C378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" t="s">
-        <v>645</v>
+        <v>667</v>
       </c>
       <c r="B379" t="s">
-        <v>646</v>
+        <v>668</v>
       </c>
       <c r="C379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" t="s">
-        <v>647</v>
+        <v>669</v>
       </c>
       <c r="B380" t="s">
-        <v>648</v>
+        <v>670</v>
       </c>
       <c r="C380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" t="s">
-        <v>649</v>
+        <v>671</v>
       </c>
       <c r="B381" t="s">
-        <v>650</v>
+        <v>672</v>
       </c>
       <c r="C381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" t="s">
-        <v>651</v>
+        <v>673</v>
       </c>
       <c r="B382" t="s">
-        <v>652</v>
+        <v>674</v>
       </c>
       <c r="C382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" t="s">
-        <v>653</v>
+        <v>675</v>
       </c>
       <c r="B383" t="s">
-        <v>654</v>
+        <v>676</v>
       </c>
       <c r="C383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" t="s">
-        <v>655</v>
+        <v>677</v>
       </c>
       <c r="B384" t="s">
-        <v>656</v>
+        <v>678</v>
       </c>
       <c r="C384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" t="s">
-        <v>657</v>
+        <v>679</v>
       </c>
       <c r="B385" t="s">
-        <v>658</v>
+        <v>680</v>
       </c>
       <c r="C385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" t="s">
-        <v>659</v>
+        <v>681</v>
       </c>
       <c r="B386" t="s">
-        <v>660</v>
+        <v>682</v>
       </c>
       <c r="C386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" t="s">
-        <v>661</v>
+        <v>683</v>
       </c>
       <c r="B387" t="s">
-        <v>662</v>
+        <v>684</v>
       </c>
       <c r="C387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" t="s">
-        <v>663</v>
+        <v>685</v>
       </c>
       <c r="B388" t="s">
-        <v>664</v>
+        <v>686</v>
       </c>
       <c r="C388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" t="s">
-        <v>665</v>
+        <v>687</v>
       </c>
       <c r="B389" t="s">
-        <v>666</v>
+        <v>688</v>
       </c>
       <c r="C389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" t="s">
-        <v>667</v>
+        <v>689</v>
       </c>
       <c r="B390" t="s">
-        <v>668</v>
+        <v>690</v>
       </c>
       <c r="C390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" t="s">
-        <v>669</v>
+        <v>691</v>
       </c>
       <c r="B391" t="s">
-        <v>670</v>
+        <v>692</v>
       </c>
       <c r="C391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" t="s">
-        <v>671</v>
+        <v>693</v>
       </c>
       <c r="B392" t="s">
-        <v>672</v>
+        <v>694</v>
       </c>
       <c r="C392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" t="s">
-        <v>673</v>
+        <v>695</v>
       </c>
       <c r="B393" t="s">
-        <v>674</v>
+        <v>696</v>
       </c>
       <c r="C393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" t="s">
-        <v>675</v>
+        <v>697</v>
       </c>
       <c r="B394" t="s">
-        <v>676</v>
+        <v>698</v>
       </c>
       <c r="C394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" t="s">
-        <v>677</v>
+        <v>699</v>
       </c>
       <c r="B395" t="s">
-        <v>678</v>
+        <v>700</v>
       </c>
       <c r="C395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" t="s">
-        <v>679</v>
+        <v>701</v>
       </c>
       <c r="B396" t="s">
-        <v>680</v>
+        <v>702</v>
       </c>
       <c r="C396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" t="s">
-        <v>681</v>
+        <v>703</v>
       </c>
       <c r="B397" t="s">
-        <v>682</v>
+        <v>704</v>
       </c>
       <c r="C397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" t="s">
-        <v>683</v>
+        <v>705</v>
       </c>
       <c r="B398" t="s">
-        <v>684</v>
+        <v>706</v>
       </c>
       <c r="C398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" t="s">
-        <v>685</v>
+        <v>707</v>
       </c>
       <c r="B399" t="s">
-        <v>686</v>
+        <v>708</v>
       </c>
       <c r="C399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" t="s">
-        <v>687</v>
+        <v>709</v>
       </c>
       <c r="B400" t="s">
-        <v>688</v>
+        <v>710</v>
       </c>
       <c r="C400">
         <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" t="s">
-        <v>689</v>
+        <v>711</v>
       </c>
       <c r="B401" t="s">
-        <v>690</v>
+        <v>712</v>
       </c>
       <c r="C401">
         <v>1</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" t="s">
-        <v>691</v>
+        <v>713</v>
       </c>
       <c r="B402" t="s">
-        <v>692</v>
+        <v>714</v>
       </c>
       <c r="C402">
         <v>1</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" t="s">
-        <v>693</v>
+        <v>715</v>
       </c>
       <c r="B403" t="s">
-        <v>694</v>
+        <v>716</v>
       </c>
       <c r="C403">
         <v>1</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" t="s">
-        <v>695</v>
+        <v>717</v>
       </c>
       <c r="B404" t="s">
-        <v>696</v>
+        <v>718</v>
       </c>
       <c r="C404">
         <v>1</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" t="s">
-        <v>697</v>
+        <v>719</v>
       </c>
       <c r="B405" t="s">
-        <v>698</v>
+        <v>720</v>
       </c>
       <c r="C405">
         <v>1</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" t="s">
-        <v>699</v>
+        <v>721</v>
       </c>
       <c r="B406" t="s">
-        <v>700</v>
+        <v>722</v>
       </c>
       <c r="C406">
         <v>1</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" t="s">
-        <v>701</v>
+        <v>723</v>
       </c>
       <c r="B407" t="s">
-        <v>702</v>
+        <v>724</v>
       </c>
       <c r="C407">
         <v>1</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" t="s">
-        <v>703</v>
+        <v>725</v>
       </c>
       <c r="B408" t="s">
-        <v>704</v>
+        <v>726</v>
       </c>
       <c r="C408">
         <v>1</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" t="s">
-        <v>705</v>
+        <v>727</v>
       </c>
       <c r="B409" t="s">
-        <v>706</v>
+        <v>728</v>
       </c>
       <c r="C409">
         <v>1</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" t="s">
-        <v>707</v>
+        <v>729</v>
       </c>
       <c r="B410" t="s">
-        <v>708</v>
+        <v>730</v>
       </c>
       <c r="C410">
         <v>1</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" t="s">
-        <v>709</v>
+        <v>731</v>
       </c>
       <c r="B411" t="s">
-        <v>710</v>
+        <v>732</v>
       </c>
       <c r="C411">
         <v>1</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" t="s">
-        <v>711</v>
+        <v>733</v>
       </c>
       <c r="B412" t="s">
-        <v>712</v>
+        <v>734</v>
       </c>
       <c r="C412">
         <v>1</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" t="s">
-        <v>713</v>
+        <v>735</v>
       </c>
       <c r="B413" t="s">
-        <v>714</v>
+        <v>736</v>
       </c>
       <c r="C413">
         <v>1</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" t="s">
-        <v>715</v>
+        <v>737</v>
       </c>
       <c r="B414" t="s">
-        <v>716</v>
+        <v>738</v>
       </c>
       <c r="C414">
         <v>1</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" t="s">
-        <v>717</v>
+        <v>739</v>
       </c>
       <c r="B415" t="s">
-        <v>718</v>
+        <v>740</v>
       </c>
       <c r="C415">
         <v>1</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" t="s">
-        <v>719</v>
+        <v>741</v>
       </c>
       <c r="B416" t="s">
-        <v>720</v>
+        <v>742</v>
       </c>
       <c r="C416">
         <v>1</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" t="s">
-        <v>721</v>
+        <v>743</v>
       </c>
       <c r="B417" t="s">
-        <v>722</v>
+        <v>744</v>
       </c>
       <c r="C417">
         <v>1</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" t="s">
-        <v>723</v>
+        <v>745</v>
       </c>
       <c r="B418" t="s">
-        <v>724</v>
+        <v>746</v>
       </c>
       <c r="C418">
         <v>1</v>
       </c>
     </row>
     <row r="419" spans="1:3">
-      <c r="A419">
-        <v>77772</v>
+      <c r="A419" t="s">
+        <v>747</v>
       </c>
       <c r="B419" t="s">
-        <v>725</v>
+        <v>748</v>
       </c>
       <c r="C419">
         <v>1</v>
       </c>
     </row>
     <row r="420" spans="1:3">
-      <c r="A420">
-        <v>77773</v>
+      <c r="A420" t="s">
+        <v>749</v>
       </c>
       <c r="B420" t="s">
-        <v>726</v>
+        <v>750</v>
       </c>
       <c r="C420">
         <v>1</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421">
-        <v>71375</v>
+        <v>77772</v>
       </c>
       <c r="B421" t="s">
-        <v>727</v>
+        <v>751</v>
       </c>
       <c r="C421">
         <v>1</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422">
+        <v>77773</v>
+      </c>
+      <c r="B422" t="s">
+        <v>752</v>
+      </c>
+      <c r="C422">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3">
+      <c r="A423">
+        <v>71375</v>
+      </c>
+      <c r="B423" t="s">
+        <v>753</v>
+      </c>
+      <c r="C423">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3">
+      <c r="A424">
         <v>77774</v>
       </c>
-      <c r="B422" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="B424" t="s">
-        <v>732</v>
+        <v>754</v>
       </c>
       <c r="C424">
         <v>1</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" t="s">
-        <v>733</v>
+        <v>755</v>
       </c>
       <c r="B425" t="s">
-        <v>734</v>
+        <v>756</v>
       </c>
       <c r="C425">
         <v>1</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" t="s">
-        <v>735</v>
+        <v>757</v>
       </c>
       <c r="B426" t="s">
-        <v>736</v>
+        <v>758</v>
       </c>
       <c r="C426">
         <v>1</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" t="s">
-        <v>737</v>
+        <v>759</v>
       </c>
       <c r="B427" t="s">
-        <v>738</v>
+        <v>760</v>
       </c>
       <c r="C427">
         <v>1</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" t="s">
-        <v>739</v>
+        <v>761</v>
       </c>
       <c r="B428" t="s">
-        <v>740</v>
+        <v>762</v>
       </c>
       <c r="C428">
         <v>1</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" t="s">
-        <v>741</v>
+        <v>763</v>
       </c>
       <c r="B429" t="s">
-        <v>742</v>
+        <v>764</v>
       </c>
       <c r="C429">
         <v>1</v>
       </c>
     </row>
     <row r="430" spans="1:3">
+      <c r="A430" t="s">
+        <v>765</v>
+      </c>
       <c r="B430" t="s">
-        <v>743</v>
+        <v>766</v>
       </c>
       <c r="C430">
         <v>1</v>
       </c>
     </row>
     <row r="431" spans="1:3">
-      <c r="A431">
-        <v>77615</v>
+      <c r="A431" t="s">
+        <v>767</v>
       </c>
       <c r="B431" t="s">
-        <v>744</v>
+        <v>768</v>
       </c>
       <c r="C431">
         <v>1</v>
       </c>
     </row>
     <row r="432" spans="1:3">
-      <c r="A432">
-[...1 lines deleted...]
-      </c>
       <c r="B432" t="s">
-        <v>745</v>
+        <v>769</v>
       </c>
       <c r="C432">
         <v>1</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433">
-        <v>77622</v>
+        <v>77615</v>
       </c>
       <c r="B433" t="s">
-        <v>746</v>
+        <v>770</v>
       </c>
       <c r="C433">
         <v>1</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434">
-        <v>77624</v>
+        <v>77621</v>
       </c>
       <c r="B434" t="s">
-        <v>747</v>
+        <v>771</v>
       </c>
       <c r="C434">
         <v>1</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435">
-        <v>77627</v>
+        <v>77622</v>
       </c>
       <c r="B435" t="s">
-        <v>748</v>
+        <v>772</v>
       </c>
       <c r="C435">
         <v>1</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436">
-        <v>77632</v>
+        <v>77624</v>
       </c>
       <c r="B436" t="s">
-        <v>749</v>
+        <v>773</v>
       </c>
       <c r="C436">
         <v>1</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437">
-        <v>77608</v>
+        <v>77627</v>
       </c>
       <c r="B437" t="s">
-        <v>750</v>
+        <v>774</v>
       </c>
       <c r="C437">
         <v>1</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438">
-        <v>77510</v>
+        <v>77632</v>
       </c>
       <c r="B438" t="s">
-        <v>751</v>
+        <v>775</v>
       </c>
       <c r="C438">
         <v>1</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439">
-        <v>77511</v>
+        <v>77608</v>
       </c>
       <c r="B439" t="s">
-        <v>752</v>
+        <v>776</v>
       </c>
       <c r="C439">
         <v>1</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440">
-        <v>77515</v>
+        <v>77510</v>
       </c>
       <c r="B440" t="s">
-        <v>753</v>
+        <v>777</v>
       </c>
       <c r="C440">
         <v>1</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441">
-        <v>77516</v>
+        <v>77511</v>
       </c>
       <c r="B441" t="s">
-        <v>754</v>
+        <v>778</v>
       </c>
       <c r="C441">
         <v>1</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442">
-        <v>77520</v>
+        <v>77515</v>
       </c>
       <c r="B442" t="s">
-        <v>755</v>
+        <v>779</v>
       </c>
       <c r="C442">
         <v>1</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443">
-        <v>77521</v>
+        <v>77516</v>
       </c>
       <c r="B443" t="s">
-        <v>756</v>
+        <v>780</v>
       </c>
       <c r="C443">
         <v>1</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444">
-        <v>77522</v>
+        <v>77520</v>
       </c>
       <c r="B444" t="s">
-        <v>757</v>
+        <v>781</v>
       </c>
       <c r="C444">
         <v>1</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445">
-        <v>77524</v>
+        <v>77521</v>
       </c>
       <c r="B445" t="s">
-        <v>758</v>
+        <v>782</v>
       </c>
       <c r="C445">
         <v>1</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446">
-        <v>77527</v>
+        <v>77522</v>
       </c>
       <c r="B446" t="s">
-        <v>759</v>
+        <v>783</v>
       </c>
       <c r="C446">
         <v>1</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447">
-        <v>77530</v>
+        <v>77524</v>
       </c>
       <c r="B447" t="s">
-        <v>760</v>
+        <v>784</v>
       </c>
       <c r="C447">
         <v>1</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448">
-        <v>77532</v>
+        <v>77527</v>
       </c>
       <c r="B448" t="s">
-        <v>761</v>
+        <v>785</v>
       </c>
       <c r="C448">
         <v>1</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449">
-        <v>77508</v>
+        <v>77530</v>
       </c>
       <c r="B449" t="s">
-        <v>762</v>
+        <v>786</v>
       </c>
       <c r="C449">
         <v>1</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450">
+        <v>77532</v>
+      </c>
+      <c r="B450" t="s">
+        <v>787</v>
+      </c>
+      <c r="C450">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3">
+      <c r="A451">
+        <v>77508</v>
+      </c>
+      <c r="B451" t="s">
+        <v>788</v>
+      </c>
+      <c r="C451">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="452" spans="1:3">
+      <c r="A452">
         <v>77509</v>
       </c>
-      <c r="B450" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="B452" t="s">
-        <v>767</v>
+        <v>789</v>
       </c>
       <c r="C452">
         <v>1</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" t="s">
-        <v>768</v>
+        <v>790</v>
       </c>
       <c r="B453" t="s">
-        <v>769</v>
+        <v>791</v>
       </c>
       <c r="C453">
         <v>1</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" t="s">
-        <v>770</v>
+        <v>792</v>
       </c>
       <c r="B454" t="s">
-        <v>771</v>
+        <v>793</v>
       </c>
       <c r="C454">
         <v>1</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" t="s">
-        <v>772</v>
+        <v>794</v>
       </c>
       <c r="B455" t="s">
-        <v>773</v>
+        <v>795</v>
       </c>
       <c r="C455">
         <v>1</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" t="s">
-        <v>774</v>
+        <v>796</v>
       </c>
       <c r="B456" t="s">
-        <v>775</v>
+        <v>797</v>
       </c>
       <c r="C456">
         <v>1</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" t="s">
-        <v>776</v>
+        <v>798</v>
       </c>
       <c r="B457" t="s">
-        <v>777</v>
+        <v>799</v>
       </c>
       <c r="C457">
         <v>1</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" t="s">
-        <v>778</v>
+        <v>800</v>
       </c>
       <c r="B458" t="s">
-        <v>779</v>
+        <v>801</v>
       </c>
       <c r="C458">
         <v>1</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" t="s">
-        <v>780</v>
+        <v>802</v>
       </c>
       <c r="B459" t="s">
-        <v>781</v>
+        <v>803</v>
       </c>
       <c r="C459">
         <v>1</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" t="s">
-        <v>782</v>
+        <v>804</v>
       </c>
       <c r="B460" t="s">
-        <v>783</v>
+        <v>805</v>
       </c>
       <c r="C460">
         <v>1</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" t="s">
-        <v>784</v>
+        <v>806</v>
       </c>
       <c r="B461" t="s">
-        <v>785</v>
+        <v>807</v>
       </c>
       <c r="C461">
         <v>1</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" t="s">
-        <v>786</v>
+        <v>808</v>
       </c>
       <c r="B462" t="s">
-        <v>787</v>
+        <v>809</v>
       </c>
       <c r="C462">
         <v>1</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" t="s">
-        <v>788</v>
+        <v>810</v>
       </c>
       <c r="B463" t="s">
-        <v>789</v>
+        <v>811</v>
       </c>
       <c r="C463">
         <v>1</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" t="s">
-        <v>790</v>
+        <v>812</v>
       </c>
       <c r="B464" t="s">
-        <v>791</v>
+        <v>813</v>
       </c>
       <c r="C464">
         <v>1</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" t="s">
-        <v>792</v>
+        <v>814</v>
       </c>
       <c r="B465" t="s">
-        <v>793</v>
+        <v>815</v>
       </c>
       <c r="C465">
         <v>1</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" t="s">
-        <v>794</v>
+        <v>816</v>
       </c>
       <c r="B466" t="s">
-        <v>795</v>
+        <v>817</v>
       </c>
       <c r="C466">
         <v>1</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" t="s">
-        <v>796</v>
+        <v>818</v>
       </c>
       <c r="B467" t="s">
-        <v>797</v>
+        <v>819</v>
       </c>
       <c r="C467">
         <v>1</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" t="s">
-        <v>798</v>
+        <v>820</v>
       </c>
       <c r="B468" t="s">
-        <v>799</v>
+        <v>821</v>
       </c>
       <c r="C468">
         <v>1</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" t="s">
-        <v>800</v>
+        <v>822</v>
       </c>
       <c r="B469" t="s">
-        <v>801</v>
+        <v>823</v>
       </c>
       <c r="C469">
         <v>1</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" t="s">
-        <v>802</v>
+        <v>824</v>
       </c>
       <c r="B470" t="s">
-        <v>803</v>
+        <v>825</v>
       </c>
       <c r="C470">
         <v>1</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" t="s">
-        <v>804</v>
+        <v>826</v>
       </c>
       <c r="B471" t="s">
-        <v>805</v>
+        <v>827</v>
       </c>
       <c r="C471">
         <v>1</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" t="s">
-        <v>806</v>
+        <v>828</v>
       </c>
       <c r="B472" t="s">
-        <v>807</v>
+        <v>829</v>
       </c>
       <c r="C472">
         <v>1</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" t="s">
-        <v>808</v>
+        <v>830</v>
       </c>
       <c r="B473" t="s">
-        <v>809</v>
+        <v>831</v>
       </c>
       <c r="C473">
         <v>1</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" t="s">
-        <v>810</v>
+        <v>832</v>
       </c>
       <c r="B474" t="s">
-        <v>811</v>
+        <v>833</v>
       </c>
       <c r="C474">
         <v>1</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" t="s">
-        <v>812</v>
+        <v>834</v>
       </c>
       <c r="B475" t="s">
-        <v>813</v>
+        <v>835</v>
       </c>
       <c r="C475">
         <v>1</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" t="s">
-        <v>814</v>
+        <v>836</v>
       </c>
       <c r="B476" t="s">
-        <v>815</v>
+        <v>837</v>
       </c>
       <c r="C476">
         <v>1</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" t="s">
-        <v>816</v>
+        <v>838</v>
       </c>
       <c r="B477" t="s">
-        <v>817</v>
+        <v>839</v>
       </c>
       <c r="C477">
         <v>1</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" t="s">
-        <v>818</v>
+        <v>840</v>
       </c>
       <c r="B478" t="s">
-        <v>819</v>
+        <v>841</v>
       </c>
       <c r="C478">
         <v>1</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" t="s">
-        <v>820</v>
+        <v>842</v>
       </c>
       <c r="B479" t="s">
-        <v>821</v>
+        <v>843</v>
       </c>
       <c r="C479">
         <v>1</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" t="s">
-        <v>822</v>
+        <v>844</v>
       </c>
       <c r="B480" t="s">
-        <v>823</v>
+        <v>845</v>
       </c>
       <c r="C480">
         <v>1</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" t="s">
-        <v>824</v>
+        <v>846</v>
       </c>
       <c r="B481" t="s">
-        <v>825</v>
+        <v>847</v>
       </c>
       <c r="C481">
         <v>1</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482">
         <v>77913</v>
       </c>
       <c r="B482" t="s">
-        <v>826</v>
+        <v>848</v>
       </c>
       <c r="C482">
         <v>1</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483">
         <v>77914</v>
       </c>
       <c r="B483" t="s">
-        <v>827</v>
+        <v>849</v>
       </c>
       <c r="C483">
         <v>1</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484">
         <v>77916</v>
       </c>
       <c r="B484" t="s">
-        <v>828</v>
+        <v>850</v>
       </c>
       <c r="C484">
         <v>1</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485">
         <v>77921</v>
       </c>
       <c r="B485" t="s">
-        <v>829</v>
+        <v>851</v>
       </c>
       <c r="C485">
         <v>1</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486">
         <v>77922</v>
       </c>
       <c r="B486" t="s">
-        <v>830</v>
+        <v>852</v>
       </c>
       <c r="C486">
         <v>1</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487">
         <v>77924</v>
       </c>
       <c r="B487" t="s">
-        <v>831</v>
+        <v>853</v>
       </c>
       <c r="C487">
         <v>1</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488">
         <v>77927</v>
       </c>
       <c r="B488" t="s">
-        <v>832</v>
+        <v>854</v>
       </c>
       <c r="C488">
         <v>1</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489">
         <v>77731</v>
       </c>
       <c r="B489" t="s">
-        <v>833</v>
+        <v>855</v>
       </c>
       <c r="C489">
         <v>1</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490">
         <v>77733</v>
       </c>
       <c r="B490" t="s">
-        <v>834</v>
+        <v>856</v>
       </c>
       <c r="C490">
         <v>1</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491">
         <v>77734</v>
       </c>
       <c r="B491" t="s">
-        <v>835</v>
+        <v>857</v>
       </c>
       <c r="C491">
         <v>1</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" t="s">
-        <v>836</v>
+        <v>858</v>
       </c>
       <c r="B492" t="s">
-        <v>837</v>
+        <v>859</v>
       </c>
       <c r="C492">
         <v>1</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" t="s">
-        <v>838</v>
+        <v>860</v>
       </c>
       <c r="B493" t="s">
-        <v>839</v>
+        <v>861</v>
       </c>
       <c r="C493">
         <v>1</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" t="s">
-        <v>840</v>
+        <v>862</v>
       </c>
       <c r="B494" t="s">
-        <v>841</v>
+        <v>863</v>
       </c>
       <c r="C494">
         <v>1</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" t="s">
-        <v>842</v>
+        <v>864</v>
       </c>
       <c r="B495" t="s">
-        <v>843</v>
+        <v>865</v>
       </c>
       <c r="C495">
         <v>1</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" t="s">
-        <v>844</v>
+        <v>866</v>
       </c>
       <c r="B496" t="s">
-        <v>845</v>
+        <v>867</v>
       </c>
       <c r="C496">
         <v>1</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" t="s">
-        <v>846</v>
+        <v>868</v>
       </c>
       <c r="B497" t="s">
-        <v>847</v>
+        <v>869</v>
       </c>
       <c r="C497">
         <v>1</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" t="s">
-        <v>848</v>
+        <v>870</v>
       </c>
       <c r="B498" t="s">
-        <v>849</v>
+        <v>871</v>
       </c>
       <c r="C498">
         <v>1</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" t="s">
-        <v>850</v>
+        <v>872</v>
       </c>
       <c r="B499" t="s">
-        <v>851</v>
+        <v>873</v>
       </c>
       <c r="C499">
         <v>1</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" t="s">
-        <v>852</v>
+        <v>874</v>
       </c>
       <c r="B500" t="s">
-        <v>853</v>
+        <v>875</v>
       </c>
       <c r="C500">
         <v>1</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" t="s">
-        <v>854</v>
+        <v>876</v>
       </c>
       <c r="B501" t="s">
-        <v>855</v>
+        <v>877</v>
       </c>
       <c r="C501">
         <v>1</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" t="s">
-        <v>856</v>
+        <v>878</v>
       </c>
       <c r="B502" t="s">
-        <v>857</v>
+        <v>879</v>
       </c>
       <c r="C502">
         <v>1</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503">
         <v>77413</v>
       </c>
       <c r="B503" t="s">
-        <v>858</v>
+        <v>880</v>
       </c>
       <c r="C503">
         <v>1</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504">
         <v>75033</v>
       </c>
       <c r="B504" t="s">
-        <v>859</v>
+        <v>881</v>
       </c>
       <c r="C504">
         <v>1</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" t="s">
-        <v>860</v>
+        <v>882</v>
       </c>
       <c r="B505" t="s">
-        <v>861</v>
+        <v>883</v>
       </c>
       <c r="C505">
         <v>1</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" t="s">
-        <v>862</v>
+        <v>884</v>
       </c>
       <c r="B506" t="s">
-        <v>863</v>
+        <v>885</v>
       </c>
       <c r="C506">
         <v>1</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" t="s">
-        <v>864</v>
+        <v>886</v>
       </c>
       <c r="B507" t="s">
-        <v>865</v>
+        <v>887</v>
       </c>
       <c r="C507">
         <v>1</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" t="s">
-        <v>866</v>
+        <v>888</v>
       </c>
       <c r="B508" t="s">
-        <v>867</v>
+        <v>889</v>
       </c>
       <c r="C508">
         <v>1</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" t="s">
-        <v>868</v>
+        <v>890</v>
       </c>
       <c r="B509" t="s">
-        <v>869</v>
+        <v>891</v>
       </c>
       <c r="C509">
         <v>1</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" t="s">
-        <v>870</v>
+        <v>892</v>
       </c>
       <c r="B510" t="s">
-        <v>871</v>
+        <v>893</v>
       </c>
       <c r="C510">
         <v>1</v>
       </c>
     </row>
     <row r="511" spans="1:3">
-      <c r="A511" t="s">
-        <v>872</v>
+      <c r="A511">
+        <v>76708</v>
       </c>
       <c r="B511" t="s">
-        <v>873</v>
+        <v>894</v>
       </c>
       <c r="C511">
         <v>1</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512">
-        <v>76708</v>
+        <v>76610</v>
       </c>
       <c r="B512" t="s">
-        <v>874</v>
+        <v>895</v>
       </c>
       <c r="C512">
         <v>1</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513">
-        <v>76610</v>
+        <v>76608</v>
       </c>
       <c r="B513" t="s">
-        <v>875</v>
+        <v>896</v>
       </c>
       <c r="C513">
         <v>1</v>
       </c>
     </row>
     <row r="514" spans="1:3">
-      <c r="A514">
-[...1 lines deleted...]
-      </c>
       <c r="B514" t="s">
-        <v>876</v>
+        <v>897</v>
       </c>
       <c r="C514">
         <v>1</v>
       </c>
     </row>
     <row r="515" spans="1:3">
+      <c r="A515" t="s">
+        <v>898</v>
+      </c>
       <c r="B515" t="s">
-        <v>877</v>
+        <v>899</v>
       </c>
       <c r="C515">
         <v>1</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" t="s">
-        <v>878</v>
+        <v>900</v>
       </c>
       <c r="B516" t="s">
-        <v>879</v>
+        <v>901</v>
       </c>
       <c r="C516">
         <v>1</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" t="s">
-        <v>880</v>
+        <v>902</v>
       </c>
       <c r="B517" t="s">
-        <v>881</v>
+        <v>903</v>
       </c>
       <c r="C517">
         <v>1</v>
       </c>
     </row>
     <row r="518" spans="1:3">
-      <c r="A518" t="s">
-        <v>882</v>
+      <c r="A518">
+        <v>75344</v>
       </c>
       <c r="B518" t="s">
-        <v>883</v>
+        <v>904</v>
       </c>
       <c r="C518">
         <v>1</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519">
-        <v>75344</v>
+        <v>75345</v>
       </c>
       <c r="B519" t="s">
-        <v>884</v>
+        <v>905</v>
       </c>
       <c r="C519">
         <v>1</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520">
-        <v>75345</v>
+        <v>75314</v>
       </c>
       <c r="B520" t="s">
-        <v>885</v>
+        <v>906</v>
       </c>
       <c r="C520">
         <v>1</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521">
-        <v>75314</v>
+        <v>75317</v>
       </c>
       <c r="B521" t="s">
-        <v>886</v>
+        <v>907</v>
       </c>
       <c r="C521">
         <v>1</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522">
-        <v>75317</v>
+        <v>75319</v>
       </c>
       <c r="B522" t="s">
-        <v>887</v>
+        <v>908</v>
       </c>
       <c r="C522">
         <v>1</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523">
-        <v>75319</v>
+        <v>75306</v>
       </c>
       <c r="B523" t="s">
-        <v>888</v>
+        <v>909</v>
       </c>
       <c r="C523">
         <v>1</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524">
-        <v>75306</v>
+        <v>75307</v>
       </c>
       <c r="B524" t="s">
-        <v>889</v>
+        <v>910</v>
       </c>
       <c r="C524">
         <v>1</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525">
-        <v>75307</v>
+        <v>75309</v>
       </c>
       <c r="B525" t="s">
-        <v>890</v>
+        <v>911</v>
       </c>
       <c r="C525">
         <v>1</v>
       </c>
     </row>
     <row r="526" spans="1:3">
-      <c r="A526">
-        <v>75309</v>
+      <c r="A526" t="s">
+        <v>912</v>
       </c>
       <c r="B526" t="s">
-        <v>891</v>
+        <v>913</v>
       </c>
       <c r="C526">
         <v>1</v>
       </c>
     </row>
     <row r="527" spans="1:3">
-      <c r="A527" t="s">
-        <v>892</v>
+      <c r="A527">
+        <v>70060</v>
       </c>
       <c r="B527" t="s">
-        <v>893</v>
+        <v>914</v>
       </c>
       <c r="C527">
         <v>1</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528">
-        <v>70060</v>
+        <v>70090</v>
       </c>
       <c r="B528" t="s">
-        <v>894</v>
+        <v>915</v>
       </c>
       <c r="C528">
         <v>1</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529">
-        <v>70090</v>
+        <v>70515</v>
       </c>
       <c r="B529" t="s">
-        <v>895</v>
+        <v>916</v>
       </c>
       <c r="C529">
         <v>1</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530">
-        <v>70515</v>
+        <v>70512</v>
       </c>
       <c r="B530" t="s">
-        <v>896</v>
+        <v>917</v>
       </c>
       <c r="C530">
         <v>1</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531">
-        <v>70522</v>
+        <v>70514</v>
       </c>
       <c r="B531" t="s">
-        <v>897</v>
+        <v>918</v>
       </c>
       <c r="C531">
         <v>1</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532">
-        <v>70525</v>
+        <v>75511</v>
       </c>
       <c r="B532" t="s">
-        <v>898</v>
+        <v>919</v>
       </c>
       <c r="C532">
         <v>1</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533">
-        <v>70512</v>
+        <v>77013</v>
       </c>
       <c r="B533" t="s">
-        <v>899</v>
+        <v>920</v>
       </c>
       <c r="C533">
         <v>1</v>
       </c>
     </row>
     <row r="534" spans="1:3">
-      <c r="A534">
-[...1 lines deleted...]
-      </c>
       <c r="B534" t="s">
-        <v>900</v>
+        <v>921</v>
       </c>
       <c r="C534">
         <v>1</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535">
-        <v>75511</v>
+        <v>79338</v>
       </c>
       <c r="B535" t="s">
-        <v>901</v>
+        <v>922</v>
       </c>
       <c r="C535">
         <v>1</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536">
-        <v>77013</v>
+        <v>75731</v>
       </c>
       <c r="B536" t="s">
-        <v>902</v>
+        <v>923</v>
       </c>
       <c r="C536">
         <v>1</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="B537" t="s">
-        <v>903</v>
+        <v>924</v>
       </c>
       <c r="C537">
         <v>1</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538">
-        <v>79338</v>
+        <v>72316</v>
       </c>
       <c r="B538" t="s">
-        <v>904</v>
+        <v>925</v>
       </c>
       <c r="C538">
         <v>1</v>
       </c>
     </row>
     <row r="539" spans="1:3">
-      <c r="A539">
-        <v>75714</v>
+      <c r="A539" t="s">
+        <v>926</v>
       </c>
       <c r="B539" t="s">
-        <v>905</v>
+        <v>927</v>
       </c>
       <c r="C539">
         <v>1</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540">
-        <v>75731</v>
+        <v>70604</v>
       </c>
       <c r="B540" t="s">
-        <v>906</v>
+        <v>928</v>
       </c>
       <c r="C540">
         <v>1</v>
       </c>
     </row>
     <row r="541" spans="1:3">
+      <c r="A541">
+        <v>77757</v>
+      </c>
       <c r="B541" t="s">
-        <v>907</v>
+        <v>929</v>
       </c>
       <c r="C541">
         <v>1</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542">
-        <v>72316</v>
+        <v>77721</v>
       </c>
       <c r="B542" t="s">
-        <v>908</v>
+        <v>930</v>
       </c>
       <c r="C542">
         <v>1</v>
       </c>
     </row>
     <row r="543" spans="1:3">
-      <c r="A543" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B543" t="s">
-        <v>910</v>
+        <v>931</v>
       </c>
       <c r="C543">
         <v>1</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544">
-        <v>70604</v>
+        <v>77186</v>
       </c>
       <c r="B544" t="s">
-        <v>911</v>
+        <v>932</v>
       </c>
       <c r="C544">
         <v>1</v>
       </c>
     </row>
     <row r="545" spans="1:3">
-      <c r="A545">
-[...1 lines deleted...]
-      </c>
       <c r="B545" t="s">
-        <v>912</v>
+        <v>933</v>
       </c>
       <c r="C545">
         <v>1</v>
       </c>
     </row>
     <row r="546" spans="1:3">
-      <c r="A546">
-[...1 lines deleted...]
-      </c>
       <c r="B546" t="s">
-        <v>913</v>
+        <v>934</v>
       </c>
       <c r="C546">
         <v>1</v>
       </c>
     </row>
     <row r="547" spans="1:3">
+      <c r="A547" t="s">
+        <v>935</v>
+      </c>
       <c r="B547" t="s">
-        <v>914</v>
+        <v>936</v>
       </c>
       <c r="C547">
         <v>1</v>
       </c>
     </row>
     <row r="548" spans="1:3">
-      <c r="A548">
-        <v>77186</v>
+      <c r="A548" t="s">
+        <v>937</v>
       </c>
       <c r="B548" t="s">
-        <v>915</v>
+        <v>938</v>
       </c>
       <c r="C548">
         <v>1</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="B549" t="s">
-        <v>916</v>
+        <v>939</v>
       </c>
       <c r="C549">
         <v>1</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="B550" t="s">
-        <v>917</v>
+        <v>940</v>
       </c>
       <c r="C550">
         <v>1</v>
       </c>
     </row>
     <row r="551" spans="1:3">
-      <c r="A551" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B551" t="s">
-        <v>919</v>
+        <v>941</v>
       </c>
       <c r="C551">
         <v>1</v>
       </c>
     </row>
     <row r="552" spans="1:3">
-      <c r="A552" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B552" t="s">
-        <v>921</v>
+        <v>942</v>
       </c>
       <c r="C552">
         <v>1</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="B553" t="s">
-        <v>922</v>
+        <v>943</v>
       </c>
       <c r="C553">
         <v>1</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="B554" t="s">
-        <v>923</v>
+        <v>944</v>
       </c>
       <c r="C554">
         <v>1</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="B555" t="s">
-        <v>924</v>
+        <v>945</v>
       </c>
       <c r="C555">
         <v>1</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="B556" t="s">
-        <v>925</v>
+        <v>946</v>
       </c>
       <c r="C556">
         <v>1</v>
       </c>
     </row>
     <row r="557" spans="1:3">
+      <c r="A557" t="s">
+        <v>947</v>
+      </c>
       <c r="B557" t="s">
-        <v>926</v>
+        <v>948</v>
       </c>
       <c r="C557">
         <v>1</v>
       </c>
     </row>
     <row r="558" spans="1:3">
+      <c r="A558" t="s">
+        <v>949</v>
+      </c>
       <c r="B558" t="s">
-        <v>927</v>
+        <v>950</v>
       </c>
       <c r="C558">
         <v>1</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="B559" t="s">
-        <v>928</v>
+        <v>951</v>
       </c>
       <c r="C559">
         <v>1</v>
       </c>
     </row>
     <row r="560" spans="1:3">
+      <c r="A560">
+        <v>70538</v>
+      </c>
       <c r="B560" t="s">
-        <v>929</v>
+        <v>952</v>
       </c>
       <c r="C560">
         <v>1</v>
       </c>
     </row>
     <row r="561" spans="1:3">
-      <c r="A561" t="s">
-        <v>930</v>
+      <c r="A561">
+        <v>70539</v>
       </c>
       <c r="B561" t="s">
-        <v>931</v>
+        <v>953</v>
       </c>
       <c r="C561">
         <v>1</v>
       </c>
     </row>
     <row r="562" spans="1:3">
-      <c r="A562" t="s">
-        <v>932</v>
+      <c r="A562">
+        <v>70543</v>
       </c>
       <c r="B562" t="s">
-        <v>933</v>
+        <v>954</v>
       </c>
       <c r="C562">
         <v>1</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="B563" t="s">
-        <v>934</v>
+        <v>955</v>
       </c>
       <c r="C563">
         <v>1</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564">
-        <v>70538</v>
+        <v>77754</v>
       </c>
       <c r="B564" t="s">
-        <v>935</v>
+        <v>956</v>
       </c>
       <c r="C564">
         <v>1</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565">
-        <v>70539</v>
+        <v>77782</v>
       </c>
       <c r="B565" t="s">
-        <v>936</v>
+        <v>957</v>
       </c>
       <c r="C565">
         <v>1</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566">
-        <v>70543</v>
+        <v>72507</v>
       </c>
       <c r="B566" t="s">
-        <v>937</v>
+        <v>958</v>
       </c>
       <c r="C566">
         <v>1</v>
       </c>
     </row>
     <row r="567" spans="1:3">
+      <c r="A567" t="s">
+        <v>959</v>
+      </c>
       <c r="B567" t="s">
-        <v>938</v>
+        <v>960</v>
       </c>
       <c r="C567">
         <v>1</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568">
-        <v>77754</v>
+        <v>71365</v>
       </c>
       <c r="B568" t="s">
-        <v>939</v>
+        <v>961</v>
       </c>
       <c r="C568">
         <v>1</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569">
-        <v>77782</v>
+        <v>77793</v>
       </c>
       <c r="B569" t="s">
-        <v>940</v>
+        <v>962</v>
       </c>
       <c r="C569">
         <v>1</v>
       </c>
     </row>
     <row r="570" spans="1:3">
-      <c r="A570">
-[...1 lines deleted...]
-      </c>
       <c r="B570" t="s">
-        <v>941</v>
+        <v>963</v>
       </c>
       <c r="C570">
         <v>1</v>
       </c>
     </row>
     <row r="571" spans="1:3">
-      <c r="A571" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B571" t="s">
-        <v>943</v>
+        <v>964</v>
       </c>
       <c r="C571">
         <v>1</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572">
-        <v>71365</v>
+        <v>77715</v>
       </c>
       <c r="B572" t="s">
-        <v>944</v>
+        <v>965</v>
       </c>
       <c r="C572">
         <v>1</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573">
-        <v>77793</v>
+        <v>77713</v>
       </c>
       <c r="B573" t="s">
-        <v>945</v>
+        <v>966</v>
       </c>
       <c r="C573">
         <v>1</v>
       </c>
     </row>
     <row r="574" spans="1:3">
+      <c r="A574">
+        <v>77067</v>
+      </c>
       <c r="B574" t="s">
-        <v>946</v>
+        <v>967</v>
       </c>
       <c r="C574">
         <v>1</v>
       </c>
     </row>
     <row r="575" spans="1:3">
+      <c r="A575">
+        <v>75372</v>
+      </c>
       <c r="B575" t="s">
-        <v>947</v>
+        <v>968</v>
       </c>
       <c r="C575">
         <v>1</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576">
-        <v>77714</v>
+        <v>75373</v>
       </c>
       <c r="B576" t="s">
-        <v>948</v>
+        <v>969</v>
       </c>
       <c r="C576">
         <v>1</v>
       </c>
     </row>
     <row r="577" spans="1:3">
-      <c r="A577">
-[...1 lines deleted...]
-      </c>
       <c r="B577" t="s">
-        <v>949</v>
+        <v>970</v>
       </c>
       <c r="C577">
         <v>1</v>
       </c>
     </row>
     <row r="578" spans="1:3">
-      <c r="A578">
-        <v>77713</v>
+      <c r="A578" t="s">
+        <v>971</v>
       </c>
       <c r="B578" t="s">
-        <v>950</v>
+        <v>972</v>
       </c>
       <c r="C578">
         <v>1</v>
       </c>
     </row>
     <row r="579" spans="1:3">
-      <c r="A579">
-[...1 lines deleted...]
-      </c>
       <c r="B579" t="s">
-        <v>951</v>
+        <v>973</v>
       </c>
       <c r="C579">
         <v>1</v>
       </c>
     </row>
     <row r="580" spans="1:3">
-      <c r="A580">
-[...1 lines deleted...]
-      </c>
       <c r="B580" t="s">
-        <v>952</v>
+        <v>974</v>
       </c>
       <c r="C580">
         <v>1</v>
       </c>
     </row>
     <row r="581" spans="1:3">
-      <c r="A581">
-[...1 lines deleted...]
-      </c>
       <c r="B581" t="s">
-        <v>953</v>
+        <v>975</v>
       </c>
       <c r="C581">
         <v>1</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="B582" t="s">
-        <v>954</v>
+        <v>976</v>
       </c>
       <c r="C582">
         <v>1</v>
       </c>
     </row>
     <row r="583" spans="1:3">
-      <c r="A583" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B583" t="s">
-        <v>956</v>
+        <v>977</v>
       </c>
       <c r="C583">
         <v>1</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="B584" t="s">
-        <v>957</v>
+        <v>978</v>
       </c>
       <c r="C584">
         <v>1</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="B585" t="s">
-        <v>958</v>
+        <v>979</v>
       </c>
       <c r="C585">
         <v>1</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="B586" t="s">
-        <v>959</v>
+        <v>980</v>
       </c>
       <c r="C586">
         <v>1</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="B587" t="s">
-        <v>960</v>
+        <v>981</v>
       </c>
       <c r="C587">
         <v>1</v>
       </c>
     </row>
     <row r="588" spans="1:3">
+      <c r="A588" t="s">
+        <v>982</v>
+      </c>
       <c r="B588" t="s">
-        <v>961</v>
+        <v>983</v>
       </c>
       <c r="C588">
         <v>1</v>
       </c>
     </row>
     <row r="589" spans="1:3">
+      <c r="A589">
+        <v>10550</v>
+      </c>
       <c r="B589" t="s">
-        <v>962</v>
+        <v>984</v>
       </c>
       <c r="C589">
         <v>1</v>
       </c>
     </row>
     <row r="590" spans="1:3">
+      <c r="A590">
+        <v>76410</v>
+      </c>
       <c r="B590" t="s">
-        <v>963</v>
+        <v>985</v>
       </c>
       <c r="C590">
         <v>1</v>
       </c>
     </row>
     <row r="591" spans="1:3">
+      <c r="A591">
+        <v>76413</v>
+      </c>
       <c r="B591" t="s">
-        <v>964</v>
+        <v>986</v>
       </c>
       <c r="C591">
         <v>1</v>
       </c>
     </row>
     <row r="592" spans="1:3">
+      <c r="A592">
+        <v>76406</v>
+      </c>
       <c r="B592" t="s">
-        <v>965</v>
+        <v>987</v>
       </c>
       <c r="C592">
         <v>1</v>
       </c>
     </row>
     <row r="593" spans="1:3">
-      <c r="A593" t="s">
-        <v>966</v>
+      <c r="A593">
+        <v>76407</v>
       </c>
       <c r="B593" t="s">
-        <v>967</v>
+        <v>988</v>
       </c>
       <c r="C593">
         <v>1</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594">
-        <v>10550</v>
+        <v>76408</v>
       </c>
       <c r="B594" t="s">
-        <v>968</v>
+        <v>989</v>
       </c>
       <c r="C594">
         <v>1</v>
       </c>
     </row>
     <row r="595" spans="1:3">
-      <c r="A595">
-        <v>76410</v>
+      <c r="A595" t="s">
+        <v>990</v>
       </c>
       <c r="B595" t="s">
-        <v>969</v>
+        <v>991</v>
       </c>
       <c r="C595">
         <v>1</v>
       </c>
     </row>
     <row r="596" spans="1:3">
-      <c r="A596">
-[...1 lines deleted...]
-      </c>
       <c r="B596" t="s">
-        <v>970</v>
+        <v>992</v>
       </c>
       <c r="C596">
         <v>1</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597">
-        <v>76406</v>
+        <v>71532</v>
       </c>
       <c r="B597" t="s">
-        <v>971</v>
+        <v>993</v>
       </c>
       <c r="C597">
         <v>1</v>
       </c>
     </row>
     <row r="598" spans="1:3">
-      <c r="A598">
-        <v>76407</v>
+      <c r="A598" t="s">
+        <v>994</v>
       </c>
       <c r="B598" t="s">
-        <v>972</v>
+        <v>995</v>
       </c>
       <c r="C598">
-        <v>1</v>
-[...17 lines deleted...]
-      <c r="C600">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>