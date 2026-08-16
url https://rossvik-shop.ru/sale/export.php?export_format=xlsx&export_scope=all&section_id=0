--- v1 (2026-07-02)
+++ v2 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="996">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>EVA004-1</t>
   </si>
   <si>
     <t>Ложемент EVA004-1, для шарнирно-губцевого инструмента, материал EVA, 4 предмета (уценка)</t>
   </si>
   <si>
     <t>EVA006</t>
   </si>
   <si>
     <t>Ложемент EVA006, для ключей разрезных, материал EVA, 6 предметов (уценка)</t>
   </si>
   <si>
     <t>EVA006-1</t>
   </si>
   <si>
@@ -98,74 +98,110 @@
   <si>
     <t>Ложемент EVA132, для головок торцевых 1/4", 1/2" с аксессуарами, материал EVA, 132 предмета (уценка)</t>
   </si>
   <si>
     <t>ОНТ102</t>
   </si>
   <si>
     <t>Домкрат бутылочный Ombra OHT102, г/п 2,0 т, 158-308 мм, оранжевый</t>
   </si>
   <si>
     <t>ОНТ103</t>
   </si>
   <si>
     <t>Домкрат бутылочный Ombra OHT103, г/п 3,0 т, 180-350 мм, оранжевый</t>
   </si>
   <si>
     <t>Домкрат бутылочный MATRIX 50773, г/п 2,0 т, 181-345 мм, пластиковый кейс, серый</t>
   </si>
   <si>
     <t>ОНТ105</t>
   </si>
   <si>
     <t>Домкрат бутылочный Ombra OHT105, г/п 5,0 т, 200-405 мм, оранжевый</t>
   </si>
   <si>
-    <t>ОНТ150</t>
-[...4 lines deleted...]
-  <si>
     <t>3.01.02.0017</t>
   </si>
   <si>
     <t>Сканер THINKTOOL Lite, легковой, 6", KWP2000, CAN</t>
   </si>
   <si>
+    <t>TKT01</t>
+  </si>
+  <si>
+    <t>Сканер THINKTOOL, легковой, 7", KWP2000, CAN</t>
+  </si>
+  <si>
     <t>3.01.03.0019</t>
   </si>
   <si>
     <t>Сканер THINKTOOL Master X, легковой, грузовой - опция, 10", DoIP, CAN FD, программирование</t>
   </si>
   <si>
     <t>EEWAEU715G6</t>
   </si>
   <si>
     <t>Стенд РУУК 3D Hofmann GEOLINER 670 XD LIFT, AC100, KIT, легковой, 11-22", 2 камеры, 220 В</t>
   </si>
   <si>
+    <t>РКД-10-150</t>
+  </si>
+  <si>
+    <t>Ремонтный комплект дошиповки РКД-10-150</t>
+  </si>
+  <si>
+    <t>РКД-10-90</t>
+  </si>
+  <si>
+    <t>Ремонтный комплект дошиповки РКД-10-90</t>
+  </si>
+  <si>
+    <t>РКД-9-150</t>
+  </si>
+  <si>
+    <t>Ремонтный комплект дошиповки РКД-9-150</t>
+  </si>
+  <si>
+    <t>РКД-9-90</t>
+  </si>
+  <si>
+    <t>Ремонтный комплект дошиповки РКД-9-90</t>
+  </si>
+  <si>
+    <t>12-10-2ТРА</t>
+  </si>
+  <si>
+    <t>Шип ремонтный 12-10-2ТРА алюминевый  (500шт в коробке), Теком</t>
+  </si>
+  <si>
+    <t>090229</t>
+  </si>
+  <si>
+    <t>Очиститель битумных пятен и нефтепродуктов ROSSVIK Антибитум, для экстерьера, 5 л</t>
+  </si>
+  <si>
     <t>010911</t>
   </si>
   <si>
     <t>Ключ гаечный рожковый Ombra 010911, 9*11 мм, длина 160 мм (р)</t>
   </si>
   <si>
     <t>011213</t>
   </si>
   <si>
     <t>Ключ гаечный рожковый Ombra 011213, 12*13 мм, длина 170 мм (р)</t>
   </si>
   <si>
     <t>011417</t>
   </si>
   <si>
     <t>Ключ гаечный рожковый Ombra 011417, 14*17 мм, длина 200 мм (р)</t>
   </si>
   <si>
     <t>011922</t>
   </si>
   <si>
     <t>Ключ гаечный рожковый Ombra 011922, 19*22 мм, длина 240 мм (р)</t>
   </si>
   <si>
     <t>012427</t>
@@ -329,53 +365,50 @@
   <si>
     <t>Головка торцевая Ombra 138121, 3/8", 21 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 138122, 3/8", 22 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая со вставкой Ombra 138210, 3/8", H10, HEX, длина 50 мм (р)</t>
   </si>
   <si>
     <t>Головка торцевая со вставкой Ombra 138401, 3/8", PH1, крестовая, длина 50 мм</t>
   </si>
   <si>
     <t>Головка торцевая со вставкой Ombra 138504, 3/8", SL4, шлиц, длина 50 мм</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 138618, 3/8", E18, TORX (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 138718, 3/8", E18, TORX, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 138720, 3/8", E20, TORX, глубокая (р)</t>
   </si>
   <si>
-    <t>Головка торцевая со вставкой Ombra 138855, 3/8", T55, TORX, длина 20 мм (р)</t>
-[...1 lines deleted...]
-  <si>
     <t>283803RK</t>
   </si>
   <si>
     <t>Ремкомплект для рукоятки трещоточной Ombra 283803RK, 3/8", 48 зубцов, для 283803 (р)</t>
   </si>
   <si>
     <t>Головка торцевая ударная SATA 34303, 1/2", 10 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Шлифок с пылеудалением 38070115, 115*230 мм (р)</t>
   </si>
   <si>
     <t>Ключ торцевой шестигранный Ombra 502019, H19, длина 200 мм, Г-образный (р)</t>
   </si>
   <si>
     <t>Ключ торцевой шестигранный Ombra 502022, H22, длина 210 мм, Г-образный (р)</t>
   </si>
   <si>
     <t>Ключ торцевой шестигранный Ombra 502308, H8, длина 160 мм, Г-образный, с шаровым окончанием (р)</t>
   </si>
   <si>
     <t>Ключ торцевой шестигранный Ombra 502310, H10, длина 180 мм, Г-образный, с шаровым окончанием (р)</t>
   </si>
   <si>
     <t>Отвертка крестовая Ombra 513150, PH3*150 мм, длина 270 мм (р)</t>
@@ -395,53 +428,50 @@
   <si>
     <t>Бита шлицевая Ombra 514560, SL6, 25 мм, 1/4", сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита Pozidrive Ombra 514600, PZ0, 25 мм, 1/4", сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита Pozidrive Ombra 514601, PZ1, 25 мм, 1/4", сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита Pozidrive Ombra 514603, PZ3, 25 мм, 1/4", сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита HEX Ombra 531207, H7.0, 30 мм, 10 мм, сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита HEX Ombra 531209, H9.0, 30 мм, 10 мм, сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита HEX Ombra 531212, H12.0, 30 мм, 10 мм, сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита Spline Ombra 531705, M5, 30 мм, 10 мм, сплав S2 (р)</t>
   </si>
   <si>
-    <t>Бита Spline Ombra 531706, M6, 30 мм, 10 мм, сплав S2 (р)</t>
-[...1 lines deleted...]
-  <si>
     <t>Бита TT Ombra 556845, TT40, 30 мм, 5/16", сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита HEX Ombra 571204, H4.0, 75 мм, 10 мм, сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита TORX Ombra 571355, T55, 75 мм, 10 мм, сплав S2 (р)</t>
   </si>
   <si>
     <t>Бита Spline Ombra 571706, M6, 75 мм, 10 мм, сплав S2 (р)</t>
   </si>
   <si>
     <t>Сверло спиральное по металлу MATRIX 72085, HSS, Ø 18,5 мм (р)</t>
   </si>
   <si>
     <t>Отвертка крестовая Ombra 751320, PH3*200 мм, длина 320 мм (р)</t>
   </si>
   <si>
     <t>Метчик ручной Сибртех 76628, М10*1,5 мм, в комплекте 2 шт. (р)</t>
   </si>
   <si>
     <t>Набор бит Ombra 921910, TORX, 10 предметов (р)</t>
   </si>
   <si>
     <t>A90002</t>
@@ -464,56 +494,50 @@
   <si>
     <t>AB030018</t>
   </si>
   <si>
     <t>Устройство для снятия креплений рукоятки стеклоподъемника Jonnesway AB030018 (р)</t>
   </si>
   <si>
     <t>AB030068G</t>
   </si>
   <si>
     <t>Лопатка монтажная Jonnesway AB030068G, 240 мм (р)</t>
   </si>
   <si>
     <t>AE010030</t>
   </si>
   <si>
     <t>Ремкомплект для гидравлического инструмента Jonnesway AE010030-RKS (р)</t>
   </si>
   <si>
     <t>AE310001</t>
   </si>
   <si>
     <t>Ремкомплект для гидравлического инструмента Jonnesway AE310001-RK (р)</t>
   </si>
   <si>
-    <t>AE310087</t>
-[...4 lines deleted...]
-  <si>
     <t>AG010020</t>
   </si>
   <si>
     <t>Ручная терка для шлифовальных работ Jonnesway AG010020, размер бумаги  2-3/4"*17" (р)</t>
   </si>
   <si>
     <t>AG010022</t>
   </si>
   <si>
     <t>Ручная терка для шлифовальных работ Jonnesway AG010022, размер бумаги  2-3/4"*8" (р)</t>
   </si>
   <si>
     <t>AI010035</t>
   </si>
   <si>
     <t>Ключ топливного насоса Jonnesway AI010035, для BMW E36, E46, MBW211, W203 (р)</t>
   </si>
   <si>
     <t>AI010063</t>
   </si>
   <si>
     <t>Приспособление для проверки натяжения ремней Jonnesway AI010063 (р)</t>
   </si>
   <si>
     <t>AI010069A</t>
@@ -1265,56 +1289,50 @@
   <si>
     <t>S03AD4125</t>
   </si>
   <si>
     <t>Головка торцевая ударная Jonnesway S03AD4125, 1/2", 25 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>S03AD8124</t>
   </si>
   <si>
     <t>Головка торцевая ударная Jonnesway S03AD8124, 1", 24 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>S03AD8134</t>
   </si>
   <si>
     <t>Головка торцевая ударная Jonnesway S03AD8134, 1", 34 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>S03AD8135</t>
   </si>
   <si>
     <t>Головка торцевая ударная Jonnesway S03AD8135, 1", 35 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
-    <t>S03AD8160</t>
-[...4 lines deleted...]
-  <si>
     <t>S03AD8170</t>
   </si>
   <si>
     <t>Головка торцевая ударная Jonnesway S03AD8170, 1", 70 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>S04H21045</t>
   </si>
   <si>
     <t>Головка торцевая Jonnesway S04H21045, 1/4", 4,5 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>S04H2111</t>
   </si>
   <si>
     <t>Головка торцевая Jonnesway S04H2111, 1/4", 11 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>S04H3106</t>
   </si>
   <si>
     <t>Головка торцевая Jonnesway S04H3106, 3/8", 6 мм, 6-гранная (р)</t>
   </si>
   <si>
     <t>S04H3107</t>
@@ -1385,56 +1403,50 @@
   <si>
     <t>S04H4120</t>
   </si>
   <si>
     <t>Головка торцевая Jonnesway S04H4120, 1/2", 20 мм, 6-гранная (р)</t>
   </si>
   <si>
     <t>S04H4126</t>
   </si>
   <si>
     <t>Головка торцевая Jonnesway S04H4126, 1/2", 26 мм, 6-гранная (р)</t>
   </si>
   <si>
     <t>S04H4128</t>
   </si>
   <si>
     <t>Головка торцевая Jonnesway S04H4128, 1/2", 28 мм, 6-гранная (р)</t>
   </si>
   <si>
     <t>S04H4911</t>
   </si>
   <si>
     <t>Головка торцевая Jonnesway S04H4911, 1/2", 11 мм, 12-гранная (р)</t>
   </si>
   <si>
-    <t>S04H4920</t>
-[...4 lines deleted...]
-  <si>
     <t>S04H4923</t>
   </si>
   <si>
     <t>Головка торцевая Jonnesway S04H4923, 1/2", 23 мм, 12-гранная (р)</t>
   </si>
   <si>
     <t>S04H4925</t>
   </si>
   <si>
     <t>Головка торцевая Jonnesway S04H4925, 1/2", 25 мм, 12-гранная (р)</t>
   </si>
   <si>
     <t>S04H4926</t>
   </si>
   <si>
     <t>Головка торцевая Jonnesway S04H4926, 1/2", 26 мм, 12-гранная (р)</t>
   </si>
   <si>
     <t>S04H4928</t>
   </si>
   <si>
     <t>Головка торцевая Jonnesway S04H4928, 1/2", 28 мм, 12-гранная (р)</t>
   </si>
   <si>
     <t>S04H6123</t>
@@ -1511,56 +1523,50 @@
   <si>
     <t>S04HD4110</t>
   </si>
   <si>
     <t>Головка торцевая Jonnesway S04HD4110, 1/2", 10 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>S04HD4111</t>
   </si>
   <si>
     <t>Головка торцевая Jonnesway S04HD4111, 1/2", 11 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>S04HD4120</t>
   </si>
   <si>
     <t>Головка торцевая Jonnesway S04HD4120, 1/2", 20 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>S04HD4123</t>
   </si>
   <si>
     <t>Головка торцевая Jonnesway S04HD4123, 1/2", 23 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
-    <t>S04HD4708</t>
-[...4 lines deleted...]
-  <si>
     <t>S04HD4709</t>
   </si>
   <si>
     <t>Головка торцевая Jonnesway S04HD4709, 1/2", 9 мм, 12-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>S04HD4711</t>
   </si>
   <si>
     <t>Головка торцевая Jonnesway S04HD4711, 1/2", 11 мм, 12-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>S04HD4713</t>
   </si>
   <si>
     <t>Головка торцевая Jonnesway S04HD4713, 1/2", 13 мм, 12-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>S04HD4715</t>
   </si>
   <si>
     <t>Головка торцевая Jonnesway S04HD4715, 1/2", 15 мм, 12-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>S04HD4721</t>
@@ -2219,56 +2225,50 @@
   <si>
     <t>W6511922</t>
   </si>
   <si>
     <t>Ключ гаечный накидной Jonnesway W6511922, 19*22 мм, 12-гранный, изогнутый "стартерный" (р)</t>
   </si>
   <si>
     <t>W66116</t>
   </si>
   <si>
     <t>Ключ гаечный комбинированный Jonnesway W66116, 16 мм, 12-гранный, трещоточный, карданный (р)</t>
   </si>
   <si>
     <t>W681618</t>
   </si>
   <si>
     <t>Ключ гаечный накидной Jonnesway W681618, 16*18 мм, 12-гранный, трещоточный (р)</t>
   </si>
   <si>
     <t>W72138</t>
   </si>
   <si>
     <t>Ключ гаечный накидной Jonnesway W72138, 38 мм, 12-гранный, ударный (р)</t>
   </si>
   <si>
-    <t>W72150</t>
-[...4 lines deleted...]
-  <si>
     <t>W72160</t>
   </si>
   <si>
     <t>Ключ гаечный накидной Jonnesway W72160, 60 мм, 12-гранный, ударный (р)</t>
   </si>
   <si>
     <t>W72170</t>
   </si>
   <si>
     <t>Ключ гаечный накидной Jonnesway W72170, 70 мм, 12-гранный, ударный (р)</t>
   </si>
   <si>
     <t>W77124</t>
   </si>
   <si>
     <t>Ключ гаечный накидной изогнутый Jonnesway W77124 HEAVY DUTY, 24 мм, 12-гранный, усиленный (р)</t>
   </si>
   <si>
     <t>W77127</t>
   </si>
   <si>
     <t>Ключ гаечный накидной изогнутый Jonnesway W77127 HEAVY DUTY, 27 мм, 12-гранный, усиленный (р)</t>
   </si>
   <si>
     <t>W77146</t>
@@ -2276,53 +2276,50 @@
   <si>
     <t>Ключ гаечный накидной изогнутый Jonnesway W77146 HEAVY DUTY, 46 мм, 12-гранный, усиленный (р)</t>
   </si>
   <si>
     <t>W77150</t>
   </si>
   <si>
     <t>Ключ гаечный накидной изогнутый Jonnesway W77150 HEAVY DUTY, 50 мм, 12-гранный, усиленный (р)</t>
   </si>
   <si>
     <t>W77165</t>
   </si>
   <si>
     <t>Ключ гаечный накидной изогнутый Jonnesway W77165 HEAVY DUTY, 65 мм, 12-гранный, усиленный (р)</t>
   </si>
   <si>
     <t>Ключ баллонный Г-образный Сервис Ключ 77772, 19 мм, 375 мм (р)</t>
   </si>
   <si>
     <t>Ключ баллонный Г-образный Сервис Ключ 77773, 21 мм, 375 мм (р)</t>
   </si>
   <si>
     <t>Ключ баллонный Г-образный Сервис Ключ 71375, 22 мм, 340 мм (р)</t>
   </si>
   <si>
-    <t>Ключ баллонный Г-образный Сервис Ключ 77774, 22 мм, 375 мм (р)</t>
-[...1 lines deleted...]
-  <si>
     <t>RP208304</t>
   </si>
   <si>
     <t>БРС универсальный Huberth RP208304, наружная резьба M1/4", рапид (р)</t>
   </si>
   <si>
     <t>H6</t>
   </si>
   <si>
     <t>БРС универсальный "ёлочка" Huberth, M1/4", 6 мм (р)</t>
   </si>
   <si>
     <t>JTC-1377512</t>
   </si>
   <si>
     <t>Бита Polydrive JTC 1377512, M12, 75 мм, 10 мм, сплав S2 (р)</t>
   </si>
   <si>
     <t>JTC-1377513</t>
   </si>
   <si>
     <t>Бита Polydrive JTC 1377513, M13, 75 мм, 10 мм, сплав S2 (р)</t>
   </si>
   <si>
     <t>JTC-1377514</t>
@@ -2561,53 +2558,50 @@
   <si>
     <t>Головка торцевая ударная KINGTONY 453523М, 1/2", 23 мм, 6-гранная (р)</t>
   </si>
   <si>
     <t>453528М</t>
   </si>
   <si>
     <t>Головка торцевая ударная KINGTONY 453528М, 1/2", 28 мм, 6-гранная (р)</t>
   </si>
   <si>
     <t>453529М</t>
   </si>
   <si>
     <t>Головка торцевая ударная KINGTONY 453529М, 1/2", 29 мм, 6-гранная (р)</t>
   </si>
   <si>
     <t>443510М</t>
   </si>
   <si>
     <t>Головка торцевая ударная KINGTONY 443510М, 1/2", 10 мм, 6-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Сервис Ключ 77913, 1/2", 13 мм, 12-гранная, глубокая (р)</t>
   </si>
   <si>
-    <t>Головка торцевая Сервис Ключ 77914, 1/2", 14 мм, 12-гранная, глубокая (р)</t>
-[...1 lines deleted...]
-  <si>
     <t>Головка торцевая Сервис Ключ 77916, 1/2", 16 мм, 12-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Сервис Ключ 77921, 1/2", 21 мм, 12-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Сервис Ключ 77922, 1/2", 22 мм, 12-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Сервис Ключ 77924, 1/2", 24 мм, 12-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка торцевая Сервис Ключ 77927, 1/2", 27 мм, 12-гранная, глубокая (р)</t>
   </si>
   <si>
     <t>Головка под лом Сервис Ключ 77731, 17 мм, 6-гранная (р)</t>
   </si>
   <si>
     <t>Головка под лом Сервис Ключ 77733, 22 мм, 6-гранная (р)</t>
   </si>
   <si>
     <t>Головка под лом Сервис Ключ 77734, 24 мм, 6-гранная (р)</t>
   </si>
   <si>
     <t>JTC-36011</t>
@@ -2804,53 +2798,50 @@
   <si>
     <t>Ключ гаечный накидной Сервис Ключ 79338, 38 мм, 12-гранный, ударный (р)</t>
   </si>
   <si>
     <t>Ключ торцевой шарнирный Сервис Ключ 75731, 6*7 мм, длина 198 мм (р)</t>
   </si>
   <si>
     <t>Компрессограф Zeca 362, для бензиновых ДВС, 4-17 бар (р)</t>
   </si>
   <si>
     <t>Метчик ручной Сервис Ключ 72316, М16*1,5 мм, в комплекте 2 шт. (р)</t>
   </si>
   <si>
     <t>126-00001</t>
   </si>
   <si>
     <t>Микрометр механический МАСТАК 126-00001, 0-20 мм, 0,01 мм, для измерения натяжения ремней (р)</t>
   </si>
   <si>
     <t>Набор БРС Сервис Ключ 70604, F1/4", 2 шт.</t>
   </si>
   <si>
     <t>Набор для ремонта свечных колодцев Сервис Ключ 77757, 5 предметов (р)</t>
   </si>
   <si>
-    <t>Набор для ремонта ступицы Сервис Ключ 77721, для ВАЗ 2101-07 (р)</t>
-[...1 lines deleted...]
-  <si>
     <t>Насадка дополнительного гидроцилиндра для фиксации цепи (р)</t>
   </si>
   <si>
     <t>Оправка диска сцепления Сервис Ключ 77186, для ВАЗ (р)</t>
   </si>
   <si>
     <t>Переходник FM, F1/4"- M3/8" (р)</t>
   </si>
   <si>
     <t>Переходник FM, F1/8"- M3/8" (р)</t>
   </si>
   <si>
     <t>1221/4</t>
   </si>
   <si>
     <t>Переходник MM GAV 1221/4, M3/8"- M3/8" (р)</t>
   </si>
   <si>
     <t>1233/5</t>
   </si>
   <si>
     <t>Переходник MM GAV 1221/4, M3/8"- "ёлочка" (р)</t>
   </si>
   <si>
     <t>Переходник MM, M3/4"- M1" (р)</t>
@@ -2891,74 +2882,59 @@
   <si>
     <t>Переходник пистолет-шланг, муфта М22*1,5 мм -  гайка М22*1,5 мм (р)</t>
   </si>
   <si>
     <t>Ключ гаечный накидной Сервис Ключ 70538, 30 мм, 12-гранный, односторонний (р)</t>
   </si>
   <si>
     <t>Ключ гаечный накидной Сервис Ключ 70539, 32 мм, 12-гранный, односторонний (р)</t>
   </si>
   <si>
     <t>Ключ гаечный накидной Сервис Ключ 70543, 50 мм, 12-гранный, односторонний (р)</t>
   </si>
   <si>
     <t>Помпа (01013 MFVR) (р)</t>
   </si>
   <si>
     <t>Приспособление для притирки клапанов с карданом Сервис Ключ 77754, 9 мм (р)</t>
   </si>
   <si>
     <t>Приспособление для разбора амортизатора Сервис Ключ 77782, для ВАЗ-2108/09 (р)</t>
   </si>
   <si>
     <t>Развертка регулируемая Сервис Ключ 72507, 7 мм (р)</t>
   </si>
   <si>
-    <t>103-20200</t>
-[...4 lines deleted...]
-  <si>
     <t>Ключ торцевой свечной Сервис Ключ 71365, 21 мм, длина 220 мм (р)</t>
   </si>
   <si>
     <t>Ключ торцевой свечной Сервис Ключ 77793, 21 мм, длина 500 мм (р)</t>
   </si>
   <si>
-    <t>Специальный ключ для пробки сливного отверстия (VAG) JTC /1 (р)</t>
-[...4 lines deleted...]
-  <si>
     <t>Ключ Г-образный Сервис Ключ 77715, 13 мм, с карданом на пружинке (р)</t>
   </si>
   <si>
-    <t>Ключ Г-образный Сервис Ключ 77713, 8 мм, с карданом на пружинке (р)</t>
-[...1 lines deleted...]
-  <si>
     <t>Съемник шаровых соединений Сервис Ключ 77067, для ВАЗ-2101</t>
   </si>
   <si>
     <t>Ключ торцевой Т-образный Сервис Ключ 75372, тип "коломна", 12*13 мм, длина 140 мм (р)</t>
   </si>
   <si>
     <t>Ключ торцевой Т-образный Сервис Ключ 75373, тип "коломна", 13*14 мм, длина 145 мм (р)</t>
   </si>
   <si>
     <t>Тяговый анкерный колодец (р)</t>
   </si>
   <si>
     <t>KA-7185</t>
   </si>
   <si>
     <t>Фиксатор шкива Kingtool KA-7185, для BMW (р)</t>
   </si>
   <si>
     <t>Фильтрующий элемент из нерж.стали для ST-73 (р)</t>
   </si>
   <si>
     <t>Фильтрующий элемент с обратным клапаном, пластик (для трубки LS3, ST-73) (р)</t>
   </si>
   <si>
     <t>Фитинг для нейлоновых трубок, 1/2", 9 мм, "ёлочка" (р)</t>
@@ -2994,56 +2970,50 @@
     <t>Ключ торцевой шестигранный Сервис Ключ 76410, H10, длина 105 мм, Г-образный (р)</t>
   </si>
   <si>
     <t>Ключ торцевой шестигранный Сервис Ключ 76413, H13, длина 145 мм, Г-образный (р)</t>
   </si>
   <si>
     <t>Ключ торцевой шестигранный Сервис Ключ 76406, H6, длина 75 мм, Г-образный (р)</t>
   </si>
   <si>
     <t>Ключ торцевой шестигранный Сервис Ключ 76407, H7, длина 89 мм, Г-образный (р)</t>
   </si>
   <si>
     <t>Ключ торцевой шестигранный Сервис Ключ 76408, H8, длина 94 мм, Г-образный (р)</t>
   </si>
   <si>
     <t>GTE-TH820002</t>
   </si>
   <si>
     <t>Домкрат бутылочный GTE GTE-TH820002 г/п 20т 150-245мм 2-х штоковый низкопрофильный, красный</t>
   </si>
   <si>
     <t>Станок шиномонтажный ROSSVIK V-624, авт., до 24", 220 В, синий УЦЕНКА</t>
   </si>
   <si>
     <t>Сверло спиральное по металлу MATRIX 71532, HSS, Ø 3,2 мм (р)</t>
-  </si>
-[...4 lines deleted...]
-    <t>Головка торцевая со вставкой Jonnesway S09H406, 1/2", H6, 6-гранная (р)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3347,57 +3317,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C598"/>
+  <dimension ref="A1:C589"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="119.114" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
@@ -3642,6230 +3617,6137 @@
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>48</v>
       </c>
       <c r="B25" t="s">
         <v>49</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26" t="s">
         <v>51</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:3">
-      <c r="A27">
-        <v>112009</v>
+      <c r="A27" t="s">
+        <v>52</v>
       </c>
       <c r="B27" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:3">
-      <c r="A28">
-        <v>112011</v>
+      <c r="A28" t="s">
+        <v>54</v>
       </c>
       <c r="B28" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:3">
-      <c r="A29">
-        <v>112027</v>
+      <c r="A29" t="s">
+        <v>56</v>
       </c>
       <c r="B29" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:3">
-      <c r="A30">
-        <v>112109</v>
+      <c r="A30" t="s">
+        <v>58</v>
       </c>
       <c r="B30" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:3">
-      <c r="A31">
-        <v>112110</v>
+      <c r="A31" t="s">
+        <v>60</v>
       </c>
       <c r="B31" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:3">
-      <c r="A32">
-        <v>112111</v>
+      <c r="A32" t="s">
+        <v>62</v>
       </c>
       <c r="B32" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="C32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33">
-        <v>112115</v>
+        <v>112009</v>
       </c>
       <c r="B33" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="C33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34">
-        <v>112132</v>
+        <v>112011</v>
       </c>
       <c r="B34" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35">
-        <v>112209</v>
+        <v>112027</v>
       </c>
       <c r="B35" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36">
-        <v>112211</v>
+        <v>112109</v>
       </c>
       <c r="B36" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="C36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37">
-        <v>112215</v>
+        <v>112110</v>
       </c>
       <c r="B37" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="C37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38">
-        <v>112221</v>
+        <v>112111</v>
       </c>
       <c r="B38" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="C38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39">
-        <v>112222</v>
+        <v>112115</v>
       </c>
       <c r="B39" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="C39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40">
-        <v>112227</v>
+        <v>112132</v>
       </c>
       <c r="B40" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="C40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41">
-        <v>112232</v>
+        <v>112209</v>
       </c>
       <c r="B41" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="C41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42">
-        <v>112311</v>
+        <v>112211</v>
       </c>
       <c r="B42" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43">
-        <v>112322</v>
+        <v>112215</v>
       </c>
       <c r="B43" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="C43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44">
-        <v>112327</v>
+        <v>112221</v>
       </c>
       <c r="B44" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="C44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45">
-        <v>112510</v>
+        <v>112222</v>
       </c>
       <c r="B45" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="C45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46">
-        <v>112622</v>
+        <v>112227</v>
       </c>
       <c r="B46" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47">
-        <v>112711</v>
+        <v>112232</v>
       </c>
       <c r="B47" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="C47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48">
-        <v>112920</v>
+        <v>112311</v>
       </c>
       <c r="B48" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49">
-        <v>114005</v>
+        <v>112322</v>
       </c>
       <c r="B49" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="C49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50">
-        <v>114009</v>
+        <v>112327</v>
       </c>
       <c r="B50" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="C50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51">
-        <v>114105</v>
+        <v>112510</v>
       </c>
       <c r="B51" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="C51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52">
-        <v>114106</v>
+        <v>112622</v>
       </c>
       <c r="B52" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53">
-        <v>114109</v>
+        <v>112711</v>
       </c>
       <c r="B53" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="C53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54">
-        <v>114111</v>
+        <v>112920</v>
       </c>
       <c r="B54" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55">
-        <v>114604</v>
+        <v>114005</v>
       </c>
       <c r="B55" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="C55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56">
-        <v>114605</v>
+        <v>114009</v>
       </c>
       <c r="B56" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57">
-        <v>120204</v>
+        <v>114105</v>
       </c>
       <c r="B57" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="C57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:3">
-      <c r="A58" t="s">
-        <v>83</v>
+      <c r="A58">
+        <v>114106</v>
       </c>
       <c r="B58" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="C58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59">
-        <v>121920</v>
+        <v>114109</v>
       </c>
       <c r="B59" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="C59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60">
-        <v>121925</v>
+        <v>114111</v>
       </c>
       <c r="B60" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61">
-        <v>121930</v>
+        <v>114604</v>
       </c>
       <c r="B61" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="C61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62">
-        <v>138009</v>
+        <v>114605</v>
       </c>
       <c r="B62" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="C62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63">
-        <v>138011</v>
+        <v>120204</v>
       </c>
       <c r="B63" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="C63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:3">
-      <c r="A64">
-        <v>138015</v>
+      <c r="A64" t="s">
+        <v>95</v>
       </c>
       <c r="B64" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="C64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65">
-        <v>138017</v>
+        <v>121920</v>
       </c>
       <c r="B65" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="C65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66">
-        <v>138018</v>
+        <v>121925</v>
       </c>
       <c r="B66" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67">
-        <v>138021</v>
+        <v>121930</v>
       </c>
       <c r="B67" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="C67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68">
-        <v>138022</v>
+        <v>138009</v>
       </c>
       <c r="B68" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="C68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69">
-        <v>138115</v>
+        <v>138011</v>
       </c>
       <c r="B69" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70">
-        <v>138118</v>
+        <v>138015</v>
       </c>
       <c r="B70" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="C70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71">
-        <v>138121</v>
+        <v>138017</v>
       </c>
       <c r="B71" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="C71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72">
-        <v>138122</v>
+        <v>138018</v>
       </c>
       <c r="B72" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="C72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73">
-        <v>138210</v>
+        <v>138021</v>
       </c>
       <c r="B73" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="C73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74">
-        <v>138401</v>
+        <v>138022</v>
       </c>
       <c r="B74" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="C74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75">
-        <v>138504</v>
+        <v>138115</v>
       </c>
       <c r="B75" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="C75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76">
-        <v>138618</v>
+        <v>138118</v>
       </c>
       <c r="B76" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="C76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77">
-        <v>138718</v>
+        <v>138121</v>
       </c>
       <c r="B77" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="C77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78">
-        <v>138720</v>
+        <v>138122</v>
       </c>
       <c r="B78" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="C78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79">
-        <v>138855</v>
+        <v>138210</v>
       </c>
       <c r="B79" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="C79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:3">
-      <c r="A80" t="s">
-        <v>106</v>
+      <c r="A80">
+        <v>138401</v>
       </c>
       <c r="B80" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="C80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81">
-        <v>34303</v>
+        <v>138504</v>
       </c>
       <c r="B81" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="C81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82">
-        <v>38070115</v>
+        <v>138618</v>
       </c>
       <c r="B82" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="C82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83">
-        <v>502019</v>
+        <v>138718</v>
       </c>
       <c r="B83" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="C83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84">
-        <v>502022</v>
+        <v>138720</v>
       </c>
       <c r="B84" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="C84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:3">
-      <c r="A85">
-        <v>502308</v>
+      <c r="A85" t="s">
+        <v>117</v>
       </c>
       <c r="B85" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="C85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86">
-        <v>502310</v>
+        <v>34303</v>
       </c>
       <c r="B86" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="C86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87">
-        <v>513150</v>
+        <v>38070115</v>
       </c>
       <c r="B87" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88">
-        <v>514270</v>
+        <v>502019</v>
       </c>
       <c r="B88" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="C88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89">
-        <v>514280</v>
+        <v>502022</v>
       </c>
       <c r="B89" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="C89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90">
-        <v>514340</v>
+        <v>502308</v>
       </c>
       <c r="B90" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="C90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91">
-        <v>514404</v>
+        <v>502310</v>
       </c>
       <c r="B91" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="C91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92">
-        <v>514560</v>
+        <v>513150</v>
       </c>
       <c r="B92" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="C92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93">
-        <v>514600</v>
+        <v>514270</v>
       </c>
       <c r="B93" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="C93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94">
-        <v>514601</v>
+        <v>514280</v>
       </c>
       <c r="B94" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="C94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95">
-        <v>514603</v>
+        <v>514340</v>
       </c>
       <c r="B95" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="C95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96">
-        <v>531207</v>
+        <v>514404</v>
       </c>
       <c r="B96" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="C96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97">
-        <v>531209</v>
+        <v>514560</v>
       </c>
       <c r="B97" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="C97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98">
-        <v>531212</v>
+        <v>514600</v>
       </c>
       <c r="B98" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="C98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99">
-        <v>531705</v>
+        <v>514601</v>
       </c>
       <c r="B99" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="C99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100">
-        <v>531706</v>
+        <v>514603</v>
       </c>
       <c r="B100" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101">
-        <v>556845</v>
+        <v>531207</v>
       </c>
       <c r="B101" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="C101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102">
-        <v>571204</v>
+        <v>531209</v>
       </c>
       <c r="B102" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="C102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103">
-        <v>571355</v>
+        <v>531212</v>
       </c>
       <c r="B103" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="C103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104">
-        <v>571706</v>
+        <v>531705</v>
       </c>
       <c r="B104" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="C104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105">
-        <v>72085</v>
+        <v>556845</v>
       </c>
       <c r="B105" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="C105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106">
-        <v>751320</v>
+        <v>571204</v>
       </c>
       <c r="B106" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="C106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107">
-        <v>76628</v>
+        <v>571355</v>
       </c>
       <c r="B107" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="C107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108">
+        <v>571706</v>
+      </c>
+      <c r="B108" t="s">
+        <v>141</v>
+      </c>
+      <c r="C108">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109">
+        <v>72085</v>
+      </c>
+      <c r="B109" t="s">
+        <v>142</v>
+      </c>
+      <c r="C109">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110">
+        <v>751320</v>
+      </c>
+      <c r="B110" t="s">
+        <v>143</v>
+      </c>
+      <c r="C110">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111">
+        <v>76628</v>
+      </c>
+      <c r="B111" t="s">
+        <v>144</v>
+      </c>
+      <c r="C111">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112">
         <v>921910</v>
       </c>
-      <c r="B108" t="s">
-[...42 lines deleted...]
-      </c>
       <c r="B112" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B113" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B114" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B115" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B116" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B117" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B118" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B119" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B120" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B121" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B122" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B123" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B124" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B125" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B126" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B127" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B128" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B129" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B130" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B131" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B132" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B133" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B134" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B135" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B136" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B137" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B138" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B139" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B140" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B141" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B142" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B143" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B144" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B145" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B146" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B147" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B148" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B149" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B150" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B151" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B152" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B153" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B154" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B155" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B156" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B157" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B158" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B159" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B160" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B161" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B162" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B163" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B164" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B165" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B166" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B167" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B168" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B169" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B170" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B171" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B172" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B173" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B174" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B175" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B176" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B177" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B178" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B179" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B180" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B181" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B182" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B183" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B184" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B185" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B186" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B187" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B188" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B189" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B190" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B191" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B192" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="C192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B193" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B194" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B195" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B196" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B197" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B198" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B199" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B200" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B201" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B202" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B203" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B204" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="B205" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B206" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="B207" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B208" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="B209" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="B210" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="B211" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="C211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B212" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="C212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:3">
+      <c r="A213" t="s">
+        <v>344</v>
+      </c>
       <c r="B213" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="C213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B214" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="B215" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:3">
-      <c r="A216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B216" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B217" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B218" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B219" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B220" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B221" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B222" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B223" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B224" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="C224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B225" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="C225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B226" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B227" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B228" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B229" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B230" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="C230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:3">
+      <c r="A231" t="s">
+        <v>378</v>
+      </c>
       <c r="B231" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="C231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:3">
+      <c r="A232" t="s">
+        <v>380</v>
+      </c>
       <c r="B232" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="C232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:3">
+      <c r="A233" t="s">
+        <v>382</v>
+      </c>
       <c r="B233" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="C233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:3">
-      <c r="A234" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B234" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:3">
-      <c r="A235" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B235" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="C235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:3">
-      <c r="A236" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B236" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="C236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B237" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="B238" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="C238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B239" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="B240" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="C240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B241" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="C241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="B242" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="C242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B243" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="C243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="B244" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="C244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="B245" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="C245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B246" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B247" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="B248" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="C248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B249" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="B250" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="B251" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="B252" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="C252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="B253" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="C253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="B254" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="C254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B255" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B256" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="C256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="B257" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="C257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="B258" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="C258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="B259" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="C259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="B260" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="C260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B261" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="C261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B262" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="C262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B263" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="C263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B264" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B265" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="C265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B266" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="B267" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="C267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B268" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="C268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B269" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="B270" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="C270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B271" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B272" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="C272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="B273" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="C273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="B274" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="C274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="B275" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="C275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B276" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="B277" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="C277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="B278" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="C278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B279" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="C279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="B280" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="C280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="B281" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="C281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="B282" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="C282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B283" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="C283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="B284" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="B285" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="C285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="B286" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="C286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="B287" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="C287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="B288" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="C288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="B289" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="C289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="B290" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="C290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B291" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="C291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="B292" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="C292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B293" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="C293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="B294" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="C294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B295" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="C295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="B296" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B297" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="C297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="B298" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="C298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B299" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="C299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B300" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="C300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B301" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="C301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="B302" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="C302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B303" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B304" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B305" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="C305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B306" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="C306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="B307" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="C307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="B308" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="C308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="B309" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="C309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="B310" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="C310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B311" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="C311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="B312" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="C312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="B313" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="C313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="B314" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="C314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="B315" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="C315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="B316" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="B317" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="C317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="B318" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="C318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="B319" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B320" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="C320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="B321" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="C321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="B322" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="C322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="B323" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="C323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B324" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="C324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="B325" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="C325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="B326" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="C326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="B327" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="C327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="B328" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="C328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B329" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="B330" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="C330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="B331" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="C331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="B332" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="C332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="B333" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="B334" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="C334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="B335" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="C335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="B336" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="C336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="B337" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="C337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="B338" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="C338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="B339" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="C339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="B340" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B341" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="C341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="B342" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="C342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="B343" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="C343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="B344" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="B345" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="C345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="B346" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="C346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="B347" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="C347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B348" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="C348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="B349" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="C349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="B350" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="B351" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="C351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="B352" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="C352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B353" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B354" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="B355" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="C355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B356" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="C356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="B357" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="C357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="B358" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="C358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B359" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="C359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="B360" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B361" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B362" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="C362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="B363" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="C363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="B364" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="C364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="B365" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="C365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="B366" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="C366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="B367" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="C367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="B368" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="C368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="B369" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="C369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="B370" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="C370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="B371" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="C371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="B372" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="C372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="B373" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="C373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="B374" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="C374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="B375" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="C375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="B376" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="C376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="B377" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="C377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="B378" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="B379" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="C379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="B380" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="C380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="B381" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="C381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="B382" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="C382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="B383" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="C383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="B384" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="C384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="B385" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="C385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="B386" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="C386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="B387" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="C387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="B388" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="C388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="B389" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="C389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="B390" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="C390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="B391" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="C391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="B392" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="C392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="B393" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="C393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="B394" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="C394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="B395" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="C395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="B396" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="C396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="B397" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="C397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="B398" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="C398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="B399" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="C399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="B400" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="C400">
         <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="B401" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="C401">
         <v>1</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="B402" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="C402">
         <v>1</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="B403" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="C403">
         <v>1</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="B404" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="C404">
         <v>1</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="B405" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C405">
         <v>1</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="B406" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="C406">
         <v>1</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="B407" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="C407">
         <v>1</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="B408" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="C408">
         <v>1</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="B409" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="C409">
         <v>1</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="B410" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="C410">
         <v>1</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="B411" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="C411">
         <v>1</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="B412" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="C412">
         <v>1</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="B413" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="C413">
         <v>1</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="B414" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="C414">
         <v>1</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B415" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="C415">
         <v>1</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="B416" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="C416">
         <v>1</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="B417" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="C417">
         <v>1</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="B418" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="C418">
         <v>1</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B419" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="C419">
         <v>1</v>
       </c>
     </row>
     <row r="420" spans="1:3">
-      <c r="A420" t="s">
-        <v>749</v>
+      <c r="A420">
+        <v>77772</v>
       </c>
       <c r="B420" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="C420">
         <v>1</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421">
-        <v>77772</v>
+        <v>77773</v>
       </c>
       <c r="B421" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="C421">
         <v>1</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422">
-        <v>77773</v>
+        <v>71375</v>
       </c>
       <c r="B422" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C422">
         <v>1</v>
       </c>
     </row>
     <row r="423" spans="1:3">
-      <c r="A423">
-        <v>71375</v>
+      <c r="A423" t="s">
+        <v>754</v>
       </c>
       <c r="B423" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="C423">
         <v>1</v>
       </c>
     </row>
     <row r="424" spans="1:3">
-      <c r="A424">
-        <v>77774</v>
+      <c r="A424" t="s">
+        <v>756</v>
       </c>
       <c r="B424" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="C424">
         <v>1</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="B425" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="C425">
         <v>1</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="B426" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="C426">
         <v>1</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="B427" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="C427">
         <v>1</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="B428" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="C428">
         <v>1</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="B429" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="C429">
         <v>1</v>
       </c>
     </row>
     <row r="430" spans="1:3">
-      <c r="A430" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B430" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="C430">
         <v>1</v>
       </c>
     </row>
     <row r="431" spans="1:3">
-      <c r="A431" t="s">
-        <v>767</v>
+      <c r="A431">
+        <v>77615</v>
       </c>
       <c r="B431" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="C431">
         <v>1</v>
       </c>
     </row>
     <row r="432" spans="1:3">
+      <c r="A432">
+        <v>77621</v>
+      </c>
       <c r="B432" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="C432">
         <v>1</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433">
-        <v>77615</v>
+        <v>77622</v>
       </c>
       <c r="B433" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="C433">
         <v>1</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434">
-        <v>77621</v>
+        <v>77624</v>
       </c>
       <c r="B434" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="C434">
         <v>1</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435">
-        <v>77622</v>
+        <v>77627</v>
       </c>
       <c r="B435" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="C435">
         <v>1</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436">
-        <v>77624</v>
+        <v>77632</v>
       </c>
       <c r="B436" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="C436">
         <v>1</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437">
-        <v>77627</v>
+        <v>77608</v>
       </c>
       <c r="B437" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="C437">
         <v>1</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438">
-        <v>77632</v>
+        <v>77510</v>
       </c>
       <c r="B438" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="C438">
         <v>1</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439">
-        <v>77608</v>
+        <v>77511</v>
       </c>
       <c r="B439" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="C439">
         <v>1</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440">
-        <v>77510</v>
+        <v>77515</v>
       </c>
       <c r="B440" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="C440">
         <v>1</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441">
-        <v>77511</v>
+        <v>77516</v>
       </c>
       <c r="B441" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="C441">
         <v>1</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442">
-        <v>77515</v>
+        <v>77520</v>
       </c>
       <c r="B442" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="C442">
         <v>1</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443">
-        <v>77516</v>
+        <v>77521</v>
       </c>
       <c r="B443" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="C443">
         <v>1</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444">
-        <v>77520</v>
+        <v>77522</v>
       </c>
       <c r="B444" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="C444">
         <v>1</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445">
-        <v>77521</v>
+        <v>77524</v>
       </c>
       <c r="B445" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="C445">
         <v>1</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446">
-        <v>77522</v>
+        <v>77527</v>
       </c>
       <c r="B446" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="C446">
         <v>1</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447">
-        <v>77524</v>
+        <v>77530</v>
       </c>
       <c r="B447" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="C447">
         <v>1</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448">
-        <v>77527</v>
+        <v>77532</v>
       </c>
       <c r="B448" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="C448">
         <v>1</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449">
-        <v>77530</v>
+        <v>77508</v>
       </c>
       <c r="B449" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="C449">
         <v>1</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450">
-        <v>77532</v>
+        <v>77509</v>
       </c>
       <c r="B450" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="C450">
         <v>1</v>
       </c>
     </row>
     <row r="451" spans="1:3">
-      <c r="A451">
-        <v>77508</v>
+      <c r="A451" t="s">
+        <v>789</v>
       </c>
       <c r="B451" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="C451">
         <v>1</v>
       </c>
     </row>
     <row r="452" spans="1:3">
-      <c r="A452">
-        <v>77509</v>
+      <c r="A452" t="s">
+        <v>791</v>
       </c>
       <c r="B452" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="C452">
         <v>1</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="B453" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="C453">
         <v>1</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="B454" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="C454">
         <v>1</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="B455" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="C455">
         <v>1</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="B456" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="C456">
         <v>1</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="B457" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="C457">
         <v>1</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="B458" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="C458">
         <v>1</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="B459" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="C459">
         <v>1</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="B460" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="C460">
         <v>1</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="B461" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="C461">
         <v>1</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="B462" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="C462">
         <v>1</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="B463" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="C463">
         <v>1</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="B464" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="C464">
         <v>1</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="B465" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="C465">
         <v>1</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="B466" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="C466">
         <v>1</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="B467" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="C467">
         <v>1</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="B468" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="C468">
         <v>1</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="B469" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="C469">
         <v>1</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="B470" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="C470">
         <v>1</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="B471" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="C471">
         <v>1</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="B472" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="C472">
         <v>1</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="B473" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="C473">
         <v>1</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="B474" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="C474">
         <v>1</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="B475" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="C475">
         <v>1</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="B476" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="C476">
         <v>1</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="B477" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="C477">
         <v>1</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B478" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="C478">
         <v>1</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="B479" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="C479">
         <v>1</v>
       </c>
     </row>
     <row r="480" spans="1:3">
-      <c r="A480" t="s">
-        <v>844</v>
+      <c r="A480">
+        <v>77913</v>
       </c>
       <c r="B480" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="C480">
         <v>1</v>
       </c>
     </row>
     <row r="481" spans="1:3">
-      <c r="A481" t="s">
-        <v>846</v>
+      <c r="A481">
+        <v>77916</v>
       </c>
       <c r="B481" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="C481">
         <v>1</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482">
-        <v>77913</v>
+        <v>77921</v>
       </c>
       <c r="B482" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="C482">
         <v>1</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483">
-        <v>77914</v>
+        <v>77922</v>
       </c>
       <c r="B483" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="C483">
         <v>1</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484">
-        <v>77916</v>
+        <v>77924</v>
       </c>
       <c r="B484" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="C484">
         <v>1</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485">
-        <v>77921</v>
+        <v>77927</v>
       </c>
       <c r="B485" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="C485">
         <v>1</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486">
-        <v>77922</v>
+        <v>77731</v>
       </c>
       <c r="B486" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="C486">
         <v>1</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487">
-        <v>77924</v>
+        <v>77733</v>
       </c>
       <c r="B487" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="C487">
         <v>1</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488">
-        <v>77927</v>
+        <v>77734</v>
       </c>
       <c r="B488" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="C488">
         <v>1</v>
       </c>
     </row>
     <row r="489" spans="1:3">
-      <c r="A489">
-        <v>77731</v>
+      <c r="A489" t="s">
+        <v>856</v>
       </c>
       <c r="B489" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="C489">
         <v>1</v>
       </c>
     </row>
     <row r="490" spans="1:3">
-      <c r="A490">
-        <v>77733</v>
+      <c r="A490" t="s">
+        <v>858</v>
       </c>
       <c r="B490" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="C490">
         <v>1</v>
       </c>
     </row>
     <row r="491" spans="1:3">
-      <c r="A491">
-        <v>77734</v>
+      <c r="A491" t="s">
+        <v>860</v>
       </c>
       <c r="B491" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="C491">
         <v>1</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
       <c r="B492" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="C492">
         <v>1</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="B493" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="C493">
         <v>1</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="B494" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="C494">
         <v>1</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
       <c r="B495" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="C495">
         <v>1</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="B496" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
       <c r="C496">
         <v>1</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="B497" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="C497">
         <v>1</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
       <c r="B498" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="C498">
         <v>1</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="B499" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
       <c r="C499">
         <v>1</v>
       </c>
     </row>
     <row r="500" spans="1:3">
-      <c r="A500" t="s">
-        <v>874</v>
+      <c r="A500">
+        <v>77413</v>
       </c>
       <c r="B500" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="C500">
         <v>1</v>
       </c>
     </row>
     <row r="501" spans="1:3">
-      <c r="A501" t="s">
-        <v>876</v>
+      <c r="A501">
+        <v>75033</v>
       </c>
       <c r="B501" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="C501">
         <v>1</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="B502" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="C502">
         <v>1</v>
       </c>
     </row>
     <row r="503" spans="1:3">
-      <c r="A503">
-        <v>77413</v>
+      <c r="A503" t="s">
+        <v>882</v>
       </c>
       <c r="B503" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="C503">
         <v>1</v>
       </c>
     </row>
     <row r="504" spans="1:3">
-      <c r="A504">
-        <v>75033</v>
+      <c r="A504" t="s">
+        <v>884</v>
       </c>
       <c r="B504" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="C504">
         <v>1</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
       <c r="B505" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="C505">
         <v>1</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="B506" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="C506">
         <v>1</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B507" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="C507">
         <v>1</v>
       </c>
     </row>
     <row r="508" spans="1:3">
-      <c r="A508" t="s">
-        <v>888</v>
+      <c r="A508">
+        <v>76708</v>
       </c>
       <c r="B508" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="C508">
         <v>1</v>
       </c>
     </row>
     <row r="509" spans="1:3">
-      <c r="A509" t="s">
-        <v>890</v>
+      <c r="A509">
+        <v>76610</v>
       </c>
       <c r="B509" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="C509">
         <v>1</v>
       </c>
     </row>
     <row r="510" spans="1:3">
-      <c r="A510" t="s">
-        <v>892</v>
+      <c r="A510">
+        <v>76608</v>
       </c>
       <c r="B510" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="C510">
         <v>1</v>
       </c>
     </row>
     <row r="511" spans="1:3">
-      <c r="A511">
-[...1 lines deleted...]
-      </c>
       <c r="B511" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="C511">
         <v>1</v>
       </c>
     </row>
     <row r="512" spans="1:3">
-      <c r="A512">
-        <v>76610</v>
+      <c r="A512" t="s">
+        <v>896</v>
       </c>
       <c r="B512" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="C512">
         <v>1</v>
       </c>
     </row>
     <row r="513" spans="1:3">
-      <c r="A513">
-        <v>76608</v>
+      <c r="A513" t="s">
+        <v>898</v>
       </c>
       <c r="B513" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="C513">
         <v>1</v>
       </c>
     </row>
     <row r="514" spans="1:3">
+      <c r="A514" t="s">
+        <v>900</v>
+      </c>
       <c r="B514" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
       <c r="C514">
         <v>1</v>
       </c>
     </row>
     <row r="515" spans="1:3">
-      <c r="A515" t="s">
-        <v>898</v>
+      <c r="A515">
+        <v>75344</v>
       </c>
       <c r="B515" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="C515">
         <v>1</v>
       </c>
     </row>
     <row r="516" spans="1:3">
-      <c r="A516" t="s">
-        <v>900</v>
+      <c r="A516">
+        <v>75345</v>
       </c>
       <c r="B516" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="C516">
         <v>1</v>
       </c>
     </row>
     <row r="517" spans="1:3">
-      <c r="A517" t="s">
-        <v>902</v>
+      <c r="A517">
+        <v>75314</v>
       </c>
       <c r="B517" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="C517">
         <v>1</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518">
-        <v>75344</v>
+        <v>75317</v>
       </c>
       <c r="B518" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="C518">
         <v>1</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519">
-        <v>75345</v>
+        <v>75319</v>
       </c>
       <c r="B519" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="C519">
         <v>1</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520">
-        <v>75314</v>
+        <v>75306</v>
       </c>
       <c r="B520" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="C520">
         <v>1</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521">
-        <v>75317</v>
+        <v>75307</v>
       </c>
       <c r="B521" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="C521">
         <v>1</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522">
-        <v>75319</v>
+        <v>75309</v>
       </c>
       <c r="B522" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="C522">
         <v>1</v>
       </c>
     </row>
     <row r="523" spans="1:3">
-      <c r="A523">
-        <v>75306</v>
+      <c r="A523" t="s">
+        <v>910</v>
       </c>
       <c r="B523" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="C523">
         <v>1</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524">
-        <v>75307</v>
+        <v>70060</v>
       </c>
       <c r="B524" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="C524">
         <v>1</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525">
-        <v>75309</v>
+        <v>70090</v>
       </c>
       <c r="B525" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="C525">
         <v>1</v>
       </c>
     </row>
     <row r="526" spans="1:3">
-      <c r="A526" t="s">
-        <v>912</v>
+      <c r="A526">
+        <v>70515</v>
       </c>
       <c r="B526" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="C526">
         <v>1</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527">
-        <v>70060</v>
+        <v>70512</v>
       </c>
       <c r="B527" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="C527">
         <v>1</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528">
-        <v>70090</v>
+        <v>70514</v>
       </c>
       <c r="B528" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="C528">
         <v>1</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529">
-        <v>70515</v>
+        <v>75511</v>
       </c>
       <c r="B529" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="C529">
         <v>1</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530">
-        <v>70512</v>
+        <v>77013</v>
       </c>
       <c r="B530" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="C530">
         <v>1</v>
       </c>
     </row>
     <row r="531" spans="1:3">
-      <c r="A531">
-[...1 lines deleted...]
-      </c>
       <c r="B531" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="C531">
         <v>1</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532">
-        <v>75511</v>
+        <v>79338</v>
       </c>
       <c r="B532" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="C532">
         <v>1</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533">
-        <v>77013</v>
+        <v>75731</v>
       </c>
       <c r="B533" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="C533">
         <v>1</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="B534" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="C534">
         <v>1</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535">
-        <v>79338</v>
+        <v>72316</v>
       </c>
       <c r="B535" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="C535">
         <v>1</v>
       </c>
     </row>
     <row r="536" spans="1:3">
-      <c r="A536">
-        <v>75731</v>
+      <c r="A536" t="s">
+        <v>924</v>
       </c>
       <c r="B536" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="C536">
         <v>1</v>
       </c>
     </row>
     <row r="537" spans="1:3">
+      <c r="A537">
+        <v>70604</v>
+      </c>
       <c r="B537" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="C537">
         <v>1</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538">
-        <v>72316</v>
+        <v>77757</v>
       </c>
       <c r="B538" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="C538">
         <v>1</v>
       </c>
     </row>
     <row r="539" spans="1:3">
-      <c r="A539" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B539" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="C539">
         <v>1</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540">
-        <v>70604</v>
+        <v>77186</v>
       </c>
       <c r="B540" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C540">
         <v>1</v>
       </c>
     </row>
     <row r="541" spans="1:3">
-      <c r="A541">
-[...1 lines deleted...]
-      </c>
       <c r="B541" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="C541">
         <v>1</v>
       </c>
     </row>
     <row r="542" spans="1:3">
-      <c r="A542">
-[...1 lines deleted...]
-      </c>
       <c r="B542" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="C542">
         <v>1</v>
       </c>
     </row>
     <row r="543" spans="1:3">
+      <c r="A543" t="s">
+        <v>932</v>
+      </c>
       <c r="B543" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C543">
         <v>1</v>
       </c>
     </row>
     <row r="544" spans="1:3">
-      <c r="A544">
-        <v>77186</v>
+      <c r="A544" t="s">
+        <v>934</v>
       </c>
       <c r="B544" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="C544">
         <v>1</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="B545" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="C545">
         <v>1</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="B546" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="C546">
         <v>1</v>
       </c>
     </row>
     <row r="547" spans="1:3">
-      <c r="A547" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B547" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="C547">
         <v>1</v>
       </c>
     </row>
     <row r="548" spans="1:3">
-      <c r="A548" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B548" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="C548">
         <v>1</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="B549" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="C549">
         <v>1</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="B550" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="C550">
         <v>1</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="B551" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="C551">
         <v>1</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="B552" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="C552">
         <v>1</v>
       </c>
     </row>
     <row r="553" spans="1:3">
+      <c r="A553" t="s">
+        <v>944</v>
+      </c>
       <c r="B553" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="C553">
         <v>1</v>
       </c>
     </row>
     <row r="554" spans="1:3">
+      <c r="A554" t="s">
+        <v>946</v>
+      </c>
       <c r="B554" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="C554">
         <v>1</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="B555" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="C555">
         <v>1</v>
       </c>
     </row>
     <row r="556" spans="1:3">
+      <c r="A556">
+        <v>70538</v>
+      </c>
       <c r="B556" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="C556">
         <v>1</v>
       </c>
     </row>
     <row r="557" spans="1:3">
-      <c r="A557" t="s">
-        <v>947</v>
+      <c r="A557">
+        <v>70539</v>
       </c>
       <c r="B557" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="C557">
         <v>1</v>
       </c>
     </row>
     <row r="558" spans="1:3">
-      <c r="A558" t="s">
-        <v>949</v>
+      <c r="A558">
+        <v>70543</v>
       </c>
       <c r="B558" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="C558">
         <v>1</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="B559" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="C559">
         <v>1</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560">
-        <v>70538</v>
+        <v>77754</v>
       </c>
       <c r="B560" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="C560">
         <v>1</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561">
-        <v>70539</v>
+        <v>77782</v>
       </c>
       <c r="B561" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="C561">
         <v>1</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562">
-        <v>70543</v>
+        <v>72507</v>
       </c>
       <c r="B562" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="C562">
         <v>1</v>
       </c>
     </row>
     <row r="563" spans="1:3">
+      <c r="A563">
+        <v>71365</v>
+      </c>
       <c r="B563" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="C563">
         <v>1</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564">
-        <v>77754</v>
+        <v>77793</v>
       </c>
       <c r="B564" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="C564">
         <v>1</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565">
-        <v>77782</v>
+        <v>77715</v>
       </c>
       <c r="B565" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="C565">
         <v>1</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566">
-        <v>72507</v>
+        <v>77067</v>
       </c>
       <c r="B566" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="C566">
         <v>1</v>
       </c>
     </row>
     <row r="567" spans="1:3">
-      <c r="A567" t="s">
-        <v>959</v>
+      <c r="A567">
+        <v>75372</v>
       </c>
       <c r="B567" t="s">
         <v>960</v>
       </c>
       <c r="C567">
         <v>1</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568">
-        <v>71365</v>
+        <v>75373</v>
       </c>
       <c r="B568" t="s">
         <v>961</v>
       </c>
       <c r="C568">
         <v>1</v>
       </c>
     </row>
     <row r="569" spans="1:3">
-      <c r="A569">
-[...1 lines deleted...]
-      </c>
       <c r="B569" t="s">
         <v>962</v>
       </c>
       <c r="C569">
         <v>1</v>
       </c>
     </row>
     <row r="570" spans="1:3">
+      <c r="A570" t="s">
+        <v>963</v>
+      </c>
       <c r="B570" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="C570">
         <v>1</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="B571" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="C571">
         <v>1</v>
       </c>
     </row>
     <row r="572" spans="1:3">
-      <c r="A572">
-[...1 lines deleted...]
-      </c>
       <c r="B572" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="C572">
         <v>1</v>
       </c>
     </row>
     <row r="573" spans="1:3">
-      <c r="A573">
-[...1 lines deleted...]
-      </c>
       <c r="B573" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="C573">
         <v>1</v>
       </c>
     </row>
     <row r="574" spans="1:3">
-      <c r="A574">
-[...1 lines deleted...]
-      </c>
       <c r="B574" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="C574">
         <v>1</v>
       </c>
     </row>
     <row r="575" spans="1:3">
-      <c r="A575">
-[...1 lines deleted...]
-      </c>
       <c r="B575" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="C575">
         <v>1</v>
       </c>
     </row>
     <row r="576" spans="1:3">
-      <c r="A576">
-[...1 lines deleted...]
-      </c>
       <c r="B576" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="C576">
         <v>1</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="B577" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="C577">
         <v>1</v>
       </c>
     </row>
     <row r="578" spans="1:3">
-      <c r="A578" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B578" t="s">
         <v>972</v>
       </c>
       <c r="C578">
         <v>1</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="B579" t="s">
         <v>973</v>
       </c>
       <c r="C579">
         <v>1</v>
       </c>
     </row>
     <row r="580" spans="1:3">
+      <c r="A580" t="s">
+        <v>974</v>
+      </c>
       <c r="B580" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="C580">
         <v>1</v>
       </c>
     </row>
     <row r="581" spans="1:3">
+      <c r="A581">
+        <v>10550</v>
+      </c>
       <c r="B581" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="C581">
         <v>1</v>
       </c>
     </row>
     <row r="582" spans="1:3">
+      <c r="A582">
+        <v>76410</v>
+      </c>
       <c r="B582" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="C582">
         <v>1</v>
       </c>
     </row>
     <row r="583" spans="1:3">
+      <c r="A583">
+        <v>76413</v>
+      </c>
       <c r="B583" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="C583">
         <v>1</v>
       </c>
     </row>
     <row r="584" spans="1:3">
+      <c r="A584">
+        <v>76406</v>
+      </c>
       <c r="B584" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="C584">
         <v>1</v>
       </c>
     </row>
     <row r="585" spans="1:3">
+      <c r="A585">
+        <v>76407</v>
+      </c>
       <c r="B585" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="C585">
         <v>1</v>
       </c>
     </row>
     <row r="586" spans="1:3">
+      <c r="A586">
+        <v>76408</v>
+      </c>
       <c r="B586" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="C586">
         <v>1</v>
       </c>
     </row>
     <row r="587" spans="1:3">
+      <c r="A587" t="s">
+        <v>982</v>
+      </c>
       <c r="B587" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="C587">
         <v>1</v>
       </c>
     </row>
     <row r="588" spans="1:3">
-      <c r="A588" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B588" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="C588">
         <v>1</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589">
-        <v>10550</v>
+        <v>71532</v>
       </c>
       <c r="B589" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="C589">
-        <v>1</v>
-[...94 lines deleted...]
-      <c r="C598">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>