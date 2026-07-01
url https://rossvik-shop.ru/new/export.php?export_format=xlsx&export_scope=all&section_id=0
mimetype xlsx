--- v0 (2026-04-01)
+++ v1 (2026-07-01)
@@ -12,517 +12,799 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2394">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4549">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>4996101693 Маностат MDR 3 GFA AAAA 080A100 FHI NXX</t>
   </si>
   <si>
     <t>3127.00.00.104</t>
   </si>
   <si>
     <t>3127.00.00.104 (3127.00.00.104-01) Шкив</t>
   </si>
   <si>
+    <t>4023430170 Воздушный насос LB-75-4</t>
+  </si>
+  <si>
+    <t>4022230260 Воздушный насос LB50-4</t>
+  </si>
+  <si>
     <t>4350020002 Защелка</t>
   </si>
   <si>
     <t>4045556001 Электродвигатель Y2-80 МВ-2 380V</t>
   </si>
   <si>
     <t>4996111063 Маностат MDR 3 GFA AAAA 090A110 FEE IXX</t>
   </si>
   <si>
     <t>21134006 Подшипник 6307 LB-50-2, LB-75-2</t>
   </si>
   <si>
     <t>21134002 Подшипник 6304 LB-30-2</t>
   </si>
   <si>
+    <t>4131302103 Регулятор давления 1/4"</t>
+  </si>
+  <si>
+    <t>4121001001 Кран слива 3/8"</t>
+  </si>
+  <si>
+    <t>4252165102 Клапан предохранительный G1/4" FX-AQF-DN4-16,5 Viton</t>
+  </si>
+  <si>
     <t>4310200200 Подшипник 6205 2Z C3 LB-40-3</t>
   </si>
   <si>
-    <t>4490600001 Трубка TRN 6/4-NX</t>
-[...1 lines deleted...]
-  <si>
     <t>21161005 Сальник AS,35х56х12 для LB-50-2, LB-75-2</t>
   </si>
   <si>
     <t>23114003 Клапан предохранительный 1/4"-5 bar для LT-100NV</t>
   </si>
   <si>
-    <t>7581(022)</t>
-[...4 lines deleted...]
-  <si>
     <t>023</t>
   </si>
   <si>
     <t>023 Конденсатор 45 mF Running Capacitor 45 mF</t>
   </si>
   <si>
     <t>4222202303 Маслоуказатель OL-G3/4"</t>
   </si>
   <si>
     <t>21144004 Стопорное кольцо 19х1 для LT-100NV</t>
   </si>
   <si>
     <t>21161006 Сальник D40x65x12 для LT-100NV</t>
   </si>
   <si>
     <t>21152005 Прокладка крышки подшипника для LB-50-2, LB-75-2</t>
   </si>
   <si>
-    <t>Масляный фильтр</t>
-[...4 lines deleted...]
-  <si>
     <t>2010701 Пружина педали</t>
   </si>
   <si>
-    <t>4000201 Переключатель реверсивный</t>
+    <t>4000201 Переключатель реверсивный (с длинным штоком на станок 124)</t>
   </si>
   <si>
     <t>2011201 Отжимной цилиндр поз.601</t>
   </si>
   <si>
     <t>2016601 Опора направляющей для V-124</t>
   </si>
   <si>
     <t>2017201 Соединительный стержень (Тяга паука) для V-124</t>
   </si>
   <si>
     <t>2016201 Направляющая для V-124</t>
   </si>
   <si>
     <t>2011301 Крышка цилиндра отжима для V-124</t>
   </si>
   <si>
     <t>2037801 Узел стопорного рычага для V-124</t>
   </si>
   <si>
     <t>2045801 Передняя крышка цилиндра для V-124</t>
   </si>
   <si>
     <t>2045901 Задняя крышка цилиндра для V-124</t>
   </si>
   <si>
     <t>6000237 Ремень А610 для V-124</t>
   </si>
   <si>
     <t>4001001 Блок фильтра-лубрикатора-регулятора для V-124. QYWC-L8 0.05-1.2MPA</t>
   </si>
   <si>
-    <t>3005188 Шайба на шестигранный вал поз.124</t>
+    <t>3005188 Шайба на шестигранный вал для V-124</t>
   </si>
   <si>
     <t>2065654 Кольцо отжимного рычага для V-124</t>
   </si>
   <si>
     <t>2038401 Пружина отжимного рычага для V-124</t>
   </si>
   <si>
     <t>2004801 Винт контактного ролика для V-124</t>
   </si>
   <si>
     <t>4003101 Двигатель 220 В, 1,2 кВт 50 Гц  для V-124</t>
   </si>
   <si>
     <t>2017101 Кулачок зажимной для V-124</t>
   </si>
   <si>
     <t>2065573 Стопорная шайба для V-124</t>
   </si>
   <si>
     <t>4002801 Двигатель 380В, 2-х скоростной 0,75кВт, 50 Гц  поз.401</t>
   </si>
   <si>
     <t>TM10-150N</t>
   </si>
   <si>
     <t>Усилитель крутящего момента AOK TM10-150N, 1/2"-3/4", 1500 Нм</t>
   </si>
   <si>
     <t>TM10-400N</t>
   </si>
   <si>
     <t>Усилитель крутящего момента AOK TM10-400N, 1"-1/2", 4000 Нм</t>
   </si>
   <si>
+    <t>РГ-64</t>
+  </si>
+  <si>
+    <t>Гайковерт механический ROSSVIK РГ-64, 1'', 4800 Нм</t>
+  </si>
+  <si>
+    <t>РГ-64М</t>
+  </si>
+  <si>
+    <t>Гайковерт механический ROSSVIK РГ-64М, 1'', удлиненный, 4800 Нм</t>
+  </si>
+  <si>
+    <t>025577</t>
+  </si>
+  <si>
+    <t>Колесо переднее V3LP (Front wheel pos.3)</t>
+  </si>
+  <si>
+    <t>025675</t>
+  </si>
+  <si>
+    <t>Колесо переднее V3 (Front wheel pos.3)</t>
+  </si>
+  <si>
     <t>Плата питания CPU (для VT-65) Electric Power board</t>
   </si>
   <si>
     <t>Датчик угла (для VT-65) Grating electric board п.3</t>
   </si>
   <si>
+    <t>VT-65-32</t>
+  </si>
+  <si>
+    <t>Крышка верхняя VT-65 п.32 (Weinghts cover)</t>
+  </si>
+  <si>
     <t>022484</t>
   </si>
   <si>
     <t>Display card для VT-65NEW, поз.3</t>
   </si>
   <si>
+    <t>TC-10-1420005</t>
+  </si>
+  <si>
+    <t>TC-10-1420005 PULLING PLATE Зажимной рычаг (для V-26)</t>
+  </si>
+  <si>
+    <t>TC-10-1031000</t>
+  </si>
+  <si>
+    <t>TC-10-1031000A Pumping station assembly (Насосная станция в сборе для V-26)</t>
+  </si>
+  <si>
+    <t>TC-10-1410000</t>
+  </si>
+  <si>
+    <t>TC-10-1D10000  WORM Шестерня редуктора для V-26</t>
+  </si>
+  <si>
+    <t>TC-10-1400007</t>
+  </si>
+  <si>
+    <t>TC-10-1400007 WORM SHAFT Червячный вал для V-26</t>
+  </si>
+  <si>
+    <t>TC-10-1340009</t>
+  </si>
+  <si>
+    <t>TC-10-1340009 DOUBLE TOOL SUPPORT Кронштейн монтажной головки</t>
+  </si>
+  <si>
     <t>TC-20-1700001</t>
   </si>
   <si>
     <t>TC-20-1700001 TORSION SPRING Пружина педали для пульта управления V-26</t>
   </si>
   <si>
     <t>TC-10-1700000</t>
   </si>
   <si>
     <t>TC-10-1700000 VERTICAL MOVEMENT OIL TANK ASSEMBLY Гидроцилиндр поз.6 для V-26</t>
   </si>
   <si>
     <t>TC-10-1030000</t>
   </si>
   <si>
     <t>TC-10-1030000 HYDRAULIC STATION ASSEMBLY, Блок клапанов для V-26, поз. 28</t>
   </si>
   <si>
+    <t>TC-10-1400003</t>
+  </si>
+  <si>
+    <t>TC-10-1400003 WORM CASE COVER Крышка корпуса редуктора для V-26</t>
+  </si>
+  <si>
     <t>TC-10-8200000</t>
   </si>
   <si>
-    <t>Струбцина CLAMP WITH COVER TC-10-8200000</t>
+    <t>Струбцина CLAMP WITH COVER TC-10-8200000 для V-26</t>
   </si>
   <si>
     <t>TC-10-1340010</t>
   </si>
   <si>
     <t>TC-10-1340010 BEARING Втулка диска</t>
   </si>
   <si>
     <t>TC-10-1340006</t>
   </si>
   <si>
     <t>TC-10-1340006 SPINDLE Вал диска</t>
   </si>
   <si>
-    <t>TC-10-1400014</t>
-[...2 lines deleted...]
-    <t>TC-10-1400014 OIL DISPLAY M27X1.5 Окно контроля уровня масла</t>
+    <t>C-A1-2200004</t>
+  </si>
+  <si>
+    <t>CROSS SWITCH TMRN-30 Джойстик для V-26 и V-57 (TC-20-1700006)</t>
+  </si>
+  <si>
+    <t>TC-40-1900005</t>
+  </si>
+  <si>
+    <t>TC-E-3838001 TRANSFORMER ASSEMBLY JBK-100 Трансформатор для V-26</t>
+  </si>
+  <si>
+    <t>TC-10-1300001</t>
+  </si>
+  <si>
+    <t>TC-10-1300001 GUIDERAIL SUPPORT Направляющая каретки для V-26</t>
   </si>
   <si>
     <t>TC-40-1910000</t>
   </si>
   <si>
     <t>TC-40-1910000 ELECTRICAL CONTROL CABINET Коробка шкафа управления для V-26</t>
   </si>
   <si>
     <t>TC-40-1920000</t>
   </si>
   <si>
     <t>TC-40-1920000 ELECRICAL CABINET WELDING Крышка шкафа управления для V-26</t>
   </si>
   <si>
     <t>TC-10-1000012</t>
   </si>
   <si>
     <t>TC-10-1000012 PULLEY COVER Крышка шкива для V-26</t>
   </si>
   <si>
     <t>Комплект удлинителей для HJ1902</t>
   </si>
   <si>
+    <t>1902_61</t>
+  </si>
+  <si>
+    <t>Гидравлика в сборе для HJ1902 (Pamp assy) Поз. 61</t>
+  </si>
+  <si>
+    <t>1902_27</t>
+  </si>
+  <si>
+    <t>Гидроцилиндр для HJ1902 (Cylinder) Поз. P27</t>
+  </si>
+  <si>
+    <t>1902_24</t>
+  </si>
+  <si>
+    <t>Гидроцилиндр для HJ1902 (Ram) Поз. P24</t>
+  </si>
+  <si>
+    <t>RT-5275 поз.25</t>
+  </si>
+  <si>
+    <t>Крышка гайковерта задняя ( Closing ) RT-5275 поз.25</t>
+  </si>
+  <si>
+    <t>RT-5275 поз.38</t>
+  </si>
+  <si>
+    <t>Седло клапана ( Plug ) RT-5275 поз.38</t>
+  </si>
+  <si>
+    <t>RT-5275 поз.39</t>
+  </si>
+  <si>
+    <t>Клапан ( Valve pin ) RT-5275 поз.39</t>
+  </si>
+  <si>
+    <t>RT-5275 поз.07</t>
+  </si>
+  <si>
+    <t>Вал ( Anvil ) RT-5275 поз.7</t>
+  </si>
+  <si>
+    <t>RT-5275 поз.13</t>
+  </si>
+  <si>
+    <t>Ротор ( Rotor ) RT-5275 поз.13</t>
+  </si>
+  <si>
+    <t>RT-5565 поз.42</t>
+  </si>
+  <si>
+    <t>Втулка переключателя ( Valve bush ) RT-5565 поз.42</t>
+  </si>
+  <si>
+    <t>RT-5565 поз.36</t>
+  </si>
+  <si>
+    <t>Клапан ( Pin plug ) RT-5565 поз.36</t>
+  </si>
+  <si>
+    <t>RT-5875 поз.03</t>
+  </si>
+  <si>
+    <t>Прокладка передней крышки ( Washer ) RT-5875 поз.03</t>
+  </si>
+  <si>
+    <t>B-21-1210003</t>
+  </si>
+  <si>
+    <t>B-21-1210003 KEY BOARD Клавиатура для VT-61 (до 2016 г)</t>
+  </si>
+  <si>
+    <t>TB-F-0100001</t>
+  </si>
+  <si>
+    <t>Пружина кожуха VT-61  TB-F-0100001  SUPPORT PIPE EXTENSION SPRING</t>
+  </si>
+  <si>
     <t>Уголок латунь никель 1/2</t>
   </si>
   <si>
     <t>000212</t>
   </si>
   <si>
     <t>Переключатель продувки SW4</t>
   </si>
   <si>
     <t>PUM202</t>
   </si>
   <si>
     <t>PUM202 Помпа для AC2000, 2 ступ, 120л</t>
   </si>
   <si>
     <t>TSC070</t>
   </si>
   <si>
-    <t>TSC070 Дисплей для AC2000</t>
+    <t>Дисплей TSC070 для AC2000</t>
   </si>
   <si>
     <t>TNK145</t>
   </si>
   <si>
     <t>TNK145 Баллон, 14,5L для AC2000</t>
   </si>
   <si>
     <t>TSC050</t>
   </si>
   <si>
     <t>TSC050 Плата дисплея для АС1800</t>
   </si>
   <si>
     <t>QYL030</t>
   </si>
   <si>
     <t>QYL030 Low side adapter Адаптер для газа R1234yf</t>
   </si>
   <si>
     <t>QYH030</t>
   </si>
   <si>
     <t>QYH030 High side adapter Адаптер для газа R1234yf</t>
   </si>
   <si>
     <t>001025</t>
   </si>
   <si>
     <t>Электродвигатель для VT-62 old</t>
   </si>
   <si>
     <t>001026</t>
   </si>
   <si>
     <t>Электродвигатель для VT-63NEW</t>
   </si>
   <si>
     <t>Датчик угла (Grating electric board) для VT-62</t>
   </si>
   <si>
     <t>Инвертор ( Driving module ) для VT-62NEW</t>
   </si>
   <si>
-    <t>4000801 Power Switch Выключатель</t>
+    <t>4000801 Power Switch Выключатель для VT-62</t>
   </si>
   <si>
     <t>016195</t>
   </si>
   <si>
     <t>Плата Power box + CPU для VT-62 old</t>
   </si>
   <si>
     <t>TC-E-4201224</t>
   </si>
   <si>
     <t>TC-E-4201224 AC CONTACTOR S-P12 Контактор для V-57</t>
   </si>
   <si>
+    <t>TC-21-1D31100</t>
+  </si>
+  <si>
+    <t>TC-20-1230007 WORM Шестерня редуктора для V-57</t>
+  </si>
+  <si>
     <t>GB297-30205</t>
   </si>
   <si>
     <t>GB297-30205 Подшипник CYLINDRICAL BALL BEARING</t>
   </si>
   <si>
-    <t>TC-21-1231000</t>
-[...2 lines deleted...]
-    <t>TC-20-1231000 (TC-21-1231000) Gearbox Редуктор V-57</t>
+    <t>TC-DJ-5880007</t>
+  </si>
+  <si>
+    <t>TC-DJ-5880007 PUMP MOTOR Электродвигатель гидростанции для V-57</t>
+  </si>
+  <si>
+    <t>TC-20-1230004</t>
+  </si>
+  <si>
+    <t>TC-20-1230004 WORM ROD Червячный вал для V-57</t>
   </si>
   <si>
     <t>TC-21-1323000</t>
   </si>
   <si>
     <t>TC-21-1323000 DOUBLE TOOL ASSEMBLY Крюк монтажный для V-57</t>
   </si>
   <si>
+    <t>TC-20-1230009</t>
+  </si>
+  <si>
+    <t>TC-20-1230009 LARGE PULLEY Шкив червячного вала для V-57</t>
+  </si>
+  <si>
     <t>TC-21-1600000</t>
   </si>
   <si>
     <t>TC-21-1600000 Гидроцилиндр для V-57 VERTICAL MOVEMENT OIL TANK ASSEMBLY</t>
   </si>
   <si>
+    <t>TC-21-1D31000</t>
+  </si>
+  <si>
+    <t>Редуктор TC-21-1D31000 GEARBOX для V-57</t>
+  </si>
+  <si>
+    <t>Кольцо 150*130*1,5мм</t>
+  </si>
+  <si>
     <t>TW100X75X22.4 5500081 Кольцо для V-57/57A</t>
   </si>
   <si>
+    <t>TC-20-1400001</t>
+  </si>
+  <si>
+    <t>TC-20-1400001 (6001741) PLASTIC GUIDE RAIL  Ползун пластиковый</t>
+  </si>
+  <si>
     <t>DUSTPROOF WASHER 25  5500106 Манжет для V-57</t>
   </si>
   <si>
-    <t>TC-20-1300003FW</t>
-[...4 lines deleted...]
-  <si>
     <t>TC-20-1600000</t>
   </si>
   <si>
     <t>TC-20-1600000 LIFT OIL TANK ASSEMBLY Гидроцилиндр подъемный V-57</t>
   </si>
   <si>
     <t>TC-YX-5880000</t>
   </si>
   <si>
-    <t>TC-YX-5880000 FUEL TANK Бак маслянный в сборе V-57</t>
-[...2 lines deleted...]
-    <t>Манжет для поршня D93</t>
+    <t>Бак маслянный в сборе TC-YX-5880000 FUEL TANK V-57</t>
+  </si>
+  <si>
+    <t>Ось заездного трапа для BT-62 п.115</t>
+  </si>
+  <si>
+    <t>Блок подготовки воздуха для BT-62</t>
+  </si>
+  <si>
+    <t>Трап заездной для BT-62 п.101</t>
+  </si>
+  <si>
+    <t>SP.8.12.Q.</t>
+  </si>
+  <si>
+    <t>Шланг полиуретановый спиральный ROSSVIK SP8-57-12Q, внутренний/внешний Ø 5/8 мм, 12 м, БРС</t>
+  </si>
+  <si>
+    <t>SP.8.12.R.</t>
+  </si>
+  <si>
+    <t>Шланг полиуретановый спиральный ROSSVIK SP8-57-12R, внутренний/внешний Ø 5/8 мм, 12 м, 1/4"</t>
+  </si>
+  <si>
+    <t>RT-5265 поз.19</t>
+  </si>
+  <si>
+    <t>Крышка переключателя ( Adj. Screw Cap ) RT-5265 поз.19</t>
+  </si>
+  <si>
+    <t>RT-5265 поз.39</t>
+  </si>
+  <si>
+    <t>Втулка вала ( Anvil Bushing ) RT-5265 поз.39</t>
+  </si>
+  <si>
+    <t>RT-5265 поз.42</t>
+  </si>
+  <si>
+    <t>Крышка передняя ( Hammer Cage ) RT-5265 поз.42</t>
+  </si>
+  <si>
+    <t>RT-5265 поз.07</t>
+  </si>
+  <si>
+    <t>Втулка переключателя ( VaIve Sleeve ) RT-5265 поз.07</t>
+  </si>
+  <si>
+    <t>RT-5265 поз.12</t>
+  </si>
+  <si>
+    <t>Клапан RT-5265 (VaIve Stem Screw) поз.12</t>
+  </si>
+  <si>
+    <t>RT-5265 поз.36,37,38</t>
+  </si>
+  <si>
+    <t>Вал в сборе RT-5265 (Anvil) поз.36,37,38</t>
+  </si>
+  <si>
+    <t>RT-5265 поз.05</t>
+  </si>
+  <si>
+    <t>Переключатель ( Regulating Screw ) RT-5265 поз.05</t>
   </si>
   <si>
     <t>B-55-1500400</t>
   </si>
   <si>
-    <t>B-55-1500400 TRANSFORM BOARD ASSEM Плата трансформатора</t>
+    <t>B-55-1500400 TRANSFORM BOARD ASSEM Плата трансформатора для VT-64</t>
   </si>
   <si>
     <t>TB-F-0500001</t>
   </si>
   <si>
     <t>TB-F-0500001 HOOD Кожух защитный</t>
   </si>
   <si>
+    <t>TB-P-0403000</t>
+  </si>
+  <si>
+    <t>TB-P-0403000 Лазерный указатель Laser lamp для VT-64</t>
+  </si>
+  <si>
+    <t>B-12-3000004RC</t>
+  </si>
+  <si>
+    <t>B-12-3000004RC AUDIO Колонка для VT-64</t>
+  </si>
+  <si>
     <t>021752</t>
   </si>
   <si>
-    <t>Weight cover for VT63NEW (Крышка с ячейками)</t>
+    <t>Крышка с ячейками для VT63NEW Weight cover</t>
   </si>
   <si>
     <t>022298</t>
   </si>
   <si>
     <t>Mask for VT63NEW (Клавиатура)</t>
   </si>
   <si>
+    <t>Complete axle for VT63NEW (Ось в сборе)</t>
+  </si>
+  <si>
+    <t>5880N03</t>
+  </si>
+  <si>
+    <t>Крышка передняя RT-5880 (Hammer Case) поз.03 + Втулка (Anvil Bushing) поз.09</t>
+  </si>
+  <si>
     <t>5880N19</t>
   </si>
   <si>
     <t>Корпус RT-5880 (Housing) поз.19</t>
   </si>
   <si>
+    <t>5880N27</t>
+  </si>
+  <si>
+    <t>Прокладка RT-5880 (Rear Case Gasket) поз.27</t>
+  </si>
+  <si>
     <t>5880N34</t>
   </si>
   <si>
     <t>Клапан RT-5880 (Timing Valve) поз.34</t>
   </si>
   <si>
     <t>5880N37</t>
   </si>
   <si>
     <t>Переключатель RT-5880 (Timing Button) поз.37</t>
   </si>
   <si>
     <t>5880N40</t>
   </si>
   <si>
     <t>Штифт клапана RT-5880 (Throttle Valve Pin) поз.40</t>
   </si>
   <si>
     <t>5880N41</t>
   </si>
   <si>
     <t>Клапан RT-5880 (Throttle Valve) поз.41</t>
   </si>
   <si>
     <t>5880N45</t>
   </si>
   <si>
     <t>Воздухозаборник RT-5880 (Air Inlet) поз.45</t>
   </si>
   <si>
+    <t>RWD011</t>
+  </si>
+  <si>
+    <t>Помпа для RWD-1 (PUMP pos.11)</t>
+  </si>
+  <si>
     <t>RWD004</t>
   </si>
   <si>
     <t>Выключатель двойной для RWD-1 (DOUBLE BREAK SWITCH pos.4)</t>
   </si>
   <si>
+    <t>CT-D-7100007</t>
+  </si>
+  <si>
+    <t>CT-D-7100007 SWITCH Переключатель реверсивный двухскоростной для V-730</t>
+  </si>
+  <si>
     <t>CT-DJ-0344123</t>
   </si>
   <si>
     <t>Электродвигатель CT-DJ-0344123 MOTOR 380V, 50Hz,3P, 0.85-1.1Kw, DOUBLE SPEED</t>
   </si>
   <si>
+    <t>BN-6240P-2000-12</t>
+  </si>
+  <si>
+    <t>BN-6240P-2000-12 Sliding block Скользящий блок pos.41</t>
+  </si>
+  <si>
+    <t>BN-2.40EM-A-1000-03-03</t>
+  </si>
+  <si>
+    <t>BN-2.40EM-A-1000-03-03 Rope wheel Ролик троса поз.8</t>
+  </si>
+  <si>
     <t>FC-40</t>
   </si>
   <si>
     <t>FC-40 Пылезащитное кольцо штока гидроцилиндра T4, T4H, T4B, V2-4L, V2-4LH, V2-4LB</t>
   </si>
   <si>
     <t xml:space="preserve">BN-2.40EM-A-5000-01(02) </t>
   </si>
   <si>
     <t>BN-2.40EM-A-5000-01(02) Ремкомплект гидроцилиндра T4, T4H, T4B, V2-4L, V2-4LH, V2-4LB</t>
   </si>
   <si>
     <t>BN-2.40EM-A-2000-01-00</t>
   </si>
   <si>
     <t>BN-2.40EM-A-2000-01-00 T4 Carriage (yellow) Каретка</t>
   </si>
   <si>
     <t>BN-3.55PS-A-2000-01-00</t>
   </si>
   <si>
     <t>BN-3.55PS-A-2000-01-00 V2-5.5L Carriage yellow (old) Каретка для V2-5.5L</t>
   </si>
   <si>
     <t>BN-3.55PS-A-6000-01</t>
   </si>
   <si>
     <t>BN-3.55PS-A-6000-01 Steel rope 12140mm (Old) Трос 12140мм для V2-5.5L</t>
   </si>
   <si>
-    <t>BN-3.55PS-A-6000-02</t>
-[...10 lines deleted...]
-  <si>
     <t>BN-2.60PA-A-2000-05</t>
   </si>
   <si>
     <t>BN-2.60PA-A-2000-05 Штифт стопора лапы V2-5.5, V2-5.5L</t>
   </si>
   <si>
     <t>MM26001063203</t>
   </si>
   <si>
     <t>Цилиндр откидной стойки в сборе для V-426</t>
   </si>
   <si>
     <t>MM26001061333</t>
   </si>
   <si>
     <t>Блок подготовки воздуха для V-426</t>
   </si>
   <si>
     <t>MM26001061335</t>
   </si>
   <si>
     <t>Цилиндр отжима 185*500 для V-426</t>
   </si>
   <si>
     <t>MM26001063209</t>
@@ -539,51 +821,51 @@
   <si>
     <t>MM26001061408</t>
   </si>
   <si>
     <t>Пятиходовой клапан правый для V-426</t>
   </si>
   <si>
     <t>MM26001061414</t>
   </si>
   <si>
     <t>Педаль E для V-426</t>
   </si>
   <si>
     <t>MM26001063218</t>
   </si>
   <si>
     <t>Пятиходовой клапан с тройником для V-426</t>
   </si>
   <si>
     <t>MM26001059045</t>
   </si>
   <si>
     <t>Крышка кулачка для V-426</t>
   </si>
   <si>
-    <t>MM26001061281</t>
+    <t>MM26001076127</t>
   </si>
   <si>
     <t>Пластина защитная для V-426</t>
   </si>
   <si>
     <t>MM26001067681</t>
   </si>
   <si>
     <t>Цилиндр зажима для V-426</t>
   </si>
   <si>
     <t>MM26001067657</t>
   </si>
   <si>
     <t>Шток цилиндра зажима V-426</t>
   </si>
   <si>
     <t>MM26001067656</t>
   </si>
   <si>
     <t>Корпус цилиндра зажима для V-426</t>
   </si>
   <si>
     <t>MM26001061352</t>
   </si>
@@ -635,150 +917,663 @@
   <si>
     <t>MM26001064683</t>
   </si>
   <si>
     <t>Крышка цилиндра отжима для V-426</t>
   </si>
   <si>
     <t>MM26002064411</t>
   </si>
   <si>
     <t>Накладка пластиковая на зажимной кулачок для V-324, V-426</t>
   </si>
   <si>
     <t>MM26001056536</t>
   </si>
   <si>
     <t>Вставка пластиковая в монтажную головку, комп. 2шт V3 для V-324, V-426</t>
   </si>
   <si>
     <t>MM26001061366</t>
   </si>
   <si>
     <t>Цилиндр пневматический для фиксации четырехгранной штанги для V-426</t>
   </si>
   <si>
+    <t>MM26001061282</t>
+  </si>
+  <si>
+    <t>Головка монтажная для V-324 MM26001061282 Demount head</t>
+  </si>
+  <si>
+    <t>MM26001056526</t>
+  </si>
+  <si>
+    <t>Пружина монтажной консоли для V-324 MM26001056526 Spring</t>
+  </si>
+  <si>
+    <t>MM26001056507</t>
+  </si>
+  <si>
+    <t>Фиксатор штанги для V-324 MM26001056507 Hexagonal board</t>
+  </si>
+  <si>
+    <t>MM26001061492</t>
+  </si>
+  <si>
+    <t>Штанга шестигранная для V-324 MM26001061492 Square bar</t>
+  </si>
+  <si>
+    <t>MM26001061494</t>
+  </si>
+  <si>
+    <t>Винт монтажной консоли для V-324</t>
+  </si>
+  <si>
+    <t>MM26001061252</t>
+  </si>
+  <si>
+    <t>Лопата отжимная для V-324 MM26001061252 Bead breaker</t>
+  </si>
+  <si>
+    <t>MM26001061283</t>
+  </si>
+  <si>
+    <t>Кулачок зажимной для V-324, V-426 Jaw</t>
+  </si>
+  <si>
+    <t>MM26001061280</t>
+  </si>
+  <si>
+    <t>Кронштейн кулачка основной для V-324, V-426 Main hanger</t>
+  </si>
+  <si>
+    <t>MM26001061285</t>
+  </si>
+  <si>
+    <t>Кронштейн кулачка вспомогательный для V-324, V-426 Auxiliary hanger</t>
+  </si>
+  <si>
+    <t>MM26001061266</t>
+  </si>
+  <si>
+    <t>Цилиндр зажима для V-324 MM26001061266</t>
+  </si>
+  <si>
+    <t>MM26001061329</t>
+  </si>
+  <si>
+    <t>Муфта поворотная для V-324 MM26001061329 Distributing valve</t>
+  </si>
+  <si>
+    <t>MM26001067658</t>
+  </si>
+  <si>
+    <t>Блок подготовки воздуха для V-324</t>
+  </si>
+  <si>
+    <t>MM26001061481</t>
+  </si>
+  <si>
+    <t>Цилиндр отжима в сборе для V-324 MM26001061481 Cylinder 186mm</t>
+  </si>
+  <si>
+    <t>MM26001056522</t>
+  </si>
+  <si>
+    <t>Упор отжима резиновый для V-324 MM26001056522 Bead breaker buffer</t>
+  </si>
+  <si>
+    <t>MM26001061482</t>
+  </si>
+  <si>
+    <t>Пружина отжимного рычага для V-324 MM26001061482 Spring</t>
+  </si>
+  <si>
+    <t>MM26001067294</t>
+  </si>
+  <si>
+    <t>Пневмораспределитель для V-324 MM26001067294 Five-way valve</t>
+  </si>
+  <si>
+    <t>MM26001061490</t>
+  </si>
+  <si>
+    <t>Тяга реверсивного переключателя для V-324 MM26001061490 Fanning strip</t>
+  </si>
+  <si>
+    <t>MM26001061405</t>
+  </si>
+  <si>
+    <t>Копир для V-324, V-426 Positioning block</t>
+  </si>
+  <si>
+    <t>MM26001061406</t>
+  </si>
+  <si>
+    <t>Тяга копира для V-324, V-426 Double end pull rod</t>
+  </si>
+  <si>
+    <t>MM26001061400</t>
+  </si>
+  <si>
+    <t>Педаль для V-324, V-426 Pedal D</t>
+  </si>
+  <si>
+    <t>MM26001061401</t>
+  </si>
+  <si>
+    <t>Педаль для V-324, V-426 Pedal C</t>
+  </si>
+  <si>
+    <t>MM26001061413</t>
+  </si>
+  <si>
+    <t>Пружина педали (правая) для V-324,V-426 Pedal spring</t>
+  </si>
+  <si>
+    <t>MM26001063254</t>
+  </si>
+  <si>
+    <t>Манжет для V-324 MM26001063254 O-seal 20*2.65</t>
+  </si>
+  <si>
+    <t>MM26001064685</t>
+  </si>
+  <si>
+    <t>Манжет для V-324 MM26001064685 Seal φ30*20*7</t>
+  </si>
+  <si>
+    <t>MM26001067645</t>
+  </si>
+  <si>
+    <t>Поршень цилиндра отжима для V-324 MM26001067645 Bead breaker cylinder piston 186*12*9</t>
+  </si>
+  <si>
+    <t>MM26001067646</t>
+  </si>
+  <si>
+    <t>Крышка цилиндра отжима для V-324 MM26001067646 Cylinder cover</t>
+  </si>
+  <si>
+    <t>MM26001064250</t>
+  </si>
+  <si>
+    <t>Ремень для V-324 MM26001064250 Belt A-610</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MM26001067564 </t>
+  </si>
+  <si>
+    <t>Электродвигатель для V-324 MM26001067564 Motor Assembly 380V/50HZ/3PH/0.75KW</t>
+  </si>
+  <si>
+    <t>MM26001061288</t>
+  </si>
+  <si>
+    <t>Переключатель реверсивный для V-324 MM26001061288 Reverse switch 220V</t>
+  </si>
+  <si>
+    <t>MM26001067565</t>
+  </si>
+  <si>
+    <t>Электродвигатель для V-324 MM26001067565 Motor Assembly 220V/50HZ/1PH/0.75KW</t>
+  </si>
+  <si>
+    <t>MM26001067655</t>
+  </si>
+  <si>
+    <t>Шток цилиндра зажима для V-324 MM26001067655</t>
+  </si>
+  <si>
+    <t>MM26001063223</t>
+  </si>
+  <si>
+    <t>Накладка защитная на отжимную лопату для V-324, V-426 Big Spade cover</t>
+  </si>
+  <si>
+    <t>MM26001064696</t>
+  </si>
+  <si>
+    <t>Поршень цилиндра зажима для V-324 MM26001064696 ф75 Cylinder piston</t>
+  </si>
+  <si>
+    <t>MM26001064698</t>
+  </si>
+  <si>
+    <t>Крышка цилиндра зажима передняя для V-324, V-426 cylinder cover</t>
+  </si>
+  <si>
+    <t>MM26001064697</t>
+  </si>
+  <si>
+    <t>Крышка цилиндра зажима задняя для V-324, V-426 cylinder cover</t>
+  </si>
+  <si>
+    <t>MM26001056514</t>
+  </si>
+  <si>
+    <t>Редуктор для V-324 MM26001056514 Complete gear box</t>
+  </si>
+  <si>
+    <t>RproV2-5.5L</t>
+  </si>
+  <si>
+    <t>Автоподъемник двухстоечный ROSSVIK PRO V2-5.5L, г/п 5,5 т, 380 В, верхняя синхронизация, серый</t>
+  </si>
+  <si>
+    <t>V2-4L.380.7016</t>
+  </si>
+  <si>
+    <t>Автоподъемник двухстоечный ROSSVIK V2-4L, г/п 4,0 т, 380 В, верхняя синхронизация, серый</t>
+  </si>
+  <si>
+    <t>V2-4LH.380.7016</t>
+  </si>
+  <si>
+    <t>Автоподъемник двухстоечный ROSSVIK V2-4LH, г/п 4,0 т, 380 В, верхняя синхронизация, серый</t>
+  </si>
+  <si>
+    <t>V2-4LB.380.7016</t>
+  </si>
+  <si>
+    <t>Автоподъемник двухстоечный ROSSVIK V2-4LB, г/п 4,0 т, 380 В, верхняя синхронизация, серый</t>
+  </si>
+  <si>
+    <t>022252</t>
+  </si>
+  <si>
+    <t>Автоподъемник двухстоечный ROSSVIK ПГА-4500Е, г/п 4,5 т, 380 В, верхняя синхронизация, синий</t>
+  </si>
+  <si>
+    <t>022253</t>
+  </si>
+  <si>
+    <t>Автоподъемник двухстоечный ROSSVIK ПГА-4500Е, г/п 4,5 т, 380 В, верхняя синхронизация, серый</t>
+  </si>
+  <si>
+    <t>Т4Е.220.5005</t>
+  </si>
+  <si>
+    <t>Автоподъемник двухстоечный ROSSVIK T4Е, г/п 4,0 т, 220 В, нижняя синхронизация, синий</t>
+  </si>
+  <si>
+    <t>Т4Е.380.5005</t>
+  </si>
+  <si>
+    <t>Автоподъемник двухстоечный ROSSVIK T4Е, г/п 4,0 т, 380 В, нижняя синхронизация, синий</t>
+  </si>
+  <si>
+    <t>Т4Е.380.7016</t>
+  </si>
+  <si>
+    <t>Автоподъемник двухстоечный ROSSVIK T4Е, г/п 4,0 т, 380 В, нижняя синхронизация, серый</t>
+  </si>
+  <si>
+    <t>Т4Е.220.7016</t>
+  </si>
+  <si>
+    <t>Автоподъемник двухстоечный ROSSVIK T4Е, г/п 4,0 т, 220 В, нижняя синхронизация, серый</t>
+  </si>
+  <si>
+    <t>V2-4L.380.5005</t>
+  </si>
+  <si>
+    <t>Автоподъемник двухстоечный ROSSVIK V2-4L, г/п 4,0 т, 380 В, верхняя синхронизация, синий</t>
+  </si>
+  <si>
     <t>V-36X_IN</t>
   </si>
   <si>
     <t>Автоподъемник ножничный ROSSVIK PRO V-36X (IN) заглубленный, г/п 3,6 т, 380 В, серый</t>
   </si>
   <si>
+    <t>V-36X_LPON</t>
+  </si>
+  <si>
+    <t>Автоподъемник ножничный ROSSVIK PRO V-36X (LP/ON) напольный, г/п 3,6 т, 380 В, серый</t>
+  </si>
+  <si>
     <t>V-55_52ON</t>
   </si>
   <si>
     <t>Автоподъемник ножничный ROSSVIK PRO V-55X (52/ON) напольный, для р/с, г/п 5,5 т, 380 В, серый</t>
   </si>
   <si>
+    <t>V-30X_IN_5005</t>
+  </si>
+  <si>
+    <t>Автоподъемник ножничный ROSSVIK V-30X (IN) заглубленный, г/п 3,0 т, 380 В, синий</t>
+  </si>
+  <si>
+    <t>V-30X_IN_7016</t>
+  </si>
+  <si>
+    <t>Автоподъемник ножничный ROSSVIK V-30X (IN) заглубленный, г/п 3,0 т, 380 В, серый</t>
+  </si>
+  <si>
+    <t>V-30X_ON_5005</t>
+  </si>
+  <si>
+    <t>Автоподъемник ножничный ROSSVIK V-30X (ON) напольный, г/п 3,0 т, 380 В, синий</t>
+  </si>
+  <si>
+    <t>V-30X_ON_7016</t>
+  </si>
+  <si>
+    <t>Автоподъемник ножничный ROSSVIK V-30X (ON) напольный, г/п 3,0 т, 380 В, серый</t>
+  </si>
+  <si>
+    <t>3.10.05.0014</t>
+  </si>
+  <si>
+    <t>Подъемник для снятия АКБ электромобилей THINKCAR TVL 515, г/п 1,5 т, 220В</t>
+  </si>
+  <si>
+    <t>V4-4.5.7016</t>
+  </si>
+  <si>
+    <t>Автоподъемник четырехстоечный ROSSVIK V4-4.5, г/п 4,5 т, 4,8 м, 380 В, ручная траверса 2 т, серый</t>
+  </si>
+  <si>
+    <t>V4-5.5.7016</t>
+  </si>
+  <si>
+    <t>Автоподъемник четырехстоечный ROSSVIK V4-5.5, г/п 5,5 т, 5,5 м, 380 В, пневм/гидр. трав. 3 т, серый</t>
+  </si>
+  <si>
+    <t>Х361</t>
+  </si>
+  <si>
+    <t>Накладка для подъемников TROMMELBERG / BendPak, 120х120 мм, H=15 мм, расстояние между отверстиями 90</t>
+  </si>
+  <si>
+    <t>Накладка для подъемников WERTHER артикул: 1037</t>
+  </si>
+  <si>
     <t>Накладка для подъемников «Ravaglioli» mid+, арт.1038</t>
   </si>
   <si>
     <t>1014K</t>
   </si>
   <si>
     <t>Накладка резиновая для подъемников "Nussbaum" кордированная, арт.1014K</t>
   </si>
   <si>
     <t>Клавиша 250V 16A с нейтралью (2шт. в упаковке)</t>
   </si>
   <si>
     <t>Накладка для подъемников «TROMMELBERG», ДхШхВ 120х120х15мм, Вес - 320 гр, арт.1012</t>
   </si>
   <si>
+    <t>Накладка резиновая для подъемников СИВИК арт.1018, размер посадочный: Ø98х9 мм</t>
+  </si>
+  <si>
     <t xml:space="preserve">1038К </t>
   </si>
   <si>
     <t>Накладка для подъемников «Ravaglioli» mid+, арт.1038К КОРД, размер посадочный: Ø110х10 мм</t>
   </si>
   <si>
+    <t>Накладка резиновая для подъемников ЗАО "ДАРЗ" 1007</t>
+  </si>
+  <si>
+    <t>Накладка резиновая для подъемников "EverLift", арт.1041</t>
+  </si>
+  <si>
+    <t>Накладка резиновая для подъемников "OMCN", размер посадочный 131х11 мм арт.1039</t>
+  </si>
+  <si>
     <t>Накладка для подъемников ПЛД (D = 145мм, H = 25мм)</t>
   </si>
   <si>
-    <t>T62302D</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Кран 2т складной(низкий въезд)  AE&amp;T T62302D, г/п 2 т, 2380 мм, диапазон стрелы 1000-1520 мм, синий </t>
+    <t>1008к</t>
+  </si>
+  <si>
+    <t>Накладка резиновая для подъемников "ОМА",корд, размер посадочный: Ø116х10 мм,(H): 24 мм, диам. внеш.</t>
+  </si>
+  <si>
+    <t>ОНТ102</t>
+  </si>
+  <si>
+    <t>Домкрат бутылочный Ombra OHT102, г/п 2,0 т, 158-308 мм, оранжевый</t>
+  </si>
+  <si>
+    <t>T62202</t>
+  </si>
+  <si>
+    <t>Кран гаражный ТЕМП T62202, г/п 2 т, 2380 мм, диапазон стрелы 1000-1520 мм, синий</t>
   </si>
   <si>
     <t>HJ4004</t>
   </si>
   <si>
     <t>Тележка с подъемным столом ROSSVIK HJ4004, г/п 500 кг, 820*520 мм, синий</t>
   </si>
   <si>
+    <t>HJ0804_7016</t>
+  </si>
+  <si>
+    <t>Пресс гидравлический  20 т ROSSVIK HJ0804, напольный, ручной, серый</t>
+  </si>
+  <si>
+    <t>HJ0805C_7016</t>
+  </si>
+  <si>
+    <t>Пресс гидравлический  20 т ROSSVIK HJ0805C, напольный, ручной, педаль, серый</t>
+  </si>
+  <si>
+    <t>HJ0303.5005</t>
+  </si>
+  <si>
+    <t>Стойка трансмиссионная ROSSVIK HJ0303, г/п 500 кг, высота подъема 815 мм, синий</t>
+  </si>
+  <si>
+    <t>HJ0306.5005</t>
+  </si>
+  <si>
+    <t>Стойка трансмиссионная ROSSVIK HJ0306, г/п 1000 кг, высота подъема 810 мм, синий</t>
+  </si>
+  <si>
     <t>Упор противооткатный ЗУБР 43066, 120*80*70 мм, резина</t>
   </si>
   <si>
+    <t>Упор противооткатный РТИ-Сервис 4003, 470*200*230 мм, допустимая нагрузка 40 т, пластик</t>
+  </si>
+  <si>
+    <t>ВВС-215-3</t>
+  </si>
+  <si>
+    <t>Верстак 2-тумбовый ВВС-215-3, с нишей, дверцей и ящиками, 870*1300*700, синий (RAL5010)</t>
+  </si>
+  <si>
+    <t>ВВС-223-3</t>
+  </si>
+  <si>
+    <t>Верстак 3-тумбовый ВВС-223-3, с дверцами и ящиками, 870*1300*700, синий (RAL5010)</t>
+  </si>
+  <si>
+    <t>13.9002-7016/3000</t>
+  </si>
+  <si>
+    <t>Шкаф инструментальный Ferrum Premium 13.9002-7016/3000, двери со стеклом, 1000*500*1950 мм, красный</t>
+  </si>
+  <si>
     <t>03.3004-5015</t>
   </si>
   <si>
-    <t>Шкаф инструментальный Classic с 4 полками</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Шкаф хранилище для баллонов ШХБ-01 </t>
+    <t>Шкаф инструментальный Ferrum Classic 03.3004-5015, 4 полки, 950*500*1950 мм, синий</t>
+  </si>
+  <si>
+    <t>ШХБ-01</t>
+  </si>
+  <si>
+    <t>Шкаф для баллонов ШХБ-01, 2100*1100*2220 мм, на 6 баллонов</t>
   </si>
   <si>
     <t xml:space="preserve">30001351 </t>
   </si>
   <si>
-    <t>8" Сканер THINKTOOL EXPERT 191</t>
-[...5 lines deleted...]
-    <t>Тестер Thinkcar ACT20</t>
+    <t>Сканер THINKTOOL Expert 191, легковой, 8", DoIP, CAN FD</t>
+  </si>
+  <si>
+    <t>3.01.03.0046</t>
+  </si>
+  <si>
+    <t>Сканер THINKTOOL Master CV, грузовой/спецтехника, 10", KWP2000, CAN, программирование</t>
+  </si>
+  <si>
+    <t>3.01.03.0071</t>
+  </si>
+  <si>
+    <t>Сканер THINKTOOL Master X2, легковой, грузовой/электро - опция, 10", DoIP, CAN FD, программирование</t>
+  </si>
+  <si>
+    <t>Сканер THINKTOOL Lite 2, легковой, 7", DoIP, CAN FD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30000533 </t>
+  </si>
+  <si>
+    <t>Тележка мультифункциональная THINKCAR Trolley, 5-уровневая, запираемый ящик, 670*610*1300 мм</t>
+  </si>
+  <si>
+    <t>3.03.03.0082</t>
+  </si>
+  <si>
+    <t>Сканер датчиков TPMS THINKCAR VENU 90, 2,8", 3000 мАч</t>
+  </si>
+  <si>
+    <t>3.03.03.0081</t>
+  </si>
+  <si>
+    <t>Сканер датчиков TPMS THINKCAR VENU-i Pro, 1,77", 2000 мАч</t>
+  </si>
+  <si>
+    <t>3.01.06.0046</t>
+  </si>
+  <si>
+    <t>Сканер THINKTOOL Expert 394, легковой/электро, грузовой - опция, 12", DoIP, CAN FD, программирование</t>
+  </si>
+  <si>
+    <t>3.01.06.0056</t>
+  </si>
+  <si>
+    <t>Сканер THINKTOOL Expert 399, легковой/грузовой/электро, 14", DoIP, CAN FD, программирование</t>
+  </si>
+  <si>
+    <t>3.09.01.006</t>
+  </si>
+  <si>
+    <t>Лицензия THINKTOOL на 1 год для грузовых автомобилей + пакет нестандартных разъемов (13 шт.)</t>
+  </si>
+  <si>
+    <t>3.09.02.0016</t>
+  </si>
+  <si>
+    <t>Видеоэндоскоп THINKTOOL Video Scope, 1280*720, гибкий зонд 150 см, IP67</t>
+  </si>
+  <si>
+    <t>3.10.05.0046</t>
+  </si>
+  <si>
+    <t>Видеоэндоскоп THINKCAR TES 205, 1280*720, гибкий зонд 95 см, экран 5"</t>
+  </si>
+  <si>
+    <t>3.10.05.0044</t>
+  </si>
+  <si>
+    <t>Видеоэндоскоп THINKCAR TES 402, 1280*720, гибкий зонд 95 см, экран 4,5"</t>
+  </si>
+  <si>
+    <t>Тестер напряжения THINKCAR ACT20, 1,77", 0-65 В, 10А, 200 кОм, встроенный фонарик</t>
+  </si>
+  <si>
+    <t>3.10.05.0123</t>
+  </si>
+  <si>
+    <t>Тестер АКБ THINKCAR TBT 360, 2,8", 3000-3600 мАч, 7-30 В</t>
+  </si>
+  <si>
+    <t>3.10.05.0125</t>
+  </si>
+  <si>
+    <t>Тестер АКБ THINKCAR TBT 360 PRO, 2,8", 3000-3600 мАч, 7-30 В, встроенный термопринтер</t>
   </si>
   <si>
     <t>ODA-SG03</t>
   </si>
   <si>
-    <t>Жидкость УФ для дымогенератора 100 мл ОДА Сервис ODA-SG03</t>
+    <t>Жидкость для дымогенератора ОДА Сервис ODA-SG03, УФ, 100 мл</t>
   </si>
   <si>
     <t>ODA-SG01L</t>
   </si>
   <si>
-    <t>Жидкость для дымогенератора 100 мл ОДА Сервис ODA-SG01L</t>
-[...2 lines deleted...]
-    <t>Программатор ключей Thinkcar PROG</t>
+    <t>Жидкость для дымогенератора ОДА Сервис ODA-SG01L, 100 мл</t>
+  </si>
+  <si>
+    <t>GS-КП1</t>
+  </si>
+  <si>
+    <t>Дымогенератор G-Smoke, расход жидкости 1 мл/цикл, 12 В, пробки 12 шт.</t>
+  </si>
+  <si>
+    <t>3.10.01.0006</t>
+  </si>
+  <si>
+    <t>Дымогенератор THINKCAR PLD 212, встроенный компрессор, подача воздуха/дыма, защита от перегрева</t>
+  </si>
+  <si>
+    <t>3.03.03.0071</t>
+  </si>
+  <si>
+    <t>Датчик TPMS THINKCAR VENU 5</t>
+  </si>
+  <si>
+    <t>Программатор ключей THINKCAR PROG</t>
   </si>
   <si>
     <t>3.09.03.0018</t>
   </si>
   <si>
-    <t>Программатор ключей THINKCAR TKey 101 (TKEY101)</t>
-[...5 lines deleted...]
-    <t>Удлинитель ThinkVCI Extension Cable</t>
+    <t>Программатор ключей THINKCAR TKey 101, универсальный</t>
+  </si>
+  <si>
+    <t>3.09.01.0003</t>
+  </si>
+  <si>
+    <t>Кабель диагностический THINKDIAG Extension Cable, удлинитель для VCI-модуля, 60 см</t>
+  </si>
+  <si>
+    <t>3.10.04.0001</t>
+  </si>
+  <si>
+    <t>Зарядное устройство при программировании THINKPPS 150</t>
+  </si>
+  <si>
+    <t>Удлинитель кабеля OBDII THINKCAR THINKVCI Extension cable, 34,5 см</t>
   </si>
   <si>
     <t>Арматура для подключения осушителя</t>
   </si>
   <si>
     <t>ВК20А-15-300</t>
   </si>
   <si>
     <t>Компрессор винтовой ROSSVIK ВК20А-15-300, 1350 л/мин, 15 бар, ресивер 300 л, 380 В, 15 кВт, серый</t>
   </si>
   <si>
     <t>ВК5-10</t>
   </si>
   <si>
     <t>Компрессор винтовой ROSSVIK ВК5-10, 450 л/мин, 10 бар, 380 В, 4,0 кВт, серый</t>
   </si>
   <si>
     <t>ВК5-10-160</t>
   </si>
   <si>
     <t>Компрессор винтовой ROSSVIK ВК5-10-160, 450 л/мин, 10 бар, ресивер 160 л, 380 В, 4,0 кВт, серый</t>
   </si>
   <si>
     <t>ВК8-10</t>
   </si>
@@ -800,1101 +1595,2199 @@
   <si>
     <t>ВК15А-10</t>
   </si>
   <si>
     <t>Компрессор винтовой ROSSVIK ВК15А-10, 1470 л/мин, 10 бар, 380 В, 11 кВт, серый</t>
   </si>
   <si>
     <t>ВК20А-15</t>
   </si>
   <si>
     <t>Компрессор винтовой ROSSVIK ВК20А-15, 1350 л/мин, 15 бар, 380 В, 15 кВт, серый</t>
   </si>
   <si>
     <t>СБ4/Ф-270.LT100В</t>
   </si>
   <si>
     <t>Компрессор ROSSVIK СБ4/Ф-270.LT100В, 1400 л/мин, 10 бар, вертикальный 270 л, 380 В/7,5 кВт, красный</t>
   </si>
   <si>
     <t>500.LB75_7016</t>
   </si>
   <si>
     <t>Компрессор ROSSVIK СБ4/Ф-500.LB75, 950 л/мин, 10 бар, ресивер 500 л, 380 В/5,5 кВт, серый</t>
   </si>
   <si>
-    <t>JTC-JW0916</t>
-[...8 lines deleted...]
-    <t>Комплект маслораздачи на бочку(с тележкой) 180-220 5:1 4 метра с эл.сч-к K99235</t>
+    <t>JTC-4144B</t>
+  </si>
+  <si>
+    <t>Устройство для ручной заправки АКПП JTC 4144B, 9,5 л</t>
+  </si>
+  <si>
+    <t>JTC-5534-5</t>
+  </si>
+  <si>
+    <t>Шланг гибкий для шприца JTC 5534-5, 480 мм</t>
   </si>
   <si>
     <t>A92452</t>
   </si>
   <si>
-    <t>A92452 Шланг гибкий для шприца 300 мм.</t>
-[...5 lines deleted...]
-    <t>Шланг для раздачи масла, 2 м. M-F 1/2" A176206.002</t>
+    <t>Шланг гибкий для шприца Ombra A92452, 300 мм</t>
   </si>
   <si>
     <t>P356034</t>
   </si>
   <si>
-    <t>Насос пневматический для бочек 180-220л. K=3:1, 12  л/мин, для масла и сходных жидкостей. P356034</t>
+    <t>Насос пневматический DMECL P356034, 12 л/мин, для бочек 180-200 л</t>
   </si>
   <si>
     <t>G957637</t>
   </si>
   <si>
-    <t xml:space="preserve">Пистолет с электронным счетчиком  масла,полуавтоматическое сопло 16мм, вход F1/2. G957637 </t>
+    <t>Пистолет для раздачи масла DMECL G957637, с электронным счетчиком, полуавтоматическое сопло</t>
+  </si>
+  <si>
+    <t>JTC-AM48</t>
+  </si>
+  <si>
+    <t>Поддон для слива масла JTC AM48, металлический, 22 л</t>
+  </si>
+  <si>
+    <t>TS350220</t>
+  </si>
+  <si>
+    <t>Тележка для установки Техносоюз TS350220, воронка</t>
+  </si>
+  <si>
+    <t>JTC-AM44A</t>
+  </si>
+  <si>
+    <t>Поддон для слива масла JTC AM44A, пластиковый, 8 л</t>
   </si>
   <si>
     <t>GTE-AM12016</t>
   </si>
   <si>
-    <t>GTE-AM12016 Емкость для слива масла 16л пластиковая GTE</t>
-[...5 lines deleted...]
-    <t>JTC-8P101A Насос гидравлический с пневмоприводом 120-170PSI, заправочная емкость 800см3, откачка 700см3/мин, закачка 150см3/мин</t>
+    <t>Поддон для слива масла JTC GTE-AM12016, пластиковый, 16 л</t>
   </si>
   <si>
     <t>HJ0203</t>
   </si>
   <si>
-    <t>Гидравлический инструмент, усилие 10т HJ0203</t>
-[...14 lines deleted...]
-    <t>Стандарт 140 полуавтомат с горелкой MIG AK14/АВРОРА</t>
+    <t>Гидравлический инструмент REMAX HJ0203, усилие 10 т</t>
+  </si>
+  <si>
+    <t>2019 D/K/Y</t>
+  </si>
+  <si>
+    <t>Прибор для проверки и регулировки света фар SPIN 2019/D/K/Y ARGO, с цифровым люксметром</t>
+  </si>
+  <si>
+    <t>Пусковое устройство Aurora АТОМ 24, 12 В</t>
+  </si>
+  <si>
+    <t>3.10.05.0174</t>
+  </si>
+  <si>
+    <t>Пусковое устройство THINKCAR TJS 120</t>
+  </si>
+  <si>
+    <t>3.10.05.0176</t>
+  </si>
+  <si>
+    <t>Пусковое устройство THINKCAR TJS 160</t>
+  </si>
+  <si>
+    <t>00012913</t>
+  </si>
+  <si>
+    <t>Пуско-зарядное устройство Aurora START 600 BLUE, 12/24 В</t>
+  </si>
+  <si>
+    <t>Cварочный инвертор Aurora Вектор 2300, 230 А, 8,4 кВт, 1,6-5,0 мм, IP21S, 220 В</t>
+  </si>
+  <si>
+    <t>Cварочный полуавтомат Aurora PRO Overman 180 Mosfet, 175 А, 4,8 кВт, 0,6-1,0 мм, IP21, 220 В</t>
+  </si>
+  <si>
+    <t>Аппарат аргонодуговой сварки Aurora PRO INTER TIG 200, 200 А, 7,0 кВт, IP21, 220 В</t>
+  </si>
+  <si>
+    <t>Аппарат плазменной резки Aurora PRO AIRHOLD 45 Mosfet, 40 А, 7,0 кВт, IP21, 220 В</t>
+  </si>
+  <si>
+    <t>Cварочный инвертор Aurora ДИНАМИКА 1800, 180 А, 7,1 кВт, 0,6-1,0 мм, IP21S, 220 В</t>
+  </si>
+  <si>
+    <t>Cварочный полуавтомат Aurora MIG Стандарт 140, 140 А, 3,9 кВт, 0,6-1,0 мм, IP21S, 220 В</t>
   </si>
   <si>
     <t>00012030</t>
   </si>
   <si>
-    <t>Горелка MIG 26 AIR COOL 290A(60%) EURO 5m/Aurora</t>
-[...26 lines deleted...]
-    <t>Наконечник (215.06.08) М6 ф 0,8 к SB-145</t>
+    <t>Горелка Aurora MIG 26 AIR COOL, 290 A, 60%, EURO, 5 м</t>
+  </si>
+  <si>
+    <t>CX0023</t>
+  </si>
+  <si>
+    <t>Вилка кабельная CX0023 TSK 50-70, 400 А</t>
+  </si>
+  <si>
+    <t>Наконечник для горелок Aurora, M6, Ø 0,8 мм, длина 25 мм, медь</t>
+  </si>
+  <si>
+    <t>Зажим на массу Aurora, Track 10-25 MMQ, 300 А с кабелем КГ 1/16 CCA, 3 м</t>
+  </si>
+  <si>
+    <t>Держатель электродов Aurora, Track 10-25 MMQ, 200 А с кабелем КГ 1/16 CCA, 3 м</t>
+  </si>
+  <si>
+    <t>Резак пропановый Foxweld РЗП-100В</t>
   </si>
   <si>
     <t>00023067</t>
   </si>
   <si>
-    <t>Горелка TIG INTER TIG 200 AC/DC Pulse (Inn)/Aurora</t>
+    <t>Горелка Aurora TIG INTER TIG 200, 180 A, 60%, EURO, 3 м</t>
   </si>
   <si>
     <t>00035473</t>
   </si>
   <si>
-    <t>Тележка для аппаратов Aurora Pro с ручкой</t>
+    <t>Тележка для аппаратов Aurora Pro, габариты платформы 450*280 мм, ручка</t>
   </si>
   <si>
     <t>00014367</t>
   </si>
   <si>
-    <t>Маска сварщика "Хамелеон" А777С(9-13DIN) RUSSIAN STYLE/Aurora</t>
-[...38 lines deleted...]
-    <t>Моющее средство УМС "Профис-МК-ULTRA", 2 кг</t>
+    <t>Маска сварщика Aurora Хамелеон А777С (9-13DIN) RUSSIAN STYLE</t>
+  </si>
+  <si>
+    <t>Проволока сварочная Aurora ER70S-6, омедненная, Ø 0,8 мм, 5 кг</t>
+  </si>
+  <si>
+    <t>Проволока сварочная Aurora ER70S-6, омедненная, Ø 1,0 мм, 5 кг</t>
+  </si>
+  <si>
+    <t>Проволока сварочная Aurora E71T-GS, порошковая, Ø 0,8 мм, 1 кг</t>
+  </si>
+  <si>
+    <t>Проволока сварочная Aurora E71T-GS, порошковая, Ø 1,0 мм, 1 кг</t>
+  </si>
+  <si>
+    <t>Электрод Aurora WL15, Ø 2,4 мм, вольфрамовый</t>
+  </si>
+  <si>
+    <t>Электрод Aurora WL15, Ø 3,2 мм, вольфрамовый</t>
+  </si>
+  <si>
+    <t>СВ08Г2С</t>
+  </si>
+  <si>
+    <t>Проволока сварочная DEKA СВ08Г2С, омедненная, Ø 1,2 мм, 15 кг (аналог ER70S-6)</t>
+  </si>
+  <si>
+    <t>Универсальное моющее средство для очистки деталей Симаклин Н, 10 л</t>
+  </si>
+  <si>
+    <t>Универсальное моющее средство для очистки деталей УМС Профис-М, 10 л</t>
+  </si>
+  <si>
+    <t>Универсальное моющее средство для очистки деталей УМС Профис-МК-ULTRA, 12 кг</t>
+  </si>
+  <si>
+    <t>Универсальное моющее средство для очистки деталей УМС Профис-МК-ULTRA, 2 кг</t>
   </si>
   <si>
     <t>HA-119</t>
   </si>
   <si>
-    <t>Расширенный набор адаптеров для замены ATF в АКПП</t>
-[...5 lines deleted...]
-    <t>Установка SL-037М для замены антифриза и промывки сист.охлаждения</t>
+    <t>Расширенный набор адаптеров для замены ATF в АКПП SIVIK HA-119, 120 адаптеров</t>
+  </si>
+  <si>
+    <t>ATF5000</t>
+  </si>
+  <si>
+    <t>Установка для замены масла в АКПП ROSSVIK ATF5000</t>
+  </si>
+  <si>
+    <t>ATF4000</t>
+  </si>
+  <si>
+    <t>Установка для замены масла в АКПП ROSSVIK ATF4000</t>
+  </si>
+  <si>
+    <t>ATF4000H</t>
+  </si>
+  <si>
+    <t>Установка для замены масла в АКПП ROSSVIK ATF4000H</t>
   </si>
   <si>
     <t>ST100101</t>
   </si>
   <si>
-    <t>Установка для прокачки тормозной системы ST100101</t>
-[...8 lines deleted...]
-    <t>Ванна ультразвуковая SIVIK "Форсаж SMART"</t>
+    <t>Установка для замены тормозной жидкости Станкоимпорт ST100101</t>
+  </si>
+  <si>
+    <t>V-303</t>
+  </si>
+  <si>
+    <t>Установка для замены тормозной жидкости ROSSVIK V-303</t>
+  </si>
+  <si>
+    <t>КС-122</t>
+  </si>
+  <si>
+    <t>Установка для замены тормозной жидкости SIVIK КС-122</t>
+  </si>
+  <si>
+    <t>AC3000</t>
+  </si>
+  <si>
+    <t>Установка для обслуживания кондиционеров ROSSVIK AC3000, п/авт., R134a, 10" LCD, принтер + БД</t>
+  </si>
+  <si>
+    <t>Ванна ультразвуковая SIVIK Форсаж SMART</t>
+  </si>
+  <si>
+    <t>7202 KAB</t>
+  </si>
+  <si>
+    <t>Стенд РУУК 3D ТехноВектор 7 7202 KAB, легковой, настенный, 12-24", 2 камеры, 220 В</t>
   </si>
   <si>
     <t>T 7204 TAS</t>
   </si>
   <si>
     <t>Стенд РУУК 3D ТехноВектор 7 T 7204 TAS, легковой, настенный, 12-24", 4 камеры, 220 В</t>
   </si>
   <si>
     <t>7204 TAS</t>
   </si>
   <si>
     <t>Стенд РУУК 3D ТехноВектор 7 7204 TAS, легковой, напольный, 12-24", 4 камеры, 220 В</t>
   </si>
   <si>
-    <t>Приспособление для выравнивания рулевого колеса (уровень) ST323</t>
+    <t>T 7204 HTS6</t>
+  </si>
+  <si>
+    <t>Стенд РУУК 3D ТехноВектор 7 Truck T 7204 HTS6, грузовой, напольный, 15-28", 4 камеры, 220 В</t>
+  </si>
+  <si>
+    <t>Приспособление для выравнивания рулевого колеса Техновектор ST323</t>
+  </si>
+  <si>
+    <t>109 10 000</t>
+  </si>
+  <si>
+    <t>Накладка на передние поворотные платформы Техновектор, 2 шт.</t>
+  </si>
+  <si>
+    <t>096 25 000</t>
+  </si>
+  <si>
+    <t>Платформы для прокатки Техновектор, для грузовых автомобилей</t>
+  </si>
+  <si>
+    <t>096 45 000</t>
+  </si>
+  <si>
+    <t>Платформы поворотные Техновектор, для грузовых автомобилей</t>
+  </si>
+  <si>
+    <t>RCP</t>
+  </si>
+  <si>
+    <t>Устройство калибровочное ROSSVIK RCP Calibration tools</t>
+  </si>
+  <si>
+    <t>ISO</t>
+  </si>
+  <si>
+    <t>Устройство калибровочное ROSSVIK ISO Calibration frame</t>
   </si>
   <si>
     <t>ПСК-ЛГ</t>
   </si>
   <si>
-    <t>Линейка ПСК-ЛГ для проверки схождения колес</t>
+    <t xml:space="preserve">Линейка для проверки схождения колес Техновектор ПСК-ЛГ </t>
+  </si>
+  <si>
+    <t>EAC0090J07A Geoliner 680 Ultra 3D Шестерня привода мотора</t>
   </si>
   <si>
     <t>166 00 000</t>
   </si>
   <si>
-    <t>Адаптер колесный магнитный Техно Вектор</t>
+    <t>Колесный адаптер Техновектор, магнитный</t>
   </si>
   <si>
     <t>019 03 000</t>
   </si>
   <si>
-    <t>Задние сдвижные платформы для установки в нишу</t>
+    <t>Задние сдвижные платформы Техновектор, для установки в нишу</t>
   </si>
   <si>
     <t>160 81 902</t>
   </si>
   <si>
-    <t>Колесный адаптер 28" для стендов РУУК Техно Вектор</t>
+    <t>Колесный адаптер Техновектор, 28", для стендов РУУК</t>
   </si>
   <si>
     <t>700 24 000</t>
   </si>
   <si>
     <t>Измерительная мишень (024) для стендов РУУК Техно Вектор</t>
   </si>
   <si>
     <t>A324/4</t>
   </si>
   <si>
-    <t>БРС универсальный "ёлочка" ROSSVIK A324/4.R, 10 мм, металлическая муфта</t>
+    <t>БРС универсальный ROSSVIK A324/4.R, "ёлочка" 10 мм, металл</t>
   </si>
   <si>
     <t>A340/5</t>
   </si>
   <si>
     <t>БРС наконечник ROSSVIK A340/5.R, M1/4"</t>
   </si>
   <si>
+    <t>JTC-D40SHA</t>
+  </si>
+  <si>
+    <t>БРС универсальный "ёлочка" JTC D40SHA, 14,9 мм, металлическая муфта</t>
+  </si>
+  <si>
+    <t>JTC-D40PFA</t>
+  </si>
+  <si>
+    <t>БРС наконечник JTC D40PFA, F1/2"</t>
+  </si>
+  <si>
+    <t>GS-M-2710</t>
+  </si>
+  <si>
+    <t>БРС универсальный "ёлочка" НОРМ GS-M-2710, 10 мм, композитная муфта</t>
+  </si>
+  <si>
+    <t>A324/4.P</t>
+  </si>
+  <si>
+    <t>БРС универсальный ROSSVIK A324/4.P, "ёлочка" 10 мм, металл, муфта пластиковая</t>
+  </si>
+  <si>
+    <t>A324/5.P</t>
+  </si>
+  <si>
+    <t>БРС универсальный ROSSVIK A324/5.P, "ёлочка" 12 мм, металл, муфта пластиковая</t>
+  </si>
+  <si>
+    <t>A324/3.P</t>
+  </si>
+  <si>
+    <t>БРС универсальный ROSSVIK A324/3.P, "ёлочка" 8 мм, металл, муфта пластиковая</t>
+  </si>
+  <si>
+    <t>A321/4.P</t>
+  </si>
+  <si>
+    <t>БРС универсальный ROSSVIK A321/4.P, F1/2'', металл, муфта пластиковая</t>
+  </si>
+  <si>
+    <t>A321/2.P</t>
+  </si>
+  <si>
+    <t>БРС универсальный ROSSVIK A321/2.P, F1/4'', металл, муфта пластиковая</t>
+  </si>
+  <si>
+    <t>A321/3.P</t>
+  </si>
+  <si>
+    <t>БРС универсальный ROSSVIK A321/3.P, F3/8'', металл, муфта пластиковая</t>
+  </si>
+  <si>
+    <t>A320/4.P</t>
+  </si>
+  <si>
+    <t>БРС универсальный ROSSVIK A320/4.P, M1/2'', металл, муфта пластиковая</t>
+  </si>
+  <si>
+    <t>A320/2.P</t>
+  </si>
+  <si>
+    <t>БРС универсальный ROSSVIK A320/2.P, M1/4'', металл, муфта пластиковая</t>
+  </si>
+  <si>
+    <t>A320/3.P</t>
+  </si>
+  <si>
+    <t>БРС универсальный ROSSVIK A320/3.P, M3/8'', металл, муфта пластиковая</t>
+  </si>
+  <si>
+    <t>GS-P-13-1</t>
+  </si>
+  <si>
+    <t>БРС наконечник GS-P-13-1, наружная резьба M1/4"</t>
+  </si>
+  <si>
     <t>А324/5</t>
   </si>
   <si>
     <t>БРС универсальный "ёлочка" A324/5, 12 мм, металлическая муфта</t>
   </si>
   <si>
     <t>JTC-5532</t>
   </si>
   <si>
     <t>Лубрикатор JTC-5532, резьба M1/4" - F1/4", 10 бар, металлический корпус</t>
   </si>
   <si>
+    <t>9-2.0</t>
+  </si>
+  <si>
+    <t>Шланг резиновый ГОСТ 9356-75, внутренний/внешний Ø 9/18 мм, 10 м</t>
+  </si>
+  <si>
+    <t>Шланг резиновый ГОСТ 9356-75, внутренний/внешний Ø 12/21 мм, 10 м</t>
+  </si>
+  <si>
     <t>D630/3</t>
   </si>
   <si>
-    <t>Шланг рильсан ROSSVIK D630/3.R 6х8 мм, 1 м</t>
+    <t>Шланг рильсан ROSSVIK D630/3.R, внутренний/внешний Ø 6/8 мм, 1 м</t>
+  </si>
+  <si>
+    <t>FeALU20</t>
+  </si>
+  <si>
+    <t>Груза стальные для литых дисков ALU 20 г, для легковых колес, (100 шт./кор.)</t>
+  </si>
+  <si>
+    <t>080309</t>
+  </si>
+  <si>
+    <t>Груза свинцовые для штампованных дисков  45 г, для легковых колес, (50 шт./кор.)</t>
   </si>
   <si>
     <t>FE-081B</t>
   </si>
   <si>
     <t>Груза клеевые (Fe) для легковых колес НОРМ FE-081B, 4*5 г + 4*10 г, черная эмаль, (100 шт./кор.)</t>
   </si>
   <si>
     <t>FE-071B RN/C</t>
   </si>
   <si>
     <t>Груза клеевые (Fe) для легковых колес НОРМ FE-071B RN/C, 1000*5 г, черная эмаль, катушка</t>
   </si>
   <si>
+    <t>5g*12 White</t>
+  </si>
+  <si>
+    <t>Груза клеевые (Fe) для легковых колес 60 г, 12*5 г, тонкие, белая эмаль, (50 шт./кор.), белая кор.</t>
+  </si>
+  <si>
+    <t>5г*12</t>
+  </si>
+  <si>
+    <t>Груза клеевые (Fe) для легковых колес ROSSVIK, 12*5 г, 115 мм, (50 шт./кор.)</t>
+  </si>
+  <si>
+    <t>5g*12</t>
+  </si>
+  <si>
+    <t>Груза клеевые (Fe) для легковых колес 12*5 г, 120 мм, (50 шт./кор.), белая кор.</t>
+  </si>
+  <si>
+    <t>FE005B</t>
+  </si>
+  <si>
+    <t>Груза клеевые (Fe) для легковых колес ROSSVIK FE005B, 12*5 г, тонкие, ЧЕРНАЯ эмаль, (50шт./кор.)</t>
+  </si>
+  <si>
+    <t>FE005G</t>
+  </si>
+  <si>
+    <t>Груза клеевые (Fe) для легковых колес ROSSVIK FE005G, 12*5 г, тонкие, СЕРАЯ эмаль, (50шт./кор.)</t>
+  </si>
+  <si>
+    <t>FE005W</t>
+  </si>
+  <si>
+    <t>Груза клеевые (Fe) для легковых колес ROSSVIK FE005W, 12*5 г, тонкие, БЕЛАЯ эмаль, (50шт./кор.)</t>
+  </si>
+  <si>
+    <t>FE-070 RN/C</t>
+  </si>
+  <si>
+    <t>Груза клеевые (Fe) для легковых колес НОРМ FE-070 RN/C, 1000*5 г, катушка</t>
+  </si>
+  <si>
     <t>FE05</t>
   </si>
   <si>
     <t>Груза клеевые (Fe) для легковых колес 12*5 г, 120 мм, (50 шт/кор.), белая кор.</t>
   </si>
   <si>
     <t>251e901 409</t>
   </si>
   <si>
-    <t>Плита фланцевого адаптера №3 с цветовым обозначением отверстий, 5x100/ 5x112/ 5x114,3/ 5x120/ 5x127/ 5x130/ 5x139,7/ 5x150/ 5x165,1.</t>
+    <t>Плита фланцевого адаптера №3 с цветовым обозначением отверстий, 5x100/ 5x112/ 5x114,3/ 5x120/ 5x127/</t>
   </si>
   <si>
     <t>КС-239</t>
   </si>
   <si>
     <t>Подъемник колес пневматический КС-239</t>
   </si>
   <si>
+    <t>excone</t>
+  </si>
+  <si>
+    <t>Конус для VT-92, VT-96</t>
+  </si>
+  <si>
+    <t>exflange</t>
+  </si>
+  <si>
+    <t>Фланец для VT-92, VT-96</t>
+  </si>
+  <si>
     <t>madaptor</t>
   </si>
   <si>
     <t>Мотоадаптер</t>
   </si>
   <si>
+    <t>Вентиль НОРМ TR-414A, алюминий</t>
+  </si>
+  <si>
+    <t>TR-571C</t>
+  </si>
+  <si>
+    <t>Вентиль TR-571C, 33*53 мм, 90°, Ø 16 мм</t>
+  </si>
+  <si>
+    <t>050210</t>
+  </si>
+  <si>
+    <t>Вентиль НОРМ TR-501 (42MS)</t>
+  </si>
+  <si>
+    <t>TR414c_red</t>
+  </si>
+  <si>
+    <t>Вентиль TR-414C, красный</t>
+  </si>
+  <si>
+    <t>TR414c_grn</t>
+  </si>
+  <si>
+    <t>Вентиль TR-414C, зеленый</t>
+  </si>
+  <si>
+    <t>TR-413</t>
+  </si>
+  <si>
+    <t>Вентиль TR-413</t>
+  </si>
+  <si>
+    <t>TR-414_EPDM</t>
+  </si>
+  <si>
+    <t>Вентиль ROSSVIK TR-414, EPDM, латунная втулка</t>
+  </si>
+  <si>
+    <t>TR-414C_EPDM</t>
+  </si>
+  <si>
+    <t>Вентиль ROSSVIK TR-414C, EPDM, латунная втулка</t>
+  </si>
+  <si>
+    <t>050229</t>
+  </si>
+  <si>
+    <t>Вентиль V3-13-2</t>
+  </si>
+  <si>
     <t>050220</t>
   </si>
   <si>
-    <t>Вентиль для б/к сельхоз. шин TR-618A</t>
+    <t>Вентиль НОРМ TR-618A, 30,5 мм, Ø 15,7 мм</t>
+  </si>
+  <si>
+    <t>TR-418</t>
+  </si>
+  <si>
+    <t>Вентиль TR-418</t>
+  </si>
+  <si>
+    <t>Втулка вентиля ТК с золотником</t>
+  </si>
+  <si>
+    <t>V-8</t>
+  </si>
+  <si>
+    <t>Колпачок-ключик для вентиля V-8</t>
   </si>
   <si>
     <t>050234</t>
   </si>
   <si>
-    <t>Колпачок для вентилей пластиковый, черный 100 шт  НОРМ</t>
+    <t>Колпачок для вентиля НОРМ пластиковый, 100 шт./уп.</t>
+  </si>
+  <si>
+    <t>EX162PT/180</t>
+  </si>
+  <si>
+    <t>Удлинитель вентиля пластиковый прямой EX-180 (EX-162PT), 180 мм</t>
   </si>
   <si>
     <t>EX-142М</t>
   </si>
   <si>
     <t>Удлинитель вентиля металлический прямой НОРМ EX-142М, 142 мм</t>
   </si>
   <si>
+    <t>TP.19.</t>
+  </si>
+  <si>
+    <t>Вулканизатор ROSSVIK ТП-19, стационарный, 145±5°С, 2*250 Вт, 220 В, синий</t>
+  </si>
+  <si>
+    <t>PL.DB.</t>
+  </si>
+  <si>
+    <t>Нагревательный элемент-лекало для варки вентилей ROSSVIK 190*100*45 мм</t>
+  </si>
+  <si>
     <t>ELM.165.45.</t>
   </si>
   <si>
     <t>Нагревательный эластичный элемент для вулканизатора ROSSVIK 1650*450 мм, Т* (для СКГШ)</t>
   </si>
   <si>
+    <t>ELM.80.27.BC.</t>
+  </si>
+  <si>
+    <t>Нагревательный эластичный элемент для вулканизатора ROSSVIK 800*270 мм, Г* (для ТП-ВС)</t>
+  </si>
+  <si>
     <t>ELM.70.40.</t>
   </si>
   <si>
     <t>Нагревательный эластичный элемент для вулканизатора ROSSVIK 700*400 мм, Т* (для ТП-520/800/1100/КГШ)</t>
   </si>
   <si>
     <t>ELM.60.60.</t>
   </si>
   <si>
     <t>Нагревательный эластичный элемент для вулканизатора ROSSVIK 600*600 мм, Т*</t>
   </si>
   <si>
+    <t>ELM.30.10.</t>
+  </si>
+  <si>
+    <t>Нагревательный эластичный элемент для вулканизатора ROSSVIK 300*100 мм, Т* (для ТП-520/800/1100/КГШ)</t>
+  </si>
+  <si>
     <t>N.2-2.</t>
   </si>
   <si>
     <t>Пневмоподушка для шин ROSSVIK № 2-2, 315/80 R22.5, внутренняя</t>
   </si>
   <si>
+    <t>PP.33.26.N</t>
+  </si>
+  <si>
+    <t>Пневмоподушка плоская ROSSVIK 330*260, в чехле, наружная (для ТП-ВС)</t>
+  </si>
+  <si>
     <t>N.3.</t>
   </si>
   <si>
     <t>Пневмоподушка для шин ROSSVIK № 3, 385/65 R22.5, внутренняя</t>
   </si>
   <si>
     <t>PP.80.50.U</t>
   </si>
   <si>
     <t>Пневмоподушка плоская ROSSVIK 800*500 У, в чехле (для ТП-520/800/1100/КГШ-800)</t>
   </si>
   <si>
+    <t>PP.B.80.50.U</t>
+  </si>
+  <si>
+    <t>Пневмоподушка плоская ROSSVIK 800*500, в чехле, с ремнями (для ТП-520/800/1100/КГШ-800)</t>
+  </si>
+  <si>
+    <t>PP.104.59.U</t>
+  </si>
+  <si>
+    <t>Пневмоподушка плоская ROSSVIK 1040*590 У, в чехле (для ТП-КГШ-800)</t>
+  </si>
+  <si>
+    <t>PP.175.55.U</t>
+  </si>
+  <si>
+    <t>Пневмоподушка плоская ROSSVIK 1750*550 У, в чехле (для ТП-КГШ-800)</t>
+  </si>
+  <si>
     <t>PP.33.26.V</t>
   </si>
   <si>
     <t>Пневмоподушка плоская ROSSVIK 330*260, в чехле, внутренняя (для ТП-ВС)</t>
   </si>
   <si>
+    <t>PP.71.37.</t>
+  </si>
+  <si>
+    <t>Пневмоподушка плоская ROSSVIK 710*370, в чехле (для ТП-520/800/1100/КГШ-800)</t>
+  </si>
+  <si>
     <t>MP.9.14</t>
   </si>
   <si>
     <t>Мешок протекторный 90*140</t>
   </si>
   <si>
     <t>Плита для подогрева резиновой смеси</t>
   </si>
   <si>
+    <t>LHR.530.300.1</t>
+  </si>
+  <si>
+    <t>ВЫРАВНИВАЮЩИЙ СИЛИКОНОВЫЙ КОВРИК 530*300</t>
+  </si>
+  <si>
     <t>LHR.395.190.1</t>
   </si>
   <si>
     <t>ВЫРАВНИВАЮЩИЙ СИЛИКОНОВЫЙ КОВРИК 395*190</t>
   </si>
   <si>
     <t>УК-13М</t>
   </si>
   <si>
-    <t>Автокамера (Питер) УК-13М</t>
+    <t>Автокамера УК-13М (Санкт-Петербург)</t>
   </si>
   <si>
     <t>УК-14М</t>
   </si>
   <si>
-    <t>Автокамера (Питер) УК-14М</t>
+    <t>Автокамера УК-14М (Санкт-Петербург)</t>
   </si>
   <si>
     <t>074.516.93</t>
   </si>
   <si>
-    <t xml:space="preserve">Пакет для колес ROSSVIK (700+400)х1300, ПНД 15мкр, (50шт)рул (БЕЗ ЛОГОТИПА) </t>
+    <t>Пакет для колес ROSSVIK (700+300)*1300 мм, ПНД, 15 мкм, без логотипа, 50 шт./рул.</t>
   </si>
   <si>
     <t>074.516.94</t>
   </si>
   <si>
-    <t xml:space="preserve">Пакет для колес ROSSVIK (700+400)х1300, ПНД 20мкр, (50шт)рул (БЕЗ ЛОГОТИПА) </t>
+    <t>Пакет для колес ROSSVIK (700+400)*1300 мм, ПНД, 20 мкм, без логотипа, 50 шт./рул.</t>
   </si>
   <si>
     <t>074.511.05</t>
   </si>
   <si>
-    <t xml:space="preserve">Пакет для колес ROSSVIK (700+300)х1100, ПНД 15мкр, (50шт)рул </t>
+    <t>Пакет для колес ROSSVIK (700+300)*1100 мм, ПНД, 15 мкм, 50 шт./рул.</t>
   </si>
   <si>
     <t>074.516.26</t>
   </si>
   <si>
-    <t xml:space="preserve">Пакет для колес ROSSVIK (680+420)х1300, ПНД 15мкр, (50шт)рул </t>
+    <t>Пакет для колес ROSSVIK (680+420)*1300 мм, ПНД, 15 мкм, 50 шт./рул.</t>
   </si>
   <si>
     <t>074.516.27</t>
   </si>
   <si>
-    <t xml:space="preserve">Пакет для колес ROSSVIK (680+420)х1300, ПНД 20мкр, (50шт)рул </t>
+    <t>Пакет для колес ROSSVIK (680+420)*1300 мм, ПНД, 20 мкм, 50 шт./рул.</t>
+  </si>
+  <si>
+    <t>074.603.74</t>
+  </si>
+  <si>
+    <t>Накидка фронтальная Автопак L70 074.603.74, с магнитами и крючками, серая</t>
+  </si>
+  <si>
+    <t>074.601.29</t>
+  </si>
+  <si>
+    <t>Накидка фронтальная Автопак L70 074.601.29, с магнитами и крючками, красная</t>
   </si>
   <si>
     <t>074.904.07</t>
   </si>
   <si>
-    <t>Пленка стрейч (К) 260 м</t>
+    <t>Пленка стрейч Автопак 074.904.07 (К) 260 м</t>
+  </si>
+  <si>
+    <t>074.906.00</t>
+  </si>
+  <si>
+    <t>Комплект защитный Автопак 074.906.00, накидка, коврик, чехол на руль и рычаг КПП</t>
+  </si>
+  <si>
+    <t>074.952.00</t>
+  </si>
+  <si>
+    <t>Диспенсер настенный, с коробом</t>
   </si>
   <si>
     <t>074.604.00</t>
   </si>
   <si>
-    <t>Накидка на переднюю часть автомобиля "М", размер 400х75см</t>
+    <t>Накидка на переднюю часть Автопак 074.604.00, 400*75 см, с резинкой и липучками, размер M</t>
   </si>
   <si>
     <t>074.604.01</t>
   </si>
   <si>
-    <t>Накидка на переднюю часть автомобиля "L", размер 420х75см</t>
+    <t>Накидка на переднюю часть Автопак 074.604.01, 420*75 см, с резинкой и липучками, размер L</t>
   </si>
   <si>
     <t>074.604.02</t>
   </si>
   <si>
-    <t>Накидка на переднюю часть автомобиля "XL", размер 460х75см</t>
+    <t>Накидка на переднюю часть Автопак 074.604.02, 460*75 см, с резинкой и липучками, размер XL</t>
+  </si>
+  <si>
+    <t>GK.115.P.4.</t>
+  </si>
+  <si>
+    <t>Вентиль ремонтный ROSSVIK ГК-115, 100*115 мм (прямой), грузовой транспорт, 4 шт./блистер</t>
   </si>
   <si>
     <t>R.50.B.1.</t>
   </si>
   <si>
     <t>Пластырь ремонтный кордовый ROSSVIK R-50, 580*190 мм, 5 слоев корда</t>
   </si>
   <si>
+    <t>R.52.B.1.</t>
+  </si>
+  <si>
+    <t>Пластырь ремонтный кордовый ROSSVIK R-52, 580*250 мм, 5 слоев корда</t>
+  </si>
+  <si>
+    <t>R.55.T.1.</t>
+  </si>
+  <si>
+    <t>Пластырь ремонтный кордовый ROSSVIK R-55 (термо), 330*260 мм, 5 слоев корда</t>
+  </si>
+  <si>
+    <t>R.56.B.1.</t>
+  </si>
+  <si>
+    <t>Пластырь ремонтный кордовый ROSSVIK R-56, 720*270 мм, 7 слоев корда</t>
+  </si>
+  <si>
     <t>R.62.B.1.</t>
   </si>
   <si>
     <t>Пластырь ремонтный кордовый ROSSVIK R-62, 1030*325 мм, 7 слоев корда</t>
   </si>
   <si>
     <t>R.75.T.1.</t>
   </si>
   <si>
     <t>Пластырь ремонтный кордовый ROSSVIK R-75 (термо), 530*450 мм, 8 слоев корда</t>
   </si>
   <si>
     <t>R.75.B.1.</t>
   </si>
   <si>
     <t>Пластырь ремонтный кордовый ROSSVIK R-75, 530*450 мм, 8 слоев корда</t>
   </si>
   <si>
+    <t>R.351.T.10.</t>
+  </si>
+  <si>
+    <t>Пластырь ремонтный кордовый ROSSVIK R-351 (термо), 180*130 мм, 3 слоя корда</t>
+  </si>
+  <si>
+    <t>R.4/5.2T.1.</t>
+  </si>
+  <si>
+    <t>Пластырь ремонтный (ремпластина) ROSSVIK R-400/500 (термо), 500*400 мм, 2 слоя корда</t>
+  </si>
+  <si>
+    <t>R.221.B.5.</t>
+  </si>
+  <si>
+    <t>Пластырь ремонтный кордовый ROSSVIK R-221, 208*105 мм, 2 слоя корда</t>
+  </si>
+  <si>
+    <t>R.222.B.5.</t>
+  </si>
+  <si>
+    <t>Пластырь ремонтный кордовый ROSSVIK R-222, 260*108 мм, 2 слоя корда</t>
+  </si>
+  <si>
+    <t>R.4/5.1T.1.</t>
+  </si>
+  <si>
+    <t>Пластырь ремонтный (ремпластина) ROSSVIK R-400/500 (термо), 500*400 мм, 1 слой корда</t>
+  </si>
+  <si>
+    <t>R.221.T.5.</t>
+  </si>
+  <si>
+    <t>Пластырь ремонтный кордовый ROSSVIK R-221 (термо), 208*105 мм, 2 слоя корда</t>
+  </si>
+  <si>
+    <t>R.222.T.5.</t>
+  </si>
+  <si>
+    <t>Пластырь ремонтный кордовый ROSSVIK R-222 (термо), 260*108 мм, 2 слоя корда</t>
+  </si>
+  <si>
+    <t>RS.35.B.10.</t>
+  </si>
+  <si>
+    <t>Пластырь ремонтный кордовый ROSSVIK RS-35, 180*130 мм, 1 шт./уп.</t>
+  </si>
+  <si>
     <t>CDS.25.T.1.</t>
   </si>
   <si>
     <t>Пластырь ремонтный диагональный ROSSVIK CDS-25 (термо), 510 мм, 6 слоев корда</t>
   </si>
   <si>
+    <t>D.21.2B.5.</t>
+  </si>
+  <si>
+    <t>Пластырь ремонтный диагональный ROSSVIK D-21-2, 370 мм, 2 слоя корда</t>
+  </si>
+  <si>
+    <t>D.22.B.3.</t>
+  </si>
+  <si>
+    <t>Пластырь ремонтный диагональный ROSSVIK D-22, 510 мм, 4 слоя корда</t>
+  </si>
+  <si>
     <t>D.24.B.5.</t>
   </si>
   <si>
     <t>Пластырь ремонтный диагональный ROSSVIK D-24, 370 мм, 6 слоев корда</t>
   </si>
   <si>
     <t>D.8.T.5.</t>
   </si>
   <si>
     <t>Пластырь ремонтный диагональный ROSSVIK D-8-4 (термо), 345 мм, 4 слоя корда</t>
   </si>
   <si>
     <t>D.6.2T.5.</t>
   </si>
   <si>
     <t>Пластырь ремонтный диагональный ROSSVIK D-6-2 (термо), 235 мм, 2 слоя корда</t>
   </si>
   <si>
     <t>D.7.2B.5</t>
   </si>
   <si>
     <t>Пластырь ремонтный диагональный ROSSVIK D-7-2, 295 мм, 2 слоя корда</t>
   </si>
   <si>
     <t>D.8.2B.1.</t>
   </si>
   <si>
     <t>Пластырь ремонтный диагональный ROSSVIK D-8-2, 345 мм, 2 слоя корда</t>
   </si>
   <si>
     <t>DS.21.2B.1.</t>
   </si>
   <si>
     <t>Пластырь ремонтный диагональный ROSSVIK DS-21-2, 370 мм, 2 слоя корда</t>
   </si>
   <si>
+    <t>DS.23.B.1.</t>
+  </si>
+  <si>
+    <t>Пластырь ремонтный диагональный ROSSVIK DS-23, 255 мм, 6 слоев корда</t>
+  </si>
+  <si>
+    <t>DS.24.B.1.</t>
+  </si>
+  <si>
+    <t>Пластырь ремонтный диагональный ROSSVIK DS-24, 370 мм, 6 слоев корда</t>
+  </si>
+  <si>
+    <t>DS.25.B.1.</t>
+  </si>
+  <si>
+    <t>Пластырь ремонтный диагональный ROSSVIK DS-25, 510 мм, 6 слоев корда</t>
+  </si>
+  <si>
+    <t>DS.5.T.10.</t>
+  </si>
+  <si>
+    <t>Пластырь ремонтный диагональный ROSSVIK DS-5 (термо), 160 мм, 4 слоя корда, 10 шт./уп.</t>
+  </si>
+  <si>
+    <t>DS.7.B.5.</t>
+  </si>
+  <si>
+    <t>Пластырь ремонтный диагональный ROSSVIK DS-7, 295 мм, 6 слоев корда</t>
+  </si>
+  <si>
+    <t>DS.20.2T.1.</t>
+  </si>
+  <si>
+    <t>Пластырь ремонтный диагональный ROSSVIK DS-20-2 (термо), 255 мм, 2 слоя корда</t>
+  </si>
+  <si>
+    <t>DS.22.T.1.</t>
+  </si>
+  <si>
+    <t>Пластырь ремонтный диагональный ROSSVIK DS-22 (термо), 510 мм, 4 слоя корда</t>
+  </si>
+  <si>
+    <t>DS.22.2T.1.</t>
+  </si>
+  <si>
+    <t>Пластырь ремонтный диагональный ROSSVIK DS-22-2 (термо), 510 мм, 2 слоя корда</t>
+  </si>
+  <si>
     <t>DS.8-4.T.1.</t>
   </si>
   <si>
     <t>Пластырь ремонтный диагональный ROSSVIK DS-8-4 (термо), 345 мм, 4 слоя корда, 1 шт.</t>
   </si>
   <si>
+    <t>DU.0.T.1.</t>
+  </si>
+  <si>
+    <t>Пластырь ремонтный диагональный усиленный ROSSVIK Du-0 (термо), 200 мм</t>
+  </si>
+  <si>
     <t>DU.2.T.1.</t>
   </si>
   <si>
     <t>Пластырь ремонтный диагональный усиленный ROSSVIK Du-2 (термо), 280 мм</t>
   </si>
   <si>
     <t>DU.4.T.1.</t>
   </si>
   <si>
     <t>Пластырь ремонтный диагональный усиленный ROSSVIK Du-4 (термо), 230 мм</t>
   </si>
   <si>
     <t>DU.7.T.1.</t>
   </si>
   <si>
     <t>Пластырь ремонтный диагональный усиленный ROSSVIK Du-7 (термо), 490 мм</t>
   </si>
   <si>
+    <t>TR.2A.T.1.</t>
+  </si>
+  <si>
+    <t>Латка укрывная ROSSVIK TR2 A, 420*60*90 мм</t>
+  </si>
+  <si>
+    <t>TRS.5.N.1.</t>
+  </si>
+  <si>
+    <t>Пластырь веерный ROSSVIK TRS-5, 820*150*260 мм</t>
+  </si>
+  <si>
+    <t>SB.6.T.1.</t>
+  </si>
+  <si>
+    <t>Пластырь металлокордовый ROSSVIK SB6, 340*235 мм</t>
+  </si>
+  <si>
     <t>SB.7.T.1.</t>
   </si>
   <si>
     <t>Пластырь металлокордовый ROSSVIK SB7, 420*280 мм</t>
   </si>
   <si>
+    <t>SB.5.T.1.</t>
+  </si>
+  <si>
+    <t>Пластырь металлокордовый ROSSVIK SB5, 290*200 мм</t>
+  </si>
+  <si>
+    <t>SB.4.T.1.</t>
+  </si>
+  <si>
+    <t>Пластырь металлокордовый ROSSVIK SB4, 245*160 мм</t>
+  </si>
+  <si>
+    <t>TRS.6.N.1.</t>
+  </si>
+  <si>
+    <t>Пластырь веерный ROSSVIK TRS-6, 1030*150*265 мм</t>
+  </si>
+  <si>
+    <t>TRS.6.P.N.1.</t>
+  </si>
+  <si>
+    <t>Пластырь веерный ROSSVIK TRS-6+, 1200*150*265 мм</t>
+  </si>
+  <si>
+    <t>TRS.8.N.1.</t>
+  </si>
+  <si>
+    <t>Пластырь веерный ROSSVIK TRS-8, 1520*150*270 мм</t>
+  </si>
+  <si>
     <t>S.10.N.1.</t>
   </si>
   <si>
     <t>Металлокордовая ремпластина ROSSVIK S10, 710*300 мм</t>
   </si>
   <si>
     <t>SB.3.T.1.</t>
   </si>
   <si>
     <t>Пластырь металлокордовый ROSSVIK SB3, 200*160 мм</t>
   </si>
   <si>
     <t>PCP.5.13.1</t>
   </si>
   <si>
     <t>Резиновая смесь ROSSVIK РСП 5000, для ремонта протектора, каландрованная, 1,3 мм, 5000 г</t>
   </si>
   <si>
+    <t>PCH.2.08.1</t>
+  </si>
+  <si>
+    <t>Резина низкотемпературная ROSSVIK РСН-2000, 0,8 мм, 2000 г</t>
+  </si>
+  <si>
+    <t>PCH.1.30.1</t>
+  </si>
+  <si>
+    <t>Резина низкотемпературная ROSSVIK РСН-1000, 3 мм, 1000 г</t>
+  </si>
+  <si>
+    <t>PCH.2.13.1</t>
+  </si>
+  <si>
+    <t>Резина низкотемпературная ROSSVIK РСН-2000, 1,3 мм, 2000 г</t>
+  </si>
+  <si>
     <t>PCH.1.13.1</t>
   </si>
   <si>
     <t>Резина низкотемпературная ROSSVIK РСН-1000, 1,3 мм, 1000 г</t>
   </si>
   <si>
     <t>PC.P08.5.</t>
   </si>
   <si>
     <t>Резина шнуровая ROSSVIK, 8 мм, 5000 г (ведро)</t>
   </si>
   <si>
+    <t>PCP.10.5.С</t>
+  </si>
+  <si>
+    <t>Резиновая смесь шнуровая ROSSVIK РСП, для ремонта протектора, 10 мм, 5000 г</t>
+  </si>
+  <si>
+    <t>PC.P10.15.</t>
+  </si>
+  <si>
+    <t>Резина шнуровая ROSSVIK, 10 мм, 15000 г (коробка)</t>
+  </si>
+  <si>
     <t>GB.55.X.L.</t>
   </si>
   <si>
     <t>Герметик бортов шин ROSSVIK LIGHT, 5,5 л</t>
   </si>
   <si>
     <t>GB.30.X.L.</t>
   </si>
   <si>
     <t>Герметик бортов шин ROSSVIK LIGHT, 3 л</t>
   </si>
   <si>
     <t>No.35188</t>
   </si>
   <si>
     <t>Клей-активатор Maruni VALKARN 200сс, 200 мл, банка без кисти</t>
   </si>
   <si>
     <t>No.38188</t>
   </si>
   <si>
     <t>Клей-активатор Maruni SUPER VALKARN G CFC FREE, 200 мл, банка с кистью</t>
   </si>
   <si>
+    <t>CO.10.U.</t>
+  </si>
+  <si>
+    <t>Концентрат для поиска мелких проколов ROSSVIK, 1000 мл, с ароматом клубники</t>
+  </si>
+  <si>
+    <t>CO.05.U.</t>
+  </si>
+  <si>
+    <t>Концентрат для поиска мелких проколов ROSSVIK, 500 мл, с ароматом клубники</t>
+  </si>
+  <si>
+    <t>MP.3.U.1-К</t>
+  </si>
+  <si>
+    <t>Паста монтажная ROSSVIK, 3 кг (Нижний Тагил)</t>
+  </si>
+  <si>
     <t>TG.55.X.</t>
   </si>
   <si>
     <t>Термоклей ROSSVIK, 5500 мл, банка без кисти</t>
   </si>
   <si>
     <t>TG.30.X.</t>
   </si>
   <si>
     <t>Термоклей ROSSVIK, 3000 мл, банка с кистью</t>
   </si>
   <si>
+    <t>TRMS-003</t>
+  </si>
+  <si>
+    <t>Машинка для нарезки протектора TRMS-003</t>
+  </si>
+  <si>
+    <t>Стенд для правки литых дисков Сибек Фаворит-Премиум, токарный модуль, 10-26", 1,3 кВт, 380 В</t>
+  </si>
+  <si>
+    <t>Фаворит-Престиж(без электропривода)</t>
+  </si>
+  <si>
+    <t>Стенд для правки литых дисков Сибек Фаворит-Престиж, 10-26", без электропривода, 380 В</t>
+  </si>
+  <si>
+    <t>Стенд для правки литых дисков Сибек Фаворит-Престиж, 10-26", без электропривода, 220 В</t>
+  </si>
+  <si>
+    <t>ДП4.000.000С-220</t>
+  </si>
+  <si>
+    <t>Стенд для правки литых дисков Сибек Фаворит-С, 10-24", 0,75 кВт, 220 В</t>
+  </si>
+  <si>
+    <t>ДП4.000.000С-380</t>
+  </si>
+  <si>
+    <t>Стенд для правки литых дисков Сибек Фаворит-С, 10-24", 0,75 кВт, 380 В</t>
+  </si>
+  <si>
     <t>ДП4.5.003Е</t>
   </si>
   <si>
-    <t>Гайка [ДП4.5.003Е]</t>
-[...2 lines deleted...]
-    <t>Болт М12х50 DIN 933 кл.пр.8.8</t>
+    <t>Гайка [ДП4.5.003Е] (крепеж для Премьер-Мини)</t>
+  </si>
+  <si>
+    <t>Болт М12х50 DIN 933 кл.пр.8.8 (крепеж для Премьер-Мини)</t>
+  </si>
+  <si>
+    <t>ДП4H.002A</t>
+  </si>
+  <si>
+    <t>Насадка Сибек ДП4H.002A</t>
+  </si>
+  <si>
+    <t>ДП4H.001A</t>
+  </si>
+  <si>
+    <t>Насадка Сибек ДП4H.001A</t>
+  </si>
+  <si>
+    <t>ДП4H.030A СБ</t>
+  </si>
+  <si>
+    <t>Насадка Сибек ДП4H.030A СБ</t>
   </si>
   <si>
     <t>ДП9.300.017А</t>
   </si>
   <si>
     <t>Футорка  ДП9.300.017А</t>
   </si>
   <si>
+    <t>ДП4H.010A СБ</t>
+  </si>
+  <si>
+    <t>Насадка Сибек ДП4H.010A СБ</t>
+  </si>
+  <si>
     <t>ДП4.5007К</t>
   </si>
   <si>
-    <t>Комплект удлиненных гаек крепления диска, М12, 5шт</t>
+    <t>Комплект удлиненных гаек Сибек ДП4.5007К, для крепления диска, М12, 5 шт.</t>
   </si>
   <si>
     <t>ДП9.300.015А</t>
   </si>
   <si>
     <t>Гайка [ДП9.300.015А]</t>
   </si>
   <si>
+    <t>V626.380.2sp.5005</t>
+  </si>
+  <si>
+    <t>Станок шиномонтажный ROSSVIK V-626 2sp, авт., до 26", 380 В, синий</t>
+  </si>
+  <si>
+    <t>V730.380.2sp.5005</t>
+  </si>
+  <si>
+    <t>Станок шиномонтажный ROSSVIK V-730 2sp, авт., до 30", 380 В, взрыв. накачка, синий</t>
+  </si>
+  <si>
+    <t>V526.380.5005</t>
+  </si>
+  <si>
+    <t>Станок шиномонтажный ROSSVIK V-526, п/авт., до 26", 380 В, синий</t>
+  </si>
+  <si>
+    <t>V526.220.5005</t>
+  </si>
+  <si>
+    <t>Станок шиномонтажный ROSSVIK V-526, п/авт., до 26", 220 В, синий</t>
+  </si>
+  <si>
+    <t>V526.380.2sp.5005</t>
+  </si>
+  <si>
+    <t>Станок шиномонтажный ROSSVIK V-526 2sp, п/авт., до 26", 380 В, синий</t>
+  </si>
+  <si>
+    <t>V524.380.7016</t>
+  </si>
+  <si>
+    <t>Станок шиномонтажный ROSSVIK V-524, п/авт., до 24", 380 В, серый</t>
+  </si>
+  <si>
+    <t>V730.380.2sp.7016</t>
+  </si>
+  <si>
+    <t>Станок шиномонтажный ROSSVIK V-730 2sp, авт., до 30", 380 В, взрыв. накачка, серый</t>
+  </si>
+  <si>
+    <t>V426.380.5005</t>
+  </si>
+  <si>
+    <t>Станок шиномонтажный ROSSVIK V-426, авт., до 26", 380 В, синий</t>
+  </si>
+  <si>
+    <t>V426.380.7016</t>
+  </si>
+  <si>
+    <t>Станок шиномонтажный ROSSVIK V-426, авт., до 26", 380 В, серый</t>
+  </si>
+  <si>
+    <t>V426.220.5005</t>
+  </si>
+  <si>
+    <t>Станок шиномонтажный ROSSVIK V-426, авт., до 26", 220 В, синий</t>
+  </si>
+  <si>
+    <t>V426.220.7016</t>
+  </si>
+  <si>
+    <t>Станок шиномонтажный ROSSVIK V-426, авт., до 26", 220 В, серый</t>
+  </si>
+  <si>
+    <t>V426R.380.5005</t>
+  </si>
+  <si>
+    <t>Станок шиномонтажный ROSSVIK V-426R, авт., до 26", 380 В, 3-я рука, синий</t>
+  </si>
+  <si>
+    <t>V426R.380.7016</t>
+  </si>
+  <si>
+    <t>Станок шиномонтажный ROSSVIK V-426R, авт., до 26", 380 В, 3-я рука, серый</t>
+  </si>
+  <si>
+    <t>V426R.220.5005</t>
+  </si>
+  <si>
+    <t>Станок шиномонтажный ROSSVIK V-426R, авт., до 26", 220 В, 3-я рука, синий</t>
+  </si>
+  <si>
+    <t>V426R.220.7016</t>
+  </si>
+  <si>
+    <t>Станок шиномонтажный ROSSVIK V-426R, авт., до 26", 220 В, 3-я рука, серый</t>
+  </si>
+  <si>
     <t>V624.380.2sp.7016</t>
   </si>
   <si>
     <t>Станок шиномонтажный ROSSVIK V-624 2sp, авт., до 24", 380 В, серый</t>
   </si>
   <si>
     <t>V526.380.2sp.7016</t>
   </si>
   <si>
     <t>Станок шиномонтажный ROSSVIK V-526 2sp, п/авт., до 26", 380 В, серый</t>
   </si>
   <si>
     <t>V526U.380.7016</t>
   </si>
   <si>
     <t>Станок шиномонтажный ROSSVIK V-526U, п/авт., до 26", 380 В, 3-я рука, серый</t>
   </si>
   <si>
     <t>V526U.380.5005</t>
   </si>
   <si>
     <t>Станок шиномонтажный ROSSVIK V-526U, п/авт., до 26", 380 В, 3-я рука, синий</t>
   </si>
   <si>
     <t>V526U.220.5005</t>
   </si>
   <si>
     <t>Станок шиномонтажный ROSSVIK V-526U, п/авт., до 26", 220 В, 3-я рука, синий</t>
   </si>
   <si>
-    <t>AL-18</t>
-[...17 lines deleted...]
-    <t>Муфта-байонет KW, 250bar, 1/4внеш, латунь</t>
+    <t>V524.220.5005</t>
+  </si>
+  <si>
+    <t>Станок шиномонтажный ROSSVIK V-524, п/авт., до 24", 220 В, синий</t>
+  </si>
+  <si>
+    <t>AL-30</t>
+  </si>
+  <si>
+    <t>Бустер для взрывной накачки шин НОРМ AL-30, 30 л</t>
+  </si>
+  <si>
+    <t>CT-S-0120000</t>
+  </si>
+  <si>
+    <t>Головка монтажная ROSSVIK CT-S-0120000, пластиковая, для V-626</t>
+  </si>
+  <si>
+    <t>ПШ12.000М СБ</t>
+  </si>
+  <si>
+    <t>Пистолет шиповальный ПШ-12-М, Ø 12 мм, емкость 1 шип</t>
+  </si>
+  <si>
+    <t>50107 С20</t>
+  </si>
+  <si>
+    <t>Пистолет чистящий C-20, для химчистки</t>
+  </si>
+  <si>
+    <t>Пистолет моечный Matrix 57340, нижний бачок 0,9 л</t>
+  </si>
+  <si>
+    <t>PG-0263</t>
+  </si>
+  <si>
+    <t>Копьё для мойки днища автомобиля GRASS PG-0263</t>
+  </si>
+  <si>
+    <t>43048 LAFN (06387)</t>
+  </si>
+  <si>
+    <t>Трубка-удлинитель, пластик-металл, 38 мм</t>
+  </si>
+  <si>
+    <t>017620</t>
+  </si>
+  <si>
+    <t>Головная часть для пеногенератора ROSSVIK, для RFM25, RFM50</t>
   </si>
   <si>
     <t>ZB002</t>
   </si>
   <si>
-    <t>Телескопическая щетка для мытья автомобиля (92/161 см) Zeus ZB002</t>
+    <t>Щетка телескопическая Zeus ZB002, для мытья автомобиля, 920-1610 мм</t>
   </si>
   <si>
     <t>M-C/02</t>
   </si>
   <si>
-    <t>Головная часть пеногенератора M-C/02 в сборе.</t>
+    <t>Головная часть для пеногенератора M-C/02 в сборе</t>
+  </si>
+  <si>
+    <t>Смазка литиевая C.N.R.G. Литол-24, 18 кг</t>
+  </si>
+  <si>
+    <t>FLP313</t>
+  </si>
+  <si>
+    <t>Масло лубрикаторное FILL INN FLP313, полусинтетическое, для пневмосистем, 100 мл</t>
   </si>
   <si>
     <t>HVLPD-46</t>
   </si>
   <si>
     <t>Масло гидравлическое G-Special Hydraulic HVLPD-46, минеральное, 1 л</t>
   </si>
   <si>
     <t>Смазка литиевая OILRIGHT Литол-24, 5 кг</t>
   </si>
   <si>
     <t>3130.00.00.104</t>
   </si>
   <si>
     <t>3130.00.00.104 Шкив электодвигателя Pulley</t>
   </si>
   <si>
     <t>RWD029</t>
   </si>
   <si>
     <t>Бак для RWD-1 (TANK pos.29)</t>
   </si>
   <si>
     <t>CT-Y-7100000</t>
   </si>
   <si>
-    <t>CT-Y-7100000 TURNTABLE ASSEMBLED Стол поворотный в сборе 26''</t>
+    <t>Стол поворотный в сборе 26'' TURNTABLE ASSEMBLED для V-730</t>
   </si>
   <si>
     <t>ST414</t>
   </si>
   <si>
-    <t>ST414 Установка для замены тормозной жидкости</t>
+    <t>Установка для замены тормозной жидкости ROSSVIK ST414</t>
   </si>
   <si>
     <t>ST415</t>
   </si>
   <si>
-    <t>ST415 Приспособление для замены тормозной жидкости, 1л</t>
+    <t>Установка для замены тормозной жидкости ROSSVIK ST415</t>
   </si>
   <si>
     <t>Мойка колес БОБЕР, 240 л, 20 кг, 31", 20-60 сек/15 сек, без нагрева, серый</t>
   </si>
   <si>
     <t>Мойка колес МК-1М, 110 л, 25 кг, 31", 30-90 сек/30 сек, с нагревом, синий</t>
   </si>
   <si>
     <t>Мойка колес ТОРНАДО AWD, 330 л, 25 кг, 32", 20-60 сек/15-30 сек, без нагрева, синий</t>
   </si>
   <si>
-    <t>M-SCO/50CNB</t>
-[...4 lines deleted...]
-  <si>
     <t>TD2400</t>
   </si>
   <si>
     <t>Турбосушка ROSSVIK TD2400, 2*1400 Вт, поток 20-80 м/с, температура 25-55 C, 220 В, синий</t>
   </si>
   <si>
     <t>RVC30-2</t>
   </si>
   <si>
-    <t>RVC30-2 Верхняя крышка для RVC-30</t>
+    <t>Верхняя крышка RVC30-2, для ROSSVIK RVC-30-1</t>
   </si>
   <si>
     <t>RVC30-6</t>
   </si>
   <si>
-    <t>RVC30-6 Средняя часть для RVC-30</t>
-[...2 lines deleted...]
-    <t>Переходник Ф36-40мм (резиновый)</t>
+    <t>Средняя часть RVC30-6, для ROSSVIK RVC-30-1</t>
+  </si>
+  <si>
+    <t>Переходник Ø 36-40 мм, резиновый</t>
   </si>
   <si>
     <t>Масло гидравлическое Gazpromneft Hydraulic HVLP-32, минеральное, 20 л</t>
   </si>
   <si>
     <t>Смазка литиевая OILRIGHT Литол-24, 800 г</t>
   </si>
   <si>
     <t>Коврик масловпитывающий Adolf Bucher 30.011006, 1*0,6 м, 5 шт.</t>
   </si>
   <si>
     <t>SL201</t>
   </si>
   <si>
-    <t>Очиститель бензиновых инжекторов SL 201, 525 мл</t>
+    <t>Очиститель бензиновых инжекторов SL 201, 525 мл ЧЗ</t>
   </si>
   <si>
     <t>A8521T</t>
   </si>
   <si>
     <t>Смазка для суппортов AXIOM A8521T, -50°C +200°C, 20 г</t>
   </si>
   <si>
+    <t>25.7388.52</t>
+  </si>
+  <si>
+    <t>Смазка адгезионная Adolf Bucher 25.7388.52, 520 мл</t>
+  </si>
+  <si>
+    <t>25.7533.52</t>
+  </si>
+  <si>
+    <t>Смазка алюминиевая Adolf Bucher 25.7533.52, 520 мл</t>
+  </si>
+  <si>
+    <t>25.8049.52</t>
+  </si>
+  <si>
+    <t>Смазка многофункциональная Adolf Bucher 25.8049.52, 520 мл</t>
+  </si>
+  <si>
     <t>Смазка литиевая SINTEC MULTI GREASE EP 2-150, 400 г</t>
   </si>
   <si>
+    <t>SL-100</t>
+  </si>
+  <si>
+    <t>Установка для проверки свечей зажигания Темп SL-100</t>
+  </si>
+  <si>
     <t>A9702</t>
   </si>
   <si>
     <t>Очиститель контактов AXIOM A9702, 650 мл</t>
   </si>
   <si>
+    <t>ABS752</t>
+  </si>
+  <si>
+    <t>Клей эпоксидный двухкомпонетный AXIOM ABS752, металлонаполненный, серый, 25 мл</t>
+  </si>
+  <si>
     <t>20.518.KIT.01</t>
   </si>
   <si>
     <t>Набор для вклейки автомобильных стекол Matequs MQS-518</t>
   </si>
   <si>
     <t>20.518.6</t>
   </si>
   <si>
     <t>Клей полиуретановый для вклейки автомобильных стекол Matequs MQS-518, 310 мл</t>
   </si>
   <si>
     <t>20.515.KIT.01</t>
   </si>
   <si>
     <t>Набор для вклейки автомобильных стекол Matequs MQS-515</t>
   </si>
   <si>
     <t>Дозатор для очищающей пасты Adolf Bucher 71.0220 220</t>
   </si>
   <si>
-    <t>11/0201</t>
-[...4 lines deleted...]
-  <si>
     <t>Паста для рук очищающая Adolf Bucher 70.0220 220, 3,4 л</t>
   </si>
   <si>
-    <t>Очиститель-кондиционер для кожи GRASS Leather cleaner, для интерьера, 1 л, триггер</t>
+    <t>Кондиционер для кожи GRASS Leather cleaner, для интерьера, 1 л, триггер</t>
+  </si>
+  <si>
+    <t>Полироль пластика Atas PLAK, глянцевый блеск (персик), 750 мл, баллон ЧЗ</t>
+  </si>
+  <si>
+    <t>Полироль пластика Atas PLAK, глянцевый блеск (табак), 750 мл, баллон</t>
   </si>
   <si>
     <t>Полироль пластика Complex POLITURA GLOSS, глянцевый блеск (ледяной цветок), 0,5 л</t>
   </si>
   <si>
+    <t>Полироль пластика Complex POLITURA GLOSS, глянцевый блеск (виноград), 1 л</t>
+  </si>
+  <si>
     <t>Полироль пластика Complex POLITURA, матовый блеск (ледяной цветок), 1 л</t>
   </si>
   <si>
-    <t>Полироль пластика Complex POLITURA, матовый блеск (вишня), 5 л</t>
+    <t>Полироль пластика Complex POLITURA, матовый блеск (вишня), 5 л ЧЗ</t>
+  </si>
+  <si>
+    <t>1/0434</t>
+  </si>
+  <si>
+    <t>Полироль пластика ROSSVIK, К-серия, глянцевый блеск (бабл-гам), 1 л</t>
+  </si>
+  <si>
+    <t>5/0389</t>
+  </si>
+  <si>
+    <t>Полироль пластика ROSSVIK, К-серия, глянцевый блеск (бабл-гам), 5 кг</t>
+  </si>
+  <si>
+    <t>120107-1</t>
+  </si>
+  <si>
+    <t>Полироль пластика GRASS Dashboard Cleaner, глянцевый блеск (лимон), 750 мг, баллон</t>
   </si>
   <si>
     <t>Полироль пластика GRASS Polyrole Matte, матовый блеск (ваниль), 1 л</t>
   </si>
   <si>
+    <t>Полироль шин GRASS Black Rubber, водная основа, 600 мл, триггер</t>
+  </si>
+  <si>
+    <t>1/0428</t>
+  </si>
+  <si>
+    <t>Чернитель шин ROSSVIK К-серия, водная основа, 1 л</t>
+  </si>
+  <si>
+    <t>5/0386</t>
+  </si>
+  <si>
+    <t>Чернитель шин ROSSVIK К-серия, водная основа, 5 л</t>
+  </si>
+  <si>
+    <t>1/0430</t>
+  </si>
+  <si>
+    <t>Чернитель шин ROSSVIK К-серия, силиконовая основа, 1 л</t>
+  </si>
+  <si>
+    <t>5/0387</t>
+  </si>
+  <si>
+    <t>Чернитель шин ROSSVIK К-серия, силиконовая основа, 5 л</t>
+  </si>
+  <si>
     <t>Очиститель колесных дисков GRASS Disk, 600 мл, триггер</t>
   </si>
   <si>
+    <t>1/0418</t>
+  </si>
+  <si>
+    <t>Автошампунь для бесконтактной мойки ROSSVIK К-90, для экстерьера, двухкомпонентное средство, 1 л</t>
+  </si>
+  <si>
+    <t>20/0377</t>
+  </si>
+  <si>
+    <t>Автошампунь для бесконтактной мойки ROSSVIK К-90, для экстерьера, двухкомпонентное средство, 20 кг</t>
+  </si>
+  <si>
+    <t>5/0381</t>
+  </si>
+  <si>
+    <t>Автошампунь для бесконтактной мойки ROSSVIK К-90, для экстерьера, двухкомпонентное средство, 5 кг</t>
+  </si>
+  <si>
+    <t>1/0416</t>
+  </si>
+  <si>
+    <t>Автошампунь для бесконтактной мойки ROSSVIK К-80, для экстерьера, 1 л</t>
+  </si>
+  <si>
+    <t>20/0376</t>
+  </si>
+  <si>
+    <t>Автошампунь для бесконтактной мойки ROSSVIK К-80, для экстерьера, 20 кг</t>
+  </si>
+  <si>
+    <t>5/0380</t>
+  </si>
+  <si>
+    <t>Автошампунь для бесконтактной мойки ROSSVIK К-80, для экстерьера, 5 кг</t>
+  </si>
+  <si>
     <t>Автошампунь для бесконтактной мойки Complex GURU, для экстерьера, 21 кг</t>
   </si>
   <si>
+    <t>Автошампунь для жесткой воды Complex, 1 л</t>
+  </si>
+  <si>
+    <t>Автошампунь для бесконтактной мойки GRASS Active Foam Mаgic, для экстерьера, 23,5 кг</t>
+  </si>
+  <si>
     <t>Автошампунь для бесконтактной мойки GRASS Basic Foam, для экстерьера, 22 кг</t>
   </si>
   <si>
     <t>Автошампунь для бесконтактной мойки GRASS Quantum, для экстерьера, 23 кг</t>
   </si>
   <si>
     <t>Автошампунь для бесконтактной мойки GRASS Vibe, для экстерьера, 22 кг</t>
   </si>
   <si>
     <t>ST-0399</t>
   </si>
   <si>
     <t>Ароматизатор картонный подвесной GRASS Смайл (дыня)</t>
   </si>
   <si>
+    <t>5/0390</t>
+  </si>
+  <si>
+    <t>Воск для кузова ROSSVIK Горячий воск, 5 л</t>
+  </si>
+  <si>
     <t>Деэмульгатор Эйма, 4 л</t>
   </si>
   <si>
     <t>Средство для удаления следов насекомых GRASS Mosquitos Cleaner, 1 л</t>
   </si>
   <si>
     <t>DT-0195</t>
   </si>
   <si>
     <t>Керамическая защита Detail GQ General Quartz, 50 мл</t>
   </si>
   <si>
+    <t>DT-0118</t>
+  </si>
+  <si>
+    <t>Набор для керамической защиты стекла Detail GC Glass Coat, 50 мл</t>
+  </si>
+  <si>
     <t>DT-0129</t>
   </si>
   <si>
     <t>Очиститель битумных пятен и нефтепродуктов Detail BT Bitum, для экстерьера, 5 л</t>
   </si>
   <si>
     <t>DT-0452</t>
   </si>
   <si>
     <t>Восстановитель пластика Detail RD Reductant, 250 мл</t>
   </si>
   <si>
     <t>DT-0372</t>
   </si>
   <si>
     <t>Полировальная паста Detail DC Deep Cut Pro, крупноабразивная, Р1200-Р1500, 250 мл</t>
   </si>
   <si>
     <t>Чернитель шин Smart Open BLACK KISS MATT 51, силиконовая основа, матовый блеск, 500 мл</t>
   </si>
   <si>
+    <t>Дозатор универсальный GARDA Vario Eco, для картриджей, 2 л</t>
+  </si>
+  <si>
     <t>Губка Complex 160316, 140*90*40 мм, крупнопористая, 3 шт/уп.</t>
   </si>
   <si>
-    <t>Сгон для воды, 750 мм, резина жесткая</t>
+    <t>Распылитель ручной PALISAD 64738, с насосом и клапаном сброса давления, 2 л</t>
+  </si>
+  <si>
+    <t>Шланг 22*1,5К/22*1,5К, 15 м</t>
+  </si>
+  <si>
+    <t>М-00106</t>
+  </si>
+  <si>
+    <t>Сгон для воды TOR М-00106, 250 мм</t>
+  </si>
+  <si>
+    <t>М-00107</t>
+  </si>
+  <si>
+    <t>Сгон для воды TOR М-00107, 350 мм</t>
+  </si>
+  <si>
+    <t>М-00108</t>
+  </si>
+  <si>
+    <t>Сгон для воды TOR М-00108, 450 мм</t>
   </si>
   <si>
     <t>Замша искусственная AION, 430*325 мм, в маленьком пенале</t>
   </si>
   <si>
+    <t>WIPWALL</t>
+  </si>
+  <si>
+    <t>Диспенсер настенный Veiro Professional WIPWALL, для протирочного материала, 400*280*250 мм</t>
+  </si>
+  <si>
     <t>145/60</t>
   </si>
   <si>
     <t>Ткань вафельная, ширина 450 мм*1 м/п, плотность 145 г/м2, 60 м/рулон</t>
   </si>
   <si>
     <t>140/60</t>
   </si>
   <si>
     <t>Ткань вафельная, ширина 450 мм*1 м/п, плотность 140 г/м2, 60 м/рулон</t>
   </si>
   <si>
+    <t>150/60</t>
+  </si>
+  <si>
+    <t>Ткань вафельная, ширина 450 мм*1 м/п, плотность 150 г/м2, 60 м/рулон</t>
+  </si>
+  <si>
     <t>Микрофибровая салфетка ACG SCALES 1009369, "рыбья чешуя", 400*350 мм, 320 г/м2</t>
   </si>
   <si>
     <t>DT-0481</t>
   </si>
   <si>
     <t>Круг полировальный Detail DT-0481, 130/150 мм, мех, серый</t>
   </si>
   <si>
     <t>DT-0471</t>
   </si>
   <si>
     <t>Круг полировальный средний Detail DT-0471, 130/150 мм, поролон, желтый</t>
   </si>
   <si>
     <t>DT-0464</t>
   </si>
   <si>
     <t>Круг полировальный твердый Detail DT-0464, 130/150 мм, поролон, зеленый</t>
   </si>
   <si>
     <t>DT-0478</t>
   </si>
   <si>
     <t>Круг полировальный Detail DT-0478, 130/150 мм, мех, синий</t>
   </si>
   <si>
+    <t>Пятновыводитель GRASS G-Oxi Gel Color, для цветных вещей, 5 л</t>
+  </si>
+  <si>
     <t>Средство моющее GRASS WC GEL, для чистки сантехники, кислотное, 5,3 кг</t>
   </si>
   <si>
+    <t>JTC-5005-A1</t>
+  </si>
+  <si>
+    <t>Диск отрезной по металлу JTC 50*1,0*10 мм, Тип 41, 80 м/с, 20000 об/мин, оксид алюминия</t>
+  </si>
+  <si>
+    <t>41_115х2,5х22</t>
+  </si>
+  <si>
+    <t>Диск отрезной по металлу ROSSVIK 115*2,5*22 мм, Тип 41, 80 м/с, 12250 об/мин, оксид алюминия</t>
+  </si>
+  <si>
+    <t>41_125х2,5х22</t>
+  </si>
+  <si>
+    <t>Диск отрезной по металлу ROSSVIK 125*2,5*22 мм, Тип 41, 80 м/с, 12250 об/мин, оксид алюминия</t>
+  </si>
+  <si>
+    <t>41_180х2,5х22</t>
+  </si>
+  <si>
+    <t>Диск отрезной по металлу ROSSVIK 180*2,5*22 мм, Тип 41, 80 м/с, 8500 об/мин, оксид алюминия</t>
+  </si>
+  <si>
+    <t>Диск отрезной по металлу Луга 180*2,0*22 мм, Тип 41, 80 м/с, 8500 об/мин, оксид алюминия</t>
+  </si>
+  <si>
+    <t>Диск отрезной по металлу Луга 230*2,5*22 мм, Тип 41, 80 м/с, 6650 об/мин, оксид алюминия</t>
+  </si>
+  <si>
+    <t>29_115х22_120 Zr</t>
+  </si>
+  <si>
+    <t>Диск шлифовальный лепестковый ROSSVIK 115*22 мм, P120, Тип 29, 80 м/с, 13300 об/мин, оксид циркония</t>
+  </si>
+  <si>
+    <t>29_115х22_60</t>
+  </si>
+  <si>
+    <t>Диск шлифовальный лепестковый ROSSVIK 115*22 мм, P60, Тип 29, 80 м/с, 12250 об/мин, оксид алюминия</t>
+  </si>
+  <si>
+    <t>29_125х22_40 Zr</t>
+  </si>
+  <si>
+    <t>Диск шлифовальный лепестковый ROSSVIK 125*22 мм, P40, Тип 29, 80 м/с, 12200 об/мин, оксид циркония</t>
+  </si>
+  <si>
+    <t>29_125х22_60</t>
+  </si>
+  <si>
+    <t>Диск шлифовальный лепестковый ROSSVIK 125*22 мм, P60, Тип 29, 80 м/с, 12250 об/мин, оксид алюминия</t>
+  </si>
+  <si>
+    <t>29_125х22_80 Zr</t>
+  </si>
+  <si>
+    <t>Диск шлифовальный лепестковый ROSSVIK 125*22 мм, P80, Тип 29, 80 м/с, 12200 об/мин, оксид циркония</t>
+  </si>
+  <si>
+    <t>29_150х22_60</t>
+  </si>
+  <si>
+    <t>Диск шлифовальный лепестковый ROSSVIK 150*22 мм, P60, Тип 29, 80 м/с, 10200 об/мин, оксид алюминия</t>
+  </si>
+  <si>
+    <t>29_180х22_40 Zr</t>
+  </si>
+  <si>
+    <t>Диск шлифовальный лепестковый ROSSVIK 180*22 мм, P40, Тип 29, 80 м/с, 8500 об/мин, оксид циркония</t>
+  </si>
+  <si>
+    <t>29_180х22_60</t>
+  </si>
+  <si>
+    <t>Диск шлифовальный лепестковый ROSSVIK 180*22 мм, P60, Тип 29, 80 м/с, 8500 об/мин, оксид алюминия</t>
+  </si>
+  <si>
+    <t>29_180х22_80 Zr</t>
+  </si>
+  <si>
+    <t>Диск шлифовальный лепестковый ROSSVIK 180*22 мм, P80, Тип 29, 80 м/с, 8500 об/мин, оксид циркония</t>
+  </si>
+  <si>
+    <t>27_125х6,0х22</t>
+  </si>
+  <si>
+    <t>Диск шлифовальный по металлу ROSSVIK 125*6,0*22 мм, Тип 27, 80 м/с, 12500 об/мин, оксид алюминия</t>
+  </si>
+  <si>
+    <t>27_180х6,0х22</t>
+  </si>
+  <si>
+    <t>Диск шлифовальный по металлу ROSSVIK 180*6,0*22 мм, Тип 27, 80 м/с, 8500 об/мин, оксид алюминия</t>
+  </si>
+  <si>
+    <t>27_230х6,0х22</t>
+  </si>
+  <si>
+    <t>Диск шлифовальный по металлу ROSSVIK 230*6,0*22 мм, Тип 27, 80 м/с, 6650 об/мин, оксид алюминия</t>
+  </si>
+  <si>
+    <t>Диск шлифовальный по металлу Луга 200*20*32 мм, F40, 35 м/с, 3350 об/мин, карбид кремния</t>
+  </si>
+  <si>
+    <t>Диск шлифовальный по металлу Луга 200*20*32 мм, F60, 35 м/с, 3350 об/мин, карбид кремния</t>
+  </si>
+  <si>
     <t>JTC-5842</t>
   </si>
   <si>
     <t>Диск зачистной JTC 5842 50 мм, P120-240, сплетенная ткань</t>
   </si>
   <si>
     <t>JTC-5846</t>
   </si>
   <si>
     <t>Диск зачистной JTC 5846 50 мм, наждачная смесь, нейлон</t>
   </si>
   <si>
     <t>ASE-10208</t>
   </si>
   <si>
     <t>Диск зачистной AOK ASE-10208</t>
   </si>
   <si>
     <t>NS05-2214-RF</t>
   </si>
   <si>
-    <t>NS05-2214-RF Диск шероховальный, Ø50x9,5мм, AH 3/8''-24, 14 Grit</t>
+    <t>Диск шероховальный NS05-2214-RF, Ø 50*9,5 мм, AH 3/8'', 14 Grit</t>
   </si>
   <si>
     <t>NS05-2314-RF</t>
   </si>
   <si>
-    <t>NS05-2314-RF Диск шероховальный, Ø50x13мм, AH 3/8''-24, 14 Grit</t>
+    <t>Диск шероховальный NS05-2314-RF, Ø 50*13 мм, AH 3/8'', 14 Grit</t>
   </si>
   <si>
     <t>NS05-5024</t>
   </si>
   <si>
-    <t>NS05-5024 Шар шероховальный Ø20мм, штифт Ф6,3мм, 24 Grit</t>
+    <t>Шар шероховальный NS05-5024, Ø 20 мм, штифт 6,3 мм, 24 Grit</t>
   </si>
   <si>
     <t>NS05-5124</t>
   </si>
   <si>
-    <t>NS05-5124 Грибок шероховальный Ø34,9мм, штифт Ф6,3мм, 24 Grit</t>
+    <t>Грибок шероховальный NS05-5124, Ø 34,9 мм, штифт 6,3 мм, 24 Grit</t>
   </si>
   <si>
     <t>NS05-6418</t>
   </si>
   <si>
-    <t>NS05-6418 Полусфера шероховальная, Ø55x25мм, AH 3/8"-24, 18 Grit</t>
+    <t>Полусфера шероховальная NS05-6418, Ø 55*25 мм, AH 3/8'', 18 Grit</t>
   </si>
   <si>
     <t>NS140</t>
   </si>
   <si>
-    <t>NS140 Полусфера шероховальная, Ø31,7x19мм, AH 3/8"-24, 170 Grit</t>
+    <t>Полусфера шероховальная NS140, Ø 31,7*19 мм, AH 3/8", 170 Grit</t>
   </si>
   <si>
     <t>NS142</t>
   </si>
   <si>
-    <t>NS142 Полусфера шероховальная, Ø31,7x19мм, AH 3/8"-24, 230 Grit</t>
+    <t>Полусфера шероховальная NS142, Ø 31,7*19 мм, AH 3/8", 230 Grit</t>
   </si>
   <si>
     <t>NS602</t>
   </si>
   <si>
-    <t>NS602 Шар шероховальный, Ø22,2мм, штифт Ф6,3мм, 230 Grit</t>
+    <t>Шар шероховальный NS602, Ø 22,2 мм, штифт 6,3 мм, 230 Grit</t>
   </si>
   <si>
     <t>NS605</t>
   </si>
   <si>
-    <t>NS605 Шар шероховальный, Ø28,5мм, штифт Ф6,3мм, 330 Grit</t>
+    <t>Шар шероховальный NS605, Ø 28,5 мм, штифт 6,3 мм, 330 Grit</t>
   </si>
   <si>
     <t>NS612</t>
   </si>
   <si>
-    <t>NS612 Конус шероховальный, Ø22,2х31,7мм, штифт Ф6,3мм, 230 Grit</t>
+    <t>Конус шероховальный NS612, Ø 22,2*31,7 мм, штифт 6,3 мм, 230 Grit</t>
   </si>
   <si>
     <t>NS635</t>
   </si>
   <si>
-    <t>NS635 Набор шероховальных инструментов (NS636, NS637, NS638, NS639)</t>
+    <t>Набор шероховальных инструментов NS635 (NS636, NS637, NS638, NS639)</t>
   </si>
   <si>
     <t>BR.95.C.</t>
   </si>
   <si>
-    <t>Щетка обрезиненная ROSSVIK 100*6 мм</t>
+    <t>Щетка обрезиненная ROSSVIK BR.95.C. 100*6 мм, под кулачковый патрон</t>
   </si>
   <si>
     <t>BR.50.C.</t>
   </si>
   <si>
-    <t>Щетка обрезиненная ROSSVIK 50*6 мм с быстросъемом</t>
+    <t>Щетка обрезиненная ROSSVIK BR.50.C. 50*7 мм, с быстросъемным соединением</t>
   </si>
   <si>
     <t>BR.75.Q.</t>
   </si>
   <si>
-    <t>Щетка обрезиненная ROSSVIK 75*6 мм с быстросъемом</t>
-[...5 lines deleted...]
-    <t>Гайковерт пневматический 1", 4200 Нм, 3500 об/мин, 17,4 кг, длинный вал</t>
+    <t>Щетка обрезиненная ROSSVIK BR.75.Q. 75*6 мм, с быстросъемным соединением</t>
+  </si>
+  <si>
+    <t>JTC-5436</t>
+  </si>
+  <si>
+    <t>Гайковерт пневматический JTC-5436, 1/2", 1356 Нм, 6500 об/мин, 1,8 кг, металлический корпус</t>
+  </si>
+  <si>
+    <t>JTC-7238</t>
+  </si>
+  <si>
+    <t>Гайковерт пневматический JTC-7238, 1/2", 1356 Нм, 8500 об/мин, 2,4 кг, композитный корпус</t>
   </si>
   <si>
     <t>ADI-140218-KY</t>
   </si>
   <si>
     <t>Пневмодрель AOK ADI-140218-KY, 1/4", 1000 об/мин, 280 л/мин, ключевой патрон, 1,2 кг</t>
   </si>
   <si>
     <t>ADI-3240</t>
   </si>
   <si>
     <t>Пневмодрель AOK ADI-3240, 1/4", 4000 об/мин, 300 л/мин, ключевой патрон, 0,8 кг</t>
   </si>
   <si>
     <t>ADI-3320</t>
   </si>
   <si>
     <t>Пневмодрель AOK ADI-3320, 1/4", 20000 об/мин, 320 л/мин, ключевой патрон, 0,8 кг</t>
   </si>
   <si>
     <t>ATB-1225</t>
   </si>
   <si>
     <t>Пневмодрель AOK ATB-1225, 1/4", 2500 об/мин, 300 л/мин, быстроразъемный патрон, 0,9 кг</t>
   </si>
@@ -1925,236 +3818,428 @@
   <si>
     <t>JTC-7974</t>
   </si>
   <si>
     <t>Трещотка пневматическая JTC-7974, 1/2", 108 Нм, 500 об/мин, 68 л/мин, 0,65 кг</t>
   </si>
   <si>
     <t>AHM-1050</t>
   </si>
   <si>
     <t>Пневматический молоток AOK AHM-1050, расход воздуха 283 л/мин, 5000 уд/мин</t>
   </si>
   <si>
     <t>JA-6823A</t>
   </si>
   <si>
     <t>Пневматический пистолет для антикора, мастик Jonnesway JA-6823A, расход воздуха 224 л/мин</t>
   </si>
   <si>
     <t>JTC-3309</t>
   </si>
   <si>
     <t>Пневматический молоток JTC 3309, расход воздуха 110 л/мин, 3200 уд/мин</t>
   </si>
   <si>
+    <t>JTC-3831</t>
+  </si>
+  <si>
+    <t>Пневматическая ножовка JTC 3831, расход воздуха 28 л/мин, 9000 ход/мин</t>
+  </si>
+  <si>
+    <t>JTC-5005K</t>
+  </si>
+  <si>
+    <t>Шлифмашина пневматическая JTC 5005K, угловая, 1/4", 50 мм, 22000 об/мин, 180 л/мин, с насадками</t>
+  </si>
+  <si>
     <t>JTC-7748</t>
   </si>
   <si>
     <t>Пневматический молоток JTC 7748, расход воздуха 110 л/мин, 2100 уд/мин, с набором зубил, 12 предм.</t>
   </si>
   <si>
     <t>Пневматический пистолет для герметика Matequs 23.0600, для картриджей и саше 300-600 мл</t>
   </si>
   <si>
     <t>HP-9018</t>
   </si>
   <si>
     <t>Пневматический молоток НОРМ HP-9018, расход воздуха 110 л/мин, 450 уд/мин</t>
   </si>
   <si>
     <t>025690</t>
   </si>
   <si>
     <t>Клапан для пистолета накачки ROSSVIK RIG</t>
   </si>
   <si>
     <t>PG016M</t>
   </si>
   <si>
     <t>Манометр для пистолета накачки ROSSVIK RIG-016M, механический, 0-16 бар</t>
   </si>
   <si>
     <t>PG016G</t>
   </si>
   <si>
     <t>Манометр для пистолета накачки ROSSVIK RIG-016G, механический, гидрозаполненный, 0-16 бар</t>
   </si>
   <si>
     <t>PG010D</t>
   </si>
   <si>
     <t>Манометр для пистолета накачки ROSSVIK RIG-010D, электронный, 0-10 бар</t>
   </si>
   <si>
+    <t>AC-106 (О)</t>
+  </si>
+  <si>
+    <t>Наконечник подкачки НОРМ AC-106, "ёлочка", 6 мм</t>
+  </si>
+  <si>
     <t>RIG-010D</t>
   </si>
   <si>
     <t>Пистолет накачки ROSSVIK RIG-010D, электронный манометр, 0-10 бар, точность 0,01 бар, bar/psi/kpa/kg</t>
   </si>
   <si>
     <t>RIG-016G</t>
   </si>
   <si>
     <t>Пистолет накачки ROSSVIK RIG-016G, механический манометр, 0-16 бар, точность 0,1 бар, bar/psi</t>
   </si>
   <si>
     <t>RIG-016M</t>
   </si>
   <si>
     <t>Пистолет накачки ROSSVIK RIG-016M, механический манометр, 0-16 бар, точность 0,1 бар, bar/psi</t>
   </si>
   <si>
     <t>AT.SH.330.</t>
   </si>
   <si>
     <t>Шланг для пистолета накачки 330 мм</t>
   </si>
   <si>
     <t>025691</t>
   </si>
   <si>
     <t>Шланг с наконечником для пистолета накачки ROSSVIK RIG</t>
   </si>
   <si>
     <t>ABG-B12</t>
   </si>
   <si>
     <t>Пистолет продувочный AOK ABG-B12, длина трубки 100 мм, 1/4", 11 бар, 200 л/мин</t>
   </si>
   <si>
     <t>ABG-B30</t>
   </si>
   <si>
     <t>Пистолет продувочный AOK ABG-B30, длина трубки 325 мм, 1/4", 11 бар, 200 л/мин</t>
   </si>
   <si>
     <t>ABG-B90B</t>
   </si>
   <si>
     <t>Пистолет продувочный AOK ABG-B90B, длина трубки 50 мм, 1/4", 11 бар, 200 л/мин</t>
   </si>
   <si>
+    <t>JTC-5311</t>
+  </si>
+  <si>
+    <t>Пистолет продувочный JTC-5311, длина трубки 250 мм, 1/4", 15 бар, 200 л/мин</t>
+  </si>
+  <si>
     <t>JTC-5908</t>
   </si>
   <si>
     <t>Пистолет продувочный JTC-5908, длина трубки 880 мм, 1/4", 15 бар, 200 л/мин</t>
   </si>
   <si>
     <t>CDG-10-2-3</t>
   </si>
   <si>
     <t>Пистолет продувочный ROSSVIK CDG-10-2-3 (DG-10), длина трубки 100 мм, 1/4", 6 бар, 200 л/мин</t>
   </si>
   <si>
     <t>ABG6510</t>
   </si>
   <si>
     <t>Пистолет продувочный Thorvik ABG6510, длина трубки 100 мм, 1/4", 6 бар, 180 л/мин</t>
   </si>
   <si>
     <t>AG010147</t>
   </si>
   <si>
     <t>Угломер Jonnesway AG010147, Г-образный, 360°, деление 2°</t>
   </si>
   <si>
-    <t>HXT-13/11</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Набор Игла для жгутов HXT-13 неразборная с пистолетной ручкой и Шило-напильник HXT-11 круглое 5мм с </t>
+    <t>Штангенциркуль MATRIX 316335, нониусный, 250 мм, шаг 0,02 мм, с глубиномером</t>
+  </si>
+  <si>
+    <t>PHT-C-3</t>
+  </si>
+  <si>
+    <t>Игла для жгутов PHT-C-3, разборная, с пистолетной рукояткой</t>
+  </si>
+  <si>
+    <t>BLN75</t>
+  </si>
+  <si>
+    <t>Игла для жгутов BLN75, сменная, 78 мм</t>
+  </si>
+  <si>
+    <t>SIN-003</t>
+  </si>
+  <si>
+    <t>Игла для жгутов PHT-C-3, сменная, 50 мм, для PHT-C-3</t>
   </si>
   <si>
     <t>T0001</t>
   </si>
   <si>
-    <t>Клещи балансировочные AOK T0001</t>
-[...5 lines deleted...]
-    <t>Экстрактор VCT-011 (SD-01) золотников (отвертка короткая), пр-во Китай 6 штук КВАНТ</t>
+    <t>Клещи балансировочные AOK T0001, с крючком</t>
+  </si>
+  <si>
+    <t>TL-003</t>
+  </si>
+  <si>
+    <t>Лопатка монтажная TL-003, 500 мм</t>
+  </si>
+  <si>
+    <t>VCT-007</t>
+  </si>
+  <si>
+    <t>Экстрактор золотников VCT-007 (SD-02), отвертка длинная</t>
+  </si>
+  <si>
+    <t>070139</t>
+  </si>
+  <si>
+    <t>Экстрактор золотников НОРМ DCT-11, отвертка короткая</t>
   </si>
   <si>
     <t>SD.02.</t>
   </si>
   <si>
-    <t>SD-02 экстрактор золотников   (отвертка короткая)</t>
+    <t>Экстрактор золотников SD-02, отвертка короткая</t>
+  </si>
+  <si>
+    <t>000191</t>
+  </si>
+  <si>
+    <t>Ролик для раскатки THG-008M (НХТ-15), с подшипником, 38*3 мм</t>
   </si>
   <si>
     <t>070118</t>
   </si>
   <si>
-    <t>Ролик-раскатка 38*3мм с подшипником НХТ-15  НОРМ</t>
+    <t>Ролик для раскатки НОРМ НХТ-15 070118, с подшипником, 38*3 мм</t>
+  </si>
+  <si>
+    <t>000192</t>
+  </si>
+  <si>
+    <t>Ролик для раскатки THG-008M (НХТ-15), с подшипником, 38*5 мм</t>
   </si>
   <si>
     <t>070119</t>
   </si>
   <si>
-    <t>Ролик-раскатка 38*5мм с подшипником НХТ-15  НОРМ</t>
-[...2 lines deleted...]
-    <t>Рычаг для установки б/к вентилей пластиковый DCT-31P</t>
+    <t>Ролик для раскатки НОРМ НХТ-15 070119, с подшипником, 38*5 мм</t>
+  </si>
+  <si>
+    <t>DCT-31P</t>
+  </si>
+  <si>
+    <t>Рычаг для установки вентилей НОРМ DCT-31P, пластиковый</t>
+  </si>
+  <si>
+    <t>070124</t>
+  </si>
+  <si>
+    <t>Скребок для удаления самоклеящихся грузов НОРМ 070124</t>
+  </si>
+  <si>
+    <t>00328</t>
+  </si>
+  <si>
+    <t>Скребок для удаления самоклеящихся грузов 00328, длина 270 мм</t>
+  </si>
+  <si>
+    <t>PHG-031A</t>
+  </si>
+  <si>
+    <t>Скребок для удаления самоклеящихся грузов PHG-031A, большая рукоятка</t>
   </si>
   <si>
     <t>PSV120S</t>
   </si>
   <si>
     <t>Набор отверток диэлектрических, ШГИ Jonnesway PSV120S, PH0-PH2, SL2.5-SL8.0, 20 предметов</t>
   </si>
   <si>
+    <t>P-LOCKER</t>
+  </si>
+  <si>
+    <t>Застежка пластиковая для набора Jonnesway</t>
+  </si>
+  <si>
+    <t>JTC-H145C</t>
+  </si>
+  <si>
+    <t>Набор инструментов универсальный JTC H145C, 145 предметов (1/4", 1/2" DR)</t>
+  </si>
+  <si>
+    <t>JTC-H156C-B72</t>
+  </si>
+  <si>
+    <t>Набор инструментов универсальный JTC H156C-B72, 156 предметов (1/4", 1/2" DR)</t>
+  </si>
+  <si>
+    <t>UST127</t>
+  </si>
+  <si>
+    <t>Набор инструментов универсальный ROSSVIK UST127, 127 предметов (1/4", 1/2" DR)</t>
+  </si>
+  <si>
     <t>JTC-1321</t>
   </si>
   <si>
     <t>Набор головок для поврежденных болтов и гаек JTC 1321, 1/2", 3/8", 8-21 мм, 12 предметов</t>
   </si>
   <si>
     <t>JTC-4623</t>
   </si>
   <si>
     <t>Набор головок свечных с фиксированным усилием JTC 4623, 8/8", 12-гранные, 14-21 мм, 3 предмета</t>
   </si>
   <si>
+    <t>JTC-H213M</t>
+  </si>
+  <si>
+    <t>Набор головок JTC H213M, 1/4", 4-14 мм, 13 предметов</t>
+  </si>
+  <si>
+    <t>JTC-H615M</t>
+  </si>
+  <si>
+    <t>Набор головок JTC H615M, 3/4", 22-50 мм, 15 предметов</t>
+  </si>
+  <si>
+    <t>JTC-H816M</t>
+  </si>
+  <si>
+    <t>Набор головок JTC H816M, 1", 36-65 мм, 16 предметов</t>
+  </si>
+  <si>
+    <t>JTC-J408T</t>
+  </si>
+  <si>
+    <t>Набор головок ударных JTC J408T, 1/2", TORX, T25-T60, L-60 мм, 9 предметов</t>
+  </si>
+  <si>
     <t>JTC-J409E</t>
   </si>
   <si>
     <t>Набор головок ударных JTC J409E, 1/2", TORX, E10-E24, 9 предметов</t>
   </si>
   <si>
+    <t>JTC-J606EL</t>
+  </si>
+  <si>
+    <t>Набор головок ударных глубоких JTC J606EL, 3/4", TORX, E18-E28, 6 предметов</t>
+  </si>
+  <si>
+    <t>JTC-J606H</t>
+  </si>
+  <si>
+    <t>Набор головок ударных JTC J606H, 3/4", 14-24 мм, L-61 мм, 6 предметов</t>
+  </si>
+  <si>
+    <t>JTC-J606T</t>
+  </si>
+  <si>
+    <t>Набор головок ударных JTC J606T, 3/4", TORX T70-T100, Spline M16-M18, L-61 мм, 6 предметов</t>
+  </si>
+  <si>
+    <t>JTC-J608L</t>
+  </si>
+  <si>
+    <t>Набор головок ударных глубоких JTC J608L, 3/4", 21-38 мм, 8 предметов</t>
+  </si>
+  <si>
     <t>JTC-J807L</t>
   </si>
   <si>
     <t>Набор головок ударных глубоких JTC J807L, 1", 24-38 мм, 7 предметов</t>
   </si>
   <si>
     <t>JTC-J809M</t>
   </si>
   <si>
     <t>Набор головок ударных JTC J809M, 1", 27-50 мм, 9 предметов</t>
   </si>
   <si>
+    <t>JTC-T615M</t>
+  </si>
+  <si>
+    <t>Набор головок JTC T615M, 3/4", 12-гранные, 22-50 мм, 14 предметов</t>
+  </si>
+  <si>
+    <t>S11S1113SM</t>
+  </si>
+  <si>
+    <t>Набор головок на держателе THORVIK S11S1113SM, 1/4", 4-14 мм, 13 предметов</t>
+  </si>
+  <si>
+    <t>S13S1118SM</t>
+  </si>
+  <si>
+    <t>Набор головок на держателе THORVIK S13S1118SM, 1/2", 8-32 мм, 18 предметов</t>
+  </si>
+  <si>
+    <t>S13S139SM</t>
+  </si>
+  <si>
+    <t>Набор головок на держателе THORVIK S13S139SM, 1/2", TORX, E10-E24, 9 предметов</t>
+  </si>
+  <si>
+    <t>S13S2112SM</t>
+  </si>
+  <si>
+    <t>Набор головок глубоких на держателе THORVIK S13S2112SM, 1/2", 10-24 мм, 12 предметов</t>
+  </si>
+  <si>
+    <t>CFRWS7TB</t>
+  </si>
+  <si>
+    <t>Набор ключей комбинированных трещоточных THORVIK CFRWS7TB, 8-19 мм, 7 предметов</t>
+  </si>
+  <si>
     <t>CWS0014</t>
   </si>
   <si>
     <t>Набор ключей комбинированных THORVIK CWS0014, 10-32 мм, 14 предметов</t>
   </si>
   <si>
     <t>CWS0025</t>
   </si>
   <si>
     <t>Набор ключей комбинированных THORVIK CWS0025, 6-32 мм, 25 предметов</t>
   </si>
   <si>
     <t>DSWS7TB</t>
   </si>
   <si>
     <t>Набор ключей карданных THORVIK DSWS7TB, 6-19 мм, 7 предметов</t>
   </si>
   <si>
     <t>H01MH118S</t>
   </si>
   <si>
     <t>Набор ключей шестигранных Jonnesway H01MH118S, 1,5-19 мм, 18 предметов</t>
   </si>
   <si>
     <t>H01SM109S</t>
@@ -2216,98 +4301,173 @@
   <si>
     <t>Набор ключей разрезных AOK FSK6, 8-24 мм, 6 предметов</t>
   </si>
   <si>
     <t>D70105SC</t>
   </si>
   <si>
     <t>Набор отверток ударных Jonnesway D70105SC, PH2-PH3, SL6.5-SL9.5, 5 предметов</t>
   </si>
   <si>
     <t>D70105SP</t>
   </si>
   <si>
     <t>Набор отверток ударных Jonnesway D70105SP, PH2-PH3, SL6.5-SL9.5, 5 предметов</t>
   </si>
   <si>
     <t>D70PP10S</t>
   </si>
   <si>
     <t>Набор отверток ударных Jonnesway D70PP10S, PH1-PH3, SL5.5-SL9.5, 10 предметов</t>
   </si>
   <si>
     <t>Бита HEX Ombra 531205, H5.0, 30 мм, 10 мм, сплав S2</t>
   </si>
   <si>
+    <t>Бита HEX Ombra 571212, H12.0, 75 мм, 10 мм, сплав S2</t>
+  </si>
+  <si>
     <t>D130H80</t>
   </si>
   <si>
     <t>Бита HEX Jonnesway D130H80, H8.0, 30 мм, 10 мм, сплав S2</t>
   </si>
   <si>
     <t>D130T55</t>
   </si>
   <si>
     <t>Бита TORX Jonnesway D130T55, T55, 30 мм, 10 мм, сплав S2</t>
   </si>
   <si>
-    <t>D175H70</t>
-[...4 lines deleted...]
-  <si>
     <t>D175H80</t>
   </si>
   <si>
     <t>Бита HEX Jonnesway D175H80, H8.0, 75 мм, 10 мм, сплав S2</t>
   </si>
   <si>
     <t>D175T40</t>
   </si>
   <si>
     <t>Бита TORX Jonnesway D175T40, T40, 75 мм, 10 мм, сплав S2</t>
   </si>
   <si>
     <t>D175T45</t>
   </si>
   <si>
     <t>Бита TORX Jonnesway D175T45, T45, 75 мм, 10 мм, сплав S2</t>
   </si>
   <si>
-    <t>D175T55</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">JTC-1223012 </t>
   </si>
   <si>
     <t>Бита шлицевая JTC 1223012, SL12, 30 мм, 5/16", сплав S2</t>
   </si>
   <si>
+    <t>JTC-1238027</t>
+  </si>
+  <si>
+    <t>Бита TORX JTC 1238027, T27, 80 мм, 5/16", сплав S2</t>
+  </si>
+  <si>
+    <t>JTC-1238030</t>
+  </si>
+  <si>
+    <t>Бита TORX JTC 1238030, T30, 80 мм, 5/16", сплав S2</t>
+  </si>
+  <si>
+    <t>JTC-1238040</t>
+  </si>
+  <si>
+    <t>Бита TORX JTC 1238040, T40, 80 мм, 5/16", сплав S2</t>
+  </si>
+  <si>
+    <t>JTC-1238045</t>
+  </si>
+  <si>
+    <t>Бита TORX JTC 1238045, T45, 80 мм, 5/16", сплав S2</t>
+  </si>
+  <si>
+    <t>JTC-1238050</t>
+  </si>
+  <si>
+    <t>Бита TORX JTC 1238050, T50, 80 мм, 5/16", сплав S2</t>
+  </si>
+  <si>
+    <t>JTC-1238055</t>
+  </si>
+  <si>
+    <t>Бита TORX JTC 1238055, T55, 80 мм, 5/16", сплав S2</t>
+  </si>
+  <si>
+    <t>JTC-1238060</t>
+  </si>
+  <si>
+    <t>Бита TORX JTC 1238060, T60, 80 мм, 5/16", сплав S2</t>
+  </si>
+  <si>
+    <t>JTC-1258004</t>
+  </si>
+  <si>
+    <t>Бита HEX JTC 1258004, H4.0, 80 мм, 5/16", сплав S2</t>
+  </si>
+  <si>
+    <t>JTC-1258005</t>
+  </si>
+  <si>
+    <t>Бита HEX JTC 1258005, H5.0, 80 мм, 5/16", сплав S2</t>
+  </si>
+  <si>
+    <t>JTC-1258007</t>
+  </si>
+  <si>
+    <t>Бита HEX JTC 1258007, H7.0, 80 мм, 5/16", сплав S2</t>
+  </si>
+  <si>
+    <t>JTC-1258008</t>
+  </si>
+  <si>
+    <t>Бита HEX JTC 1258008, H8.0, 80 мм, 5/16", сплав S2</t>
+  </si>
+  <si>
+    <t>JTC-1258010</t>
+  </si>
+  <si>
+    <t>Бита HEX JTC 1258010, H10.0, 80 мм, 5/16", сплав S2</t>
+  </si>
+  <si>
+    <t>JTC-1258012</t>
+  </si>
+  <si>
+    <t>Бита HEX JTC 1258012, H12.0, 80 мм, 5/16", сплав S2</t>
+  </si>
+  <si>
+    <t>JTC-1258014</t>
+  </si>
+  <si>
+    <t>Бита HEX JTC 1258014, H14.0, 80 мм, 5/16", сплав S2</t>
+  </si>
+  <si>
     <t>JTC-1353008</t>
   </si>
   <si>
     <t>Бита HEX JTC 1353008, H8.0, 30 мм, 10 мм, сплав S2</t>
   </si>
   <si>
     <t xml:space="preserve">JTC-1357507 </t>
   </si>
   <si>
     <t>Бита HEX JTC 1357507, H7.0, 75 мм, 10 мм, сплав S2</t>
   </si>
   <si>
     <t>JTC-1357508</t>
   </si>
   <si>
     <t>Бита HEX JTC 1357508, H8.0, 75 мм, 10 мм, сплав S2</t>
   </si>
   <si>
     <t>6325H100</t>
   </si>
   <si>
     <t>Бита HEX ROSSVIK 6325H100, H10.0, 25 мм, 1/4", сплав S2</t>
   </si>
   <si>
     <t>6325H20</t>
@@ -2996,209 +5156,404 @@
   <si>
     <t>6390PH1-IB</t>
   </si>
   <si>
     <t>Бита ударная крестовая ROSSVIK 6390PH1-IB, PH1, 90 мм, 1/4", сплав S2</t>
   </si>
   <si>
     <t>6390PH2-IB</t>
   </si>
   <si>
     <t>Бита ударная крестовая ROSSVIK 6390PH2-IB, PH2, 90 мм, 1/4", сплав S2</t>
   </si>
   <si>
     <t>6390PH3-IB</t>
   </si>
   <si>
     <t>Бита ударная крестовая ROSSVIK 6390PH3-IB, PH3, 90 мм, 1/4", сплав S2</t>
   </si>
   <si>
     <t>JTC-3743</t>
   </si>
   <si>
     <t>Переходник JTC 3743, 1/4"DR - 1/4"HEX</t>
   </si>
   <si>
+    <t>SH11A1</t>
+  </si>
+  <si>
+    <t>Переходник THORVIK SH11A1, 1/4"HEX - 1/4"DR</t>
+  </si>
+  <si>
+    <t>SH11AS3</t>
+  </si>
+  <si>
+    <t>Набор переходников THORVIK SH11AS3, 3 предмета</t>
+  </si>
+  <si>
     <t>6360H14</t>
   </si>
   <si>
     <t>Переходник ROSSVIK 6360H14, 1/4"HEX - 1/4"DR</t>
   </si>
   <si>
     <t>6365Q14</t>
   </si>
   <si>
     <t>Переходник ROSSVIK 6365Q14, 1/4"DR - 1/4"HEX</t>
   </si>
   <si>
     <t>S17H4116</t>
   </si>
   <si>
     <t>Головка торцевая свечная Jonnesway S17H4116, 1/2", 16 мм, 6-гранная</t>
   </si>
   <si>
     <t>S17M4121</t>
   </si>
   <si>
     <t>Головка торцевая свечная Jonnesway S17M4121, 1/2", 21 мм, 6-гранная, магнитная</t>
   </si>
   <si>
     <t>JTC-23520</t>
   </si>
   <si>
     <t>Головка торцевая со вставкой JTC 23520, 1/4", T20, TORX, длина 37 мм</t>
   </si>
   <si>
     <t>JTC-23525</t>
   </si>
   <si>
     <t>Головка торцевая со вставкой JTC 23525, 1/4", T25, TORX, длина 37 мм</t>
   </si>
   <si>
+    <t>JTC-34930</t>
+  </si>
+  <si>
+    <t>Головка торцевая со вставкой JTC 34930, 3/8", T30, TORX, длина 48 мм</t>
+  </si>
+  <si>
+    <t>S16H403</t>
+  </si>
+  <si>
+    <t>Переходник Jonnesway S16H403, F1/2" - M3/8"</t>
+  </si>
+  <si>
+    <t>AI0134</t>
+  </si>
+  <si>
+    <t>Переходник ROSSVIK AI0134, F1" - M3/4", ударный</t>
+  </si>
+  <si>
     <t>Вороток Ombra 243808, 3/8", 250 мм, Г-образный</t>
   </si>
   <si>
+    <t>JTC-5903</t>
+  </si>
+  <si>
+    <t>Вороток JTC 5903, 1", 1016 мм, шарнирный</t>
+  </si>
+  <si>
+    <t>JTC-7802</t>
+  </si>
+  <si>
+    <t>Вороток JTC 7802, 1/2", 760 мм, шарнирный</t>
+  </si>
+  <si>
     <t>S22H41375</t>
   </si>
   <si>
     <t>Вороток Jonnesway S22H41375, 1/2", 375 мм, шарнирный</t>
   </si>
   <si>
+    <t>S22H41450</t>
+  </si>
+  <si>
+    <t>Вороток Jonnesway S22H41450, 1/2", 450 мм, шарнирный</t>
+  </si>
+  <si>
     <t>S22Н41600</t>
   </si>
   <si>
     <t>Вороток Jonnesway S22Н41600, 1/2", 600 мм, шарнирный</t>
   </si>
   <si>
     <t>S23H6500</t>
   </si>
   <si>
     <t>Вороток Jonnesway S23H6500, 3/4", 500 мм, Т-образный</t>
   </si>
   <si>
+    <t>S23H8660</t>
+  </si>
+  <si>
+    <t>Вороток Jonnesway S23H8660, 1", 660 мм, Т-образный</t>
+  </si>
+  <si>
     <t>S26H2150</t>
   </si>
   <si>
     <t>Рукоятка Jonnesway S26H2150, 1/4", 150 мм</t>
   </si>
   <si>
+    <t>Вороток для метчиков MATRIX 76905, М3-М8, трещоточный</t>
+  </si>
+  <si>
     <t>RH125EX</t>
   </si>
   <si>
     <t>Вороток AOK RH125EX, 1/2", 645 мм, шарнирный</t>
   </si>
   <si>
     <t>BB12450RK</t>
   </si>
   <si>
     <t>Ремкомплект для шарнирных воротков ROSSVIK BB12450RK,  1/2", для ROSSVIK BB12450</t>
   </si>
   <si>
     <t>BB12750RK</t>
   </si>
   <si>
     <t>Ремкомплект для шарнирных воротков ROSSVIK BB12750RK, 1/2", для ROSSVIK BB12750</t>
   </si>
   <si>
     <t>GR-IR022</t>
   </si>
   <si>
     <t>Ключ гаечный накидной Licota GR-IR022, 22 мм, 12-гранный, ударный</t>
   </si>
   <si>
+    <t>JTC-3211</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной JTC 3211, 13*15 мм, 12-гранный, длина 368 мм</t>
+  </si>
+  <si>
+    <t>JTC-3212</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной JTC 3212, 14*17 мм, 12-гранный, длина 368 мм</t>
+  </si>
+  <si>
+    <t>JTC-3219</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной JTC 3219, 10*12 мм, 12-гранный, длина 291 мм</t>
+  </si>
+  <si>
+    <t>JTC-3220</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной JTC 3220, 12*14 мм, 12-гранный, длина 328 мм</t>
+  </si>
+  <si>
+    <t>JTC-3222</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной JTC 3222, 17*19 мм, 12-гранный, длина 407 мм</t>
+  </si>
+  <si>
+    <t>JTC-3226</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной JTC 3226, 8*10 мм, 12-гранный, длина 235 мм</t>
+  </si>
+  <si>
+    <t>JTC-3227</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной JTC 3227, 22*24 мм, 12-гранный, длина 430 мм</t>
+  </si>
+  <si>
+    <t>JTC-JW0036-24</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной JTC JW0036-24, 24 мм, 12-гранный, ударный</t>
+  </si>
+  <si>
+    <t>JTC-JW0036-27</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной JTC JW0036-27, 27 мм, 12-гранный, ударный</t>
+  </si>
+  <si>
     <t>JTC-PQ1819</t>
   </si>
   <si>
     <t>Ключ гаечный гнуто-накидной JTC PQ1819, 18*19 мм, 12-гранный, длина 292 мм</t>
   </si>
   <si>
+    <t>W231213</t>
+  </si>
+  <si>
+    <t>Ключ гаечный гнуто-накидной Jonnesway W231213, 12*13 мм, 12-гранный</t>
+  </si>
+  <si>
+    <t>W231819</t>
+  </si>
+  <si>
+    <t>Ключ гаечный гнуто-накидной Jonnesway W231819, 18*19 мм, 12-гранный</t>
+  </si>
+  <si>
     <t>W612224</t>
   </si>
   <si>
     <t>Ключ гаечный накидной Jonnesway W612224, 22*24 мм, 12-гранный</t>
   </si>
   <si>
+    <t>W72122</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной Jonnesway W72122, 22 мм, 12-гранный, ударный</t>
+  </si>
+  <si>
+    <t>W72124</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной Jonnesway W72124, 24 мм, 12-гранный, ударный</t>
+  </si>
+  <si>
+    <t>W72127</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной Jonnesway W72127, 27 мм, 12-гранный, ударный</t>
+  </si>
+  <si>
+    <t>W72130</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной Jonnesway W72130, 30 мм, 12-гранный, ударный</t>
+  </si>
+  <si>
+    <t>W72132</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной Jonnesway W72132, 32 мм, 12-гранный, ударный</t>
+  </si>
+  <si>
+    <t>W72146</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной Jonnesway W72146, 46 мм, 12-гранный, ударный</t>
+  </si>
+  <si>
+    <t>CRW08</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный THORVIK CRW08, 8 мм, 12-гранный, трещоточный</t>
+  </si>
+  <si>
+    <t>CRW13</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный THORVIK CRW13, 13 мм, 12-гранный, трещоточный</t>
+  </si>
+  <si>
+    <t>CRW21</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный THORVIK CRW21, 21 мм, 12-гранный, трещоточный</t>
+  </si>
+  <si>
     <t>CW00010</t>
   </si>
   <si>
     <t>Ключ гаечный комбинированный THORVIK CW00010, 10 мм, 12-гранный</t>
   </si>
   <si>
     <t>CW00013</t>
   </si>
   <si>
     <t>Ключ гаечный комбинированный THORVIK CW00013, 13 мм, 12-гранный</t>
   </si>
   <si>
     <t>CW00017</t>
   </si>
   <si>
     <t>Ключ гаечный комбинированный THORVIK CW00017, 17 мм, 12-гранный</t>
   </si>
   <si>
     <t>CW00024</t>
   </si>
   <si>
     <t>Ключ гаечный комбинированный THORVIK CW00024, 24 мм, 12-гранный</t>
   </si>
   <si>
     <t>JTC-AE2436</t>
   </si>
   <si>
     <t>Ключ гаечный комбинированный JTC AE2436, 36 мм, 12-гранный, длина 410 мм</t>
   </si>
   <si>
+    <t>W26113</t>
+  </si>
+  <si>
+    <t>Ключ гаечный комбинированный Jonnesway W26113, 13 мм, 12-гранный</t>
+  </si>
+  <si>
     <t>W45130</t>
   </si>
   <si>
     <t>Ключ гаечный комбинированный Jonnesway W45130, 30 мм, 12-гранный, трещоточный</t>
   </si>
   <si>
     <t>W45132</t>
   </si>
   <si>
     <t>Ключ гаечный комбинированный Jonnesway W45132, 32 мм, 12-гранный, трещоточный</t>
   </si>
   <si>
     <t>W53110</t>
   </si>
   <si>
     <t>Ключ гаечный комбинированный Jonnesway W53110, 10 мм, 12-гранный, укороченный</t>
   </si>
   <si>
     <t>W66110</t>
   </si>
   <si>
     <t>Ключ гаечный комбинированный Jonnesway W66110, 10 мм, 12-гранный, трещоточный, карданный</t>
   </si>
   <si>
     <t>H02M122</t>
   </si>
   <si>
     <t>Ключ торцевой шестигранный Jonnesway H02M122, H22, длина 300 мм, Г-образный</t>
   </si>
   <si>
+    <t>H23S1100</t>
+  </si>
+  <si>
+    <t>Ключ торцевой шестигранный Jonnesway H23S1100, H10, длина 224 мм, Г-образный, с шаровым окончанием</t>
+  </si>
+  <si>
+    <t>H23S180</t>
+  </si>
+  <si>
+    <t>Ключ торцевой шестигранный Jonnesway H23S180, H8, длина 200 мм, Г-образный, с шаровым окончанием</t>
+  </si>
+  <si>
     <t>JTC-7909</t>
   </si>
   <si>
     <t>Удлинитель гаечного ключа JTC 7909, длина 340 мм</t>
   </si>
   <si>
     <t>W67117</t>
   </si>
   <si>
     <t>Ключ гаечный рожковый Jonnesway W67117, 17 мм, длина 162 мм, ударный</t>
   </si>
   <si>
     <t>W67119</t>
   </si>
   <si>
     <t>Ключ гаечный рожковый Jonnesway W67119, 19 мм, длина 177 мм, ударный</t>
   </si>
   <si>
     <t>W67121</t>
   </si>
   <si>
     <t>Ключ гаечный рожковый Jonnesway W67121, 21 мм, длина 177 мм, ударный</t>
   </si>
   <si>
     <t>W67122</t>
@@ -3251,668 +5606,1253 @@
   <si>
     <t>JTC-5473</t>
   </si>
   <si>
     <t>Ключ баллонный двухсторонний JTC 5473, 20*38, 400 мм</t>
   </si>
   <si>
     <t>TKS22-08N</t>
   </si>
   <si>
     <t>Отвертка динамометрическая AOK TKS22-08N, 1/4", 1-8 Нм, с набором вставок</t>
   </si>
   <si>
     <t>TSP4N</t>
   </si>
   <si>
     <t>Отвертка динамометрическая AOK TSP4N, 1/4", 4 Нм</t>
   </si>
   <si>
     <t>TSW10N</t>
   </si>
   <si>
     <t>Отвертка динамометрическая AOK TSW10N, 1/4'', 2-10 Нм</t>
   </si>
   <si>
+    <t>077200520</t>
+  </si>
+  <si>
+    <t>Набор борфрез твердосплавных NORGAU 077200520, 10, 12 мм, 10 предметов</t>
+  </si>
+  <si>
     <t xml:space="preserve">WHH300 </t>
   </si>
   <si>
     <t>Молоток слесарный THORVIK WHH300, 300 г, 300 мм, сталь, деревянная рукоятка</t>
   </si>
   <si>
     <t>WHH500</t>
   </si>
   <si>
     <t>Молоток слесарный THORVIK WHH500, 500 г, 320 мм, сталь, деревянная рукоятка</t>
   </si>
   <si>
     <t>WHH800</t>
   </si>
   <si>
     <t>Молоток слесарный THORVIK WHH800, 800 г, 350 мм, сталь, деревянная рукоятка</t>
   </si>
   <si>
+    <t>GHT-HW0250C</t>
+  </si>
+  <si>
+    <t>Молоток слесарный GARWIN PRO GHT-HW0250C, 250 г, 280 мм, медь, деревянная рукоятка</t>
+  </si>
+  <si>
+    <t>GHT-HW0500C</t>
+  </si>
+  <si>
+    <t>Молоток слесарный GARWIN PRO GHT-HW0500C, 500 г, 350 мм, медь, деревянная рукоятка</t>
+  </si>
+  <si>
     <t>JTC-3411</t>
   </si>
   <si>
     <t>Кувалда JTC 3411, 1.852 кг, 279 мм, сталь, обрезиненная рукоятка</t>
   </si>
   <si>
+    <t>Кувалда Matrix 10962, 8 кг, 900 мм, сталь, фиберглассовая рукоятка</t>
+  </si>
+  <si>
     <t>JTC-3611-4.0</t>
   </si>
   <si>
-    <t>JTC-3611-4.0 Выколотка 4.0мм с цилиндрическим наконечником JTC</t>
+    <t>Выколотка JTC-3611-4.0, 4.0мм, с цилиндрическим наконечником</t>
+  </si>
+  <si>
+    <t>JTC-5414-19</t>
+  </si>
+  <si>
+    <t>Зубило слесарное Jonnesway JTC-19, 19*190 мм</t>
+  </si>
+  <si>
+    <t>D03P180</t>
+  </si>
+  <si>
+    <t>Отвертка крестовая Jonnesway HERCULES D03P180, PH1*80 мм, длина 160 мм</t>
+  </si>
+  <si>
+    <t>D03P2100</t>
+  </si>
+  <si>
+    <t>Отвертка крестовая Jonnesway HERCULES D03P2100, PH2*100 мм, длина 200 мм</t>
+  </si>
+  <si>
+    <t>D03S5125</t>
+  </si>
+  <si>
+    <t>Отвертка шлицевая Jonnesway HERCULES D03S5125, SL5.5*125 мм, длина 220 мм</t>
+  </si>
+  <si>
+    <t>D71T25</t>
+  </si>
+  <si>
+    <t>Отвертка TORX Jonnesway ANTI-SLIP GRIP D71T25, T25*100 мм, длина 210 мм</t>
+  </si>
+  <si>
+    <t>JTC-5406</t>
+  </si>
+  <si>
+    <t>Отвертка шлицевая JTC 5406, SL6*100 мм, длина 225 мм</t>
+  </si>
+  <si>
+    <t>JTC-7601</t>
+  </si>
+  <si>
+    <t>Отвертка шлицевая JTC 7601, SL3*75 мм, длина 150 мм</t>
+  </si>
+  <si>
+    <t>JTC-7603</t>
+  </si>
+  <si>
+    <t>Отвертка шлицевая JTC 7603, SL5.5*75 мм, длина 175 мм</t>
+  </si>
+  <si>
+    <t>JTC-7618</t>
+  </si>
+  <si>
+    <t>Отвертка крестовая JTC 7618, PH2*100 мм, длина 210 мм</t>
   </si>
   <si>
     <t>JTC-7721</t>
   </si>
   <si>
     <t>Приспособление для снятия золотника ниппеля с фиксатором JTC 7721, диаметр 4,5 мм, длина 60 мм</t>
   </si>
   <si>
+    <t>AG010138</t>
+  </si>
+  <si>
+    <t>Отвертка ударная Jonnesway AG010138, PH1-4, H4-8, SL5-12, длина 165 мм, биты в комплекте (13 шт.)</t>
+  </si>
+  <si>
     <t>JTC-3713</t>
   </si>
   <si>
     <t>Отвертка ударная шлицевая JTC 3713, SL8*200 мм, длина 320 мм</t>
   </si>
   <si>
+    <t>JTC-3827</t>
+  </si>
+  <si>
+    <t>Сверло для высверливания сварных точек JTC 3827, HSS-Co, Ø 8,0 мм</t>
+  </si>
+  <si>
+    <t>JTC-3827A</t>
+  </si>
+  <si>
+    <t>Сверло для высверливания сварных точек JTC 3827A, HSS-TiN, Ø 8,0 мм</t>
+  </si>
+  <si>
+    <t>JTC-3828</t>
+  </si>
+  <si>
+    <t>Сверло для высверливания сварных точек JTC 3828, HSS-Co, Ø 6,0 мм</t>
+  </si>
+  <si>
+    <t>JTC-3828A</t>
+  </si>
+  <si>
+    <t>Сверло для высверливания сварных точек JTC 3828A, HSS-TiN, Ø 6,0 мм</t>
+  </si>
+  <si>
+    <t>JTC-3829</t>
+  </si>
+  <si>
+    <t>Сверло для высверливания сварных точек JTC 3829, HSS-Co, Ø 8,0 мм</t>
+  </si>
+  <si>
+    <t>JTC-3829A</t>
+  </si>
+  <si>
+    <t>Сверло для высверливания сварных точек JTC 3829A, HSS-TiN, Ø 8,0 мм</t>
+  </si>
+  <si>
+    <t>TDB025K5</t>
+  </si>
+  <si>
+    <t>Сверло спиральное по металлу THORVIK TDB025K5, HSS-Co, Ø 2,5 мм, 2 шт</t>
+  </si>
+  <si>
+    <t>TDB030</t>
+  </si>
+  <si>
+    <t>Сверло спиральное по металлу THORVIK TDB030 , HSS, Ø 3,0 мм</t>
+  </si>
+  <si>
+    <t>TDB030K5</t>
+  </si>
+  <si>
+    <t>Сверло спиральное по металлу THORVIK TDB030K5, HSS-Co, Ø 3,0 мм</t>
+  </si>
+  <si>
+    <t>TDB030NTB</t>
+  </si>
+  <si>
+    <t>Сверло спиральное по металлу THORVIK TDB030NTB, HSS-TiN, Ø 3,0 мм</t>
+  </si>
+  <si>
+    <t>TDB080NTB</t>
+  </si>
+  <si>
+    <t>Сверло спиральное по металлу THORVIK TDB080NTB, HSS-TiN, Ø 8,0 мм</t>
+  </si>
+  <si>
+    <t>TDB120</t>
+  </si>
+  <si>
+    <t>Сверло спиральное по металлу THORVIK TDB120, HSS, Ø 12,0 мм</t>
+  </si>
+  <si>
     <t>Сверло ступенчатое по металлу MATRIX 72358, HSS, 9-36 мм, спиральный профиль, трехгранный хвостовик</t>
   </si>
   <si>
     <t>JTC-51277</t>
   </si>
   <si>
     <t>Пассатижи 7" JTC 51277, длина 175 мм</t>
   </si>
   <si>
     <t xml:space="preserve">JTC-3312 </t>
   </si>
   <si>
     <t>Щипцы с закругленными губками 5/16" JTC 3312, 8 мм, изогнутые, длина 280 мм</t>
   </si>
   <si>
     <t>JTC-3313</t>
   </si>
   <si>
     <t>Щипцы с закругленными губками 1/2" JTC 3313, 13 мм, изогнутые, длина 280 мм</t>
   </si>
   <si>
+    <t>P1118</t>
+  </si>
+  <si>
+    <t>Длинногубцы 8" Jonnesway P1118, прямые, длина 200 мм</t>
+  </si>
+  <si>
+    <t>Р098</t>
+  </si>
+  <si>
+    <t>Бокорезы 8" Jonnesway Р098, длина 200 мм</t>
+  </si>
+  <si>
     <t>AG010002</t>
   </si>
   <si>
-    <t>Щипцы для стопорных колец Jonnesway AG010002, сжим прямой, захват до 60 мм, длина 175 мм</t>
+    <t>Щипцы для стопорных колец Jonnesway AG010002, сжим прямой, захват 19-60 мм, длина 180 мм</t>
   </si>
   <si>
     <t>AG010003</t>
   </si>
   <si>
     <t>Щипцы для стопорных колец Jonnesway AG010003, сжим прямой, захват до 80 мм, длина 230 мм</t>
   </si>
   <si>
     <t>JTC-5401</t>
   </si>
   <si>
     <t>Щипцы для стопорных колец JTC 5401, сжим прямой, захват до 53 мм, длина 180 мм</t>
   </si>
   <si>
     <t>JTC-5623</t>
   </si>
   <si>
     <t>Набор щипцов для стопорных колец JTC 5623, захват до 170 мм, длина 444 мм, 2 предмета</t>
   </si>
   <si>
     <t>JTC-5624</t>
   </si>
   <si>
     <t>Набор щипцов для стопорных колец JTC 5624, захват до 300 мм, длина 530 мм, 2 предмета</t>
   </si>
   <si>
     <t>ST426</t>
   </si>
   <si>
-    <t>ST426 Набор инструментов для демонтажа подшипников</t>
+    <t>Набор инструментов для демонтажа подшипников ROSSVIK ST426</t>
   </si>
   <si>
     <t>JTC-1122</t>
   </si>
   <si>
-    <t>JTC-1122 Съемник декоративных панелей (MERCEDES)</t>
+    <t>Съемник облицовочных панелей JTC 1122</t>
+  </si>
+  <si>
+    <t>JTC-3533</t>
+  </si>
+  <si>
+    <t>Щипцы для снятия клипс JTC 3533</t>
+  </si>
+  <si>
+    <t>JTC-5439</t>
+  </si>
+  <si>
+    <t>Съемник пистонов обшивки дверей JTC 5439</t>
+  </si>
+  <si>
+    <t>JTC-5536</t>
+  </si>
+  <si>
+    <t>Клещи для скоб обшивки сидений JTC 5536</t>
+  </si>
+  <si>
+    <t>JTC-7667</t>
+  </si>
+  <si>
+    <t>Щипцы для снятия клипс JTC 7667</t>
+  </si>
+  <si>
+    <t>JTC-7675</t>
+  </si>
+  <si>
+    <t>Набор съемников пистонов обшивки дверей JTC 7675, 30 предметов</t>
+  </si>
+  <si>
+    <t>JTC-7712</t>
+  </si>
+  <si>
+    <t>Съемник пистонов обшивки дверей JTC 7712</t>
   </si>
   <si>
     <t>ST124</t>
   </si>
   <si>
-    <t>ST124 Набор съемников для демонтажа облицовочных панелей, 5 предм.</t>
+    <t>Набор съемников для демонтажа облицовочных панелей ROSSVIK ST124, 5 предметов</t>
   </si>
   <si>
     <t>ST401</t>
   </si>
   <si>
-    <t>ST401 Съемник гидравлический, 34-102мм</t>
+    <t>Съемник гидравлический ROSSVIK ST401, 34-102 мм</t>
   </si>
   <si>
     <t>AE310012</t>
   </si>
   <si>
-    <t>AE310012 Съемник подшипников</t>
+    <t>Съемник подшипников Jonnesway AE310012</t>
+  </si>
+  <si>
+    <t>АЕ310034</t>
+  </si>
+  <si>
+    <t>Съемник с тремя поворотными захватами Jonnesway AE310034, 3", 40-76 мм</t>
   </si>
   <si>
     <t>AE310062</t>
   </si>
   <si>
-    <t>AE310062 Съемник с удлиненными захватами 10-50мм (длина захвата 300мм)</t>
+    <t>Съемник с удлиненными захватами Jonnesway AE310062, 10-50 мм, длина захвата 300 мм</t>
   </si>
   <si>
     <t>JTC-4659</t>
   </si>
   <si>
-    <t>JTC-4659 Набор съемников универсальных 12 предметов в кейсе JTC</t>
+    <t>Набор съемников JTC 4659, универсальный, 12 предметов</t>
+  </si>
+  <si>
+    <t>JTC-9025</t>
+  </si>
+  <si>
+    <t>Съемник-сепаратор JTC 9025, 100-150 мм</t>
   </si>
   <si>
     <t>ST021</t>
   </si>
   <si>
-    <t>ST021 Съемник с внутренними и наружными захватами</t>
+    <t>Съемник с внутренними и наружными захватами ROSSVIK ST021, 15-30 мм, 30-80 мм, 15-80 мм</t>
   </si>
   <si>
     <t>ST093</t>
   </si>
   <si>
-    <t>ST093 Набор съемников сальников, колец и шлангов, 6 предм.</t>
+    <t>Набор съемников сальников, колец и шлангов ROSSVIK ST093</t>
   </si>
   <si>
     <t>ST174</t>
   </si>
   <si>
-    <t>ST174 Набор крючков для демонтажа сальников и уплотнителей 6 предметов</t>
+    <t>Набор крючков для демонтажа сальников и уплотнительных колец ROSSVIK ST174, 6 предметов</t>
   </si>
   <si>
     <t>AI020051</t>
   </si>
   <si>
     <t>Компрессометр Jonnesway AI020051, для дизельных ДВС, 0-70 бар, 12 предметов</t>
   </si>
   <si>
     <t>AI020052</t>
   </si>
   <si>
     <t>Компрессометр Jonnesway AI020052, для бензиновых ДВС, 0-20 бар, 10 предметов</t>
   </si>
   <si>
     <t>AR020017</t>
   </si>
   <si>
     <t>Компрессометр Jonnesway AR020017, для бензиновых ДВС, 0-21 бар, 3 предмета</t>
   </si>
   <si>
+    <t>JTC-4077</t>
+  </si>
+  <si>
+    <t>Компрессометр JTC 4077, для бензиновых ДВС, 0-21 бар, 8 предметов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JTC-4302 </t>
+  </si>
+  <si>
+    <t>Компрессометр JTC 4302, для дизельных ДВС, 0-70 бар, 37 предметов</t>
+  </si>
+  <si>
     <t>ST413</t>
   </si>
   <si>
     <t>Тестер вакуумный ROSSVIK ST413</t>
   </si>
   <si>
     <t>JTC-4053</t>
   </si>
   <si>
     <t>Набор для восстановления резьбы свечей накаливания JTC 4053, 33 предмета</t>
   </si>
   <si>
     <t>JTC-4070</t>
   </si>
   <si>
     <t>Съемник рулевых сошек JTC 4070, 42 мм, для Benz</t>
   </si>
   <si>
+    <t>JTC-4150</t>
+  </si>
+  <si>
+    <t>Набор для тестирования герметичности системы охлаждения грузовых автомобилей JTC 4150</t>
+  </si>
+  <si>
+    <t>JTC-4716</t>
+  </si>
+  <si>
+    <t>Головка ступичная JTC 4716, передняя ось, 95 мм, для SCANIA</t>
+  </si>
+  <si>
+    <t>JTC-4717</t>
+  </si>
+  <si>
+    <t>Головка ступичная JTC 4717, 115 мм, для Volvo</t>
+  </si>
+  <si>
+    <t>JTC-4830</t>
+  </si>
+  <si>
+    <t>Переходник для радиатора JTC 4830, для SCANIA</t>
+  </si>
+  <si>
+    <t>JTC-5151</t>
+  </si>
+  <si>
+    <t>Головка ступичная JTC 5151, 105 мм, для Volvo</t>
+  </si>
+  <si>
+    <t>JTC-5152</t>
+  </si>
+  <si>
+    <t>Головка ступичная JTC 5152, 95 мм, для Volvo</t>
+  </si>
+  <si>
+    <t>JTC-5180</t>
+  </si>
+  <si>
+    <t>Приспособление для установки уплотнения трубок высокого давления JTC 5180, для Isuzu</t>
+  </si>
+  <si>
+    <t>JTC-5243</t>
+  </si>
+  <si>
+    <t>Съемник шаровых опор JTC 5243, 39 мм, для Benz, MAN, SCANIA</t>
+  </si>
+  <si>
+    <t>JTC-5253</t>
+  </si>
+  <si>
+    <t>Головка ступичная JTC 5253, задняя ось, 116 мм, для Benz</t>
+  </si>
+  <si>
+    <t>JTC-5261</t>
+  </si>
+  <si>
+    <t>Головка для гайки дифференциала JTC 5261, 133 мм, для Benz, MAN</t>
+  </si>
+  <si>
+    <t>JTC-5289</t>
+  </si>
+  <si>
+    <t>Приспособление для снятия и установки гайки амортизатора JTC 5289, для Volvo HGV</t>
+  </si>
+  <si>
+    <t>JTC-5290</t>
+  </si>
+  <si>
+    <t>Приспособление для замены тормозных колодок JTC 5290, для Volvo</t>
+  </si>
+  <si>
+    <t>JTC-5296</t>
+  </si>
+  <si>
+    <t>Головка ступичная JTC 5296, задняя ось, 105 мм, для HINO</t>
+  </si>
+  <si>
+    <t>JTC-5586</t>
+  </si>
+  <si>
+    <t>Переходник для радиатора JTC 5586, для Volvo, SCANIA 4/5 серии</t>
+  </si>
+  <si>
+    <t>JTC-7087</t>
+  </si>
+  <si>
+    <t>Переходник для радиатора JTC 7087, для SCANIA</t>
+  </si>
+  <si>
+    <t>JTC-7684</t>
+  </si>
+  <si>
+    <t>Головка ступичная JTC 7684, задняя ось, 99 мм, для Benz 2636</t>
+  </si>
+  <si>
     <t>CT-S0050</t>
   </si>
   <si>
     <t>Съемник гидравлический со встроенным насосом Car-Tool CT-S0050, 50 т</t>
   </si>
   <si>
+    <t>AI050004A</t>
+  </si>
+  <si>
+    <t>Набор съемников масляного фильтра Jonnesway AI050004A, чашка, 30 предметов</t>
+  </si>
+  <si>
+    <t>JTC-2019</t>
+  </si>
+  <si>
+    <t>Набор шайб и маслосливных пробок JTC 2019, 10-20 мм, 6-20 мм, медь, 534 шт, в боксе</t>
+  </si>
+  <si>
+    <t>JTC-2019A</t>
+  </si>
+  <si>
+    <t>Набор шайб и маслосливных пробок JTC 2019A, 10-20 мм, 6-20 мм, алюминий, 534 шт, в боксе</t>
+  </si>
+  <si>
     <t>JTC-2019B</t>
   </si>
   <si>
     <t>Набор шайб JTC 2019B, 6-20 мм, алюминий, 500 шт, в боксе</t>
   </si>
   <si>
+    <t>JTC-4197</t>
+  </si>
+  <si>
+    <t>Съемник уплотнительных крышек вакуумного насоса JTC 4197, для BMW N51, N52</t>
+  </si>
+  <si>
     <t>JTC-6667</t>
   </si>
   <si>
     <t>Приспособление для откачки технических жидкостей с ручным насосом, JTC 6667, 6 л</t>
   </si>
   <si>
+    <t>JTC-6935</t>
+  </si>
+  <si>
+    <t>Приспособление для демонтажа/монтажа приводной цепи масляного насоса, JTC 6935, для BMW N55</t>
+  </si>
+  <si>
     <t>ST094</t>
   </si>
   <si>
     <t>Набор головок для маслосливных пробок ROSSVIK ST094, 12 предметов.</t>
   </si>
   <si>
     <t>ST408</t>
   </si>
   <si>
     <t>Съемник масляного фильтра ROSSVIK ST408, трехлапый, 43-102 мм</t>
   </si>
   <si>
     <t>ST409</t>
   </si>
   <si>
     <t xml:space="preserve">Набор съемников масляного фильтра ROSSVIK ST409, чашка, 15 предметов </t>
   </si>
   <si>
     <t>ST410</t>
   </si>
   <si>
     <t>Набор съемников масляного фильтра ROSSVIK ST410, чашка, 23 предмета</t>
   </si>
   <si>
     <t>SRW12</t>
   </si>
   <si>
     <t>Съемник масляного фильтра AOK SRW12, ленточный, 305 мм</t>
   </si>
   <si>
     <t>L80402</t>
   </si>
   <si>
     <t>Шприц маслозаливной AOK L80402, 500 мл</t>
   </si>
   <si>
+    <t>AI020065</t>
+  </si>
+  <si>
+    <t>Приспособление для обработки и восстановления фасок седел клапанов Jonnesway AI020065</t>
+  </si>
+  <si>
     <t>AMS 52331</t>
   </si>
   <si>
     <t>Стетоскоп для обнаружения механических дефектов THORVIK AMS 52331</t>
   </si>
   <si>
+    <t>JTC-1021</t>
+  </si>
+  <si>
+    <t>Съемник масляного фильтра JTC 1021, чашка, 67 мм, для Ford, Mitsubishi, Mazda, Hyundai, Kia, Suzuki</t>
+  </si>
+  <si>
+    <t>JTC-1207</t>
+  </si>
+  <si>
+    <t>Головка для гайки выходного вала трансмиссии JTC 1207, 3/4", 64 мм, 4-гранная</t>
+  </si>
+  <si>
+    <t>JTC-1425</t>
+  </si>
+  <si>
+    <t>Набор головок для кислородных датчиков JTC 1425, 7 предметов</t>
+  </si>
+  <si>
+    <t>JTC-1426</t>
+  </si>
+  <si>
+    <t>Стетоскоп электронный JTC 1426</t>
+  </si>
+  <si>
+    <t>JTC-1453</t>
+  </si>
+  <si>
+    <t>Съемник масляного фильтра JTC 1453, трехлапый, 106-160 мм</t>
+  </si>
+  <si>
+    <t>JTC-1606</t>
+  </si>
+  <si>
+    <t>Головка для кислородных датчиков JTC 1606, 1/2", 27 мм</t>
+  </si>
+  <si>
+    <t>JTC-1717</t>
+  </si>
+  <si>
+    <t>Набор для замены маслосъемных колпачков Jonnesway JTC, 11 предметов</t>
+  </si>
+  <si>
+    <t>JTC-1949</t>
+  </si>
+  <si>
+    <t>Съемник сальников клапанов JTC 1949, 275 мм</t>
+  </si>
+  <si>
     <t>JTC-1951</t>
   </si>
   <si>
     <t>Съемник масляного фильтра JTC 1951, 101 мм, для Mitsubishi, Mazda, Daihatsu</t>
   </si>
   <si>
     <t>JTC-2029</t>
   </si>
   <si>
     <t>Набор для ремонта маслосливных отверстий JTC 2029, 12, 14 мм</t>
   </si>
   <si>
     <t>JTC-4054</t>
   </si>
   <si>
     <t>Набор для извлечения свечей накаливания JTC 4054, 16 предметов</t>
   </si>
   <si>
     <t>JTC-4060</t>
   </si>
   <si>
     <t>Фиксатор маховика JTC 4060, для Mercedes M112</t>
   </si>
   <si>
     <t>JTC-4062</t>
   </si>
   <si>
     <t>Набор для снятия сальников и шлангов JTC 4062, 6 предметов</t>
   </si>
   <si>
     <t>JTC-4084</t>
   </si>
   <si>
     <t>Набор для установки приводного ремня JTC 4084, 3 предмета</t>
   </si>
   <si>
+    <t>JTC-4216</t>
+  </si>
+  <si>
+    <t>Фиксатор коленвала и распредвала JTC 4216, для VW, Audi, Seat, Skoda</t>
+  </si>
+  <si>
+    <t>JTC-4223</t>
+  </si>
+  <si>
+    <t>Съемник масляного фильтра JTC 4223, 1/2", 27 мм, для Ford 2.0/2.2</t>
+  </si>
+  <si>
     <t>JTC-4324</t>
   </si>
   <si>
     <t>Оправка поршневых колец JTC 4324, Ø 75-125 мм, высота 38 мм, рифленая</t>
   </si>
   <si>
+    <t>JTC-4476</t>
+  </si>
+  <si>
+    <t>Набор для ремонта звеньев цепи JTC 4476, для Benz</t>
+  </si>
+  <si>
     <t>JTC-4593</t>
   </si>
   <si>
     <t>Набор для регулировки ГРМ JTC 4593, для BMW (B38, B48)</t>
   </si>
   <si>
+    <t>JTC-4669</t>
+  </si>
+  <si>
+    <t>Съемник масляного фильтра JTC 4669, чашка, 76 мм, для Renault, Peugeot, Citroen</t>
+  </si>
+  <si>
+    <t>JTC-4677A</t>
+  </si>
+  <si>
+    <t>Набор фиксаторов для установки фаз ГРМ JTC 4677A, для Renault</t>
+  </si>
+  <si>
     <t>JTC-4724</t>
   </si>
   <si>
     <t>Съемник масляного фильтра JTC 4724, цепной, до 160 мм</t>
   </si>
   <si>
+    <t>JTC-4738</t>
+  </si>
+  <si>
+    <t>Набор съемников шкивов генераторов JTC 4738, 14 предметов</t>
+  </si>
+  <si>
     <t>JTC-4763</t>
   </si>
   <si>
     <t>Набор фиксаторов для установки фаз ГРМ JTC 4763, для Ford</t>
   </si>
   <si>
     <t>JTC-4773</t>
   </si>
   <si>
     <t>Съемник масляного фильтра JTC 4773, цепной, до 115 мм</t>
   </si>
   <si>
+    <t>JTC-4915</t>
+  </si>
+  <si>
+    <t>Набор фиксаторов для установки фаз ГРМ JTC 4915, для Mini Cooper</t>
+  </si>
+  <si>
+    <t>JTC-4918S</t>
+  </si>
+  <si>
+    <t>Набор головок специальных JTC 4918S, 1/2", 3/8", 5-гранных и RIBE, 10 предметов</t>
+  </si>
+  <si>
     <t>JTC-5262</t>
   </si>
   <si>
     <t>Приспособление для проворачивания коленвала JTC 5262, для MAN, Mercedes</t>
   </si>
   <si>
+    <t>JTC-5266</t>
+  </si>
+  <si>
+    <t>Приспособление для проворачивания маховика JTC 5266, для MAN</t>
+  </si>
+  <si>
     <t>JTC-5460</t>
   </si>
   <si>
     <t>Приспособление для установки заднего сальника коленвала JTC 5460, для Volvo FM12</t>
   </si>
   <si>
     <t>JTC-6705</t>
   </si>
   <si>
     <t>Съемник пружин ГБЦ JTC 6705, для BMW B38, B48</t>
   </si>
   <si>
+    <t>JTC-6866</t>
+  </si>
+  <si>
+    <t>Набор фиксаторов для коленвала и распредвала JTC 6866, для Volvo</t>
+  </si>
+  <si>
     <t>JTC-7749</t>
   </si>
   <si>
     <t>Переходник для масляной воронки JTC 7749, Ø 46 мм, для JTC-5316 (новые VW, AUDI)</t>
   </si>
   <si>
     <t>ST085</t>
   </si>
   <si>
     <t>Оправка поршневых колец ROSSVIK ST085, Ø 90-175 мм, высота 100 мм</t>
   </si>
   <si>
     <t>ST183</t>
   </si>
   <si>
     <t>Набор для ремонта звеньев цепи ROSSVIK ST183, для Benz, Chrysler, Jeep</t>
   </si>
   <si>
     <t>ST188</t>
   </si>
   <si>
     <t>Набор для снятия и установки сальника распредвала ROSSVIK ST188, 20 предметов</t>
   </si>
   <si>
+    <t>VLT2045</t>
+  </si>
+  <si>
+    <t>Приспособление для притирки клапанов THORVIK VLT2045, 20/30/35/45 мм</t>
+  </si>
+  <si>
     <t>VI-2504</t>
   </si>
   <si>
     <t>Ареометр AOK VI-2504</t>
   </si>
   <si>
     <t>E70422-A</t>
   </si>
   <si>
     <t>Головка для кислородных датчиков AOK E70422-A, 1/2", 22 мм</t>
   </si>
   <si>
+    <t>T63004</t>
+  </si>
+  <si>
+    <t>Стенд для двигателя ТЕМП T63004, г/п 680 кг</t>
+  </si>
+  <si>
     <t>T63005W</t>
   </si>
   <si>
     <t>Стенд для двигателя ТЕМП T63005W, г/п 900 кг</t>
   </si>
   <si>
+    <t>Р776Е</t>
+  </si>
+  <si>
+    <t>Стенд для двигателя Р776Е, г/п 2000 кг, стационарный</t>
+  </si>
+  <si>
     <t>A70015</t>
   </si>
   <si>
     <t>Стетоскоп электронный SPECX A70015</t>
   </si>
   <si>
+    <t>JTC-4279</t>
+  </si>
+  <si>
+    <t>Съемник хомутов JTC 4279, 0-65 мм, 106 мм, универсальный</t>
+  </si>
+  <si>
     <t>ST417</t>
   </si>
   <si>
     <t>Набор для разъединения шлангов топливных и охлаждающих систем ROSSVIK ST417, 22 предмета</t>
   </si>
   <si>
     <t>ST418</t>
   </si>
   <si>
     <t>Набор для разъединения шлангов топливных и охлаждающих систем ROSSVIK ST418, 7 предметов</t>
   </si>
   <si>
+    <t>JTC-4136</t>
+  </si>
+  <si>
+    <t>Приспособление для удаления воздуха из системы подачи дизельного топлива JTC 4136, муфта 9,89 мм</t>
+  </si>
+  <si>
+    <t>JTC-6009</t>
+  </si>
+  <si>
+    <t>Щипцы для разъединения топливопроводов JTC 6009, длина 200 мм</t>
+  </si>
+  <si>
     <t>JTC-6221</t>
   </si>
   <si>
     <t>Съемник форсунок дизельных JTC 6221, пневматический</t>
   </si>
   <si>
+    <t>JTC-JW0892</t>
+  </si>
+  <si>
+    <t>Набор для пережатия топливопроводов JTC JW0892, 3 предмета</t>
+  </si>
+  <si>
     <t>ST138</t>
   </si>
   <si>
     <t>Набор для ремонта посадочных мест дизельных форсунок ROSSVIK ST138, 7 предметов</t>
   </si>
   <si>
     <t>ST182</t>
   </si>
   <si>
     <t>Набор для ремонта посадочных мест дизельных форсунок ROSSVIK ST182, 17 предметов</t>
   </si>
   <si>
     <t>ST411</t>
   </si>
   <si>
     <t>Съемник топливозаборника ROSSVIK ST411, двухлапый, для BMW, VW, Audi</t>
   </si>
   <si>
     <t>ST412</t>
   </si>
   <si>
     <t>Тестер давления топливной системы ROSSVIK ST412</t>
   </si>
   <si>
     <t>MHR-A1030</t>
   </si>
   <si>
     <t>Набор для промывки инжекторов ТЕМП MHR-A1030</t>
   </si>
   <si>
     <t>JTC-6669</t>
   </si>
   <si>
     <t>Съемник ТНВД JTC 6669, для Hyundai, Kia 2.0/2.2 CRDI 09331-1M100</t>
   </si>
   <si>
     <t>BPB1</t>
   </si>
   <si>
     <t>Трубогиб THORVIK BPB1, ручной рычажный, для трубок диаметром 4,75-10 мм</t>
   </si>
   <si>
+    <t>JTC-5632</t>
+  </si>
+  <si>
+    <t>Набор инструментов для резки и развальцовки трубок JTC 5632, 9 предметов</t>
+  </si>
+  <si>
+    <t>JTC-5633</t>
+  </si>
+  <si>
+    <t>Набор инструментов для резки и развальцовки трубок JTC 5633, 9 предметов</t>
+  </si>
+  <si>
     <t>ST065</t>
   </si>
   <si>
     <t>Набор инструментов для сведения тормозных цилиндров ROSSVIK ST065, 21 предмет</t>
   </si>
   <si>
     <t>ST419</t>
   </si>
   <si>
     <t>Набор инструментов для резки и развальцовки трубок ROSSVIK ST419, 10 предметов</t>
   </si>
   <si>
+    <t>JTC-1335</t>
+  </si>
+  <si>
+    <t>Набор щупов JTC 1335, 2-12 мм, 8 шт</t>
+  </si>
+  <si>
     <t>JTC-4564</t>
   </si>
   <si>
     <t>Инструмент для измерения толщины колодок дисковых тормозов JTC 4564</t>
   </si>
   <si>
+    <t>AN010177</t>
+  </si>
+  <si>
+    <t>Приспособление для установки замковых хомутов ШРУСа Jonnesway AN010177, с винтовым зажимом</t>
+  </si>
+  <si>
+    <t>JTC-1035</t>
+  </si>
+  <si>
+    <t>Съемник подшипников JTC 1035, гидравлический, универсальный, усилие 10 т</t>
+  </si>
+  <si>
     <t>JTC-1109</t>
   </si>
   <si>
-    <t>JTC-1109 Съемник ШРУСов с обратным молотком, захват — стальной трос</t>
+    <t>Съемник ШРУСа JTC 1109, тросовый захват, с обратным молотком</t>
   </si>
   <si>
     <t>JTC-1317</t>
   </si>
   <si>
-    <t>JTC-1317 Съемник шаровых опор, зев 23мм</t>
+    <t>Съемник шаровых соединений JTC 1317, 23 мм</t>
   </si>
   <si>
     <t>JTC-1323-1022-66</t>
   </si>
   <si>
-    <t>JTC-1323-1022-66 Вставка для разборки стойки амортизатора (VW PASSAT B4, VW GOLF) 6мм</t>
+    <t>Вставка для разборки стойки амортизатора JTC 1323-1022-66, 6 мм, для VW Passat B4, Golf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JTC-1405 </t>
+  </si>
+  <si>
+    <t>Струбцина для сжатия тормозного поршня JTC 1405</t>
   </si>
   <si>
     <t>JTC-1619</t>
   </si>
   <si>
-    <t>JTC-1619 Съемник ШРУСов инерционный 48мм</t>
+    <t>Съемник ШРУСа JTC 1619, инерционный, 48 мм</t>
+  </si>
+  <si>
+    <t>JTC-1836</t>
+  </si>
+  <si>
+    <t>Набор сервисных ключей для шарнира рулевой рейки JTC 1836, 8 предметов</t>
+  </si>
+  <si>
+    <t>JTC-1918</t>
+  </si>
+  <si>
+    <t>Съемник хомутов ШРУСа JTC 1918, без проушин</t>
   </si>
   <si>
     <t>JTC-4115</t>
   </si>
   <si>
-    <t>JTC-4115 Набор для снятия/установки втулок и сайлентблоков гидравлический, 15т</t>
+    <t>Набор для монтажа и демонтажа сайлентблоков JTC 4115, универсальный, 17 предметов</t>
+  </si>
+  <si>
+    <t>JTC-4641</t>
+  </si>
+  <si>
+    <t>Приспособление для смазки подшипников JTC 4641, внешним диаметр до 95 мм</t>
+  </si>
+  <si>
+    <t>JTC-5244</t>
+  </si>
+  <si>
+    <t>Набор съемников ступицы JTC 5244, универсальный, адаптеры М18, М20, М22, М24, М30, 14 предметов</t>
+  </si>
+  <si>
+    <t>JTC-5341</t>
+  </si>
+  <si>
+    <t>Съемник подшипников JTC 5341, захват за внутреннюю обойму, 13-38 мм</t>
+  </si>
+  <si>
+    <t>JTC-6658</t>
+  </si>
+  <si>
+    <t>Ключ для регулировки развала задней оси JTC 6658, Для VW, Audi, SEAT,Skoda, Porsche</t>
   </si>
   <si>
     <t>ST035</t>
   </si>
   <si>
-    <t>ST035 Съемник подшипников 2-х лапый, 40-90мм</t>
+    <t>Съемник подшипников ROSSVIK ST035, двухзахватный, 40-90 мм</t>
   </si>
   <si>
     <t>ST054</t>
   </si>
   <si>
-    <t>ST054 Набор съемников шаровых шарниров, 3 шт</t>
+    <t>Набор съемников шаровых соединений ROSSVIK ST054, 3 предмета</t>
   </si>
   <si>
     <t>ST056</t>
   </si>
   <si>
-    <t>ST056 Набор съемников шаровых опор.</t>
+    <t>Набор съемников шаровых соединений ROSSVIK ST056, 8 предметов</t>
   </si>
   <si>
     <t>ST154</t>
   </si>
   <si>
-    <t>ST154 Cъёмник внутренних подшипников, цанговый с обратным молотком 8-58мм</t>
+    <t>Съемник подшипников ROSSVIK ST154, цанговый, с обратным молотком 8-58 мм, 15 предметов</t>
   </si>
   <si>
     <t>ST211</t>
   </si>
   <si>
-    <t>ST211 Приспособление для установки ленточных хомутов ШРУСа</t>
-[...5 lines deleted...]
-    <t>Стенд для разборки стоек подвески McPherson SS0010 KOMPACT 3000 PRO</t>
+    <t>Приспособление для установки ленточных хомутов ШРУСа ROSSVIK ST211</t>
   </si>
   <si>
     <t>AL010053A</t>
   </si>
   <si>
-    <t>AL010053A Набор для установки валов ГРМ двигателей VAG 1.2 Polo, Lupo/ CBZA, CBZB Jonnesway</t>
+    <t>Набор фиксаторов валов ГРМ Jonnesway AL010053A, для VAG 1.2 Polo, Lupo/CBZA</t>
   </si>
   <si>
     <t>ST142</t>
   </si>
   <si>
-    <t>ST142 Набор фиксаторов валов для VAG 1.4 / 1.6 FSI</t>
+    <t>Набор фиксаторов валов ГРМ ROSSVIK ST142, для VAG 1.4/1.6 FSI</t>
   </si>
   <si>
     <t>ST143</t>
   </si>
   <si>
-    <t>ST143 Набор фиксаторов валов для GM/Opel 1.6 16V / 1.8 16V</t>
+    <t>Набор фиксаторов валов ГРМ ROSSVIK ST143, для GM/Opel 1.6 16V/1.8 16V</t>
   </si>
   <si>
     <t>ST150</t>
   </si>
   <si>
-    <t>ST150 Набор фиксаторов валов для Ford 1.6 Duratec Ti-VCT / 1.6 EcoBoost</t>
+    <t>Набор фиксаторов валов ГРМ ROSSVIK ST150, для Ford 1.6 Duratec Ti-VCT/1.6 EcoBoost</t>
   </si>
   <si>
     <t>ST167</t>
   </si>
   <si>
-    <t>ST167 Набор фиксаторов валов ГРМ для FORD, MAZDA, VOLVO</t>
+    <t>Набор фиксаторов валов ГРМ ROSSVIK ST167, для Ford, Mazda, Volvo</t>
   </si>
   <si>
     <t>ST173</t>
   </si>
   <si>
-    <t>ST173 Набор фиксаторов валов для VAG FSI / TSI / TFSI 1.0/1.2/1.4/1.6Л</t>
+    <t>Набор фиксаторов валов ГРМ ROSSVIK ST173, для VAG FSI/TSI/TFSI 1.0/1.2/1.4/1.6</t>
   </si>
   <si>
     <t>ST181</t>
   </si>
   <si>
-    <t>ST181 Набор фиксаторов валов для BMW N62 / N73</t>
+    <t>Набор фиксаторов валов ГРМ ROSSVIK ST181, для BMW N62/N73</t>
   </si>
   <si>
     <t>ST185</t>
   </si>
   <si>
-    <t>ST185 Набор фиксаторов валов ГРМ для Renault / Nissan 2.0DCI</t>
+    <t>Набор фиксаторов валов ГРМ ROSSVIK ST185, для Renault, Nissan 2.0 DCI</t>
   </si>
   <si>
     <t>ST186</t>
   </si>
   <si>
-    <t>ST186 Набор фиксаторов валов для Mercedes M133, M270, M274</t>
+    <t>Набор фиксаторов валов ГРМ ROSSVIK ST186, для Mercedes M133/M270/M274</t>
   </si>
   <si>
     <t>ST192</t>
   </si>
   <si>
-    <t>ST192 Набор для установки фаз ГРМ для VAG 1.2, 1.4, 1.9, 2.0 TDi PD</t>
+    <t>Набор для установки фаз ГРМ ROSSVIK ST192, для VAG 1.2/1.4/1.9/2.0 TDi PD</t>
   </si>
   <si>
     <t>ST197</t>
   </si>
   <si>
-    <t>ST197 Набор для установки фаз ГРМ для Opel, Chevrolet 1.0 / 1.2 / 1.4</t>
+    <t>Набор для установки фаз ГРМ ROSSVIK ST197, для Opel, Chevrolet 1.0/1.2/1.4</t>
   </si>
   <si>
     <t>ST407</t>
   </si>
   <si>
-    <t>ST407 Фиксатор шкива распредвала универсальный с набором насадок</t>
+    <t>Фиксатор шкива распредвала ROSSVIK ST407, универсальный, с набором насадок</t>
   </si>
   <si>
     <t>ST420</t>
   </si>
   <si>
-    <t xml:space="preserve">ST420 Набор фиксаторов валов для Ford, Mazda  </t>
+    <t>Набор фиксаторов валов ГРМ ROSSVIK ST420, для Ford, Mazda</t>
   </si>
   <si>
     <t>Дрель сетевая ударная Denzel ID-650, 650 Вт, 10 мм, 0-3000 об/мин, 48000 уд./мин, реверс</t>
   </si>
   <si>
     <t>BMP04-10C</t>
   </si>
   <si>
     <t>Дрель сетевая DWT BMP04-10C, 450 Вт, 10 мм, 0-3200 об/мин, реверс</t>
   </si>
   <si>
     <t>SBMP06-13C</t>
   </si>
   <si>
     <t>Дрель сетевая ударная DWT SBMP06-13C, 600 Вт, 13 мм, 0-2800 об/мин, 44800 уд./мин, реверс</t>
   </si>
   <si>
+    <t>Дрель сетевая ударная Patriot FD800H, 850 Вт, 13 мм, 0-2700 об/мин, 43200 уд./мин, реверс</t>
+  </si>
+  <si>
+    <t>Дрель сетевая ударная Patriot FD900H, 1050 Вт, 16 мм, 0-3000 об/мин, 48000 уд./мин, реверс</t>
+  </si>
+  <si>
+    <t>5.1.11</t>
+  </si>
+  <si>
+    <t>Станок точильный DWT DS-350 GS, 350 Вт, 200*20*16 мм, 2950 об/мин, защитный экран</t>
+  </si>
+  <si>
     <t>Станок точильный PATRIOT Expert GM 150PL, 375 Вт, 150*20*12,7 мм, 2980 об/мин, подсветка</t>
   </si>
   <si>
     <t>DSP-150 L</t>
   </si>
   <si>
     <t>Станок точильный DWT DSP-150 L, 150 Вт, 125*16*12,7 мм, 2950 об/мин, защитный экран, подсветка</t>
   </si>
   <si>
     <t>DSP-250 L</t>
   </si>
   <si>
     <t>Станок точильный DWT DSP-250 L, 250 Вт, 150*20*12,7 мм, 2950 об/мин, защитный экран, подсветка</t>
   </si>
   <si>
     <t>DSP-350 L</t>
   </si>
   <si>
     <t>Станок точильный DWT DSP-350 L, 250 Вт, 200*20*16 мм, 2950 об/мин, защитный экран, подсветка</t>
   </si>
   <si>
     <t>Перфоратор PATRIOT RH 450, SDS-max, 1300 Вт, 40 мм, 1350-2750 уд./мин, 10 Дж</t>
   </si>
   <si>
     <t>BHP12-40 V BMC</t>
@@ -3956,401 +6896,1784 @@
   <si>
     <t>Шлифмашина сетевая угловая DWT WSP08-125 Q, 860 Вт, 125*22,2 мм, 11000 об/мин</t>
   </si>
   <si>
     <t>WSP08-125 VQ</t>
   </si>
   <si>
     <t>Шлифмашина сетевая угловая DWT WSP08-125 VQ, 860 Вт, 125*22,2 мм, 11000 об/мин, регулировка оборотов</t>
   </si>
   <si>
     <t>WSP20-230 TSQ</t>
   </si>
   <si>
     <t>Шлифмашина сетевая угловая DWT WSP20-230 TSQ, 2000 Вт, 230*22,2 мм, 6500 об/мин</t>
   </si>
   <si>
     <t>WSP22-230 TSQ</t>
   </si>
   <si>
     <t>Шлифмашина сетевая угловая DWT WSP22-230 TSQ, 2200 Вт, 230*22,2 мм, 6500 об/мин</t>
   </si>
   <si>
     <t>Шлифмашина сетевая угловая Denzel AG125-1100, 1100 Вт, 125*22,2 мм, 11000 об/мин</t>
   </si>
   <si>
+    <t>5.1.32</t>
+  </si>
+  <si>
+    <t>Шлифмашина сетевая угловая DWT WS08-125 TV, 860 Вт, 125*22,2 мм, 11000 об/мин</t>
+  </si>
+  <si>
+    <t>5.1.33</t>
+  </si>
+  <si>
+    <t>Шлифмашина сетевая угловая DWT WS08-125 V, 860 Вт, 125*22,2 мм, 11000 об/мин, регулировка оборотов</t>
+  </si>
+  <si>
+    <t>5.1.38</t>
+  </si>
+  <si>
+    <t>Шлифмашина сетевая угловая DWT WS10-125 T, 1010 Вт, 125*22,2 мм, 11000 об/мин</t>
+  </si>
+  <si>
+    <t>Индуктор гибкий для нагрева деталей сложной формы МИКРОША-2000, длина 80 см</t>
+  </si>
+  <si>
+    <t>Индуктор для нагревателя МИКРОША-2000, Ø 25 мм, (для гаек М12, М14 ключ на 19-22)</t>
+  </si>
+  <si>
+    <t>Индуктор для нагревателя МИКРОША-15-8-ВЧ и МИКРОША-3000, Ø 60 мм</t>
+  </si>
+  <si>
+    <t>Индуктор плоский спиральный для нагревателя МИКРОША-15-8-ВЧ и МИКРОША-3000</t>
+  </si>
+  <si>
+    <t>Индуктор плоский спиральный для нагрева поверхностей МИКРОША-2000</t>
+  </si>
+  <si>
+    <t>Микроша-3000</t>
+  </si>
+  <si>
+    <t>Индукционный нагреватель Микроша-3000, 3000 Вт, 15 А, диапазон частот 20-50 кГц, 220 В</t>
+  </si>
+  <si>
     <t>Микроша-3000ПШ</t>
   </si>
   <si>
     <t>Индукционный нагреватель Микроша-3000ПШ, 3000 Вт, 13 А, диапазон частот 16-40 кГц, 220 В</t>
   </si>
   <si>
+    <t>Плавильный узел для нагревателя МИКРОША-15-8-ВЧ и МИКРОША-3000</t>
+  </si>
+  <si>
     <t>Шнур кремнеземный ШК-4</t>
   </si>
   <si>
     <t>FL3500</t>
   </si>
   <si>
     <t>Фонарь светодиодный ROSSVIK FL3500, Li-Ion, 3000 лм, 7,4 В, 4400 мАч, IP54</t>
   </si>
   <si>
     <t>FL500</t>
   </si>
   <si>
     <t>Фонарь светодиодный ROSSVIK FL500, Li-Ion, 500 лм, 3,7 В, 2500 мАч, магнит, IP65</t>
   </si>
   <si>
     <t>Фонарь светодиодный ультрафиолетовый</t>
   </si>
   <si>
-    <t>Перчатки нейлоновые с полиуретановым покрытием (8 размер)</t>
-[...2 lines deleted...]
-    <t>Перчатки х/б AB Премиум, серые, пара. Арт. 90.9201. Adolf Bucher</t>
+    <t>Очки защитные газосварщика Сибртех 89149, темные, непрямая вентиляция</t>
+  </si>
+  <si>
+    <t>Очки защитные закрытого типа Сибртех 89168, прозрачные, непрямая вентиляция</t>
+  </si>
+  <si>
+    <t>Перчатки нейлоновые с полиуретановым покрытием, размер 8</t>
+  </si>
+  <si>
+    <t>Перчатки хлопчатобумажные с ПВХ "Точка", 7 нитей, 10 класс</t>
+  </si>
+  <si>
+    <t>Перчатки хлопчатобумажные с ПВХ Adolf Bucher 90.9201 AB Премиум, 10 класс</t>
+  </si>
+  <si>
+    <t>90.2000.9</t>
+  </si>
+  <si>
+    <t>Перчатки нитриловые Adolf Bucher 90.2000.9, размер L, 245 мм, толщина 0,12 мм, 740 г (100 шт.)</t>
+  </si>
+  <si>
+    <t>90.2000.8</t>
+  </si>
+  <si>
+    <t>Перчатки нитриловые Adolf Bucher 90.2000.8, размер L, 245 мм, толщина 0,12 мм, 680 г (100 шт.)</t>
+  </si>
+  <si>
+    <t>90.2000.10</t>
+  </si>
+  <si>
+    <t>Перчатки нитриловые Adolf Bucher 90.2000.10, размер XL, 245 мм, толщина 0,12 мм, 790 г (100 шт.)</t>
   </si>
   <si>
     <t>Стяжка нейлоновая, 100*2,5 мм, черная (100 шт./уп.)</t>
   </si>
   <si>
+    <t>JTC-10WR</t>
+  </si>
+  <si>
+    <t>Клещи с фиксатором 10" JTC 10WR, 254 мм, захват 53 мм</t>
+  </si>
+  <si>
+    <t>JTC-6LN</t>
+  </si>
+  <si>
+    <t>Клещи с фиксатором 6" JTC 6LN, 153 мм, захват 55 мм</t>
+  </si>
+  <si>
     <t>Titan ST17</t>
   </si>
   <si>
-    <t>Стенд для правки дисков TITAN ST17, 380В</t>
+    <t>Стенд для правки штампованных дисков SIVIK TITAN ST17, 13-17", 1,1 кВт, 380 В</t>
+  </si>
+  <si>
+    <t>ДП6.0.000ТСБ</t>
+  </si>
+  <si>
+    <t>Стенд для правки дисков универсальный Сибек Премьер-Альфа-Т, литые 10-22", штампованные 13-16"</t>
   </si>
   <si>
     <t>MN.30.10.</t>
   </si>
   <si>
     <t>Мешок-наполнитель для вулканизатора ROSSVIK 300*100 мм (для ТП-19/Б)</t>
   </si>
   <si>
+    <t>MN.60.44.</t>
+  </si>
+  <si>
+    <t>Мешок-наполнитель для вулканизатора ROSSVIK 600*440 мм (для ТП-520/800/1100)</t>
+  </si>
+  <si>
     <t>MN.70.26.N</t>
   </si>
   <si>
     <t>Мешок-наполнитель для вулканизатора ROSSVIK 700*260 мм, с наполнителем (для ТП-520/800/1100)</t>
   </si>
   <si>
     <t>MN.70.36.N</t>
   </si>
   <si>
     <t>Мешок-наполнитель для вулканизатора ROSSVIK 700*360 мм, с наполнителем (для ТП-520/800/1100)</t>
   </si>
   <si>
     <t>JTC-1206P</t>
   </si>
   <si>
     <t>Ремкомплект для ключа динамометрического JTC 1206P, 3/4", для JTC 1205/1206</t>
   </si>
   <si>
+    <t>T06150-R</t>
+  </si>
+  <si>
+    <t>Ремкомплект для ключа динамометрического Jonnesway T06150-R, 1/2", для Jonnesway Т06150</t>
+  </si>
+  <si>
+    <t>T27-D3R</t>
+  </si>
+  <si>
+    <t>Ремкомплект для ключа динамометрического Jonnesway T27-D3R, 3/8", для Jonnesway T27021N/T27031N</t>
+  </si>
+  <si>
     <t>THPG60S</t>
   </si>
   <si>
     <t>Ремкомплект для ключа динамометрического AOK THPG60S, 3/8", для AOK TWO25N3</t>
   </si>
   <si>
     <t>THPG150</t>
   </si>
   <si>
     <t>Ремкомплект для ключа динамометрического AOK THPG150, 1/2", для AOK DW12210</t>
   </si>
   <si>
+    <t>Адаптер 18204, Ø 9 мм, длина резьбы 25 мм</t>
+  </si>
+  <si>
+    <t>Адаптер 18205, Ø 9 мм, длина резьбы 15 мм</t>
+  </si>
+  <si>
+    <t>AC110</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дефлятор для откачки воздуха AC110 </t>
+  </si>
+  <si>
+    <t>00325</t>
+  </si>
+  <si>
+    <t>Пневмопылесос 00325</t>
+  </si>
+  <si>
+    <t>Ключ разводной Sparta 155455, 0-50 мм, длина 450 мм</t>
+  </si>
+  <si>
+    <t>JTC-4205</t>
+  </si>
+  <si>
+    <t>Набор заглушек для трубопровода JTC 4205, 4 предмета</t>
+  </si>
+  <si>
+    <t>JTC-8R</t>
+  </si>
+  <si>
+    <t>Клещи для сварочных работ JTC 8R, 8", длина 200 мм</t>
+  </si>
+  <si>
     <t>VGCJ07</t>
   </si>
   <si>
-    <t>Зажим с фиксатором AOK VGCJ07, 180 мм</t>
+    <t>Зажим AOK VGCJ07, 7", длина 180 мм</t>
   </si>
   <si>
     <t>VGCJ10</t>
   </si>
   <si>
-    <t>Зажим с фиксатором AOK VGCJ10, 250 мм</t>
+    <t>Зажим AOK VGCJ10, 10", длина 250 мм</t>
   </si>
   <si>
     <t>VGLN06</t>
   </si>
   <si>
-    <t>Зажим с фиксатором удлиненный AOK VGLN06, 150 мм</t>
+    <t>Зажим AOK VGLN06, 6", длина 150 мм</t>
+  </si>
+  <si>
+    <t>Пресс гидравлический ручной КВТ ПГРс-70</t>
+  </si>
+  <si>
+    <t>JAZ-3944H</t>
+  </si>
+  <si>
+    <t>Набор зубил для пневмомолотка Jonnesway JAZ-3944H, короткие, для JAH-6833H, 4 предмета</t>
+  </si>
+  <si>
+    <t>JTC-3339</t>
+  </si>
+  <si>
+    <t>Зубило для пневмомолотка JTC 3339, вилка 50 мм, зев 30 мм, длина 185 мм</t>
+  </si>
+  <si>
+    <t>JTC-5420</t>
+  </si>
+  <si>
+    <t>Набор выколоток JTC 5420, для пневмомолотка JTC 3309, JTC 3310</t>
+  </si>
+  <si>
+    <t>JTC-5829</t>
+  </si>
+  <si>
+    <t>Зубило для пневмомолотка JTC 5829, вилка 40 мм, зев 20 мм, длина 178 мм</t>
   </si>
   <si>
     <t>RT-3501R-H</t>
   </si>
   <si>
-    <t>Набор насадок для пневмомолотка, 5 шт</t>
+    <t>Набор зубил для пневмомолотка ROTAKE RT-3501R-H, 5 предметов</t>
   </si>
   <si>
     <t>AHM-324-SP</t>
   </si>
   <si>
-    <t>Пружина AHM-324-SP для пневмомолотка AOK AHM-1050</t>
+    <t>Пружина AOK AHM-324-SP, для пневмомолотка AOK AHM-1050</t>
   </si>
   <si>
     <t>KC-08350</t>
   </si>
   <si>
     <t>Щетка для очистки деталей AOK KC-08350</t>
   </si>
   <si>
     <t>OMT31S</t>
   </si>
   <si>
     <t>Набор бит Ombra OMT31S, PH, PZ, SL, HEX, TORX, 31 предмет</t>
   </si>
   <si>
     <t>ST352</t>
   </si>
   <si>
     <t>Набор бит ROSSVIK ST352, TA, U, Y, 10 предметов</t>
   </si>
   <si>
     <t>ST353</t>
   </si>
   <si>
     <t>Набор бит ROSSVIK ST353, HEX, R, 10 предметов</t>
   </si>
   <si>
     <t>ST354</t>
   </si>
   <si>
     <t>Набор бит ROSSVIK ST354, TT, 10 предметов</t>
   </si>
   <si>
     <t>ST355</t>
   </si>
   <si>
     <t>Набор бит ROSSVIK ST355, PH, PZ, SL, 10 предметов</t>
   </si>
   <si>
     <t>ST356</t>
   </si>
   <si>
     <t>Набор бит ROSSVIK ST356, PH, PZ, SL, HEX, TT, TA, U, Y, 33 предмета</t>
   </si>
   <si>
     <t>JTC-1028A</t>
   </si>
   <si>
-    <t>JTC-1028A Съемник хомутов изогнутый с фиксатором JTC</t>
+    <t>Клещи для установки пружинных хомутов JTC 1028A, с фиксатором</t>
   </si>
   <si>
     <t>JTC-1212</t>
   </si>
   <si>
-    <t>JTC-1212 Клещи для хомутов ШРУСа (тип Clic и Clic-R) JTC</t>
+    <t>Съемник хомутов ШРУСа JTC 1212, с проушинами</t>
   </si>
   <si>
     <t>JTC-4043</t>
   </si>
   <si>
-    <t>JTC-4043 Клещи для хомутов шланговых Clic-R с гибким приводом 630мм JTC</t>
+    <t>Щипцы для пружинных хомутов с гибким захватом JTC 4043</t>
+  </si>
+  <si>
+    <t>JTC-4082</t>
+  </si>
+  <si>
+    <t>Набор съемников для демонтажа радиоаппаратуры JTC 4082, 46 предметов</t>
+  </si>
+  <si>
+    <t>JTC-4212</t>
+  </si>
+  <si>
+    <t>Приспособление для снятия и установки хомутов JTC 4212</t>
   </si>
   <si>
     <t>ABSP-20 NF-2 BMC</t>
   </si>
   <si>
     <t>Дрель аккумуляторная DWT ABS P-20 NF-2 BMC, 3/8'', 30 Нм, 1350 об/мин</t>
   </si>
   <si>
     <t>Дрель аккумуляторная Patriot BR 181ES, 3/8", 29 Нм, 1350 об/мин</t>
   </si>
   <si>
     <t>Дрель аккумуляторная Patriot BR 467, 3/8", 70 Нм, 1650 об/мин</t>
   </si>
   <si>
     <t>ABSP-20 DNF-2 BMC</t>
   </si>
   <si>
     <t>Дрель аккумуляторная DWT ABSP-20 DNF-2 BMC, 1/2'', 60 Нм, 2000 об/мин</t>
   </si>
   <si>
     <t>W240810</t>
   </si>
   <si>
     <t>Ключ разрезной Jonnesway W240810, 8*10 мм, длина 145 мм</t>
   </si>
   <si>
     <t>W241719</t>
   </si>
   <si>
     <t>Ключ разрезной Jonnesway W241719, 17*19 мм, длина 210 мм</t>
   </si>
   <si>
     <t>BNPW15L</t>
   </si>
   <si>
     <t>Ключ трубный рычажный THORVIK BNPW15L, 20-50 мм, 90º, длина 400 мм</t>
   </si>
   <si>
+    <t>JTC-JW0242-12</t>
+  </si>
+  <si>
+    <t>Ключ трубный американского типа JTC JW0242-12, до 60 мм, 90º, длина 300 мм</t>
+  </si>
+  <si>
     <t>W2812</t>
   </si>
   <si>
     <t>Ключ трубный американского типа Jonnesway W2812, до 50 мм, 90º, длина 300 мм</t>
   </si>
   <si>
+    <t>JTC-1138</t>
+  </si>
+  <si>
+    <t>Съемник клапанов кондиционера JTC 1138 (R12, R-134a)</t>
+  </si>
+  <si>
     <t>JTC-1409A</t>
   </si>
   <si>
-    <t>JTC-1409A Приспособление для промывки кондиционеров 1л</t>
+    <t>Устройство для промывки кондиционеров JTC 1409A, 1 л</t>
   </si>
   <si>
     <t>JTC-6250</t>
   </si>
   <si>
-    <t>JTC-6250 Набор золотников для кондиционера (R12/R134A 33шт. FORD, BMW, CITROEN, HYUNDAI, MERCEDES) J</t>
+    <t>Набор золотников для кондиционера JTC 6250, R12/R134A, 33 шт.</t>
   </si>
   <si>
     <t>JTC-VP225</t>
   </si>
   <si>
-    <t>JTC-VP225 Насос вакуумный для хладагентов R-134a и R-12 220V, 50-60Гц</t>
-[...23 lines deleted...]
-    <t>Хладагент R134A (HFC-134a) ROSSVIK, баллон 13600 гр</t>
+    <t>Насос вакуумный JTC VP225, для хладагентов R-134a, R-12</t>
+  </si>
+  <si>
+    <t>Соединитель быстросъемный, хладагент R1234Yf, R134A, 2 шт. (высокое и низкое давление)</t>
+  </si>
+  <si>
+    <t>BCL 083</t>
+  </si>
+  <si>
+    <t>Фильтр-осушитель Becool BCL 083, 3/8"</t>
+  </si>
+  <si>
+    <t>01.000.19 Blue</t>
+  </si>
+  <si>
+    <t>Шланг сервисный с резьбой 1/4" SAE для R134, длина 300 см, синий</t>
+  </si>
+  <si>
+    <t>ProMart UV</t>
+  </si>
+  <si>
+    <t>UV-краситель ProMart PAG (UV), 450 мл</t>
+  </si>
+  <si>
+    <t>UV-краситель ProMart PAG (UV), 500 мл</t>
+  </si>
+  <si>
+    <t>UV-краситель РЕФО, 500 мл</t>
+  </si>
+  <si>
+    <t>GTE-C5000</t>
+  </si>
+  <si>
+    <t>Сольвент промывочный GTE-C5000, для систем кондиционирования, 5 л (применяется с JTC 1409, JTC 4631)</t>
+  </si>
+  <si>
+    <t>GTE-C1000</t>
+  </si>
+  <si>
+    <t>Сольвент промывочный GTE-C1000, для систем кондиционирования, 1 л (применяется с JTC 1409, JTC 4631)</t>
+  </si>
+  <si>
+    <t>R1234yf</t>
+  </si>
+  <si>
+    <t>Хладагент ROSSVIK R1234yf (HFO-1234yf), баллон 5 кг</t>
   </si>
   <si>
     <t>A90008</t>
   </si>
   <si>
     <t>Линейка измерительная Ombra A90008, 500 мм, металлическая</t>
   </si>
   <si>
     <t>AG010118A</t>
   </si>
   <si>
     <t>Угломер Jonnesway AG010118A, с магнитным держателем</t>
   </si>
   <si>
+    <t>SMT316AM</t>
+  </si>
+  <si>
+    <t>Рулетка измерительная THORVIK SMT316AM, 3 м*16 мм, автостоп, магнит, обрезиненый корпус</t>
+  </si>
+  <si>
+    <t>SMT519AM</t>
+  </si>
+  <si>
+    <t>Рулетка измерительная THORVIK SMT519AM, 5 м*19 мм, автостоп, магнит, обрезиненый корпус</t>
+  </si>
+  <si>
+    <t>RMT1603</t>
+  </si>
+  <si>
+    <t>Рулетка измерительная ROSSVIK RMT1603, 3 м*16 мм, автостоп, магнит, обрезиненый корпус</t>
+  </si>
+  <si>
+    <t>RMT2505</t>
+  </si>
+  <si>
+    <t>Рулетка измерительная ROSSVIK RMT2505, 5 м*25 мм, автостоп, магнит, обрезиненый корпус</t>
+  </si>
+  <si>
+    <t>RMT2507</t>
+  </si>
+  <si>
+    <t>Рулетка измерительная ROSSVIK RMT2507, 7,5 м*25 мм, автостоп, магнит, обрезиненый корпус</t>
+  </si>
+  <si>
+    <t>RMT2510</t>
+  </si>
+  <si>
+    <t>Рулетка измерительная ROSSVIK RMT2510, 10 м*25 мм, автостоп, магнит, обрезиненый корпус</t>
+  </si>
+  <si>
+    <t>JTC-1529</t>
+  </si>
+  <si>
+    <t>Набор для ремонта электропроводки автомобиля JTC 1529, 12 предметов</t>
+  </si>
+  <si>
+    <t>JTC-2023</t>
+  </si>
+  <si>
+    <t>Набор предохранителей JTC 2023, 5-30 А, плоский, 106 шт.</t>
+  </si>
+  <si>
+    <t>JTC-2024</t>
+  </si>
+  <si>
+    <t>Набор предохранителей JTC 2024, 5-30 А, мини, 106 шт.</t>
+  </si>
+  <si>
+    <t>JTC-2043</t>
+  </si>
+  <si>
+    <t>Набор предохранителей JTC 2043, 5-30 А, для японских авто, 105 шт.</t>
+  </si>
+  <si>
+    <t>JTC-4568</t>
+  </si>
+  <si>
+    <t>Набор для ремонта электропроводки автомобиля JTC 4568, 25 предметов</t>
+  </si>
+  <si>
+    <t>JTC-5618A</t>
+  </si>
+  <si>
+    <t>Клещи для снятия изоляции JTC 5618A, 0,5-2,0 мм, длина 190 мм</t>
+  </si>
+  <si>
+    <t>JTC-5621</t>
+  </si>
+  <si>
+    <t>Клещи обжимные JTC 5209, снятие изоляции, обжим автоклемм, длина 260 мм</t>
+  </si>
+  <si>
+    <t>JTC-5628</t>
+  </si>
+  <si>
+    <t>Съемник подшипников генератора и клемм аккумулятора JTC 5628</t>
+  </si>
+  <si>
     <t>JTC-6673</t>
   </si>
   <si>
-    <t>JTC-6673 Набор для ремонта электропроводки автомобиля в кейсе 30 пр. (аналог 4568)</t>
+    <t>Набор для ремонта электропроводки автомобиля JTC 6673, 30 предметов</t>
   </si>
   <si>
     <t>KC-10635</t>
   </si>
   <si>
-    <t>Клещи обжимные AOK KC-10635</t>
+    <t>Клещи обжимные AOK KC-10635, снятие изоляции, длина 215 мм</t>
   </si>
   <si>
     <t>E22023K</t>
   </si>
   <si>
-    <t>Набор инструментов для ремонта автоэлектропроводки AOK, 23 предмета</t>
-[...5 lines deleted...]
-    <t>Пробник автомобильный 6-24 В, 120 мм, пластмассовый корпус Sparta 555205</t>
+    <t>Набор для ремонта электропроводки автомобиля AOK E22023K, 23 предмета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Индикатор напряжения Sparta 555105, 6-24 В, металлический корпус </t>
+  </si>
+  <si>
+    <t>Индикатор напряжения Sparta 555205, 6-24 В, пластмассовый корпус</t>
   </si>
   <si>
     <t>Полотно для сабельной пилы Gigant G-11082014, 225 мм, шаг 1,8-2,6 мм, 2 шт</t>
   </si>
   <si>
     <t>Полотно для сабельной пилы Gigant G-11082015, 300 мм, шаг 1,8-2,5 мм, 2 шт</t>
   </si>
   <si>
+    <t>Полотно для ножовки по металлу MATRIX 77772, 300 мм, 24 зуба на дюйм, 2 шт</t>
+  </si>
+  <si>
+    <t>JTC-4781</t>
+  </si>
+  <si>
+    <t>Набор инструментов для восстановления резьбы JTC 4781, M6, 24 предмета</t>
+  </si>
+  <si>
+    <t>2.01.30.11.0025</t>
+  </si>
+  <si>
+    <t>Connecting rod + plunger assy для 7500С</t>
+  </si>
+  <si>
     <t>3.08.001.0092</t>
   </si>
   <si>
-    <t>Pressure gauge 3.08.001.0092 Манометр высокого давления поз. 32 для 7500С</t>
+    <t>Pressure gauge 3.08.001.0092 Манометр высокого давления поз. №32 для 7500С</t>
+  </si>
+  <si>
+    <t>2.01.30.02.0109</t>
+  </si>
+  <si>
+    <t>Pump-BSG1813 Помпа в сборе поз. № 1 для 7500С</t>
+  </si>
+  <si>
+    <t>S061414</t>
+  </si>
+  <si>
+    <t>Головка торцевая ROSSVIK S061414, 1/4", 14 мм, 6-гранная</t>
   </si>
   <si>
     <t xml:space="preserve">JTC-36313 </t>
   </si>
   <si>
     <t>Головка торцевая JTC 36313, 3/8", 13 мм, 6-гранная, глубокая</t>
   </si>
   <si>
+    <t>slv134</t>
+  </si>
+  <si>
+    <t>Втулка пластиковая для торцевых головок ROSSVIK ST13417, синяя</t>
+  </si>
+  <si>
     <t>slv135</t>
   </si>
   <si>
     <t>Втулка пластиковая для торцевых головок ROSSVIK ST13419, желтая</t>
   </si>
   <si>
     <t>slv136</t>
   </si>
   <si>
     <t>Втулка пластиковая для торцевых головок ROSSVIK ST13421, красная</t>
   </si>
   <si>
+    <t>S05A4H6</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная Jonnesway S05A4H6, 1/2", H6, 6-гранная</t>
+  </si>
+  <si>
+    <t>S05A4H8</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная Jonnesway S05A4H8, 1/2", H8, 6-гранная</t>
+  </si>
+  <si>
     <t xml:space="preserve">JTC-447840 </t>
   </si>
   <si>
     <t>Головка торцевая ударная JTC 447840, 1/2", T40, TORX</t>
   </si>
   <si>
+    <t>JTC-447870</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная JTC 447870, 1/2", T70, TORX</t>
+  </si>
+  <si>
+    <t>JTC-447880</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная JTC 447880, 1/2", T80, TORX</t>
+  </si>
+  <si>
+    <t>SI061208</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061208, 1/2", 8 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061209</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061209, 1/2", 9 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061210</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061210, 1/2", 10 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061211</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061211, 1/2", 11 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061212</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061212, 1/2", 12 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061213</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061213, 1/2", 13 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061214</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061214, 1/2", 14 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061215</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061215, 1/2", 15 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061216</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061216, 1/2", 16 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061217</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061217, 1/2", 17 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061218</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061218, 1/2", 18 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061219</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061219, 1/2", 19 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061220</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061220, 1/2", 20 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061221</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061221, 1/2", 21 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061222</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061222, 1/2", 22 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061223</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061223, 1/2", 23 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061224</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061224, 1/2", 24 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061225</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061225, 1/2", 25 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061226</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061226, 1/2", 26 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061227</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061227, 1/2", 27 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061228</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061228, 1/2", 28 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061230</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061230, 1/2", 30 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061232</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061232, 1/2", 32 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061234</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061234, 1/2", 34 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061236</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061236, 1/2", 36 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061238</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061238, 1/2", 38 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061241</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061241, 1/2", 41 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI061246</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI061246, 1/2", 46 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI121208</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121208, 1/2", 8 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121209</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121209, 1/2", 9 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121210</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121210, 1/2", 10 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121211</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121211, 1/2", 11 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121212</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121212, 1/2", 12 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121213</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121213, 1/2", 13 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121214</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121214, 1/2", 14 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121215</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121215, 1/2", 15 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121216</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121216, 1/2", 16 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121217</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121217, 1/2", 17 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121218</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121218, 1/2", 18 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121219</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121219, 1/2", 19 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121220</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121220, 1/2", 20 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121221</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121221, 1/2", 21 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121222</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121222, 1/2", 22 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121223</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121223, 1/2", 23 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121224</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121224, 1/2", 24 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121225</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121225, 1/2", 25 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121226</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121226, 1/2", 26 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121227</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121227, 1/2", 27 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121228</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121228, 1/2", 28 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121230</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121230, 1/2", 30 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121232</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121232, 1/2", 32 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121234</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121234, 1/2", 34 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI121236</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI121236, 1/2", 36 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SID061230</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID061230, 1/2", 30 мм, 6-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID061232</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID061232, 1/2", 32 мм, 6-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121208</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121208, 1/2", 8 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121209</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121209, 1/2", 9 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121210</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121210, 1/2", 10 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121211</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121211, 1/2", 11 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121212</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121212, 1/2", 12 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121213</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121213, 1/2", 13 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121214</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121214, 1/2", 14 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121215</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121215, 1/2", 15 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121216</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121216, 1/2", 16 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121217</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121217, 1/2", 17 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121218</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121218, 1/2", 18 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121219</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121219, 1/2", 19 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121220</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121220, 1/2", 20 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121221</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121221, 1/2", 21 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121222</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121222, 1/2", 22 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121223</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121223, 1/2", 23 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121224</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121224, 1/2", 24 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121225</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121225, 1/2", 25 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121226</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121226, 1/2", 26 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121227</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121227, 1/2", 27 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121228</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121228, 1/2", 28 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121230</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121230, 1/2", 30 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121232</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121232, 1/2", 32 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121233</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121233, 1/2", 33 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121234</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121234, 1/2", 34 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID121236</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID121236, 1/2", 36 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
     <t>S23S2117</t>
   </si>
   <si>
     <t>Головка торцевая ударная THORVIK S23S2117, 1/2", 17 мм, 6-гранная, глубокая</t>
   </si>
   <si>
+    <t>S03AD6130</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная Jonnesway S03AD6130, 3/4", 30 мм, 6-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>JTC-645252</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная JTC 645252, 3/4", 52 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>JTC-645356</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная JTC 645356, 3/4", 56 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI063417</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063417, 3/4", 17 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063418</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063418, 3/4", 18 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063419</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063419, 3/4", 19 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063420</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063420, 3/4", 20 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063421</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063421, 3/4", 21 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063422</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063422, 3/4", 22 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063423</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063423, 3/4", 23 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063424</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063424, 3/4", 24 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063425</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063425, 3/4", 25 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063426</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063426, 3/4", 26 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063427</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063427, 3/4", 27 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063428</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063428, 3/4", 28 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063429</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063429, 3/4", 29 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063430</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063430, 3/4", 30 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063432</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063432, 3/4", 32 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063433</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063433, 3/4", 33 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063434</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063434, 3/4", 34 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063435</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063435, 3/4", 35 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063436</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063436, 3/4", 36 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063437</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063437, 3/4", 37 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063438</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063438, 3/4", 38 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063440</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063440, 3/4", 40 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063441</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063441, 3/4", 41 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063442</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063442, 3/4", 42 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063444</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063444, 3/4", 44 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063445</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063445, 3/4", 45 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063446</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063446, 3/4", 46 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063448</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063448, 3/4", 48 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI063450</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI063450, 3/4", 50 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI123417</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123417, 3/4", 17 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123418</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123418, 3/4", 18 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123419</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123419, 3/4", 19 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123420</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123420, 3/4", 20 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123421</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123421, 3/4", 21 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123422</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123422, 3/4", 22 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123423</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123423, 3/4", 23 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123424</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123424, 3/4", 24 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123425</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123425, 3/4", 25 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123426</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123426, 3/4", 26 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123427</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123427, 3/4", 27 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123428</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123428, 3/4", 28 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123430</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123430, 3/4", 30 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123432</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123432, 3/4", 32 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123433</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123433, 3/4", 33 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123434</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123434, 3/4", 34 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123435</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123435, 3/4", 35 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123436</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123436, 3/4", 36 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123437</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123437, 3/4", 37 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123438</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123438, 3/4", 38 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123440</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123440, 3/4", 40 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123441</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123441, 3/4", 41 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123446</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123446, 3/4", 46 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123450</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123450, 3/4", 50 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123455</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123455, 3/4", 55 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123460</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123460, 3/4", 60 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123465</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123465, 3/4", 65 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SI123470</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI123470, 3/4", 70 мм, 12-гранная</t>
+  </si>
+  <si>
+    <t>SID123417</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID123417, 3/4", 17 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID123419</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID123419, 3/4", 19 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID123421</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID123421, 3/4", 21 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID123422</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID123422, 3/4", 22 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID123424</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID123424, 3/4", 24 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID123427</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID123427, 3/4", 27 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID123430</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID123430, 3/4", 30 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID123432</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID123432, 3/4", 32 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID123433</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID123433, 3/4", 33 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID123434</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID123434, 3/4", 34 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID123435</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID123435, 3/4", 35 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID123436</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID123436, 3/4", 36 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID123438</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID123438, 3/4", 38 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID123441</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID123441, 3/4", 41 мм, 12-гранная, глубокая</t>
+  </si>
+  <si>
     <t>S03A8160</t>
   </si>
   <si>
     <t>Головка торцевая ударная Jonnesway S03A8160, 1", 60 мм, 6-гранная</t>
   </si>
   <si>
     <t>S03A8170</t>
   </si>
   <si>
     <t>Головка торцевая ударная Jonnesway S03A8170, 1", 70 мм, 6-гранная</t>
   </si>
   <si>
+    <t>JTC-8468090</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная JTC 8468090, 1", 90 мм, 6-гранная</t>
+  </si>
+  <si>
     <t>JTC-8468120</t>
   </si>
   <si>
     <t>Головка торцевая ударная JTC 8468120, 1", 120 мм, 6-гранная</t>
   </si>
   <si>
+    <t>JTC-849032</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная JTC 849032, 1", 32 мм, 6-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>JTC-849055</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная JTC 849055, 1", 55 мм, 6-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>JTC-849065</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная JTC 849065, 1", 65 мм, 6-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>JTC-849075</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная JTC 849075, 1", 75 мм, 6-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SI060124</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI060124, 1", 24 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI060127</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI060127, 1", 27 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI060129</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI060129, 1", 29 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI060130</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI060130, 1", 30 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI060132</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI060132, 1", 32 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI060133</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI060133, 1", 33 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI060136</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI060136, 1", 36 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI060138</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI060138, 1", 38 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SI060141</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SI060141, 1", 41 мм, 6-гранная</t>
+  </si>
+  <si>
+    <t>SID060132</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID060132, 1", 32 мм, 6-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>SID060138</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная ROSSVIK SID060138, 1", 38 мм, 6-гранная, глубокая</t>
+  </si>
+  <si>
     <t>JTC-3607</t>
   </si>
   <si>
     <t>Удлинитель JTC 3607, 3/8", 76 мм</t>
   </si>
   <si>
+    <t>JTC-848175</t>
+  </si>
+  <si>
+    <t>Удлинитель JTC 848175, 1", 175 мм, ударный</t>
+  </si>
+  <si>
     <t>JTC-848250</t>
   </si>
   <si>
     <t>Удлинитель JTC 848250, 1", 250 мм, ударный</t>
   </si>
   <si>
     <t>JTC-848400</t>
   </si>
   <si>
     <t>Удлинитель JTC 848400, 1", 400 мм, ударный</t>
   </si>
   <si>
     <t>TWW1000N8-3</t>
   </si>
   <si>
     <t>Ключ динамометрический AOK TWW1000N8-3, 1", 200-1000 Нм</t>
   </si>
   <si>
     <t>TWW1500N8-3</t>
   </si>
   <si>
     <t>Ключ динамометрический AOK TWW1500N8-3, 1", 300-1500 Нм</t>
   </si>
   <si>
     <t>TWW2000N-3</t>
@@ -4385,194 +8708,425 @@
   <si>
     <t>TWR210N</t>
   </si>
   <si>
     <t>Ключ динамометрический AOK TWR210N, 1/2", 40-200 Нм</t>
   </si>
   <si>
     <t>TWR350N</t>
   </si>
   <si>
     <t>Ключ динамометрический AOK TWR350N, 1/2", 70-350 Нм</t>
   </si>
   <si>
     <t>TWW200N</t>
   </si>
   <si>
     <t>Ключ динамометрический AOK TWW200N, 1/2", 40-200 Нм</t>
   </si>
   <si>
     <t>TWW320N</t>
   </si>
   <si>
     <t>Ключ динамометрический AOK TWW320N, 1/2", 60-320 Нм</t>
   </si>
   <si>
+    <t>T04150 (Т04М150)</t>
+  </si>
+  <si>
+    <t>Ключ динамометрический Jonnesway T04150 (Т04М150), 1/2", 42-210 Нм</t>
+  </si>
+  <si>
+    <t>T27200N</t>
+  </si>
+  <si>
+    <t>Ключ динамометрический Jonnesway T27200N, 1/2", 40-200 Нм</t>
+  </si>
+  <si>
+    <t>T30200NS</t>
+  </si>
+  <si>
+    <t>Ключ динамометрический Jonnesway T30200NS, 1/2", 40-200 Нм, сменные рожковые насадки, привод</t>
+  </si>
+  <si>
+    <t>JTC-4936</t>
+  </si>
+  <si>
+    <t>Ключ динамометрический JTC 4936, 1/2", 20-200 Нм</t>
+  </si>
+  <si>
     <t>DW12350</t>
   </si>
   <si>
     <t>Ключ динамометрический ROSSVIK DW12350, 1/2", 70-350 Нм (производство AOK, Тайвань)</t>
   </si>
   <si>
     <t>DTWA2-030N</t>
   </si>
   <si>
     <t>Ключ динамометрический AOK DTWA2-030N, 1/4", 1,5-30 Нм, цифровой</t>
   </si>
   <si>
+    <t xml:space="preserve">T04060 (Т04M060) </t>
+  </si>
+  <si>
+    <t>Ключ динамометрический Jonnesway T04060 (Т04M060), 1/4", 5-25 Нм</t>
+  </si>
+  <si>
+    <t>T27010N</t>
+  </si>
+  <si>
+    <t>Ключ динамометрический Jonnesway T27010N, 1/4", 2-10 Нм</t>
+  </si>
+  <si>
+    <t>T27030N</t>
+  </si>
+  <si>
+    <t>Ключ динамометрический Jonnesway T27030N, 1/4", 4,5-30 Нм</t>
+  </si>
+  <si>
     <t>DW14025</t>
   </si>
   <si>
     <t>Ключ динамометрический ROSSVIK DW14025, 1/4", 5-25 Нм (производство AOK, Тайвань)</t>
   </si>
   <si>
     <t>TWW1000N-3</t>
   </si>
   <si>
     <t>Ключ динамометрический AOK TWW1000N-3, 3/4", 200-1000 Нм</t>
   </si>
   <si>
     <t>TWW500N-3</t>
   </si>
   <si>
     <t>Ключ динамометрический AOK TWW500N-3, 3/4", 100-500 Нм</t>
   </si>
   <si>
     <t>TWW800N-3</t>
   </si>
   <si>
     <t>Ключ динамометрический AOK TWW800N-3, 3/4", 100-800 Нм</t>
   </si>
   <si>
+    <t>JTC-1205</t>
+  </si>
+  <si>
+    <t>Ключ динамометрический JTC 1205, 3/4", 65-415 Нм</t>
+  </si>
+  <si>
     <t>JTC-6688</t>
   </si>
   <si>
     <t>Ключ динамометрический JTC 6688, 3/4", 100-600 Нм</t>
   </si>
   <si>
+    <t>JTC-6906</t>
+  </si>
+  <si>
+    <t>Ключ динамометрический JTC 6906, 3/4", 140-840 Нм</t>
+  </si>
+  <si>
     <t>DTWA3-135N</t>
   </si>
   <si>
     <t>Ключ динамометрический AOK DTWA3-135N, 3/8", 6,8-135 Нм, цифровой</t>
   </si>
   <si>
     <t>TWR110N</t>
   </si>
   <si>
     <t>Ключ динамометрический AOK TWR110N, 3/8", 20-110 Нм</t>
   </si>
   <si>
     <t>TWW100N</t>
   </si>
   <si>
     <t>Ключ динамометрический AOK TWW100N, 3/8", 20-100 Нм</t>
   </si>
   <si>
     <t>TWW60N</t>
   </si>
   <si>
     <t>Ключ динамометрический AOK TWW60N, 3/8", 10-60 Нм</t>
   </si>
   <si>
+    <t>T04080 (Т04М080)</t>
+  </si>
+  <si>
+    <t>Ключ динамометрический Jonnesway T04080 (Т04М080), 3/8", 19-110 Нм</t>
+  </si>
+  <si>
+    <t>T27060N</t>
+  </si>
+  <si>
+    <t>Ключ динамометрический Jonnesway T27060N, 3/8", 10-60 Нм</t>
+  </si>
+  <si>
     <t>DW38025</t>
   </si>
   <si>
     <t>Ключ динамометрический ROSSVIK DW38025, 3/8", 5-25 Нм (производство AOK, Тайвань)</t>
   </si>
   <si>
     <t>DW38110</t>
   </si>
   <si>
     <t>Ключ динамометрический ROSSVIK DW38110, 3/8", 20-110 Нм (производство AOK, Тайвань)</t>
   </si>
   <si>
+    <t>Метчик ручной Сибртех 76636, М14*1,5 мм, в комплекте 2 шт.</t>
+  </si>
+  <si>
+    <t>Плашка Сибртех 77036, М14*1,5 мм</t>
+  </si>
+  <si>
+    <t>Плашкодержатель Сибртех 77438, 38 мм, М12-M14</t>
+  </si>
+  <si>
+    <t>MTDS110</t>
+  </si>
+  <si>
+    <t>Набор метчиков и плашек THORVIK MTDS110, М12-М18, 110 предметов</t>
+  </si>
+  <si>
+    <t>MTS22</t>
+  </si>
+  <si>
+    <t>Набор метчиков THORVIK MTS22, М3-М12, 22 предмета</t>
+  </si>
+  <si>
+    <t>FLDS7</t>
+  </si>
+  <si>
+    <t>Набор съемников THORVIK FLDS7, для демонтажа соединений топливной системы, 7 предметов</t>
+  </si>
+  <si>
     <t>ST424</t>
   </si>
   <si>
     <t>Набор съемников ROSSVIK ST424, для демонтажа сайлентблоков, универсальный, 51 предмет</t>
   </si>
   <si>
+    <t>JTC-3604</t>
+  </si>
+  <si>
+    <t>Трещотка JTC 3604, 1/2", 36 зубцов, длина 248 мм</t>
+  </si>
+  <si>
+    <t>JTC-5024</t>
+  </si>
+  <si>
+    <t>Трещотка JTC 5024, 1/2", 72 зубца, длина 250 мм</t>
+  </si>
+  <si>
+    <t>JTC-5027</t>
+  </si>
+  <si>
+    <t>Трещотка JTC 5027, 1/2", 72 зубца, телескопическая, длина 445 мм</t>
+  </si>
+  <si>
+    <t>JTC-3602B</t>
+  </si>
+  <si>
+    <t>Трещотка JTC 3602B, 1/4", 36 зубцов, длина 150 мм</t>
+  </si>
+  <si>
+    <t>JTC-5022</t>
+  </si>
+  <si>
+    <t>Трещотка JTC 5022, 1/4", 72 зубца, длина 128 мм</t>
+  </si>
+  <si>
+    <t>JTC-5025</t>
+  </si>
+  <si>
+    <t>Трещотка JTC 5025, 1/4", 72 зубца, телескопическая, длина 200 мм</t>
+  </si>
+  <si>
     <t>R2902</t>
   </si>
   <si>
-    <t>Рукоятка трещоточная Jonnesway R2902, 1/4", 36 зубцов, длина 146 мм</t>
+    <t>Трещотка Jonnesway R2902, 1/4", 36 зубцов, длина 146 мм</t>
   </si>
   <si>
     <t>R3502</t>
   </si>
   <si>
-    <t>Рукоятка трещоточная Jonnesway R3502, 1/4", 72 зубца, длина 135 мм</t>
+    <t>Трещотка Jonnesway R3502, 1/4", 72 зубца, длина 135 мм</t>
   </si>
   <si>
     <t>R3702</t>
   </si>
   <si>
-    <t>Рукоятка трещоточная Jonnesway R3702, 1/4", 48 зубцов, длина 135 мм</t>
+    <t>Трещотка Jonnesway R3702, 1/4", 48 зубцов, длина 135 мм</t>
+  </si>
+  <si>
+    <t>R2903A</t>
+  </si>
+  <si>
+    <t>Трещотка Jonnesway R2903A, 3/8", 36 зубцов, длина 170 мм</t>
+  </si>
+  <si>
+    <t>R6804RK</t>
+  </si>
+  <si>
+    <t>Ремкомплект для рукоятки трещоточной Jonnesway R6804RK, 1/2", 60 зубцов, для R6804</t>
   </si>
   <si>
     <t>JTC-5022P</t>
   </si>
   <si>
     <t>Ремкомплект для рукоятки трещоточной JTC 5022P, 1/4", 72 зубца, для 5022/5022B</t>
   </si>
   <si>
+    <t>R12082-R</t>
+  </si>
+  <si>
+    <t>Ремкомплект для рукоятки трещоточной Jonnesway R12082-R, 1", 24 зубца, для R12082</t>
+  </si>
+  <si>
+    <t>HFS0508</t>
+  </si>
+  <si>
+    <t>Набор напильников ROSSVIK HFS0508, длина 200 мм, 5 предметов</t>
+  </si>
+  <si>
     <t>MF05S</t>
   </si>
   <si>
     <t>Набор напильников Jonnesway MF05S, длина 250 мм, 5 предметов</t>
   </si>
   <si>
+    <t>JTC-1321-17</t>
+  </si>
+  <si>
+    <t>Головка для поврежденных болтов и гаек JTC 1321-17, 1/2", 17 мм</t>
+  </si>
+  <si>
+    <t>SVD125</t>
+  </si>
+  <si>
+    <t>Тиски слесарные ROSSVIK SVD125, 125 мм, поворотные, с наковальней</t>
+  </si>
+  <si>
+    <t>SVD150</t>
+  </si>
+  <si>
+    <t>Тиски слесарные ROSSVIK SVD150, 150 мм, поворотные, с наковальней</t>
+  </si>
+  <si>
+    <t>SVD200</t>
+  </si>
+  <si>
+    <t>Тиски слесарные ROSSVIK SVD200, 200 мм, поворотные, с наковальней</t>
+  </si>
+  <si>
+    <t>Тиски слесарные Matrix 18603, 200 мм, поворотные, с наковальней</t>
+  </si>
+  <si>
     <t>JTC-784703</t>
   </si>
   <si>
     <t>Ключ торцевой шестигранный JTC 784703, H3, длина 100 мм, Т-образная рукоятка</t>
   </si>
   <si>
     <t>JAH-6833H-RK1</t>
   </si>
   <si>
     <t>Ремкомплект для пневмомолотка Jonnesway JAH-6833H-RK1, для JAH-6833H</t>
   </si>
   <si>
     <t>JTC-3929P</t>
   </si>
   <si>
     <t>Ремкомплект для пневмотрещотки JTC 3929P, для JTC-3929, JTC-3404</t>
   </si>
   <si>
+    <t>AB030068D</t>
+  </si>
+  <si>
+    <t>Лопатка монтажная Jonnesway AB030068D, длина 750 мм</t>
+  </si>
+  <si>
+    <t>JTC-3629</t>
+  </si>
+  <si>
+    <t>Лопатка монтажная JTC 3629, длина 740 мм</t>
+  </si>
+  <si>
     <t>ST402</t>
   </si>
   <si>
     <t>Набор монтажных лопаток рихтовочных ROSSVIK ST402, длина 260-880 мм, 13 предметов</t>
   </si>
   <si>
+    <t>Лом строительный Сибртех 253265, длина 1800 мм</t>
+  </si>
+  <si>
     <t>KC-08330</t>
   </si>
   <si>
     <t>Набор монтажных лопаток AOK KC-08330, длина 200-600 мм, 4 предмета</t>
   </si>
   <si>
+    <t>00329</t>
+  </si>
+  <si>
+    <t>Кисть 00329, для пасты монтажной, длина 320 мм</t>
+  </si>
+  <si>
+    <t>RET150210</t>
+  </si>
+  <si>
+    <t>Изолента ROSSVIK RET150210, ПВХ, 15*0,20 мм, 10 м, черная</t>
+  </si>
+  <si>
+    <t>RET200220</t>
+  </si>
+  <si>
+    <t>Изолента ROSSVIK RET200220, ПВХ, 20*0,20 мм, 20 м, черная</t>
+  </si>
+  <si>
+    <t>AG010037</t>
+  </si>
+  <si>
+    <t>Поддон магнитный Jonnesway AG010037, нержавеющая сталь, 240*140 мм</t>
+  </si>
+  <si>
+    <t>JTC-3725A</t>
+  </si>
+  <si>
+    <t>Поддон магнитный JTC 3725A, нержавеющая сталь, Ø 167 мм</t>
+  </si>
+  <si>
+    <t>ST351</t>
+  </si>
+  <si>
+    <t>Чаша магнитная ROSSVIK ST351, пластиковая, Ø 150 мм</t>
+  </si>
+  <si>
     <t>KC-08415</t>
   </si>
   <si>
     <t>Поддон магнитный AOK KC-08415, нержавеющая сталь, Ø 150 мм</t>
   </si>
   <si>
     <t>ST163</t>
   </si>
   <si>
     <t>Набор монтажных лопаток ROSSVIK ST163, длина 203-610 мм, 4 предмета</t>
   </si>
   <si>
     <t>A90012</t>
   </si>
   <si>
     <t>Захват магнитный Ombra A90012, длина 610 мм, гибкий</t>
   </si>
   <si>
     <t>A90015</t>
   </si>
   <si>
     <t>Захват магнитный Ombra A90015, длина 610 мм, гибкий, цанговый</t>
   </si>
   <si>
     <t>A90007</t>
@@ -4604,414 +9158,999 @@
   <si>
     <t>JTC-3119</t>
   </si>
   <si>
     <t>Набор шпильковертов JTC 3119, М6-М12, 4 предмета</t>
   </si>
   <si>
     <t>AG010109</t>
   </si>
   <si>
     <t>Набор гайколомов Jonnesway AG010109, 12-22 мм, 2 предмета</t>
   </si>
   <si>
     <t>ST421</t>
   </si>
   <si>
     <t>Набор гайколомов ROSSVIK ST421, 20-30 мм, 26 предметов</t>
   </si>
   <si>
     <t>G-9005D</t>
   </si>
   <si>
     <t>Горелка газовая Gigant G-9005, Ø сопла 25 мм, пьезоподжиг, регулятор пламени, расход топлива 80 г/ч</t>
   </si>
   <si>
+    <t>JTC-1044</t>
+  </si>
+  <si>
+    <t>Набор уплотнительных колец JTC 1044, 3-35 мм, толщина 5 мм, 394 предмета, кейс</t>
+  </si>
+  <si>
+    <t>M80050</t>
+  </si>
+  <si>
+    <t>Провода стартовые MEGAPOWER M80050, 800 А, 5 м, сумка на молнии</t>
+  </si>
+  <si>
     <t>BN-2.40PM-A-3000-03-00A</t>
   </si>
   <si>
     <t>BN-2.40PM-A-3000-03-00A Подхват лапы (для V2-4L, V2-4LH, V2-4LB)</t>
   </si>
   <si>
     <t>BN-2.40PM-A-3000-03-02</t>
   </si>
   <si>
     <t>BN-2.40PM-A-3000-03-02 Резиновая подушка для подхвата V2-4L, V2-4LH, V2-4LB</t>
   </si>
   <si>
     <t>BN-3.40EM-A-3000-00C</t>
   </si>
   <si>
     <t>BN-3.40EM-A-3000-00C Right Straight Arm 828-1228 (old) Подхват правый прямой для V2-4L</t>
   </si>
   <si>
     <t>BN-3.40EM-A-3000-00D</t>
   </si>
   <si>
     <t>BN-3.40EM-A-3000-00D Left Straight Arm Yellow Подхват левый прямой для V2-4L 828-1228мм</t>
   </si>
   <si>
     <t>BN-3.40EM-A-7000-01</t>
   </si>
   <si>
     <t>BN-3.40EM-A-7000-01 Steel rope. Трос 10250мм для V2-4L, V2-4LB, V2-4LH</t>
   </si>
   <si>
     <t xml:space="preserve">BN-3.40EM-A-7000-02 </t>
   </si>
   <si>
     <t>BN-3.40EM-A-7000-02  Oil tube Гидрошланг 8910mm для V2-4L</t>
   </si>
   <si>
+    <t>5.2.64</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аккумуляторная батарея 4Ah 20Vmax BS204001E </t>
+  </si>
+  <si>
     <t>Пушка тепловая Denzel DHC 3-15, 3 кВт, 40 м², 150 м³/ч, мощность вентилятора 25 Вт, 50 дБ</t>
   </si>
   <si>
-    <t>Поломоечная машина JH-360 (Сетевая)</t>
+    <t>JH-360</t>
+  </si>
+  <si>
+    <t>Поломоечная машина TOR JH-360, сетевая</t>
   </si>
   <si>
     <t>RT5276-6</t>
   </si>
   <si>
     <t>Вал для RT-5276, поз.6</t>
   </si>
   <si>
+    <t>5.2.98</t>
+  </si>
+  <si>
+    <t>Перфоратор аккумуляторный DWT ABHP-20-20 DN-4C2 BMC, SDS+, 0-1400 об/мин, 68 мм, 4500 уд/мин, 1,7 Дж</t>
+  </si>
+  <si>
+    <t>BN-2.40EM-A-9000-01</t>
+  </si>
+  <si>
+    <t>BN-2.40EM-A-9000-01 Гидростанция для Т4Е, 220V</t>
+  </si>
+  <si>
+    <t>BN-2.40EM-A-9000-02</t>
+  </si>
+  <si>
+    <t>BN-2.40EM-A-9000-02 Гидростанция для Т4Е, 380V</t>
+  </si>
+  <si>
     <t>BN-2.40EM-A-5000-04-01</t>
   </si>
   <si>
     <t>Chain wheel pin new Ось ролика цепи с тавотницей</t>
   </si>
   <si>
-    <t xml:space="preserve">ИСЛ-М </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Измеритель суммарного люфта рулевого управления ИСЛ-М </t>
+    <t>ИСЛ-М</t>
+  </si>
+  <si>
+    <t>Измеритель суммарного люфта рулевого управления МЕТА ИСЛ-М</t>
+  </si>
+  <si>
+    <t>RST3.0.5005</t>
+  </si>
+  <si>
+    <t>Тестер для диагностики подвески ROSSVIK RST-3.0, г/п 3 т, 200 такт/мин, 2,2 кВт, 220 В, синий</t>
   </si>
   <si>
     <t>GUK197</t>
   </si>
   <si>
     <t>Нож хозяйственный универсальный THORVIK GUK197 выдвижной, со сменными лезвиями</t>
   </si>
   <si>
     <t>JTC-K2732</t>
   </si>
   <si>
     <t>Набор инструментов в ложементе JTC K2732, головки торцевые 1/4", 73 предмета</t>
   </si>
   <si>
+    <t>JTC-K4121</t>
+  </si>
+  <si>
+    <t>Набор инструментов в ложементе JTC K4121, головки торцевые ударные глубокие 1/2", 12 предметов</t>
+  </si>
+  <si>
     <t xml:space="preserve">JTC-K7061 </t>
   </si>
   <si>
     <t>Набор инструментов в ложементе JTC K7061, отвертки удлиненные, 6 предметов</t>
   </si>
   <si>
     <t>LST012</t>
   </si>
   <si>
     <t>Набор инструментов в ложементе ROSSVIK LST012, ударно-режущий инструмент, 12 предметов</t>
   </si>
   <si>
     <t>LST018</t>
   </si>
   <si>
     <t>Набор инструментов в ложементе ROSSVIK LST018, ключи комбинированные, 18 предметов</t>
   </si>
   <si>
+    <t>P2710ST (P2710SP)</t>
+  </si>
+  <si>
+    <t>Набор инструментов в ложементе Jonnesway P2710ST, клещи переставные, струбцина, 2 предмета</t>
+  </si>
+  <si>
     <t>M10110</t>
   </si>
   <si>
-    <t>M10110 Молоток рихтовочный финишный, прямой</t>
+    <t>Молоток рихтовочный Jonnesway M10110, финишный</t>
   </si>
   <si>
     <t>M10210B</t>
   </si>
   <si>
-    <t>M10210B Молоток рихтовочный финишный (клювик)</t>
+    <t>Молоток рихтовочный Jonnesway M10210B, финишный</t>
   </si>
   <si>
     <t>M10410A</t>
   </si>
   <si>
-    <t>M10410A Молоток рихтовочный стяжной, грубая насечка</t>
+    <t>Молоток рихтовочный Jonnesway M10410A, стяжной, грубая насечка</t>
   </si>
   <si>
     <t>JTC-2526</t>
   </si>
   <si>
-    <t>JTC-2526 Набор скребков (со сменными лезвиями)</t>
+    <t>Набор скребков JTC 2526, со сменными лезвиями (JTC-25261, JTC-25262)</t>
   </si>
   <si>
     <t>JTC-2532</t>
   </si>
   <si>
-    <t>JTC-2532 Молоток рихтовочный 346х125мм вертикальный диаметр рабочей части 29мм JTC</t>
+    <t>Молоток рихтовочный JTC 2532, 346*125 мм, Ø рабочей части 29 мм</t>
+  </si>
+  <si>
+    <t>JTC-2536</t>
+  </si>
+  <si>
+    <t>Лопатка монтажная рихтовочная JTC 2536, 580 мм</t>
   </si>
   <si>
     <t>JTC-2538</t>
   </si>
   <si>
-    <t>JTC-2538 Лопатка монтажная 750мм рихтовочная F125 JTC</t>
+    <t>Лопатка монтажная рихтовочная JTC 2538, 750 мм</t>
+  </si>
+  <si>
+    <t>JTC-2549</t>
+  </si>
+  <si>
+    <t>Приспособление для рихтовки JTC 2549, 80*56*26 мм, одностороннее, тонкое</t>
+  </si>
+  <si>
+    <t>JTC-2551</t>
+  </si>
+  <si>
+    <t>Приспособление для рихтовки JTC 2551, 92*58*28 мм, двустороннее</t>
+  </si>
+  <si>
+    <t>JTC-2552</t>
+  </si>
+  <si>
+    <t>Приспособление для рихтовки JTC 2552, 116*66*19 мм, супертонкое</t>
+  </si>
+  <si>
+    <t>JTC-2553</t>
+  </si>
+  <si>
+    <t>Приспособление для рихтовки JTC 2553, 130*60*43 мм, изогнутое</t>
   </si>
   <si>
     <t>23.9200.100</t>
   </si>
   <si>
-    <t>Лезвий для скрепер 39 мм упаковка 100 шт. Арт. 23.9200.100</t>
-[...2 lines deleted...]
-    <t>Мощный стеклодомкрат (присоска) для стекол с насосом 254 мм (Арт.: 23.9601)</t>
+    <t>Лезвия для скрепера Adolf Bucher 23.9200.100, 39 мм, 100 шт./уп.</t>
+  </si>
+  <si>
+    <t>RK-100В</t>
+  </si>
+  <si>
+    <t>Лезвия для скрепера ProGlass RK-100В, 39 мм, 100 шт./уп.</t>
+  </si>
+  <si>
+    <t>Cross tapping screw 5004204201001 Винт поз 10 для 3500С</t>
+  </si>
+  <si>
+    <t>Pump head 5004204216001 Головка помпы № 60 для 3500С</t>
+  </si>
+  <si>
+    <t>Connecting rod 5004204312101 Шатун № 21 для 4500C</t>
+  </si>
+  <si>
+    <t>Crank shaft case 5004204311501 Корпус № 15 для 4500С</t>
+  </si>
+  <si>
+    <t>Connector 5004204303101 Трубка поз. № 31 для 4500С/7500С</t>
+  </si>
+  <si>
+    <t>Connector 5004204303801 Фитинг поз. № 38 для 4500С/7500С</t>
+  </si>
+  <si>
+    <t>Connector 5004204303901 Фитинг поз. № 39 для 4500С/7500С</t>
+  </si>
+  <si>
+    <t>Connector 5004204304101 Фитинг поз. № 41 для 4500С/7500С</t>
+  </si>
+  <si>
+    <t>Pressure gauge 5004204304201 Манометр поз. № 42 для 4500С/7500С</t>
+  </si>
+  <si>
+    <t>Pressure gauge 5004204200601 Манометр поз. № 6 для 3500С/4500С</t>
+  </si>
+  <si>
+    <t>Pressure gauge 5004204303301 Манометр поз. № 33 для 3500С/4500С</t>
+  </si>
+  <si>
+    <t>Screw 5004204215601 Заглушка клапана поз. №  56 для 3500С/4500С</t>
+  </si>
+  <si>
+    <t>Valve seat 5004204217401 Втулка поз № 74 для 3500С/4500С</t>
+  </si>
+  <si>
+    <t>Control box cover 5004204203101 Крышка поз. № 31 для 3500С/4500С/7500С</t>
   </si>
   <si>
     <t>2.01.30.07.0100</t>
   </si>
   <si>
     <t>Control pad assembly 2.01.30.07.0100 Контроллер для 3500С/4500С/7500С</t>
   </si>
   <si>
+    <t>Crank shaft oil seal 5004204211701 Сальник № 17 для 3500С/4500С/7500С</t>
+  </si>
+  <si>
+    <t>Pump cover 5004204210601 Крышка № 6 для 3500С/4500С/7500С</t>
+  </si>
+  <si>
     <t>5004204205501 Trigger gun Рукоятка для пистолета для для 3500С/4500С</t>
   </si>
   <si>
     <t>Connector 5004204303201 Фитинг поз. 32 + 31 для 4500С</t>
   </si>
   <si>
     <t>Micro switch 5004204218001 Микровыключатель</t>
   </si>
   <si>
+    <t>C-54-1000006</t>
+  </si>
+  <si>
+    <t>5004093 (C-54-1000006) RIM SUPPORT Упор резиновый T-образный (для V-524ITE, V-526U)</t>
+  </si>
+  <si>
+    <t>CT-LS-8100001</t>
+  </si>
+  <si>
+    <t>CT-LS-8100001, 6008981 (CT-LS-2000001) SHAFT-CLYNDR Шток цилиндра отжима, 445мм (для V-524ITE, 526U)</t>
+  </si>
+  <si>
+    <t>CT-F-3111100</t>
+  </si>
+  <si>
+    <t>5509284 (CT-F-3111100) AIR REGULATOR ASSEMBIY  Блок подготовки воздуха (для V-524)</t>
+  </si>
+  <si>
     <t>CT-D-1100002 / 6000231</t>
   </si>
   <si>
     <t>PEDAL Педаль 6000231 / CT-D-1100002 для V-524</t>
   </si>
   <si>
     <t>CT-DJ-0000008</t>
   </si>
   <si>
     <t>Ремень А-26, 685мм для V-524</t>
   </si>
   <si>
     <t>CT-P-1000002</t>
   </si>
   <si>
     <t>Шланг подкачки INFLATION HOSE для V-524</t>
   </si>
   <si>
     <t>20203152 Board 1 / Кронштейн для PL90</t>
   </si>
   <si>
     <t>30201043 Hex Locking Nut / Гайка шестигранная для PL90</t>
   </si>
   <si>
     <t>520110030 Screw/ Болт для PL90</t>
   </si>
   <si>
     <t>CT-B-4000001</t>
   </si>
   <si>
     <t>CT-B-4000001 BEAD BREAKING ARM SLIDE BUSHING Палец штока отрыва борта V-521</t>
   </si>
   <si>
+    <t>CT-DJ-0000007</t>
+  </si>
+  <si>
+    <t>CT-DJ-0000007 Ремень А-25, 660мм (для V-521)</t>
+  </si>
+  <si>
+    <t>CT-LS-1100003</t>
+  </si>
+  <si>
+    <t>CT-LS-1000002 (6000299, CT-LS-1100003) PISTON Поршень цилиндра отжима (для V-521)</t>
+  </si>
+  <si>
+    <t>CT-LS-1100001</t>
+  </si>
+  <si>
+    <t>CT-LS-1100001 (CT-LS-2000001) SHAFT-CLYNDR Шток цилиндра отжима, 385мм (для V-521)</t>
+  </si>
+  <si>
+    <t>CT-LS-1200001</t>
+  </si>
+  <si>
+    <t>CT-LS-1200001 (CT-LS-1000003,6000280) CYLINDER BODY Цилиндр отжима (гильза) (для V-521)</t>
+  </si>
+  <si>
+    <t>CT-LS-1500000</t>
+  </si>
+  <si>
+    <t>CT-LS-1400000 (ST-LS-1500000) Цилиндр отжима в сборе (для V-521)</t>
+  </si>
+  <si>
     <t>CT-Y-0120000</t>
   </si>
   <si>
     <t>CT-Y-0120000 SLIDE COVER  стойка зажимного кулачка V-521</t>
   </si>
   <si>
     <t xml:space="preserve">PL90 Упор пластиковый (для PL-90) </t>
   </si>
   <si>
     <t>C-54-0001000</t>
   </si>
   <si>
     <t>Монтажная головка в сборе (DEMOUNTING HEAD ASSEMBLY) для V-521</t>
   </si>
   <si>
+    <t>CT-D-9100001</t>
+  </si>
+  <si>
+    <t>Педаль левая (PEDAL) для V-521</t>
+  </si>
+  <si>
+    <t>CT-D-1100009B</t>
+  </si>
+  <si>
+    <t>6000211 (CT-D-1100009B) CAM Копир (для V-624IT)</t>
+  </si>
+  <si>
+    <t>CT-D-9100002</t>
+  </si>
+  <si>
+    <t>PEDAL Педаль CT-D-2100007 (CT-D-9100002) (для V-624IT new)</t>
+  </si>
+  <si>
     <t>CT-D-6100001</t>
   </si>
   <si>
     <t>CT-D-6100001 PEDAL SUPPORT Опора педального узла V626IT</t>
   </si>
   <si>
+    <t>CT-D-7100001</t>
+  </si>
+  <si>
+    <t>CT-D-7100001 TORSION SPRING Пружина реверсивного переключателя V626IT 2speed</t>
+  </si>
+  <si>
+    <t>CT-D-7100008</t>
+  </si>
+  <si>
+    <t>CT-D-7100008 REVERSE LEVER Тяга реверсивного переключателя V626IT</t>
+  </si>
+  <si>
+    <t>CT-K-3100003</t>
+  </si>
+  <si>
+    <t>CT-K-3100003 INFLATING HOSE Шланг накачки V626IT</t>
+  </si>
+  <si>
+    <t>CT-LS-7100001</t>
+  </si>
+  <si>
+    <t>CT-LS-7100001 CYLINDER PISTON ROD Шток цилиндра отжима V626IT</t>
+  </si>
+  <si>
+    <t>CT-LS-7500000</t>
+  </si>
+  <si>
+    <t>CT-LS-7500000 BEAD BREAKER CYLINDER ASSEMBLY Цилиндр отжима в сборе V626IT</t>
+  </si>
+  <si>
+    <t>CT-Q-4000000</t>
+  </si>
+  <si>
+    <t>CT-Q-4000000(6000321) ROTATING UNION Муфта поворотная V626IT</t>
+  </si>
+  <si>
+    <t>CT-Y-0100003</t>
+  </si>
+  <si>
+    <t>CT-Y-0100003 Втулка распорная V626IT</t>
+  </si>
+  <si>
+    <t>CT-Y-5020000</t>
+  </si>
+  <si>
+    <t>Тяга соединительная для V626IT CONNECTION PLATE</t>
+  </si>
+  <si>
+    <t>CT-Y-5070000</t>
+  </si>
+  <si>
+    <t>CT-Y-5070000 CYLINDER BRACKET Кронштейн цилиндра зажима V626IT</t>
+  </si>
+  <si>
+    <t>CT-Y-5080000</t>
+  </si>
+  <si>
+    <t>Пластина прижимная для V626IT CT-Y-5080000 PRESS PLATE WELDING</t>
+  </si>
+  <si>
+    <t>GB70.1-M10×25-12.9</t>
+  </si>
+  <si>
+    <t>Винт крепления кулачка GB70.1-M10×25-12.9 INNER HEXA CYLINDRICAL SCREW для V626IT</t>
+  </si>
+  <si>
     <t>C-77-1000009</t>
   </si>
   <si>
     <t>C-77-1000009 AIR HOSE CHUTE Желоб для воздушного шланга для V-626</t>
   </si>
   <si>
+    <t>C-80-1000001</t>
+  </si>
+  <si>
+    <t>C-80-1000001 (C-80-1000003) RUBBER PAD PLATE Упор резиновый для V-626</t>
+  </si>
+  <si>
+    <t>CT-Y-5000001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стойка зажимного кулачка для V-626 Без взрыва SLIDE COVER </t>
+  </si>
+  <si>
+    <t>CT-Y-5000007</t>
+  </si>
+  <si>
+    <t>CT-Y-5000007 (C-01-8000002) CLAMP PROTECTION COVER  Насадка на зажимной кулачок для V-626</t>
+  </si>
+  <si>
     <t>CT-Y-5120000</t>
   </si>
   <si>
     <t>CT-Y-5120000 SLIDE COVER Стойка зажимного кулачка со взрывом для V-626IT</t>
   </si>
   <si>
+    <t>C-77-1000010</t>
+  </si>
+  <si>
+    <t>Защитный кожух откидной стойки (PROTECTIVE COVER) для V-626</t>
+  </si>
+  <si>
+    <t>CT-B-9100000</t>
+  </si>
+  <si>
+    <t>Корпус разбортовочной лапы (BEAD BREAKER ARM) для V-626</t>
+  </si>
+  <si>
     <t>CT-Y-5000002</t>
   </si>
   <si>
     <t>Кулачок зажимной (CLAMP) для V-626</t>
   </si>
   <si>
     <t>CT-D-B100000</t>
   </si>
   <si>
     <t>Педальный узел в сборе двухскоростной (PEDAL ASSEMBLY DOUBLE SPEED) для V-626</t>
   </si>
   <si>
     <t>CT-Y-5000004</t>
   </si>
   <si>
     <t>Пыльник стойки зажимного кулачка (WEARABLE WASHER) для V-626</t>
   </si>
   <si>
     <t>CT-Y-5010000</t>
   </si>
   <si>
     <t>Цилиндр зажима в сборе  D80X350 (CYLINDER ASSEMBLY D80X350) для V-626</t>
   </si>
   <si>
+    <t>CT-Y-5010002</t>
+  </si>
+  <si>
+    <t>Шток цилиндра зажима D80 (SHAFT-CLYNDR) для V-626</t>
+  </si>
+  <si>
+    <t>C-5B-1400000</t>
+  </si>
+  <si>
+    <t>C-5B-1400000 LIMIT SET Гайка на шток цилиндра отжима с регулировкой</t>
+  </si>
+  <si>
+    <t>C-80-1000016</t>
+  </si>
+  <si>
+    <t>C-80-1000016 SQUARE LOCK PLATE Пластина стопорная (квадрат)</t>
+  </si>
+  <si>
+    <t>C-80-1300002</t>
+  </si>
+  <si>
+    <t>C-80-1300002 HEXANGULAR LOCK PLATE Пластина стопорная (шестигранник)</t>
+  </si>
+  <si>
+    <t>CT-Y-6600005</t>
+  </si>
+  <si>
+    <t>CAP-BASE CILINDR CT-Y-6600005 Крышка цилиндра третьей руки, нижняя</t>
+  </si>
+  <si>
+    <t>CT-B-9000000</t>
+  </si>
+  <si>
+    <t>Рычаг отжимной лапы BEAD BREAKER ARM ASSEMBLY для V-624</t>
+  </si>
+  <si>
+    <t>CT-D-2100003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пружина педали пневмораспределителя КОРОТКАЯ SPRING CT-D-2100003_short </t>
+  </si>
+  <si>
+    <t>CT-D-2100010</t>
+  </si>
+  <si>
+    <t>CT-D-2100010 TORSION SPRING BRACKET Кронштейн пружины реверса</t>
+  </si>
+  <si>
+    <t>CT-DJ-0044123</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Электродвигатель двухскоростной MOTOR (380V,50Hz,3P,0.85-1.1Kw,DOUBLE SPEED) </t>
+  </si>
+  <si>
     <t>CT-J-3100000</t>
   </si>
   <si>
     <t>CT-J-3100000 GEARBOX ASSEMBLY Редуктор в сборе (Вал 155мм)</t>
   </si>
   <si>
+    <t>CT-J-4100000</t>
+  </si>
+  <si>
+    <t>CT-J-4100000  GEARBOX ASSEMBLY Редуктор в сборе (Вал 185мм)</t>
+  </si>
+  <si>
+    <t>CT-K-3100004</t>
+  </si>
+  <si>
+    <t>CT-K-3100004 PRESSURE GAUGE Манометр блока накачки</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CT-K-3200000 </t>
+  </si>
+  <si>
+    <t>CT-K-3200000 INFLATOR COVER ASSEMBLY Манометр на стойку 6000306</t>
+  </si>
+  <si>
+    <t>C-54-1000010</t>
+  </si>
+  <si>
+    <t>CT-LS-1000012 (C-54-1000010, GB/T 77-M14×42, C-70-1000021 ) SCREWS Винт крепления цилиндра отжима</t>
+  </si>
+  <si>
+    <t>CT-LS-1320000</t>
+  </si>
+  <si>
+    <t>CT-LS-1320000 QUICK DEFLATE VALVE ON BODY Клапан быстрого сброса</t>
+  </si>
+  <si>
+    <t>CT-Y-5010001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Цилиндр 80 мм CT-Y-5010001 CYLINDER  </t>
+  </si>
+  <si>
+    <t>MM26001067651</t>
+  </si>
+  <si>
+    <t>Cylinder / Корпус цилиндра MM26001067651</t>
+  </si>
+  <si>
     <t>CT-Y-5240000</t>
   </si>
   <si>
     <t>CYLINDER ASSEMBLY Цилиндр зажима в сборе D80 * 400 мм CT-Y-5240000</t>
   </si>
   <si>
+    <t>FSK 02</t>
+  </si>
+  <si>
+    <t>Глушитель клапана быстрого сброса PLASTIC PARTICLE SILENCER для V-524E, V-526U, V-624</t>
+  </si>
+  <si>
     <t>GB12613-23</t>
   </si>
   <si>
     <t>GB12613-23×20×10 BEARING-SLIDE Втулка для V-624IT</t>
   </si>
   <si>
+    <t>GB5782-M16×120</t>
+  </si>
+  <si>
+    <t>GB5782-M16×120 HEXANGULAR BOLT Болт рычага отбортовочной лапы</t>
+  </si>
+  <si>
+    <t>GB5783-M12×45</t>
+  </si>
+  <si>
+    <t>GB5783-M12×45 HEXANGULAR BOLT Шестигранный болт V12x45</t>
+  </si>
+  <si>
     <t>GB78-M6×12</t>
   </si>
   <si>
     <t>GB78-M6×12 INNER HEXA CONIC TERMINUS SET SCREW Винт М6х12 с внутренним шестигранником</t>
   </si>
   <si>
+    <t>GB889.1-M16</t>
+  </si>
+  <si>
+    <t>GB889.1-M16 1-TYPE PREVAILING TORQUE TYPE HEXAGON LOCK NUT Гайка М16</t>
+  </si>
+  <si>
+    <t>GB93-12</t>
+  </si>
+  <si>
+    <t>GB93-12 STANDARD SPRING WASHER Шайба пружинная D12</t>
+  </si>
+  <si>
+    <t>GB95-12</t>
+  </si>
+  <si>
+    <t>GB95-12 Шайба плоская D12</t>
+  </si>
+  <si>
+    <t>GB95-16</t>
+  </si>
+  <si>
+    <t>GB95-16 FLAT WASHER Шайба плоская диаметр 16</t>
+  </si>
+  <si>
+    <t>MM17004035925</t>
+  </si>
+  <si>
+    <t>Gears / Шестерня для шиномонтажного станка MM17004035925</t>
+  </si>
+  <si>
     <t>HANDLE WHEEL Винт с ручкой 5502048</t>
   </si>
   <si>
     <t>HEXAGON LOCK PLATE Стопор 40мм 5502053</t>
   </si>
   <si>
+    <t>CT-Y-0100006</t>
+  </si>
+  <si>
+    <t>HINGE ELBOW Φ6 R1/8" Фитинг угловой CT-Y-0100006</t>
+  </si>
+  <si>
     <t>O RING Манжет крышки цилиндра 65*2,65 65X2.65 5010021</t>
   </si>
   <si>
+    <t>C-54-1300006</t>
+  </si>
+  <si>
+    <t>ROLLER BOLT Болт ролика для монтажной головки (C-54-1300012) C-54-1300006</t>
+  </si>
+  <si>
+    <t>C-54-1300009</t>
+  </si>
+  <si>
+    <t>ROLLER Ролик монтажной головки ( C-54-1300009 )</t>
+  </si>
+  <si>
     <t>SCREW HOSE Шланг витой на взрывную накачку 5508221</t>
   </si>
   <si>
+    <t>C-54-1300014</t>
+  </si>
+  <si>
+    <t>SHEATH Вставка пластиковая в ш/м головку длинная C-54-1300014 (C-31-1300014, 5509015)</t>
+  </si>
+  <si>
+    <t>CT-D-1100018</t>
+  </si>
+  <si>
+    <t>SWITCH Переключатель реверсивный CT-D-1100018 (5010056) (не исп. для новых заказов)</t>
+  </si>
+  <si>
+    <t>CT-LS-1100009</t>
+  </si>
+  <si>
+    <t>Y-RING Манжет на поршень отжимного цилиндра CT-LS-1000011 (5010202, CT-LS-1100009)</t>
+  </si>
+  <si>
     <t>CT-Y-0130000</t>
   </si>
   <si>
     <t>Кронштейн цилиндра CYLINDER BRACKET CT-Y-0130000</t>
   </si>
   <si>
-    <t>000905</t>
-[...2 lines deleted...]
-    <t>Упор пластиковый для PL90</t>
+    <t>CT-LS-1100007</t>
+  </si>
+  <si>
+    <t>Уплотнительное кольцо поршня цилиндра отжима PISTON SUPPORT RING для V-524E, V-526U, V-624</t>
   </si>
   <si>
     <t>CT-DJ-0012112</t>
   </si>
   <si>
     <t>Электродвигатель 0,75кВт/380В  CT-DJ-0012112</t>
   </si>
   <si>
+    <t>CT-DJ-0018112Y</t>
+  </si>
+  <si>
+    <t>Электродвигатель 1,1кВт/220В  CT-DJ-0012112 (CT-DJ-0018112Y)</t>
+  </si>
+  <si>
     <t>6009144 SLIDE COVER Стойка зажимного кулачка с взрывной накачкой (для V-524ITE)</t>
   </si>
   <si>
-    <t>CT-LS-1320000</t>
+    <t>CT-D-1100001</t>
+  </si>
+  <si>
+    <t>PEDAL Педаль CT-D-1100001 (для V-524ITE)</t>
   </si>
   <si>
     <t>CT-LS-1320000 (CT-LS-2100000) QUICK DEFLATE VALVE ON BODY Клапан быстрого сброса для V-526U, V-626IT</t>
   </si>
   <si>
-    <t>CT-LS-1320000 (CT-LS-2100000) Клапан быстрого сброса для V-526U, V-626IT</t>
-[...1 lines deleted...]
-  <si>
     <t>СТ-С-2100000</t>
   </si>
   <si>
     <t>Лопата отжимная СТ-С-2100000 Bead breaker для V-526, V-526U, V-626, V-626IT</t>
   </si>
   <si>
-    <t>CT-C-2100000</t>
+    <t>CT-Y-4120004</t>
+  </si>
+  <si>
+    <t>Крышка цилиндра зажима передняя D80 (CYLINDER FRONT COVER) для V-524E-V-526U</t>
+  </si>
+  <si>
+    <t>C-54-1300003</t>
+  </si>
+  <si>
+    <t>Крышка штока шестигранного монтажной колонны (VERTICAL SHAFT COVER) для V-524E-V-526U</t>
   </si>
   <si>
     <t>Монтажная головка в сборе (DEMOUNTING HEAD ASSEMBLY) для V-524E-V-526U</t>
   </si>
   <si>
     <t>CT-D-0003000</t>
   </si>
   <si>
     <t>Пневмораспределитель пятиходовой на лапках левый (VALVE) для V-524E-V-526U</t>
   </si>
   <si>
     <t>CT-D-0001000</t>
   </si>
   <si>
     <t>Пневмораспределитель пятиходовой на лапках правый (VALVE) для V-524E-V-526U</t>
   </si>
   <si>
     <t>CT-Q-5000000</t>
   </si>
   <si>
     <t>Муфта поворотная ROTATING UNION CT-D-1000000 (CT-Q-5000000) для V-521, V-524</t>
   </si>
   <si>
+    <t>Муфта поворотная ROTATING UNION CT-D-1000000 (CT-Q-5000000) для V-521/V-524)</t>
+  </si>
+  <si>
+    <t>C-71-1330000</t>
+  </si>
+  <si>
+    <t>Ручка откидной стойки с клапаном (для 624ITR) C-70-1224000 (C-71-1330000) HANDLE CONTROLING VALVE</t>
+  </si>
+  <si>
+    <t>C-7C-1000008</t>
+  </si>
+  <si>
+    <t>6009162 (C-7C-1000008) RUBBER PAD PLATE Упор резиновый, прямоугольный (для V-521, V-524, V-624)</t>
+  </si>
+  <si>
+    <t>CT-C-3100000</t>
+  </si>
+  <si>
+    <t>CT-C-3100000 BEAD BREAKER BLADE Лопата отжимная (отбортовочная) для V-521, V-524, V-624.</t>
+  </si>
+  <si>
     <t>Выключатель для TD2400</t>
   </si>
   <si>
     <t>Турбина для TD2400, 1200Вт</t>
   </si>
   <si>
     <t>Турбина для TD2400, 1400Вт</t>
   </si>
   <si>
     <t>Шланг для TD2400</t>
   </si>
   <si>
     <t>000753</t>
   </si>
   <si>
     <t>Щетки графитовые, комплект 2шт для TD2400</t>
   </si>
   <si>
     <t>RVC70-39</t>
   </si>
   <si>
     <t>Шланг с коннекторами, 2,5м для пылесоса RVC70-3</t>
   </si>
   <si>
-    <t>001116</t>
-[...2 lines deleted...]
-    <t>Крышка №13 для ST103</t>
+    <t>EL12</t>
+  </si>
+  <si>
+    <t>EL12 Рукоятка для домкрата S30-2EL</t>
+  </si>
+  <si>
+    <t>ME2B</t>
+  </si>
+  <si>
+    <t>ME2B Гидроцилиндр (Inner Sleeve assy, для S30-2EL)</t>
+  </si>
+  <si>
+    <t>EL01</t>
+  </si>
+  <si>
+    <t>Гидроцилиндр в сборе для S30-2EL ( Oil Cylinder Assy) EL01</t>
+  </si>
+  <si>
+    <t>J012</t>
+  </si>
+  <si>
+    <t>J012 Рукоятка для домкрата S50-3J</t>
+  </si>
+  <si>
+    <t>ME39</t>
+  </si>
+  <si>
+    <t>ME39 Plunger Rod Шток плунжера с поршнем (для S40-2EL)</t>
+  </si>
+  <si>
+    <t>Q009</t>
+  </si>
+  <si>
+    <t>Q009 Рукоятка для домкрата S40-2EL</t>
+  </si>
+  <si>
+    <t>Гидроцилиндр в сборе для S40-2EL ( Oil Cylinder Assy ) EL01</t>
+  </si>
+  <si>
+    <t>ME13</t>
+  </si>
+  <si>
+    <t>Гидроцилиндр для S40-2EL ( Inner Sleeve) ME13</t>
+  </si>
+  <si>
+    <t>Q010</t>
+  </si>
+  <si>
+    <t>Комплект удлинителей для S40-2QL ( Adaptors ) Q010</t>
+  </si>
+  <si>
+    <t>J50</t>
+  </si>
+  <si>
+    <t>Комплект удлинителей для S50-2J ( Adaptors ) J50</t>
+  </si>
+  <si>
+    <t>EL14</t>
+  </si>
+  <si>
+    <t>Переключатель пневматический для S30-2EL SZ50001 SWITCH ASSY EL14, Q007</t>
+  </si>
+  <si>
+    <t>2403_33</t>
+  </si>
+  <si>
+    <t>Гидроцилиндр для HJ2403 (Pump) п.33</t>
+  </si>
+  <si>
+    <t>0803_01</t>
+  </si>
+  <si>
+    <t>Манометр для SD0803/HJ0803 (Pressure gauge) п.1</t>
   </si>
   <si>
     <t>BN-2.40ES-A-7000-01</t>
   </si>
   <si>
     <t xml:space="preserve">BN-2.40ES-A-7000-01 Oil tube Гидрошланг 1220 мм для V2-5.5, V2-5.5L </t>
   </si>
   <si>
     <t>BN-2.40PA-A-2000-01-02</t>
   </si>
   <si>
     <t>BN-2.40PA-A-2000-01-02 Резиновая накладка для защиты автомобиля V2-5.5, V2-5.5L</t>
   </si>
   <si>
     <t>BN-2.40EA-B-9000-00-007</t>
   </si>
   <si>
     <t>BN-2.40EA-B-9000-00-007 Time relay for V2-4LB, H3Y, 24V, 5A</t>
   </si>
   <si>
     <t>BN-6240P-3000U-00C</t>
   </si>
   <si>
     <t>BN-6240P-3000U-00C Straight arm Подхват V2-4LH (Grey)</t>
   </si>
@@ -5024,347 +10163,524 @@
   <si>
     <t>BN-6240WL-2000-00 Carriage with upper bar (grey carriage, old type) Каретка для V2-4LH</t>
   </si>
   <si>
     <t>BN-6240WL-2000-00 Carriage with upper bar (new, yellow) Каретка для V2-4LH</t>
   </si>
   <si>
     <t>BN-6240WP-1000-7</t>
   </si>
   <si>
     <t>BN-6240WP-1000-7 Main Column Lock Cover Крышка замка V2-4LH</t>
   </si>
   <si>
     <t>BN-6240WP-1000-8</t>
   </si>
   <si>
     <t>BN-6240WP-1000-8 Main Column Lock Cover Крышка замка V2-4LH</t>
   </si>
   <si>
     <t>M12*40 Screw Винт V2-4LH</t>
   </si>
   <si>
     <t>Выключатель кнопочный Dekraft ВК30-ABLF-BLK 25042DEK</t>
   </si>
   <si>
-    <t>J101-1070000</t>
+    <t>J101-1071000</t>
   </si>
   <si>
     <t>Гидроцилиндр oil cylinder для Rpro V2-4.0</t>
   </si>
   <si>
     <t>012471</t>
   </si>
   <si>
     <t>Гидростанция в сборе для V2-5.5, 380В</t>
   </si>
   <si>
     <t>BN-2.40PM-A-7000-02</t>
   </si>
   <si>
     <t xml:space="preserve">BN-2.40PM-A-7000-02 Oil tube Гидрошланг 500 мм для V2-4LB, V2-4LH, V2-5.5, V2-5.5L </t>
   </si>
   <si>
     <t>J201-2800000</t>
   </si>
   <si>
     <t>J201-2800000 Пульт управления в сборе, 380V</t>
   </si>
   <si>
     <t>MV-01</t>
   </si>
   <si>
     <t>MV-01 Solenoid valve 2way 2pos (Клапан, №6)</t>
   </si>
   <si>
     <t>SYJ-4.0-H-1000-13</t>
   </si>
   <si>
     <t>SYJ-4.0-H-1000-13 Pulley (верхний ролик, №17)</t>
   </si>
   <si>
-    <t>Катушка электромагнитная 24В</t>
-[...16 lines deleted...]
-  <si>
     <t>SMP-53672-200</t>
   </si>
   <si>
     <t>Стальной трос оцинкованный, М2, DIN 3055, SMP-53672-200</t>
   </si>
   <si>
-    <t>TPF4-500-03</t>
-[...2 lines deleted...]
-    <t>Фитинг (прямой ) TPF4-500-03</t>
+    <t>000188</t>
+  </si>
+  <si>
+    <t>Блок подготовки воздуха для V4-3.5 (Oil-water separator)</t>
+  </si>
+  <si>
+    <t>000187</t>
+  </si>
+  <si>
+    <t>Воздушный клапан для V4-3.5 (Air release valve)</t>
+  </si>
+  <si>
+    <t>000173</t>
+  </si>
+  <si>
+    <t>Гидроцилиндр для V4-3.5 (Cylinder hydraulic for lift V4-3.5)</t>
+  </si>
+  <si>
+    <t>000185</t>
+  </si>
+  <si>
+    <t>Клапан опускания для V4-3.5 (Lowering valve for hydraulic pump)</t>
+  </si>
+  <si>
+    <t>000170</t>
+  </si>
+  <si>
+    <t>Комплект троссов для V4-3.5 (Cable for lift V4-3.5)</t>
+  </si>
+  <si>
+    <t>000186</t>
+  </si>
+  <si>
+    <t>Пневмоцилиндр для V4-3.5 (Air cylinder)</t>
+  </si>
+  <si>
+    <t>000180</t>
+  </si>
+  <si>
+    <t>Ремкомплект для V4-3.5 (Repair Seal kit for V4-3.5)</t>
+  </si>
+  <si>
+    <t>000174</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гидроцилиндр для V4-4.5 (Cylinder hydraulic for lift V4-4.5) </t>
+  </si>
+  <si>
+    <t>000175</t>
+  </si>
+  <si>
+    <t>Гидроцилиндр для V4-5.5 (Cylinder hydraulic for lift V4-5.5)</t>
+  </si>
+  <si>
+    <t>000171</t>
+  </si>
+  <si>
+    <t>Комплект троссов для V4-4.5 (Cable for lift V4-4.5)</t>
+  </si>
+  <si>
+    <t>000181</t>
+  </si>
+  <si>
+    <t>Ремкомплект для V4-4.5 (Repair Seal kit for V4-4.5)</t>
+  </si>
+  <si>
+    <t>000177</t>
+  </si>
+  <si>
+    <t>Гидроцилиндр траверсы для V4-5.5 (Cylinder hydraulic for 3T traverse)</t>
+  </si>
+  <si>
+    <t>000190</t>
+  </si>
+  <si>
+    <t>Гидрошланг траверсы для V4-5.5 (Oil tube for 3T traverse)</t>
+  </si>
+  <si>
+    <t>000172</t>
+  </si>
+  <si>
+    <t>Комплект троссов для V4-5.5 (Cable for lift V4-5.5)</t>
+  </si>
+  <si>
+    <t>000179</t>
+  </si>
+  <si>
+    <t>Насос траверсы для V4-5.5 (Pneumatic pump for 3T traverse)</t>
+  </si>
+  <si>
+    <t>000182</t>
+  </si>
+  <si>
+    <t>Ремкомплект для V4-5.5 (Repair Seal kit for V4-5.5)</t>
+  </si>
+  <si>
+    <t>000184</t>
+  </si>
+  <si>
+    <t>Ремкомплект траверсы для V4-5.5 (Repair Seal kit For 3T traverse)</t>
+  </si>
+  <si>
+    <t>000176</t>
+  </si>
+  <si>
+    <t>Гидроцилиндр траверсы для V4-3.5/4.5 (Cylinder hydraulic for 2T traverse)</t>
+  </si>
+  <si>
+    <t>000189</t>
+  </si>
+  <si>
+    <t>Гидрошланг траверсы для V4-3.5/4.5 (Oil tube for 2T traverse)</t>
+  </si>
+  <si>
+    <t>000178</t>
+  </si>
+  <si>
+    <t>Насос траверсы для V4-3.5/4.5 (Hand pump for 2T traverse)</t>
+  </si>
+  <si>
+    <t>000183</t>
+  </si>
+  <si>
+    <t>Ремкомплект траверсы для V4-3.5/4.5 (Repair Seal kit for 2T traverse)</t>
   </si>
   <si>
     <t>014653</t>
   </si>
   <si>
     <t>Набор комплектующих для Т4 (до 2024г.в.)</t>
   </si>
   <si>
     <t>BN-8240-5000-01</t>
   </si>
   <si>
     <t>BN-8240-5000-01 Cylinder Гидроцилиндр для ПГА-4500Е</t>
   </si>
   <si>
+    <t>V57A.380.5005</t>
+  </si>
+  <si>
+    <t>Станок шиномонтажный грузовой ROSSVIK V-57A, до 46" (с удлинителями до 56"), 380 В, синий</t>
+  </si>
+  <si>
+    <t>RproVT-99</t>
+  </si>
+  <si>
+    <t>Станок балансировочный ROSSVIK PRO VT-99, 220 В, эл. линейка, LASER, LED, серый</t>
+  </si>
+  <si>
+    <t>P.104.59.U</t>
+  </si>
+  <si>
+    <t>Чехол для пневмоподушки вулканизатора ROSSVIK 1040*590 У</t>
+  </si>
+  <si>
     <t>P.33.26.V</t>
   </si>
   <si>
     <t>Чехол для пневмоподушки вулканизатора ROSSVIK 330*260, внутренний (для ТП-ВС)</t>
   </si>
   <si>
     <t>P.33.26.N</t>
   </si>
   <si>
     <t>Чехол для пневмоподушки вулканизатора ROSSVIK 330*260, наружный (для ТП-ВС)</t>
   </si>
   <si>
     <t>P.40.25.</t>
   </si>
   <si>
     <t>Чехол для пневмоподушки вулканизатора ROSSVIK 400*250</t>
   </si>
   <si>
+    <t>P.57.37.</t>
+  </si>
+  <si>
+    <t>Чехол для пневмоподушки вулканизатора ROSSVIK 570*370</t>
+  </si>
+  <si>
     <t>P.60.50.</t>
   </si>
   <si>
     <t>Чехол для пневмоподушки вулканизатора ROSSVIK 600*500</t>
   </si>
   <si>
     <t>P.80.50.U</t>
   </si>
   <si>
     <t>Чехол для пневмоподушки вулканизатора ROSSVIK 800*500 У</t>
   </si>
   <si>
     <t>J401-1110000</t>
   </si>
   <si>
     <t>J401-1110000 MASTER CYLINDER Главный цилиндр для Rpro V-36X(LP/ON)</t>
   </si>
   <si>
     <t>J401-1120000</t>
   </si>
   <si>
     <t>J401-1120000 SLAVE CYLINDER Ведомый цилиндр для Rpro V-36X(LP/ON)</t>
   </si>
   <si>
     <t>ST425</t>
   </si>
   <si>
-    <t>ST425 Молоток обратный с набором штифтов</t>
+    <t>Молоток обратный ROSSVIK ST425, с набором штифтов</t>
   </si>
   <si>
     <t>030617</t>
   </si>
   <si>
     <t>Колесо для HJ0306 (Wheel)</t>
   </si>
   <si>
     <t>030309</t>
   </si>
   <si>
     <t>Кронштейн для HJ0303 (Saddle)</t>
   </si>
   <si>
+    <t>0303_RK</t>
+  </si>
+  <si>
+    <t>Ремкомплект для трансмиссионной стойки HJ0303 (Set of sealing rings)</t>
+  </si>
+  <si>
+    <t>0821_42</t>
+  </si>
+  <si>
+    <t>Насос для SD0821/HJ0821 (Pump) п.42</t>
+  </si>
+  <si>
     <t>001364</t>
   </si>
   <si>
-    <t>Насос пневмогидравлический для HJ0812CE(Pump)</t>
+    <t>Насос пневмогидравлический для HJ0812CE(Pump) поз 53</t>
   </si>
   <si>
     <t>001365</t>
   </si>
   <si>
     <t>Насос гидравлический для HJ0805C (Pump for HJ0805C)</t>
   </si>
   <si>
+    <t>0804_03</t>
+  </si>
+  <si>
+    <t>Гидроцилиндр для SD0804CE/HJ0804CE (Ram assy) п.3</t>
+  </si>
+  <si>
+    <t>0804_01</t>
+  </si>
+  <si>
+    <t>Манометр для SD0804CE/HJ0804CE (Pressure gauge) поз.1</t>
+  </si>
+  <si>
+    <t>0804_32</t>
+  </si>
+  <si>
+    <t>Насос для SD0804CE/HJ0804CE (Pump assy) п.32</t>
+  </si>
+  <si>
+    <t>B-73-1300000</t>
+  </si>
+  <si>
+    <t>B-73-1300000 Линейка в сборе для VT-96 (ruler assembly)</t>
+  </si>
+  <si>
+    <t>B-76-1320002</t>
+  </si>
+  <si>
+    <t>B-76-1320002 Клавиатура (THE KEY BOARD) для VT-96</t>
+  </si>
+  <si>
+    <t>B-43-1300002</t>
+  </si>
+  <si>
+    <t>B-43-1300002 Пленка клавиатуры (DISPLAY FILM) для VT-75</t>
+  </si>
+  <si>
+    <t>B-61-1000001</t>
+  </si>
+  <si>
+    <t>B-61-1000001 Крышка с ячейками (WEIGHT TRAY)</t>
+  </si>
+  <si>
+    <t>TB-E-9000380</t>
+  </si>
+  <si>
+    <t>TB-E-9000380 Электродвигатель (MOTOR) для VT-75</t>
+  </si>
+  <si>
     <t>B-73-1240000</t>
   </si>
   <si>
     <t>B-73-1240000 Вал в сборе для VT-92</t>
   </si>
   <si>
     <t>TB-P-0300008</t>
   </si>
   <si>
     <t>TB-P-0300008 SPRING PRESS COVER Крышка пружины вала</t>
   </si>
   <si>
     <t>Ремень клиновой B(Б)-1750</t>
   </si>
   <si>
-    <t>Ремень узкоклиновой ХPA-1107</t>
+    <t>BEAD BREAKER BLADE (Отбортовочная лопата V-624)</t>
+  </si>
+  <si>
+    <t>C-71-1500000</t>
+  </si>
+  <si>
+    <t>C-70-1240000 (C-71-1500000) LOCKING CYLINDER ASSY Пневмостопор в сборе (для V-624)</t>
+  </si>
+  <si>
+    <t>FB25-40 GB13871.92</t>
+  </si>
+  <si>
+    <t>Кольцо уплотнительное (манжет, редуктор) SEALED RING для V-524E, V-526U, V-624</t>
+  </si>
+  <si>
+    <t>C-71-1320000</t>
+  </si>
+  <si>
+    <t>Пневмостопор в сборе (под шестигранник) V-624 LOCKING CYLINDER ASSY C-71-1320000</t>
   </si>
   <si>
     <t>080834</t>
   </si>
   <si>
     <t>Насос для HJ0808CE (Pump assy)</t>
   </si>
   <si>
-    <t>Регулятор расхода газа АВРОРА У-30/АР-40-Р 2 ступени Латунь</t>
+    <t>Регулятор расхода газа Aurora У-30/АР-40-Р, 2 ступени, латунь</t>
   </si>
   <si>
     <t>029 00 000 (7011)</t>
   </si>
   <si>
-    <t>Заездные платформы (платформа 029) (7011)</t>
+    <t>Заездные платформы Техновектор, платформа 029 (7011)</t>
   </si>
   <si>
     <t>030 00 000 (7011)</t>
   </si>
   <si>
     <t>Неподвижная платформа (платформа 030) (7011)</t>
   </si>
   <si>
     <t>021366</t>
   </si>
   <si>
     <t>Key board Клавиатура для VT63NEW</t>
   </si>
   <si>
     <t>01-00005718</t>
   </si>
   <si>
     <t>Соленоид стопора для двухстоечных подъемников N4120 N4122AE-5 N4122HE-6 NORDBERG</t>
   </si>
   <si>
     <t>HJ0810CE.5005</t>
   </si>
   <si>
     <t>Пресс гидравлический 100т ROSSVIK HJ0810CE (HJ0813CE), напольный, пневмогидравл., педаль, синий</t>
   </si>
   <si>
     <t>P324/3.R</t>
   </si>
   <si>
-    <t>БРС универсальный "ёлочка" ROSSVIK P324/3.R, 8 мм, пластиковая муфта</t>
+    <t>БРС универсальный ROSSVIK P324/3.R, "ёлочка" 8 мм, полиамид</t>
   </si>
   <si>
     <t>P324/4.R</t>
   </si>
   <si>
-    <t>БРС универсальный "ёлочка" ROSSVIK P324/4.R, 10 мм, пластиковая муфта</t>
+    <t>БРС универсальный ROSSVIK P324/4.R, "ёлочка" 10 мм, полиамид</t>
   </si>
   <si>
     <t>P324/5.R</t>
   </si>
   <si>
-    <t>БРС универсальный "ёлочка" ROSSVIK P324/5.R, 12 мм, пластиковая муфта</t>
+    <t>БРС универсальный ROSSVIK P324/5.R, "ёлочка" 12 мм, полиамид</t>
   </si>
   <si>
     <t>P320/2.R</t>
   </si>
   <si>
-    <t>БРС универсальный ROSSVIK P320/2.R, М1/4", пластиковая муфта</t>
+    <t>БРС универсальный ROSSVIK P320/2.R, М1/4", полиамид</t>
   </si>
   <si>
     <t>P320/3.R</t>
   </si>
   <si>
-    <t>БРС универсальный ROSSVIK P320/3.R, М3/8", пластиковая муфта</t>
+    <t>БРС универсальный ROSSVIK P320/3.R, М3/8", полиамид</t>
   </si>
   <si>
     <t>P320/4.R</t>
   </si>
   <si>
-    <t>БРС универсальный ROSSVIK P320/4.R, М1/2", пластиковая муфта</t>
+    <t>БРС универсальный ROSSVIK P320/4.R, М1/2", полиамид</t>
   </si>
   <si>
     <t>P321/2.R</t>
   </si>
   <si>
-    <t>БРС универсальный ROSSVIK P321/2.R, F1/4", пластиковая муфта</t>
+    <t>БРС универсальный ROSSVIK P321/2.R, F1/4", полиамид</t>
   </si>
   <si>
     <t>P321/3.R</t>
   </si>
   <si>
-    <t>БРС универсальный ROSSVIK P321/3.R, F3/8", пластиковая муфта</t>
+    <t>БРС универсальный ROSSVIK P321/3.R, F3/8", полиамид</t>
   </si>
   <si>
     <t>P321/4.R</t>
   </si>
   <si>
-    <t>БРС универсальный ROSSVIK P321/4.R, F1/2", пластиковая муфта</t>
+    <t>БРС универсальный ROSSVIK P321/4.R, F1/2", полиамид</t>
   </si>
   <si>
     <t>Пульт для вулканизатора Комплекс-1 11051</t>
   </si>
   <si>
     <t>BN-2.60PA-A-2000-03</t>
   </si>
   <si>
     <t>BN-2.60PA-A-2000-03 Блок скользящий для V2-5.5L Slider Block</t>
   </si>
   <si>
-    <t>ZC0001</t>
-[...25 lines deleted...]
-  <si>
     <t>A90063</t>
   </si>
   <si>
     <t>Фонарь светодиодный Ombra A90063, Li-Ion, 300 лм, 3,7 В, 1400 мАч, налобный, IP65</t>
   </si>
   <si>
     <t>BN-3.40EM-A-2000-01-00</t>
   </si>
   <si>
     <t>BN-3.40EM-A-2000-01-00 Каретка для V2-4L Carriage (желтый)</t>
   </si>
   <si>
     <t>CT-Y-1L100000</t>
   </si>
   <si>
     <t>CT-Y-1L100000 TURNTABLE ASSEMBLY Стол поворотный в сборе для V-524</t>
   </si>
   <si>
     <t>BN-6240WL-2000-00(2022)</t>
   </si>
   <si>
     <t>BN-6240WL-2000-00 Каретка для V2-4LH Carriage (yellow, old type 2022)</t>
   </si>
   <si>
     <t>BN-6240WL-2000-00 Каретка для V2-4LH Carriage (gray, old type 2022)</t>
@@ -5375,141 +10691,144 @@
   <si>
     <t>Контактор 12А(AC-3) катушка 220...230В AC 1НО серия КМ-102</t>
   </si>
   <si>
     <t>BN-3.45SF-A-4000-03</t>
   </si>
   <si>
     <t>BN-3.45SF-A-4000-03 Крепление перекладины ведущей стойки для ПГА-4500E Crossbar mount(Синий)</t>
   </si>
   <si>
     <t>BN-3.45SF-A-4000-04</t>
   </si>
   <si>
     <t>BN-3.45SF-A-4000-04 Крепление перекладины ведомой стойки для ПГА-4500E Crossbar mount(Синий)</t>
   </si>
   <si>
     <t>AWSP-20-125 D-4C2 BMC</t>
   </si>
   <si>
     <t xml:space="preserve">Шлифмашина угловая (УШМ) аккумуляторная, бесщеточная DWT 20 Вт, 125 мм, 8500 об/мин </t>
   </si>
   <si>
     <t>01.100L-7046</t>
   </si>
   <si>
-    <t xml:space="preserve">Верстак 1-тумб., тумба с дверцей, Ferrum стол. оцинк.- серый </t>
+    <t>Верстак 1-тумбовый Ferrum 01.100L-7046, тумба с дверцей, столешница оцинкованная, серый</t>
   </si>
   <si>
     <t>01.200L-7046</t>
   </si>
   <si>
-    <t>Верстак 2-тумб. 0/0, Ferrum 2 тумбы с дверцей, стол. оцинк.- серый</t>
+    <t>Верстак 2-тумбовый Ferrum 01.200L-7046, 2 тумбы с дверцей, столешница оцинкованная, серый</t>
   </si>
   <si>
     <t>01.205L-7046</t>
   </si>
   <si>
-    <t>Верстак 2-тумб., 0/5 Ferrum стол. оцинк.- серый</t>
+    <t>Верстак 2-тумбовый Ferrum 01.205L-7046, тумбы с дверцей и ящиками, столешница оцинкованная, серый</t>
   </si>
   <si>
     <t>FE005S</t>
   </si>
   <si>
     <t>Груза клеевые (Fe) для легковых колес ROSSVIK FE005S, 12*5 г, 115 мм, (50 шт./кор.)</t>
   </si>
   <si>
     <t>V2Z-P25</t>
   </si>
   <si>
-    <t>Турбина 1400 Вт, высота 132 мм, диаметр вентилятора 134 мм. (для 15, 20, 30л, 1400/20)</t>
+    <t>Турбина 1400 Вт, высота 132 мм, Ø вентилятора 134 мм</t>
+  </si>
+  <si>
+    <t>VCM-20 CHG</t>
+  </si>
+  <si>
+    <t>Турбина 2000 Вт, высота 120 мм, диаметр вентилятора Ø 130 мм</t>
   </si>
   <si>
     <t>Полотно для сабельной пилы SKRAB S922BF, 150 мм, шаг 1,8 мм, 2 шт</t>
   </si>
   <si>
-    <t>EL14</t>
-[...1 lines deleted...]
-  <si>
     <t>Переключатель пневматический для S30-2EL SZ50001 SWITCH ASSY EL14</t>
   </si>
   <si>
     <t>J113-1060003</t>
   </si>
   <si>
     <t>Соленоид электромагнитный тяговый TRACTION ELECTROMAGNETIC для Rpro V2-4.5L, V2-4.5L</t>
   </si>
   <si>
     <t>RSTN016</t>
   </si>
   <si>
     <t>Втулка для RST-3.0 (Bearing Bush)</t>
   </si>
   <si>
     <t>RSTN026</t>
   </si>
   <si>
-    <t>Электродвигатель 220В для RST-3.0 (Motor)</t>
+    <t xml:space="preserve">Электродвигатель 220В Motor для RST-3.0 </t>
   </si>
   <si>
     <t>RSTN018</t>
   </si>
   <si>
-    <t>Вал для RST-3.0 (Shaft)</t>
+    <t>Вал RND‑8940D‑1026 Movable shaft для RST-3.0</t>
   </si>
   <si>
     <t>RSTN048</t>
   </si>
   <si>
-    <t>Ремень для RST-3.0 (Belt)</t>
+    <t>Ремень клиновой V‑belt  для RST-3.0</t>
   </si>
   <si>
     <t>RSTN025</t>
   </si>
   <si>
     <t>Втулка сепаратор для RST-3.0 (Bushing separator)</t>
   </si>
   <si>
     <t>023407</t>
   </si>
   <si>
     <t>Аккумулятор для RIW1000, 21 В, 4000 мАч</t>
   </si>
   <si>
-    <t>10'' Сканер THINKTOOL EXPERT 391</t>
+    <t>Сканер THINKTOOL Expert 391, легковой, грузовой/электро - опция, 10", DoIP, CAN FD, программирование</t>
   </si>
   <si>
     <t>oil probes</t>
   </si>
   <si>
-    <t>Набор щупов для маслосборной установки</t>
+    <t>Набор щупов ROSSVIK, для маслосборной установки, 5 шт.</t>
   </si>
   <si>
     <t>GTE-M1075</t>
   </si>
   <si>
-    <t>Установка для мойки деталей с электрическим насосом 75л GTE-M1075</t>
+    <t>Установка для мойки деталей GTE M1075, 75 л</t>
   </si>
   <si>
     <t>NP8004</t>
   </si>
   <si>
     <t>Редуктор NORDBERG NP8004, резьба F1/4", 10 бар, манометр</t>
   </si>
   <si>
     <t>Автошампунь для бесконтактной мойки GRASS Hot Pink, для экстерьера, 23,5 кг</t>
   </si>
   <si>
     <t>Автошампунь для бесконтактной мойки GRASS Boost Wash, для экстерьера, 23,5 кг</t>
   </si>
   <si>
     <t>Автошампунь для бесконтактной мойки GRASS Select Wash, для экстерьера, 24 кг</t>
   </si>
   <si>
     <t>Автошампунь для бесконтактной мойки GRASS Mystic, для экстерьера, 22,5 кг</t>
   </si>
   <si>
     <t>Автошампунь для бесконтактной мойки GRASS Reagent X, для экстерьера, 23 кг</t>
   </si>
   <si>
     <t>ac-0194</t>
   </si>
@@ -5540,225 +10859,231 @@
   <si>
     <t>Ароматизатор жидкий подвесной GRASS Sunrise (розмарин, амбра, хвоя)</t>
   </si>
   <si>
     <t>ac-0190</t>
   </si>
   <si>
     <t>Ароматизатор жидкий подвесной GRASS Triumph (желтый апельсин, бобы тонка)</t>
   </si>
   <si>
     <t>Микрофибровая салфетка Adolf Bucher 12.6025, 400*400 мм, 300 г/м2</t>
   </si>
   <si>
     <t>Средство моющее GRASS Gloss, для акриловых поверхностей, 600 мл</t>
   </si>
   <si>
     <t>CRW24</t>
   </si>
   <si>
     <t>Ключ гаечный комбинированный THORVIK CRW24, 24 мм, 12-гранный, трещоточный</t>
   </si>
   <si>
     <t>ST400</t>
   </si>
   <si>
-    <t>ST400 Съемник гидравлический для снятия ступичных подшипников</t>
+    <t>Съемник гидравлический ROSSVIK ST400, для снятия ступичных подшипников, усилие 18 т</t>
   </si>
   <si>
     <t>ST416</t>
   </si>
   <si>
     <t>Приспособление для откачки технических жидкостей с ручным насосом, ROSSVIK ST416, 5 л</t>
   </si>
   <si>
     <t>ST422</t>
   </si>
   <si>
     <t>Приспособление для проверки дизельных форсунок с калибровочным ручным насосом ROSSVIK ST422</t>
   </si>
   <si>
     <t>ST063</t>
   </si>
   <si>
     <t>Набор инструментов для сведения тормозных цилиндров ROSSVIK ST063, 13 предметов</t>
   </si>
   <si>
     <t>ST423</t>
   </si>
   <si>
-    <t>ST423 Набор инструментов для демонтажа/монтажа сайлентблоков рессор</t>
+    <t>Набор для монтажа и демонтажа сайлентблоков рессор ROSSVIK ST423</t>
   </si>
   <si>
     <t>ST406</t>
   </si>
   <si>
-    <t>ST406 Съемник шаровых опор, 30х65мм</t>
+    <t>Съемник шаровых соединений ROSSVIK ST406, 30*65 мм</t>
   </si>
   <si>
     <t>ST403</t>
   </si>
   <si>
     <t>Лопатка монтажная ROSSVIK ST403, длина 500 мм</t>
   </si>
   <si>
     <t>ST404</t>
   </si>
   <si>
     <t>Лопатка монтажная ROSSVIK ST404, длина 600 мм</t>
   </si>
   <si>
     <t>ST405</t>
   </si>
   <si>
     <t>Лопатка монтажная ROSSVIK ST405, длина 700 мм</t>
   </si>
   <si>
     <t>000021</t>
   </si>
   <si>
-    <t>Сердечник электроклапана (модифицированный) AC1800/2000</t>
+    <t>Сердечник электроклапана (модифицированный) AC1800/2000 (W)</t>
   </si>
   <si>
     <t>0058-26</t>
   </si>
   <si>
     <t>Кольцо уплотнительное X-образного сечения NBR-85 0058-26 для V-57</t>
   </si>
   <si>
     <t>0059-26</t>
   </si>
   <si>
     <t>Кольцо уплотнительное прямоугольного сечения NBR-85 0059-26 для V-57</t>
   </si>
   <si>
     <t>004-008-25-2-2</t>
   </si>
   <si>
     <t>Кольцо уплотнительное 004-008-25-2-2 ГОСТ 9833-73</t>
   </si>
   <si>
     <t>FE5000</t>
   </si>
   <si>
     <t>Груза клеевые (Fe) для легковых колес ROSSVIK FE5000, 1000*5 г, катушка</t>
   </si>
   <si>
     <t>FE5000B</t>
   </si>
   <si>
     <t>Груза клеевые (Fe) для легковых колес ROSSVIK FE5000B, 1000*5 г, ЧЕРНАЯ эмаль, катушка</t>
   </si>
   <si>
     <t>FE5000G</t>
   </si>
   <si>
     <t>Груза клеевые (Fe) для легковых колес ROSSVIK FE5000G, 1000*5 г, СЕРАЯ эмаль, катушка</t>
   </si>
   <si>
+    <t>CT-Y-5B10000P</t>
+  </si>
+  <si>
+    <t>Стол поворотный CT-Y-5B10000P TURNTABLE для V-626</t>
+  </si>
+  <si>
     <t>SST0824</t>
   </si>
   <si>
     <t>Набор головок на держателе ROSSVIK SST0824, 1/2", TORX E8-E24, L-38 мм, 10 предметов</t>
   </si>
   <si>
     <t>SST0424</t>
   </si>
   <si>
     <t>Набор головок на держателе ROSSVIK SST0424, 1/4", 3/8", 1/2", TORX E4-E24, 14 предметов</t>
   </si>
   <si>
     <t>SST1024</t>
   </si>
   <si>
     <t>Набор головок на держателе ROSSVIK SST1024, 1/2", TORX E10-E24, L-80 мм, 9 предметов</t>
   </si>
   <si>
     <t>SST0419</t>
   </si>
   <si>
     <t>Набор головок со вставкой на держателе ROSSVIK SST0419, 1/2", HEX H4-H19, L-55 мм, 11 предметов</t>
   </si>
   <si>
     <t>SST2070</t>
   </si>
   <si>
     <t>Набор головок со вставкой на держателе ROSSVIK SST2070, 1/2", TORX T20-T70, L-100 мм, 10 предметов</t>
   </si>
   <si>
     <t>SST0518</t>
   </si>
   <si>
     <t>Набор головок со вставкой на держателе ROSSVIK SST0518, 1/2", Spline M5-M18, L-55 мм, 9 предметов</t>
   </si>
   <si>
     <t>SST2075</t>
   </si>
   <si>
-    <t>Набор головок со вставкой на держателе ROSSVIK SST2075, 1/2", TORX, T20-T70, L-55 мм, 10 предметов</t>
+    <t>Набор головок со вставкой на держателе ROSSVIK SST2075, 1/2", TORX T20-T70, L-55 мм, 10 предметов</t>
   </si>
   <si>
     <t>SST0410</t>
   </si>
   <si>
     <t>Набор головок со вставкой на держателе ROSSVIK SST0410, 1/2", HEX H4-H10, L-100 мм, 7 предметов</t>
   </si>
   <si>
     <t>SST0512</t>
   </si>
   <si>
     <t>Набор головок со вставкой на держателе ROSSVIK SST0512, 1/2", Spline M5-M12, L-100 мм, 6 предметов</t>
   </si>
   <si>
     <t>JSN908</t>
   </si>
   <si>
-    <t>Перчатки нитриловые ультрапрочные Jeta Safety 100 шт (50 пар), 0,15 мм, разм. 8/M JSN908</t>
+    <t>Перчатки нитриловые ультрапрочные Jeta Safety JSN908, размер 8/M, толщина 0,15 мм (100 шт.)</t>
   </si>
   <si>
     <t>JSN909</t>
   </si>
   <si>
-    <t>Перчатки нитриловые ультрапрочные Jeta Safety 100 шт (50 пар), 0,15 мм, разм. 9/L JSN909</t>
+    <t>Перчатки нитриловые ультрапрочные Jeta Safety JSN909, размер 9/L, толщина 0,15 мм (100 шт.)</t>
   </si>
   <si>
     <t>JSN910</t>
   </si>
   <si>
-    <t>Перчатки нитриловые ультрапрочные Jeta Safety 100 шт (50 пар), 0,15 мм, разм. 10/XL JSN910</t>
+    <t>Перчатки нитриловые ультрапрочные Jeta Safety JSN910, размер 10/XL, толщина 0,15 мм (100 шт.)</t>
   </si>
   <si>
     <t>03.011.02</t>
   </si>
   <si>
-    <t>Прибор для проверки и регулировки света фар с цифровым люксметром и 2-мя лазерами HL26DL2LX, арт.03.011.02</t>
+    <t>Прибор для проверки и регулировки света фар SPIN HL26DL2LX, с цифровым люксметром и 2 лазерами</t>
   </si>
   <si>
     <t>03.011.05</t>
   </si>
   <si>
-    <t>Прибор для проверки и регулировки света фар с цифровым люксметром HL19D, арт.03.011.05</t>
+    <t>Прибор для проверки и регулировки света фар SPIN HL19D, с цифровым люксметром</t>
   </si>
   <si>
     <t xml:space="preserve">HC.202.6.25					</t>
   </si>
   <si>
     <t>Жгуты кордовые С-202/6, 25 шт.</t>
   </si>
   <si>
     <t>JTC-45608120</t>
   </si>
   <si>
     <t>Головка торцевая со вставкой JTC 45608120, 1/2", H8, HEX, длина 120 мм</t>
   </si>
   <si>
     <t>JTC-45606120</t>
   </si>
   <si>
     <t>Головка торцевая со вставкой JTC 45606120, 1/2", H6, HEX, длина 120 мм</t>
   </si>
   <si>
     <t>12-7-2</t>
   </si>
   <si>
     <t>Шип ремонтный ROSSVIK 12-7-2 (коробка, 500 шт.)</t>
   </si>
@@ -5804,297 +11129,318 @@
   <si>
     <t>Ароматизатор картонный подвесной GRASS Смайл (вишня)</t>
   </si>
   <si>
     <t>ST-1469</t>
   </si>
   <si>
     <t>Ароматизатор картонный подвесной GRASS Смайл (мятная жвачка)</t>
   </si>
   <si>
     <t>ABSP-12 NF-2 BMC</t>
   </si>
   <si>
     <t>Дрель аккумуляторная DWT ABSP-12 NF-2 BMC, 3/8", 20 Нм, 1350 об/мин</t>
   </si>
   <si>
     <t>3125.00.00.103</t>
   </si>
   <si>
     <t>3125.00.00.103  Держатель Support</t>
   </si>
   <si>
     <t>VT-62B.7016</t>
   </si>
   <si>
-    <t>Станок балансировочный ROSSVIK VT-62 NEW, 220 В, эл. линейка, LASER, LED-дисплей, серый</t>
+    <t>Станок балансировочный ROSSVIK VT-62B, 220 В, эл. линейка, LASER, LED-дисплей, серый</t>
   </si>
   <si>
     <t>VT-62B.5005</t>
   </si>
   <si>
-    <t>Станок балансировочный ROSSVIK VT-62 NEW, 220 В, эл. линейка, LASER, LED-дисплей, синий</t>
+    <t>Станок балансировочный ROSSVIK VT-62B, 220 В, эл. линейка, LASER, LED-дисплей, синий</t>
   </si>
   <si>
     <t>JTC-1803</t>
   </si>
   <si>
-    <t>JTC-1803 Набор съемников шкивов насоса гидроусилителя руля 6 предметов в кейсе JTC</t>
-[...5 lines deleted...]
-    <t>Домкрат бутылочный GTE GTE-TH81002 г/п 10,0т 180-430мм 2-х штоковый, красный</t>
+    <t>Набор съемников шкивов насоса гидроусилителя руля JTC 1803, 6 предметов</t>
   </si>
   <si>
     <t xml:space="preserve">Воск для кузова CLEANOL «ВОСК ВИШНЯ» 5 кг </t>
   </si>
   <si>
     <t xml:space="preserve">Воск для кузова CLEANOL «ВОСК ВИШНЯ» 20 кг </t>
   </si>
   <si>
     <t>JTC-34258</t>
   </si>
   <si>
     <t>Бокорезы 8" JTC 34258, длина 200 мм, усиленные</t>
   </si>
   <si>
     <t>JTC-2530</t>
   </si>
   <si>
-    <t>JTC-2530 Молоток рихтовочный 295х114мм диаметр рабочей части 41мм</t>
+    <t>Молоток рихтовочный JTC 2530, 295*114 мм, Ø рабочей части 41 мм</t>
   </si>
   <si>
     <t>JTC-2531</t>
   </si>
   <si>
-    <t>JTC-2531 Молоток рихтовочный 346х120мм горизонтальный диаметр рабочей части 29мм</t>
-[...8 lines deleted...]
-    <t>Pos. 5 Прокладка для RIW-1000</t>
+    <t>Молоток рихтовочный JTC 2531, 346*120 мм, Ø рабочей части 29 мм</t>
+  </si>
+  <si>
+    <t>Молоток слесарный Сибртех 10316, 100 г, 255 мм, сталь, фиберглассовая рукоятка</t>
+  </si>
+  <si>
+    <t>RIW-1000-05</t>
+  </si>
+  <si>
+    <t>Прокладка 6805 gasket для RIW-1000</t>
+  </si>
+  <si>
+    <t>RIW-1000-32</t>
+  </si>
+  <si>
+    <t>Контактная группа contact piece hold для RIW-1000</t>
+  </si>
+  <si>
+    <t>RIW-1000-06</t>
+  </si>
+  <si>
+    <t>Молоток hammer для RIW-1000</t>
+  </si>
+  <si>
+    <t>RIW-1000-07</t>
+  </si>
+  <si>
+    <t>Шарик cтальной steel ball для RIW-1000</t>
   </si>
   <si>
     <t>065-075-58-2-2</t>
   </si>
   <si>
     <t>Кольцо 065-075-58-2-2 Гост9833-73</t>
   </si>
   <si>
     <t>ВКТ6-10-100</t>
   </si>
   <si>
     <t>Компрессор винтовой ROSSVIK ВКТ6-10-100, 508 л/мин, 10 бар, ресивер 100 л, 220 В, 4,0 кВт</t>
   </si>
   <si>
     <t>K99255</t>
   </si>
   <si>
-    <t>Комплект маслораздачи на тележке для бочек 180-220 5:1 пистолет с электр. сч.,шлаг 4м арт.K99255</t>
+    <t>Установка для раздачи масла Темп K99255, из 180-200 л бочки</t>
   </si>
   <si>
     <t>50-180</t>
   </si>
   <si>
-    <t>Насос ручной пластиковый роторного типа для антифриза, для бочек 200 кг</t>
-[...11 lines deleted...]
-    <t>Сопло SG-55, CUT-60</t>
+    <t>Насос ручной, роторного типа, для бочек 200 л</t>
+  </si>
+  <si>
+    <t>Cварочный полуавтомат Aurora PRO Speedway 185 Synergic, 180 А, 7,1 кВт, 0,8-1,0 мм, IP21, 220 В</t>
+  </si>
+  <si>
+    <t>Резак плазменный Aurora PT31, М16*1,5 мм, 5 м, высокочастотное (HF) зажигание</t>
+  </si>
+  <si>
+    <t>SG-55</t>
+  </si>
+  <si>
+    <t>Сопло SG-55, для CUT-60</t>
   </si>
   <si>
     <t>SG-55 BAK5500</t>
   </si>
   <si>
-    <t xml:space="preserve">Катод SG-55 BAK5500, ПТК </t>
+    <t>Катод DEKA для SG-55, BAK5500</t>
   </si>
   <si>
     <t>Р3-300/Р3-345 №2</t>
   </si>
   <si>
-    <t>Мундштук к Р3-300/Р3-345 №2 (1/16) пропан</t>
+    <t>Мундштук Aurora №2, для Р3-300/Р3-345</t>
   </si>
   <si>
     <t>SG-55 POP5500</t>
   </si>
   <si>
-    <t>Насадка защитная SG-55 POP5500, ПТК</t>
+    <t>Насадка защитная DEKA, для SG-55, POP5500</t>
   </si>
   <si>
     <t>НФ-00000667</t>
   </si>
   <si>
     <t>Мойка колес ОПТИМА, 240 л, 20 кг, 31", 20-60 сек/15 сек, без нагрева</t>
   </si>
   <si>
     <t>3/0007</t>
   </si>
   <si>
     <t>Очиститель битумных пятен Cleanol 3л. Спецсредство Обезжирка</t>
   </si>
   <si>
     <t>11835жб</t>
   </si>
   <si>
     <t>Очиститель битумных пятен и нефтепродуктов Антибитум Complex (5л)</t>
   </si>
   <si>
-    <t>Чернитель шин Глянцевый Complex (5л)</t>
+    <t>Чернитель шин Глянцевый Complex 5л</t>
   </si>
   <si>
     <t>Средство для бесконтактной мойки автотранспорта для воды высокой жесткости Complex SENZA (21кг) NEW</t>
   </si>
   <si>
-    <t xml:space="preserve">Воск для кузова осушитель COMPLEX «Бабл Гам» 5л </t>
+    <t>Воск для кузова осушитель COMPLEX «Бабл Гам» 5л ЧЗ</t>
   </si>
   <si>
     <t>Средство для бесконтактной мойки автотранспорта SMART POWER SAFE 40 (20л)</t>
   </si>
   <si>
-    <t>Средство для бесконтактной мойки автотранспорта SMART TURBO SAFE 41 (20л)</t>
-[...5 lines deleted...]
-    <t>Кварцевое покрытие Быстрый гидрофоб SMART QUARTZ ENERGY 33 (5л)</t>
+    <t>Средство для бесконтактной мойки автотранспорта SMART TURBO SAFE 41 (20л) ЧЗ</t>
+  </si>
+  <si>
+    <t>Воск для кузова-осушитель Smart Open SAHARA 43, вишня, 20 кг ЧЗ</t>
+  </si>
+  <si>
+    <t>Кварцевое покрытие Быстрый гидрофоб SMART QUARTZ ENERGY 33 (5л) ЧЗ</t>
   </si>
   <si>
     <t>Покрытие защитное для стекла SMART GLASSO 39 (50мл)</t>
   </si>
   <si>
     <t>Автошампунь ручной кислотный Smart Open MYSTIC 30, для экстерьера, 20 л ЧЗ</t>
   </si>
   <si>
+    <t>Очиститель абразивный для стекла SMART GLASS SCRUB 35 (0,25л) ЧЗ</t>
+  </si>
+  <si>
     <t>15105жб</t>
   </si>
   <si>
     <t>Состав диэлектрический гелеобразный для мойки двигателя SMART MOTOR STAR 10 (5л)</t>
   </si>
   <si>
     <t>Консервант двигателя Высокостойкий SMART MOTOR PROTECTOR 12 (0,5л), триггер</t>
   </si>
   <si>
     <t>Очиститель неорганических загрязнений на основе минеральных кислот SMART ACID CLEAN 18 (5л) ЧЗ</t>
   </si>
   <si>
     <t>Очиститель кожи Пенка SMART SKIN VIRGIN 23 (5л) ЧЗ</t>
   </si>
   <si>
     <t>Чернитель шин быстродействующий матовый SMART BLACK KISS MATT 51 (5л)</t>
   </si>
   <si>
-    <t>Салфетка для нанесения защитных составов 210 г/м 10х10 Application Fiber SMART OPEN (30шт.)</t>
-[...2 lines deleted...]
-    <t>Салфетка для стеклянных поверхностей 300г/м 40х40 Glass Fiber Ultra SMART OPEN (наб.2шт.)</t>
+    <t>Микрофибровая салфетка Smart Open SOFT FIBER LIGHT, супермягкая, 400*400 мм, 340 г/м2</t>
+  </si>
+  <si>
+    <t>Салфетка для нанесения защитных составов Smart Open APPLICATION FIBER, 100*100 мм, 210 г/м2, 30 шт.</t>
+  </si>
+  <si>
+    <t>Салфетка для стеклянных поверхностей Smart Open GLASS FIBER ULTRA, 400*400 мм, 300 г/м2, 2 шт.</t>
   </si>
   <si>
     <t>Аппликатор круглый D-10 см. с ручкой для чернения резины и пластика, рифленая рабочая поверхность SM</t>
   </si>
   <si>
+    <t>Аппликатор с прорезью для керамики 10x5x(1.5+0.5)см SMART OPEN</t>
+  </si>
+  <si>
     <t>SASP11-29 V</t>
   </si>
   <si>
-    <t>Сабельная пила DWT SASP11-29 V, 1100Вт; 220В/50Гц; 5А; 0-2800ход/мин</t>
-[...2 lines deleted...]
-    <t>Щетка для чистки кожи SMART OPEN SOFT (1 шт.)</t>
+    <t>Пила сабельная DWT SASP11-29 V, 1100Вт; 220В/50Гц; 5А; 0-2800ход/мин</t>
+  </si>
+  <si>
+    <t>Щетка для чистки кожи SMART OPEN (1 шт.)</t>
   </si>
   <si>
     <t>AGSP-07 TB</t>
   </si>
   <si>
     <t>Гравер аккумуляторный DWT AGSP-07 TB, 7,2В/1,1Ач Li-ion; 6 скоростей;  5000-30000 об/мин; Патрон Цан</t>
   </si>
   <si>
     <t>ASCP-04 S</t>
   </si>
   <si>
     <t>Отвертка аккумуляторная DWT ASCP-04 S, 3,6В/2Ач Li-ion; 5,5Нм; 240об/мин; HEX 1/4";  Реверс; LED-под</t>
   </si>
   <si>
     <t>AG010059-10</t>
   </si>
   <si>
     <t>Шпильковерт Jonnesway AG010059-10, М10</t>
   </si>
   <si>
     <t>Шпильковерт Jonnesway AG010059-12, М12</t>
   </si>
   <si>
     <t>AG010059-8</t>
   </si>
   <si>
     <t>Шпильковерт Jonnesway AG010059-8 роликовый 5/16" 8мм, 20Нм</t>
   </si>
   <si>
     <t>BN-2.40EA-A-1000-07</t>
   </si>
   <si>
     <t>BN-2.40EA-A-1000-07 Electromagnet Электромагнит для V2-4LB</t>
   </si>
   <si>
     <t>SBMP07-13 C</t>
   </si>
   <si>
     <t xml:space="preserve">Дрель сетевая ударная DWT SBMP07-13 C, 710Вт; 220В/50Гц; 3,1А; 1 скорость; 2 режима; 0-2800 об/мин; </t>
   </si>
   <si>
     <t>SBMP08-13 C</t>
   </si>
   <si>
     <t xml:space="preserve">Дрель сетевая ударная DWT SBMP08-13 C, 810Вт; 220В/50Гц; 3,5А; 1 скорость; 2 режима; 0-2800 об/мин; </t>
   </si>
   <si>
     <t>ВВС-215-3(7016)</t>
   </si>
   <si>
-    <t>Верстак ВВС-215-3, 2-х тумбовый с нишей, 870*1300*700мм, RAL7016</t>
+    <t>Верстак 2-тумбовый ВВС-215-3, с нишей, дверцей и ящиками, 870*1300*700, серый (RAL7016)</t>
   </si>
   <si>
     <t>Автошампунь бесконтактный "Grass Truck 2.0" (канистра 24 кг)</t>
   </si>
   <si>
     <t>RW-120115</t>
   </si>
   <si>
-    <t>Задняя крышка цилиндра Rear cover для RW-1201</t>
+    <t>Крышка цилиндра задняя Rear cover для RW-1201</t>
   </si>
   <si>
     <t>RW-120122</t>
   </si>
   <si>
     <t>Корпус Housing cover для RW-1201</t>
   </si>
   <si>
     <t>RW-120112</t>
   </si>
   <si>
     <t>Лопатка ротора Rotor blade для RW-1201</t>
   </si>
   <si>
     <t>RW-120101</t>
   </si>
   <si>
     <t>Крышка корпуса Housing cover для RW-1201</t>
   </si>
   <si>
     <t>RW-120110</t>
   </si>
   <si>
     <t>Передняя крышка корпуса Front cover для RW-1201</t>
   </si>
@@ -6116,477 +11462,477 @@
   <si>
     <t>Цилиндр (статор) Cylinder для RW-1201</t>
   </si>
   <si>
     <t>RW-120111</t>
   </si>
   <si>
     <t>Ротор Rotor для RW-1201</t>
   </si>
   <si>
     <t>RW-120105</t>
   </si>
   <si>
     <t>Шпиндель Anvil для RW-1201</t>
   </si>
   <si>
     <t>RW-120142</t>
   </si>
   <si>
     <t>Штуцер входной Air Inlet для RW-1201</t>
   </si>
   <si>
     <t>RW-120217</t>
   </si>
   <si>
-    <t>Задняя крышка цилиндра Rear cover для RW-1202</t>
+    <t>Крышка цилиндра задняя Rear cover для RW-1202</t>
   </si>
   <si>
     <t>RW-120221</t>
   </si>
   <si>
     <t>Корпус Housing для RW-1202</t>
   </si>
   <si>
     <t>RW-120214</t>
   </si>
   <si>
     <t>Лопатка ротора Rotor blade для RW-1202</t>
   </si>
   <si>
     <t>RW-120208</t>
   </si>
   <si>
     <t>Палец (штифт) бойка Hammer Pin для RW-1202</t>
   </si>
   <si>
     <t>RW-120212</t>
   </si>
   <si>
-    <t>Передняя крышка цилиндра Front cover для RW-1202</t>
+    <t>Крышка цилиндра передняя Front cover для RW-1202</t>
   </si>
   <si>
     <t>RW-120203</t>
   </si>
   <si>
-    <t>Передняя крышка корпуса Front housing cover для RW-1202</t>
+    <t>Крышка корпуса передняя Front housing cover для RW-1202</t>
   </si>
   <si>
     <t>RW-120210</t>
   </si>
   <si>
-    <t>Передняя прокладка Front gasket для RW-1202</t>
+    <t>Прокладка передняя Front gasket для RW-1202</t>
   </si>
   <si>
     <t>RW-120245</t>
   </si>
   <si>
     <t>Пружина сжатия Compressed spring 8.8/3.7×26 для RW-1202</t>
   </si>
   <si>
     <t>RW-120213</t>
   </si>
   <si>
     <t>Ротор Rotor для RW-1202</t>
   </si>
   <si>
     <t>RW-120242</t>
   </si>
   <si>
-    <t>Уплотнительное кольцо 14,5×1,8 O-ring 14.5×1.8 для RW-1202</t>
+    <t>Уплотнительное кольцо 14,5×1,8 O-ring для RW-1202</t>
   </si>
   <si>
     <t>RW-120228</t>
   </si>
   <si>
-    <t>Уплотнительное кольцо 16,5×1,8 O-ring 16.5×1.8 для RW-1202, RW-1204</t>
+    <t>Уплотнительное кольцо 16,5×1,8 O-ring для RW-1202, RW-1204</t>
   </si>
   <si>
     <t>RW-120229</t>
   </si>
   <si>
-    <t>Уплотнительное кольцо 17,5×1,8 O-ring 17.5×1.8 для RW-1202</t>
+    <t>Уплотнительное кольцо 17,5×1,8 O-ring для RW-1202</t>
   </si>
   <si>
     <t>RW-120246</t>
   </si>
   <si>
-    <t>Уплотнительное кольцо 21,3×3 O-ring 21.3×3 для RW-1202</t>
+    <t>Уплотнительное кольцо 21,3×3 O-ring для RW-1202</t>
   </si>
   <si>
     <t>RW-120238</t>
   </si>
   <si>
-    <t>Уплотнительное кольцо 20×1,8 O-ring 20×1.8 для RW-1202</t>
+    <t>Уплотнительное кольцо 20×1,8 O-ring для RW-1202</t>
   </si>
   <si>
     <t>RW-120248</t>
   </si>
   <si>
-    <t>Уплотнительное кольцо 25×1,8 O-ring 25×1.8 для RW-1202</t>
+    <t>Уплотнительное кольцо 25×1,8 O-ring для RW-1202</t>
   </si>
   <si>
     <t>RW-120225</t>
   </si>
   <si>
-    <t>Уплотнительное кольцо 30×2 O-ring 30×2 для RW-1202</t>
+    <t>Уплотнительное кольцо 30×2 O-ring для RW-1202</t>
   </si>
   <si>
     <t>RW-120205</t>
   </si>
   <si>
-    <t>Уплотнительное кольцо 7,5×1,8 O-ring 7.5×1.8 для RW-1202</t>
+    <t>Уплотнительное кольцо 7,5×1,8 O-ring для RW-1202</t>
   </si>
   <si>
     <t>RW-120243</t>
   </si>
   <si>
-    <t>Уплотнительное кольцо 9×1,9 O-ring 9×1.9 для RW-1202</t>
+    <t>Уплотнительное кольцо 9×1,9 O-ring для RW-1202</t>
   </si>
   <si>
     <t>RW-120216</t>
   </si>
   <si>
     <t>Цилиндр (статор) Cylinder для RW-1202</t>
   </si>
   <si>
     <t>RW-120206</t>
   </si>
   <si>
     <t>Шпиндель Anvil для RW-1202</t>
   </si>
   <si>
     <t>RW-120247</t>
   </si>
   <si>
     <t>Штуцер входной Air inlet для RW-1202</t>
   </si>
   <si>
     <t>RW-120432</t>
   </si>
   <si>
     <t>Клапан реверса Reversing valve для RW-1204</t>
   </si>
   <si>
     <t>RW-120423</t>
   </si>
   <si>
     <t>Кнопка прямого хода Forward button для RW-1204</t>
   </si>
   <si>
     <t>RW-120412</t>
   </si>
   <si>
     <t>Лопатка ротора Rotor blade для RW-1204</t>
   </si>
   <si>
     <t>RW-120411</t>
   </si>
   <si>
     <t>Ротор Rotor для RW-1204</t>
   </si>
   <si>
     <t>RW-120433</t>
   </si>
   <si>
-    <t>Уплотнительное кольцо 16,5×1,8 O-ring 16.5×1.8 для RW-1204</t>
+    <t>Кольцо уплотнительное 16,5×1,8 O-ring для RW-1204</t>
   </si>
   <si>
     <t>RW-120404</t>
   </si>
   <si>
-    <t>Уплотнительное кольцо 7,65×1,8 O-ring 7.65×1.8 для RW-1204</t>
+    <t>Кольцо уплотнительное 7,65×1,8 O-ring для RW-1204</t>
   </si>
   <si>
     <t>RW-120420</t>
   </si>
   <si>
     <t>Фиксатор / Упор Stopper для RW-1204</t>
   </si>
   <si>
     <t>RW-120410</t>
   </si>
   <si>
     <t>Цилиндр (статор) Cylinder для RW-1204</t>
   </si>
   <si>
     <t>RW-120405</t>
   </si>
   <si>
     <t>Шпиндель Anvil для RW-1204</t>
   </si>
   <si>
     <t>RW-120439</t>
   </si>
   <si>
     <t>Штифт клапана Valve pin для RW-1204</t>
   </si>
   <si>
     <t>RW-120539</t>
   </si>
   <si>
-    <t>Впускной клапан Intake valve для RW-1205, RW-1204, RW-1202, RW-1201, RW-3401</t>
+    <t>Клапан впускной Intake valve для RW-1205, RW-1204, RW-1202, RW-1201, RW-3401</t>
   </si>
   <si>
     <t>RW-120517</t>
   </si>
   <si>
-    <t>Задняя крышка цилиндра Rear cover для RW-1205</t>
+    <t>Крышка цилиндра задняя Rear cover для RW-1205</t>
   </si>
   <si>
     <t>RW-120527</t>
   </si>
   <si>
     <t>Кнопка реверса Reverse button для RW-1205, RW-1204, RW-1201, RW-3401</t>
   </si>
   <si>
     <t>RW-120523</t>
   </si>
   <si>
     <t>Корпус Housing для RW-1205</t>
   </si>
   <si>
     <t>RW-120542</t>
   </si>
   <si>
     <t>Крышка выпуска Exhaust cover для RW-1205, RW-1204, RW-1201, RW-3401</t>
   </si>
   <si>
     <t>RW-120501</t>
   </si>
   <si>
     <t>Крышка корпуса Housing cover для RW-1205</t>
   </si>
   <si>
     <t>RW-120533</t>
   </si>
   <si>
     <t>Курок Trigger для RW-1205, RW-1204, RW-1202, RW-1201, RW-3401</t>
   </si>
   <si>
     <t>RW-120514</t>
   </si>
   <si>
     <t>Лопатка ротора Rotor blade для RW-1205</t>
   </si>
   <si>
     <t>RW-120512</t>
   </si>
   <si>
-    <t>Передняя крышка корпуса Front cover для RW-1205</t>
+    <t>Крышка корпуса передняя Front cover для RW-1205</t>
   </si>
   <si>
     <t>RW-120503</t>
   </si>
   <si>
-    <t>Передняя прокладка Front gasket для RW-1205</t>
+    <t>Прокладка передняя Front gasket для RW-1205</t>
   </si>
   <si>
     <t>RW-120532</t>
   </si>
   <si>
-    <t>Пружина Spring 10.2*18 для RW1205, RW-1201</t>
+    <t>Пружина Spring 10.2*18 для RW-1205, RW-1201</t>
   </si>
   <si>
     <t>RW-120526</t>
   </si>
   <si>
-    <t>Пружина Spring 2.8*8 для RW1205, RW-1204, RW-1201, RW-3401</t>
+    <t>Пружина Spring 2.8*8 для RW-1205, RW-1204, RW-1201, RW-3401</t>
   </si>
   <si>
     <t>RW-120540</t>
   </si>
   <si>
-    <t>Пружина сжатия Compressed spring 10/16*50 для RW-1205</t>
+    <t>Пружина сжатия 10/16*50 Compressed spring для RW-1205</t>
   </si>
   <si>
     <t>RW-120513</t>
   </si>
   <si>
     <t>Ротор Rotor для RW-1205</t>
   </si>
   <si>
     <t>RW-120541</t>
   </si>
   <si>
-    <t>Уплотнительное кольцо O-ring 13.2*2.65 для RW-1205,  RW-3401, RW-1201</t>
+    <t>Кольцо уплотнительное 13.2*2.65 O-ring для RW-1205, RW-3401, RW-1201</t>
   </si>
   <si>
     <t>RW-120538</t>
   </si>
   <si>
-    <t>Уплотнительное кольцо O-ring 14.5*1.5 для RW-1205, RW-1201, RW-3401</t>
+    <t>Кольцо уплотнительное 14.5*1.5 O-ring для RW-1205, RW-1201, RW-3401</t>
   </si>
   <si>
     <t>RW-120531</t>
   </si>
   <si>
-    <t>Уплотнительное кольцо O-ring 3*1 для RW-1205, RW-1204, RW-1201, RW-3401</t>
+    <t>Кольцо уплотнительное 3*1 O-ring для RW-1205, RW-1204, RW-1201, RW-3401</t>
   </si>
   <si>
     <t>RW-120537</t>
   </si>
   <si>
-    <t>Уплотнительное кольцо O-ring 9*1.9 для RW-1205,  RW-1201, RW-1202</t>
+    <t>Кольцо уплотнительное 9*1.9 O-ring для RW-1205, RW-1201, RW-1202</t>
   </si>
   <si>
     <t>RW-120516</t>
   </si>
   <si>
     <t>Цилиндр (статор) Cylinder для RW-1205</t>
   </si>
   <si>
     <t>RW-120507</t>
   </si>
   <si>
     <t>Шпиндель Anvil для RW-1205</t>
   </si>
   <si>
     <t>RW-120543</t>
   </si>
   <si>
     <t>Штуцер входной Air Inlet для RW-1205</t>
   </si>
   <si>
     <t>RW-340117</t>
   </si>
   <si>
-    <t>Задняя крышка цилиндра Rear cover для RW-3401</t>
+    <t>Крышка цилиндра задняя Rear cover для RW-3401</t>
   </si>
   <si>
     <t>RW-340123</t>
   </si>
   <si>
     <t>Корпус Housing для RW-3401</t>
   </si>
   <si>
     <t>RW-340114</t>
   </si>
   <si>
     <t>Лопатка ротора Rotor blade для RW-3401</t>
   </si>
   <si>
     <t>RW-340101</t>
   </si>
   <si>
-    <t>Передняя крышка корпуса Housing Cover для RW-3401</t>
+    <t>Крышка корпуса передняя Housing Cover для RW-3401</t>
   </si>
   <si>
     <t>RW-340112</t>
   </si>
   <si>
-    <t>Передняя крышка цилиндра Front cover для RW-3401</t>
+    <t>Крышка цилиндра передняя Front cover для RW-3401</t>
   </si>
   <si>
     <t>RW-340103</t>
   </si>
   <si>
-    <t>Передняя прокладка Front gasket для RW-3401</t>
+    <t>Прокладка передняя Front gasket для RW-3401</t>
   </si>
   <si>
     <t>RW-340140</t>
   </si>
   <si>
     <t>Пружина сжатия Compressed spring для RW-3401</t>
   </si>
   <si>
     <t>RW-340113</t>
   </si>
   <si>
     <t>Ротор Rotor для RW-3401</t>
   </si>
   <si>
     <t>RW-340116</t>
   </si>
   <si>
     <t>Цилиндр (статор) Cylinder для RW-3401</t>
   </si>
   <si>
     <t>RW-340107</t>
   </si>
   <si>
     <t>Шпиндель Anvil для RW-3401</t>
   </si>
   <si>
     <t>RW-340143</t>
   </si>
   <si>
     <t>Штуцер входной Air Inlet для RW-3401</t>
   </si>
   <si>
     <t>PT-31</t>
   </si>
   <si>
-    <t>Циркуль Aurora для круговой резки (PT-31)</t>
-[...5 lines deleted...]
-    <t>Сопло Aurora для плазмотрона PT-31 d.1,1мм (длинное)</t>
+    <t>Циркуль Aurora PT-31, для круговой резки</t>
+  </si>
+  <si>
+    <t>Насадка защитная Aurora, для PT-31 Aurora, керамическая</t>
+  </si>
+  <si>
+    <t>Сопло Aurora, Ø 1.1 мм, для PT-31</t>
   </si>
   <si>
     <t>022255</t>
   </si>
   <si>
     <t>Гидростанция для автоподъемника ПГА-4500Е, 380В</t>
   </si>
   <si>
     <t>001347</t>
   </si>
   <si>
-    <t>Экстрактор золотников 001347, (отвертка короткая)</t>
+    <t>Экстрактор золотников 001347, отвертка короткая</t>
   </si>
   <si>
     <t>001346</t>
   </si>
   <si>
-    <t>Защита обода 001346</t>
+    <t>Накладка защитная для колесных дисков 001346, 1 шт.</t>
   </si>
   <si>
     <t>TC-E-4400224</t>
   </si>
   <si>
-    <t>Реле промежуточное Intermediate relay Rpro V2-4.5L, V2-5.5</t>
+    <t xml:space="preserve">Реле промежуточное Intermediate relay для Rpro V2-4.5L, V2-5.5 </t>
   </si>
   <si>
     <t>TC-E-2401616</t>
   </si>
   <si>
     <t>Выключатель главный Main Switch для Rpro V2-4.0, V2-4.5L, V2-5.5L</t>
   </si>
   <si>
     <t>TC-E-43Z6524</t>
   </si>
   <si>
     <t xml:space="preserve">Разъем Socket для Rpro V2-4.5L, V2-5.5L </t>
   </si>
   <si>
     <t>TC-E-43Z6424</t>
   </si>
   <si>
-    <t>Реле времени Time relay длядля Rpro V2-4.5L, V2-5.5L</t>
+    <t>Реле времени Time relay для Rpro V2-4.5L, V2-5.5L</t>
   </si>
   <si>
     <t>J201-1341000</t>
   </si>
   <si>
     <t xml:space="preserve">Накладка резиновая для подъемного рычага RUBBER PAD FOR THE LIFTING ARM для Rpro V2-4.5L, V2-5.5L </t>
   </si>
   <si>
     <t>J201-1340000</t>
   </si>
   <si>
     <t>Накладка резиновая для подъемного рычага RUBBER PAD FOR THE LIFTING ARM 4шт для V2-4.0</t>
   </si>
   <si>
     <t>J101-1070001</t>
   </si>
   <si>
     <t>Вал шкива цилиндра SPROCKET SHAFT для Rpro V2-4.0</t>
   </si>
   <si>
     <t>J101-1072000</t>
   </si>
   <si>
     <t>Вилка цилиндра FORK 2шт для Rpro V2-4.0</t>
   </si>
@@ -6674,570 +12020,1689 @@
   <si>
     <t>J401-1331016</t>
   </si>
   <si>
     <t>Клапан подачи регулируемый Adjustable flow valve для Rpro V2-4.5L, V2-5.5L</t>
   </si>
   <si>
     <t>J401-1331015</t>
   </si>
   <si>
     <t>Клапан предохранительный Relief valve для Rpro V2-4.5L, V2-5.5L</t>
   </si>
   <si>
     <t>J401-1331002</t>
   </si>
   <si>
     <t>Клапан электромагнитный 2/2-ходовой Solenoid 2/2 way valve 3/4-16 UNF для Rpro V2-4.5L, V2-5.5L</t>
   </si>
   <si>
     <t>GTE-TH820002</t>
   </si>
   <si>
     <t>Домкрат бутылочный GTE GTE-TH820002 г/п 20т 150-245мм 2-х штоковый низкопрофильный, красный</t>
   </si>
   <si>
-    <t>Автошампунь с цветной пеной Complex РОЗОВАЯ пена 20кг ЧЗ</t>
+    <t>Автошампунь с цветной пеной Complex MIRACLE розовая пена 20кг ЧЗ</t>
   </si>
   <si>
     <t>RND-8440-3015-5</t>
   </si>
   <si>
     <t>Ролик сдвижной платформы RND-8440-3015-5 для V4-3.5, V4-4.5, V4-5.5</t>
   </si>
   <si>
-    <t>02095</t>
-[...4 lines deleted...]
-  <si>
     <t>63/6/156</t>
   </si>
   <si>
     <t>Стабилизатор Ресанта АСН-1000/1-И, 1кВт, 90-310 В, КПД 99%, погрешность 2%, IP20, 220 В 63/6/156</t>
   </si>
   <si>
     <t>61/118/10</t>
   </si>
   <si>
     <t>Удлинитель силовой на металлической катушке Ресанта СУ-3х2,5КГ-50/3 (с выкл., 4 розетки, IP44)</t>
   </si>
   <si>
     <t>TTH50</t>
   </si>
   <si>
-    <t>Круги поворотные (к-т 2шт), h-50мм</t>
+    <t>Круги поворотные ROSSVIK TTH50, 50 мм, 2 шт.</t>
   </si>
   <si>
     <t>Головка торцевая Ombra 114012, 1/4", 12 мм, 6-гранная</t>
   </si>
   <si>
-    <t>RPC-40021</t>
-[...47 lines deleted...]
-    <t>RPC-100032</t>
+    <t>RPC-400-102</t>
+  </si>
+  <si>
+    <t>Сапун breather для RPC-400, RPC-400A, RPC-670, RPC-1000</t>
+  </si>
+  <si>
+    <t>RPC-400-15</t>
+  </si>
+  <si>
+    <t>Шкив двигателя motor pulley для RPC-400</t>
+  </si>
+  <si>
+    <t>RPC-1000-17</t>
+  </si>
+  <si>
+    <t>Клапан односторонний One way valve для RPC-1000, RPC-670</t>
+  </si>
+  <si>
+    <t>RPC-400-111</t>
+  </si>
+  <si>
+    <t>Насос воздушный в сборе Air pump assembly для RPC-400</t>
+  </si>
+  <si>
+    <t>RPC-1000-32</t>
   </si>
   <si>
     <t>Цилиндр в сборе cylinder assembly для RPC-1000</t>
   </si>
   <si>
-    <t>RPC-40014</t>
-[...17 lines deleted...]
-    <t>RPC-40048</t>
+    <t>RPC-400-17</t>
+  </si>
+  <si>
+    <t>Клапан односторонний One way valve для RPC-400, RPC-400A</t>
+  </si>
+  <si>
+    <t>RPC-400-19a</t>
   </si>
   <si>
     <t>Манометр Pressure gauge для RPC-400, RPC-400A, RPC-670, RPC-1000</t>
   </si>
   <si>
-    <t>Цилиндр в сборе cylinder assembly для RPC-400, RPC-400А</t>
-[...8 lines deleted...]
-    <t>RPC-100009</t>
+    <t>RPC-1000-19d</t>
   </si>
   <si>
     <t>Реле давления Pressure switch для RPC-400A, RPC-670, RPC-1000</t>
   </si>
   <si>
-    <t>RPC-40054</t>
+    <t>RPC-400-19c</t>
   </si>
   <si>
     <t>Клапан предохранительный Safety valve для RPC-400, RPC-400A, RPC-670, RPC-1000</t>
   </si>
   <si>
-    <t>RPC-100031</t>
-[...8 lines deleted...]
-    <t>RPC-100035</t>
+    <t>RPC-1000-23</t>
+  </si>
+  <si>
+    <t>Картер двигателя Сrankcase для RPC-1000</t>
+  </si>
+  <si>
+    <t>RPC-1000-27</t>
   </si>
   <si>
     <t>Прокладка цилиндра бумажная Paper mat для RPC-670, RPC-1000</t>
   </si>
   <si>
-    <t>RPC-40045</t>
+    <t>RPC-400-25</t>
   </si>
   <si>
     <t>Прокладка цилиндра нижняя Cylinder mat для RPC-400, RPC-400A</t>
   </si>
   <si>
-    <t>RPC-40043</t>
-[...5 lines deleted...]
-    <t>RPC-100014</t>
+    <t>RPC-400-26</t>
+  </si>
+  <si>
+    <t>Цилиндр Cylinder для RPC-400</t>
+  </si>
+  <si>
+    <t>RPC-1000-28</t>
   </si>
   <si>
     <t>Пластина клапанная Valve plate для RPC-1000, RPC-670</t>
   </si>
   <si>
-    <t>RPC-40027</t>
+    <t>RPC-400-27</t>
   </si>
   <si>
     <t>Прокладка цилиндра бумажная Paper mat для RPC-400, RPC-400A</t>
   </si>
   <si>
-    <t>RPC-40038</t>
+    <t>RPC-400-29</t>
   </si>
   <si>
     <t>Прокладка головки блока цилиндров верхняя cylinder head gasket для RPC-400, RPC-400A</t>
   </si>
   <si>
-    <t>RPC-40033</t>
+    <t>RPC-400-30</t>
   </si>
   <si>
     <t>Фильтр Muffler для RPC-400, RPC-400A</t>
   </si>
   <si>
-    <t>RPC-40036</t>
+    <t>RPC-400-31</t>
   </si>
   <si>
     <t>Крышка цилиндра верхняя Cylinder head для RPC-400, RPC-400A</t>
   </si>
   <si>
-    <t>RPC-40032</t>
+    <t>RPC-400-32</t>
   </si>
   <si>
     <t>Соеденитель Y образный Three way connect для RPC-400, RPC-400A</t>
   </si>
   <si>
-    <t>RPC-100019с</t>
+    <t>RPC-1000-33</t>
   </si>
   <si>
     <t>Соеденитель T образный Three way connect для RPC-1000</t>
   </si>
   <si>
-    <t>RPC-40029</t>
+    <t>RPC-400-35</t>
   </si>
   <si>
     <t>Соеденитель Г образный Three way connect для RPC-400, RPC-400A</t>
   </si>
   <si>
-    <t>RPC-40025</t>
+    <t>RPC-400-34</t>
   </si>
   <si>
     <t>Трубка соединительная connection pipe для RPC-400, RPC-400А</t>
   </si>
   <si>
-    <t>RPC-40028</t>
-[...5 lines deleted...]
-    <t>RPC-40024</t>
+    <t>RPC-400-37</t>
+  </si>
+  <si>
+    <t>Шатун Connecting rod для RPC-400</t>
+  </si>
+  <si>
+    <t>RPC-400-38</t>
   </si>
   <si>
     <t>Поршень Piston для RPC-400, RPC-400A</t>
   </si>
   <si>
-    <t>RPC-100008</t>
+    <t>RPC-1000-40</t>
   </si>
   <si>
     <t>Палец поршня Piston pin для RPC-1000, RPC-670</t>
   </si>
   <si>
-    <t>RPC-40023</t>
+    <t>RPC-400-42</t>
   </si>
   <si>
     <t>Кольцо поршня маслосъемное Piston ring для RPC-400, RPC-400A</t>
   </si>
   <si>
-    <t>RPC-40022</t>
-[...14 lines deleted...]
-    <t>RPC-100006</t>
+    <t>RPC-400-41</t>
+  </si>
+  <si>
+    <t>Кольца поршневые комплект Piston ring set для RPC-400, RPC-400A</t>
+  </si>
+  <si>
+    <t>RPC-400-53</t>
+  </si>
+  <si>
+    <t>Ремень привода Belt для RPC-400</t>
+  </si>
+  <si>
+    <t>RPC-1000-53</t>
   </si>
   <si>
     <t>Ремень привода Belt для RPC-1000</t>
   </si>
   <si>
-    <t>RPC-100052</t>
+    <t>RPC-1000-42</t>
   </si>
   <si>
     <t>Кольцо поршня маслосъемное Piston ring для RPC-670, RPC-1000</t>
   </si>
   <si>
-    <t>RPC-100000</t>
+    <t>RPC-1000-111</t>
   </si>
   <si>
     <t>Насос воздушный в сборе Air pump assembly для RPC-1000</t>
   </si>
   <si>
-    <t>RPC-40063</t>
-[...5 lines deleted...]
-    <t>RPC-67063</t>
+    <t>RPC-400-03</t>
+  </si>
+  <si>
+    <t>Колесо резиновое Wheel foot для RPC-400, RPC-400А, RPC-670</t>
+  </si>
+  <si>
+    <t>RPC-670-63</t>
   </si>
   <si>
     <t>Ремень привода BELT для RPC-670</t>
   </si>
   <si>
-    <t>RPC-100051</t>
-[...5 lines deleted...]
-    <t>RPC-67000</t>
+    <t>RPC-1000-41</t>
+  </si>
+  <si>
+    <t>Кольца поршневые комплект Piston ring set для RPC-670, RPC-1000</t>
+  </si>
+  <si>
+    <t>RPC-670-111</t>
   </si>
   <si>
     <t>Насос воздушный в сборе Air pump assembly для RPC-670</t>
   </si>
   <si>
-    <t>RPC-100053</t>
-[...2 lines deleted...]
-    <t>Коленвал Crankshaft для RPC-670, RPC-1000</t>
+    <t>RPC-1000-43</t>
+  </si>
+  <si>
+    <t>Коленвал Crankshaft для RPC-1000</t>
   </si>
   <si>
     <t>Насос для HJ0811CE (Pump assy)</t>
   </si>
   <si>
-    <t>RPC-100034</t>
+    <t>RPC-1000-26</t>
   </si>
   <si>
     <t>Цилиндр Cylinder для RPC-670, RPC-1000</t>
   </si>
   <si>
-    <t>RPC-100028</t>
-[...5 lines deleted...]
-    <t>RPC-100048</t>
+    <t>RPC-1000-37</t>
+  </si>
+  <si>
+    <t>Шатун CONNECT ROD для RPC-1000</t>
+  </si>
+  <si>
+    <t>RPC-1000-38</t>
   </si>
   <si>
     <t>Поршень PISTON для RPC-670, RPC-1000</t>
   </si>
   <si>
-    <t>RPC-40026</t>
+    <t>RPC-400-40</t>
   </si>
   <si>
     <t>Палец поршня POSTON PIN для RPC-400, RPC-400А</t>
   </si>
   <si>
-    <t>RPC-100015</t>
-[...11 lines deleted...]
-    <t>RPC-67044</t>
+    <t>RPC-670-44</t>
   </si>
   <si>
     <t>Охлаждающая труба COOLING ROD для RPC-670</t>
   </si>
   <si>
-    <t>RPC-100040</t>
+    <t>RPC-1000-29</t>
   </si>
   <si>
     <t>Прокладка цилиндра верхняя Cylinder mat для RPC-670, RPC-1000</t>
   </si>
   <si>
-    <t>RPC-100033</t>
+    <t>RPC-1000-25</t>
   </si>
   <si>
     <t>Прокладка цилиндра нижняя Cylinder mat для RPC-670, RPC-1000</t>
   </si>
   <si>
-    <t>RPC-100043</t>
-[...5 lines deleted...]
-    <t>RPC-40039</t>
+    <t>RPC-400-28</t>
   </si>
   <si>
     <t>Пластина клапанная верхняя Valve plate для RPC-400, RPC-400А</t>
   </si>
   <si>
-    <t>RPC-40046</t>
+    <t>RPC-400-19d</t>
   </si>
   <si>
     <t>Реле давления Pressure switch для RPC-400</t>
   </si>
   <si>
-    <t>RPC-40065</t>
+    <t>RPC-400-01</t>
   </si>
   <si>
     <t>Клапан сливной Drain valve для RPC-400, RPC-400А, RPC-670, RPC-1000</t>
   </si>
   <si>
-    <t>RPC-100039</t>
+    <t>RPC-1000-35</t>
   </si>
   <si>
     <t>Соеденитель Г образный Three way connect для RPC-1000</t>
   </si>
   <si>
-    <t>RPC-100042</t>
+    <t>RPC-1000-31</t>
   </si>
   <si>
     <t>Крышка цилиндра верхняя Cylinder head для RPC-670, RPC-1000</t>
   </si>
   <si>
-    <t>RPC-100041</t>
+    <t>RPC-1000-30</t>
   </si>
   <si>
     <t>Фильтр Muffler для RPC-670, RPC-1000</t>
   </si>
   <si>
-    <t>RPC-67043</t>
+    <t>RPC-670-43</t>
   </si>
   <si>
     <t>Соеденитель Y образный Three way connect для RPC-670</t>
   </si>
   <si>
-    <t>RPC-67032</t>
-[...5 lines deleted...]
-    <t>RPC-40037</t>
+    <t>RPC-400-33</t>
   </si>
   <si>
     <t>Соеденитель T образный Three way connect для RPC-400, RPC-400A</t>
   </si>
   <si>
-    <t>RPC-67045</t>
+    <t>RPC-670-45</t>
   </si>
   <si>
     <t>Соеденитель Г образный Three way connect для RPC-670</t>
   </si>
   <si>
+    <t>RPC-400-23</t>
+  </si>
+  <si>
     <t>Картер двигателя Сrankcase для RPC-400, RPC-400A</t>
   </si>
   <si>
     <t>C-54-1000029</t>
   </si>
   <si>
     <t>Трубка спиральная PU SPIRAL TUBE для V-626</t>
   </si>
   <si>
     <t>TC-40-1200022</t>
   </si>
   <si>
     <t>Чехол резиновый RUBBER COVER для V-626</t>
   </si>
   <si>
-    <t>RPC-100002</t>
+    <t>RPC-1000-110</t>
   </si>
   <si>
     <t>Двигатель в сборе motor assembly для RPC-1000</t>
   </si>
   <si>
-    <t>RPC-67002</t>
+    <t>RPC-670-110</t>
   </si>
   <si>
     <t>Двигатель в сборе motor assembly для RPC-670</t>
   </si>
   <si>
-    <t xml:space="preserve">03.3032-7046 </t>
-[...5 lines deleted...]
-    <t>RPC-40005</t>
+    <t>03.3032-7046</t>
+  </si>
+  <si>
+    <t>Шкаф инструментальный Ferrum Classic 03.3032-7046, 2 полки, 3 ящика, 950*500*1950 мм, серый</t>
+  </si>
+  <si>
+    <t>RPC-400-110</t>
   </si>
   <si>
     <t>Двигатель в сборе motor assembly для RPC-400</t>
   </si>
   <si>
-    <t>RPC-400А02</t>
+    <t>RPC-400А-110</t>
   </si>
   <si>
     <t>Двигатель в сборе motor assembly для RPC-400А</t>
   </si>
   <si>
-    <t>RPC-100023</t>
+    <t>RPC-1000-34</t>
   </si>
   <si>
     <t>Охлаждающая трубка Cooling pipe для RPC-1000</t>
   </si>
   <si>
-    <t>Шкив ременный belt pulley для RPC-400, RPC-400А</t>
-[...11 lines deleted...]
-    <t>RPC-40049</t>
+    <t>RPC-400-50</t>
+  </si>
+  <si>
+    <t>Шкив ременный belt pulley для RPC-400</t>
+  </si>
+  <si>
+    <t>RPC-400-18</t>
   </si>
   <si>
     <t>Трубка входная inlet pipe для RPC-400, RPC-400А</t>
   </si>
   <si>
     <t>50-216</t>
   </si>
   <si>
-    <t>Насос ручной для бочек 50-220 кг, усиленный (Heavy Duty) DASS 50-216</t>
+    <t>Насос ручной DASS 50-216, для бочек 50-220 л, усиленный</t>
   </si>
   <si>
     <t>К79120</t>
   </si>
   <si>
-    <t>Нагнетатель пневматический для консистентных смазок с тележкой для бочек, DMECL K79120</t>
-[...5 lines deleted...]
-    <t>Верстак 2-тумб., 2 тумбы с дверц, стол. оцинк.- cерый G7046</t>
+    <t>Установка для подачи консистентной смазки из бочек К79120, на тележке</t>
+  </si>
+  <si>
+    <t>01.105L-G7046</t>
+  </si>
+  <si>
+    <t>Верстак 1-тумбовый Ferrum 01.105L-G7046, тумба, 5 ящиков, столешница оцинкованная, серый</t>
+  </si>
+  <si>
+    <t>JTC-4219</t>
+  </si>
+  <si>
+    <t>Направляющие для монтажа колеса JTC 4219, шпильки 12*1,5 мм, 12*1,25 мм, 14*1,5 мм, 14*1,25 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Фен технический Denzel HGP-2000, 2000 Вт, 2 режима, 450-600 °C, защита от перегрева </t>
   </si>
   <si>
-    <t>JTC-8468085</t>
-[...2 lines deleted...]
-    <t>Головка торцевая JTC 1" 85мм ударная</t>
+    <t>RIW-380-13</t>
+  </si>
+  <si>
+    <t>Панель управления скоростью Speed control panel для RIW-380</t>
+  </si>
+  <si>
+    <t>НФ-00000396</t>
+  </si>
+  <si>
+    <t>Видеоэндоскоп THINKCAR TES 303 PRO, 1280*720, гибкий зонд 95 см, для смартфона (Android/iOS)</t>
+  </si>
+  <si>
+    <t>Средство для бесконтактной мойки автомобиля SMART MULTI SAFE 42 канистра 20литров ЧЗ</t>
+  </si>
+  <si>
+    <t>Электролобзик DWT STSP08-100 DV, 800 Вт, 100 мм, 300-3000 ход/мин</t>
+  </si>
+  <si>
+    <t>CT-D-7100002</t>
+  </si>
+  <si>
+    <t>Пластина выключателя соединительная PLATE SWITCH CONNECTING для V-521</t>
+  </si>
+  <si>
+    <t>CT-D-7100004H</t>
+  </si>
+  <si>
+    <t>Пластина кронштейна BRACKET PLATE для V-521</t>
+  </si>
+  <si>
+    <t>GB879.1-4×16</t>
+  </si>
+  <si>
+    <t>Штифт цилиндрический эластичный, тяжелый ELASTIC CYLINDRICAL PIN, HEAVY для V-626</t>
+  </si>
+  <si>
+    <t>RIW-380-06</t>
+  </si>
+  <si>
+    <t>Редуктор в сборе Bevel gear assembly для RIW-380</t>
+  </si>
+  <si>
+    <t>RIW-380-08</t>
+  </si>
+  <si>
+    <t>Крышка корпуса аллюминиевая Aluminum housing для RIW-380</t>
+  </si>
+  <si>
+    <t>RIW-380-10</t>
+  </si>
+  <si>
+    <t>Фильтр пылевой правый Right dust filter для RIW-380</t>
+  </si>
+  <si>
+    <t>RIW-380-28</t>
+  </si>
+  <si>
+    <t>Фильтр пылевой левый Left dust filter для RIW-380</t>
+  </si>
+  <si>
+    <t>RIW-380-11</t>
+  </si>
+  <si>
+    <t>Корпус правая часть Right housing для RIW-380</t>
+  </si>
+  <si>
+    <t>RIW-380-24</t>
+  </si>
+  <si>
+    <t>Корпус левая часть Left housing для RIW-380</t>
+  </si>
+  <si>
+    <t>RIW-380-14</t>
+  </si>
+  <si>
+    <t>Крепеж аккумулятора Electrode holders для RIW-380</t>
+  </si>
+  <si>
+    <t>RIW-380-15</t>
+  </si>
+  <si>
+    <t>Контроллер PCB controller для RIW-380</t>
+  </si>
+  <si>
+    <t>RIW-380-16</t>
+  </si>
+  <si>
+    <t>Пружина Spring для RIW-380</t>
+  </si>
+  <si>
+    <t>RIW-380-17</t>
+  </si>
+  <si>
+    <t>Стержень тяговый Pull rodl для RIW-380</t>
+  </si>
+  <si>
+    <t>RIW-380-18</t>
+  </si>
+  <si>
+    <t>Кнопка переключения Switch buttons для RIW-380</t>
+  </si>
+  <si>
+    <t>RIW-380-19</t>
+  </si>
+  <si>
+    <t>Мотор в сборе Motor assembly для RIW-380</t>
+  </si>
+  <si>
+    <t>RIW-380-25</t>
+  </si>
+  <si>
+    <t>Переключатель Switch для RIW-380</t>
+  </si>
+  <si>
+    <t>RIW-380-26</t>
+  </si>
+  <si>
+    <t>Пластина переключателя прижимная Switch pressure plate для RIW-380</t>
+  </si>
+  <si>
+    <t>RIW-550-02</t>
+  </si>
+  <si>
+    <t>Патрон кулачковый диаметром 10 мм Сhuck для RIW-550</t>
+  </si>
+  <si>
+    <t>RIW-650-02</t>
+  </si>
+  <si>
+    <t>Патрон быстросъемный chuck guard для RIW-650</t>
+  </si>
+  <si>
+    <t>RIW-550-03</t>
+  </si>
+  <si>
+    <t>Редуктор в сборе Gear assembly для RIW-550, RIW-650</t>
+  </si>
+  <si>
+    <t>RIW-550-05</t>
+  </si>
+  <si>
+    <t>Статор двигателя Motor stator для RIW-550, RIW-650</t>
+  </si>
+  <si>
+    <t>RIW-550-06</t>
+  </si>
+  <si>
+    <t>Ротор двигателя Motor rotor для RIW-550, RIW-650</t>
+  </si>
+  <si>
+    <t>RIW-550-09</t>
+  </si>
+  <si>
+    <t>Крышка корпуса задняя Rear housing для RIW-550, RIW-650</t>
+  </si>
+  <si>
+    <t>RIW-550-10</t>
+  </si>
+  <si>
+    <t>Корпус Housing для RIW-550, RIW-650</t>
+  </si>
+  <si>
+    <t>RIW-550-12</t>
+  </si>
+  <si>
+    <t>Кнопка включения Switch Power для RIW-550, RIW-650</t>
+  </si>
+  <si>
+    <t>RIW-550-15</t>
+  </si>
+  <si>
+    <t>Контроллер PCB controller для RIW-550, RIW-650</t>
+  </si>
+  <si>
+    <t>RIW-550-16</t>
+  </si>
+  <si>
+    <t>Крепеж аккумулятора Electrode holders для RIW-550, RIW-650</t>
+  </si>
+  <si>
+    <t>Триггер ACG Т-24, бело-синий, 500 мл</t>
+  </si>
+  <si>
+    <t>Замша перфорированная ACG 1016964 Betta Pack, 500*440 мм</t>
+  </si>
+  <si>
+    <t>Микрофибровая салфетка ACG 1025136, 400*350 мм, 320 г/м2, зеленая</t>
+  </si>
+  <si>
+    <t>Сгон для пола ACG, 750 мм, стальной БЕЗ РУКОЯТКИ, изогнутый, резина двойная пористая</t>
+  </si>
+  <si>
+    <t>Рукоятка для стальных сгонов ACG (со стальным коннектором)</t>
+  </si>
+  <si>
+    <t>FE005R</t>
+  </si>
+  <si>
+    <t>Груза клеевые (Fe) для легковых колес ROSSVIK FE005R, 12*5 г, 115 мм, на бумажн основе (50шт./кор.)</t>
+  </si>
+  <si>
+    <t>JTC-448216</t>
+  </si>
+  <si>
+    <t>Головка торцевая ударная JTC 448216, 1/2", 16 мм, 6-гранная, глубокая</t>
+  </si>
+  <si>
+    <t>JTC-5716B</t>
+  </si>
+  <si>
+    <t>Машинка пневматическая для притирки клапанов JTC-5716 3000об/мин., 90PSI, L=154мм 4 насадки 16-35мм</t>
+  </si>
+  <si>
+    <t>FG026</t>
+  </si>
+  <si>
+    <t>Набор щупов ROSSVIK FG026, 0,04-0,63 мм, длина 89мм, 26 шт</t>
+  </si>
+  <si>
+    <t>FG030</t>
+  </si>
+  <si>
+    <t>Набор щупов ROSSVIK FG030, 0,127-0,762 / 0,05-0,30 мм, длина 100 мм, 26 шт</t>
+  </si>
+  <si>
+    <t>42_115х6,0х22</t>
+  </si>
+  <si>
+    <t>Диск шлифовальный по металлу ROSSVIK 115*6,0*22 мм, Тип 42, 80 м/с, 12500 об/мин, оксид алюминия.</t>
+  </si>
+  <si>
+    <t>002307</t>
+  </si>
+  <si>
+    <t>Экстрактор золотников 002307, отвертка двухсторонняя</t>
+  </si>
+  <si>
+    <t>002308</t>
+  </si>
+  <si>
+    <t>Экстрактор золотников 002308, отвертка длинная</t>
+  </si>
+  <si>
+    <t>RIW-650</t>
+  </si>
+  <si>
+    <t>Шуруповерт аккумуляторный ROSSVIK RIW-650, 3/8", 50 Нм, 1750 об/мин, 21 В, быстросъемный патрон</t>
+  </si>
+  <si>
+    <t>RIW-550</t>
+  </si>
+  <si>
+    <t>Шуруповерт аккумуляторный ROSSVIK RIW-550, 3/8", 50 Нм, 1750 об/мин, 21 В, кулачковый патрон</t>
+  </si>
+  <si>
+    <t>RIW-380</t>
+  </si>
+  <si>
+    <t>Угловая шлифовальная машина ROSSVIK RIW-380, 125 мм, 21 В</t>
+  </si>
+  <si>
+    <t>Масло синтетическое ProMart PAG 100, 1,0 л (ЧЗ)</t>
+  </si>
+  <si>
+    <t>КА-В010</t>
+  </si>
+  <si>
+    <t>Насадка пенная KLCB КА-В010</t>
+  </si>
+  <si>
+    <t>Щетка для чистки колес из нат. шерсть овчины.Общая длина-35 см, длина шерст. части-15 см SMART OPEN</t>
+  </si>
+  <si>
+    <t>KA-G066</t>
+  </si>
+  <si>
+    <t>Глина полировочная JOYBOND красная, KLCB</t>
+  </si>
+  <si>
+    <t>Щетка для чистки покрышек черная с черным ворсом SMART OPEN</t>
+  </si>
+  <si>
+    <t>Щетка для чистки покрышек прорезиненная с серым ворсом SMART OPEN</t>
+  </si>
+  <si>
+    <t>Щетка-насадка для чистки интерьера авто d-12.7 см, с жесткой щетин, хвостовик-шестигран.  SMART OPEN</t>
+  </si>
+  <si>
+    <t>Щетка-насадка для чистки интерьера авто d-12.7 см, с щетиной ср. ж, хвостовик-шестигран.  SMART OPEN</t>
+  </si>
+  <si>
+    <t>Щетка для чистки колес изогнутая из натур. шерсти, изгиб 75°,общ. дл: 50см,дл. шерст ч-15 SMART OPEN</t>
+  </si>
+  <si>
+    <t>KA-G023</t>
+  </si>
+  <si>
+    <t>Щетка для нанесения составов на шины, KLCB</t>
+  </si>
+  <si>
+    <t>KA-G025</t>
+  </si>
+  <si>
+    <t>Щетка универсальная средняя 326 мм., KLCB</t>
+  </si>
+  <si>
+    <t>Микрофибровое полотенце Smart Open MEGA FIBER, 800*600 мм, 340 г/м2, ультрамягкое</t>
+  </si>
+  <si>
+    <t>Полотенце супермягкое плюшевое 580 г/м 60х80 Soft Fiber Plush SMART OPEN</t>
+  </si>
+  <si>
+    <t>KA-G032</t>
+  </si>
+  <si>
+    <t>Микрофибровое полотенце KLCB KA-G032, автоскраб, 350*300 мм, 460 г/м2</t>
+  </si>
+  <si>
+    <t>Губка мелкопористая Easy Sponge SMART OPEN (4 шт.)</t>
+  </si>
+  <si>
+    <t>Крупнопористая губка 19*11*6 Car Wash Sponge  SMART OPEN (1шт.)</t>
+  </si>
+  <si>
+    <t>Аппликатор-скраб двухсторонний для интерьера авто,15x10x2 см  INTERIOR PAD  SMART OPEN</t>
+  </si>
+  <si>
+    <t>Аппликатор поролон. черный в форме полумесяца, для нанесения составов на шины авто SMART OPEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аппликатор круглый  для нанесения составов и воска на ЛКП, D10см, плоская рабочая поверхность Smart </t>
+  </si>
+  <si>
+    <t>Аппликатор поролоновый в пластиковом боксе, для нанесения составов на шины автомобиля SMART OPEN</t>
+  </si>
+  <si>
+    <t>Аппликатор фетровый для стекла, размер 6*5*4,5 см SMART OPEN</t>
+  </si>
+  <si>
+    <t>Полировальный круг двухслойный синий (мягкий) 150/175/30мм, SMART OPEN</t>
+  </si>
+  <si>
+    <t>Полировальный круг для стекла диаметр 30мм для полировки ЛКП авто SMART OPEN</t>
+  </si>
+  <si>
+    <t>Полировальный круг для стекла диаметр 50мм для полировки ЛКП авто SMART OPEN</t>
+  </si>
+  <si>
+    <t>Полировальный круг для стекла диаметр 80мм для полировки ЛКП авто SMART OPEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Удлинитель силовой MaxCut на пластиковой катушке ECRO 315-30 ПВС (3х1,5), 30м, 1 гнездо, ПВС, IP20, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Удлинитель силовой MaxCut на пластиковой катушке ECRO 315-50 ПВС (3х1,5), 50м, 1 гнездо, ПВС, IP20, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Удлинитель силовой MaxCut на пластиковой катушке ECRS 215-20 ПВС (2х1,5), 20м, 4 гнезда, ПВС, IP20, </t>
+  </si>
+  <si>
+    <t>15BB</t>
+  </si>
+  <si>
+    <t>Набор профессиональных кистей для детейлинга BRUSH BOX SMART OPEN (5шт)</t>
+  </si>
+  <si>
+    <t>Кисть для детейлинга из пластика с мягким искуственным ворсом (160 мм, ворс 45 мм) SMART OPEN</t>
+  </si>
+  <si>
+    <t>Кисть моторная для детейлинга с искусственной щетиной, длина 24 см SMART OPEN</t>
+  </si>
+  <si>
+    <t>KA-G074</t>
+  </si>
+  <si>
+    <t>Кисть для детейлинга из пластика (2шт) со сменными наконечниками различной длины и жесткости (5 шт.)</t>
+  </si>
+  <si>
+    <t>RPC-1000-63</t>
+  </si>
+  <si>
+    <t>Колесо резиновое Wheel foot для RPC-1000</t>
+  </si>
+  <si>
+    <t>RPC-400A-111</t>
+  </si>
+  <si>
+    <t>Насос воздушный в сборе Air pump assembly для RPC-400A</t>
+  </si>
+  <si>
+    <t>RPC-400A-53</t>
+  </si>
+  <si>
+    <t>Ремень привода Belt для RPC-400A</t>
+  </si>
+  <si>
+    <t>RPC-400A-26</t>
+  </si>
+  <si>
+    <t>Цилиндр Cylinder для RPC-400A</t>
+  </si>
+  <si>
+    <t>RPC-400A-37</t>
+  </si>
+  <si>
+    <t>Шатун Connecting rod для RPC-400A</t>
+  </si>
+  <si>
+    <t>RPC-400A-50</t>
+  </si>
+  <si>
+    <t>Шкив ременный belt pulley для RPC-400A</t>
+  </si>
+  <si>
+    <t>Полировальный круг зеленый (жесткий) 130/150/30мм, SMART OPEN</t>
+  </si>
+  <si>
+    <t>Полировальный круг из меха без подложки, диаметр 125мм желтый для полировки ЛКП авто SMART OPEN</t>
+  </si>
+  <si>
+    <t>Мойка колес МК-1М стандарт, макс.шир. колеса 350мм, 110 л, 25 кг, 31", 30-90 сек/30 сек, синий</t>
+  </si>
+  <si>
+    <t>Полировальный круг желтый (средний) 130/150/30мм, SMART OPEN</t>
+  </si>
+  <si>
+    <t>Полировальный круг из меха без подложки, диаметр 80 мм желтый для полировки ЛКП авто SMART OPEN</t>
+  </si>
+  <si>
+    <t>Полировальный круг из микрофибры на подложке, 50 мм для полировки ЛКП авто SMART OPEN</t>
+  </si>
+  <si>
+    <t>Полировальный круг из микрофибры на подложке, 125мм для полировки ЛКП авто SMART OPEN</t>
+  </si>
+  <si>
+    <t>Полировальный круг из микрофибры на подложке, 80 мм для полировки ЛКП авто SMART OPEN</t>
+  </si>
+  <si>
+    <t>Полировальный круг из стриж. меха сэндвич (жесткий) 125мм для полировки ЛКП авто SMART OPEN</t>
+  </si>
+  <si>
+    <t>Полировальный круг из стриж. меха сэндвич (жесткий) 50мм для полировки ЛКП авто SMART OPEN</t>
+  </si>
+  <si>
+    <t>Полировальный круг из шерстяного серого меха,диаметр 130 мм. на подложке 10мм SMART OPEN</t>
+  </si>
+  <si>
+    <t>Полировальный круг из шерстяного меха,диаметр 130 мм,на подложке 5 мм, длинна шерсти 10 SMART OPEN</t>
+  </si>
+  <si>
+    <t>Полировальный круг черный (мягкий) 150/175/30мм, SMART OPEN</t>
+  </si>
+  <si>
+    <t>Полировальный круг из стриженого меха на подложке, 50мм, длина ворса 5мм SMART OPEN</t>
+  </si>
+  <si>
+    <t>Полировальный круг из стриж. меха сэндвич (жесткий) 80мм для полировки ЛКП авто SMART OPEN</t>
+  </si>
+  <si>
+    <t>Полировальный круг из стриженого меха на подложке, 80мм, длина ворса 5мм SMART OPEN</t>
+  </si>
+  <si>
+    <t>Полировальный круг из стриженого меха на подложке, 150мм, длина ворса 5мм SMART OPEN</t>
+  </si>
+  <si>
+    <t>Полировальный круг из шерстяного белого меха,диаметр 80 мм., длина шерсти 10мм, на подложке SMART OP</t>
+  </si>
+  <si>
+    <t>Полировальный круг из шерстяного серого меха,диаметр 80 мм., длина шерсти 10мм, на подложке SMART OP</t>
+  </si>
+  <si>
+    <t>Триггер из химически стойкого материала</t>
+  </si>
+  <si>
+    <t>Триггер Smart Open, из химически стойкого материала, белый, 750 мл</t>
+  </si>
+  <si>
+    <t>160365*</t>
+  </si>
+  <si>
+    <t>Триггер Smart Open, из химически стойкого материала, прозрачный, 750 мл</t>
+  </si>
+  <si>
+    <t>Шампунь высокопенный ручной, без фосфатов и растворителей SMART TOO SHAMPOO 03 (0,5л) ЧЗ</t>
+  </si>
+  <si>
+    <t>Лосьон - кондиционер для интерьера автомобиля SMART ANGEL TOUCH 52 (0,5л)</t>
+  </si>
+  <si>
+    <t>Крем защитный  для кожи SMART SKIN MAGIC 13 (0,5л)</t>
+  </si>
+  <si>
+    <t>Чернитель шин Гелевый SMART BLACK ROUND 27 (0,25л)</t>
+  </si>
+  <si>
+    <t>Чернитель с эффектом мокрых шин SMART BLACK KISS 32 (0,25л)</t>
+  </si>
+  <si>
+    <t>Нано-консервант для кузова автомобиля с глубоким блеском SMART NANO SHINE 05 (0,5л)</t>
+  </si>
+  <si>
+    <t>Средство высокопенное концентрированное для бесконтактной мойки Complex VENUS (21кг) NEW</t>
+  </si>
+  <si>
+    <t>Щетка для чистки колес из нат. шерсти овчины.Общая длина-30 см, длина шерст. части-13,5 см SMART OPE</t>
+  </si>
+  <si>
+    <t>Средство для экспресс - очистки и блеска SMART QUICK STEP 26 (0,5л)</t>
+  </si>
+  <si>
+    <t>Щетка для чистки колес из нат. шерсти овчины.Общая длина-45 см, длина шерст. части-18,5 см SMART OPE</t>
+  </si>
+  <si>
+    <t>Очиститель устойчивых загрязнений с экстрактом апельсина универсальный SMART ORANGE KING 08 (0,1л)</t>
+  </si>
+  <si>
+    <t>Очиститель интерьера универсальный SMART FARBIC MAGIC 09 (0,5л) триггер ЧЗ</t>
+  </si>
+  <si>
+    <t>Средство для придания блеска кузову автомобиля SMART QUICK SHINE 37 (0,5л)</t>
+  </si>
+  <si>
+    <t>Обезжириватель на основе сольвентов SMART SOLVENT 50 (0,5л)</t>
+  </si>
+  <si>
+    <t>V326-1512</t>
+  </si>
+  <si>
+    <t>Двигатель 380В MM26001076170 Motor для V-326</t>
+  </si>
+  <si>
+    <t>V326-1513</t>
+  </si>
+  <si>
+    <t>Упор резиновый MM26001061270 rubber pad для V-326</t>
+  </si>
+  <si>
+    <t>V326-1516</t>
+  </si>
+  <si>
+    <t>Цилиндр отжима MM26001063996 large air cylinder для V-326</t>
+  </si>
+  <si>
+    <t>V326-1517</t>
+  </si>
+  <si>
+    <t>Пружина натяжения рычага лопаты MM26001061291 Shovel Arm Tension Spring для V-326</t>
+  </si>
+  <si>
+    <t>V326-1524</t>
+  </si>
+  <si>
+    <t>Редуктор MM26001056514 Gear box для V-326</t>
+  </si>
+  <si>
+    <t>V326-1525</t>
+  </si>
+  <si>
+    <t>Лопатка отжимная в сборе ММ26001061217 shovel arm welds assembled для V-326</t>
+  </si>
+  <si>
+    <t>V326-1705</t>
+  </si>
+  <si>
+    <t>Пластина стопорная шестигранная ММ26001061251 hexagonal locking plate для V-326</t>
+  </si>
+  <si>
+    <t>V326-1710</t>
+  </si>
+  <si>
+    <t>Крышка стопорной пластины ММ26001056525 lock plate cover для V-326</t>
+  </si>
+  <si>
+    <t>V326-1712</t>
+  </si>
+  <si>
+    <t>Рычаг MM26001061493 Weldment для V-326</t>
+  </si>
+  <si>
+    <t>V326-1801</t>
+  </si>
+  <si>
+    <t>Рычаг лопаты ММ26001061217 shovel arm welds для V-326</t>
+  </si>
+  <si>
+    <t>V326-1802</t>
+  </si>
+  <si>
+    <t>Лопата для разбортовки MM26001061417 Bead breaker shovel для V-326</t>
+  </si>
+  <si>
+    <t>V326-1803</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шарнир рычага лопаты универсальный MM26001061418 Shovel arm universal joint для V-326 </t>
+  </si>
+  <si>
+    <t>V326-1804</t>
+  </si>
+  <si>
+    <t>Вал рычага лопаты центральный ММ26001061419 Shovel arm center shaft для V-326</t>
+  </si>
+  <si>
+    <t>V326-1903</t>
+  </si>
+  <si>
+    <t>Опора педального узла MM26001056550 pedal frame для V-326</t>
+  </si>
+  <si>
+    <t>V326-1911</t>
+  </si>
+  <si>
+    <t>Переключатель реверсивный 380В MM26001067562 reversing switch 380V</t>
+  </si>
+  <si>
+    <t>V326-2101 1.1KW</t>
+  </si>
+  <si>
+    <t>Двигатель 220V50HZ 1.1KW MM26001067565 motor для V-326</t>
+  </si>
+  <si>
+    <t>V326-2101 0,75КВТ</t>
+  </si>
+  <si>
+    <t>Двигатель 380V50HZ 0,75КВТ MM26001076170 motor для V-326</t>
+  </si>
+  <si>
+    <t>V326-2201</t>
+  </si>
+  <si>
+    <t>Шток поршня цилиндра 20*423мм ММ26001067647 для V-326</t>
+  </si>
+  <si>
+    <t>V326-2206</t>
+  </si>
+  <si>
+    <t>Кольцо уплотнительное внутренний диаметр 20×2,65 ММ26001063254 O-ring для V-326</t>
+  </si>
+  <si>
+    <t>V326-2208</t>
+  </si>
+  <si>
+    <t>Поршень цилиндра для разбортовки MM26001064681 Bead breaker cylinder piston для V-326</t>
+  </si>
+  <si>
+    <t>V326-2209</t>
+  </si>
+  <si>
+    <t>Кольцо уплотнительное Y186×12×9 ММ26001064690 seal ring для V-326</t>
+  </si>
+  <si>
+    <t>V326-2213</t>
+  </si>
+  <si>
+    <t>Корпус цилиндра ММ26001064682 cylinder barrel для V-326</t>
+  </si>
+  <si>
+    <t>V326-2303</t>
+  </si>
+  <si>
+    <t>Кольцо уплотнительное внутренний диаметр 12×2,4 ММ26001076118 O-ring для V-326</t>
+  </si>
+  <si>
+    <t>V326-2304</t>
+  </si>
+  <si>
+    <t>Шток поршня цилиндра ММ26001067657 cylinder piston rod для V-326</t>
+  </si>
+  <si>
+    <t>V326-2309</t>
+  </si>
+  <si>
+    <t>Кольцо уплотнительное ММ26001063254 20 × 2,65 O-ring для V-326</t>
+  </si>
+  <si>
+    <t>Стяжка нейлоновая морозостойкая 4,6*300, черный, (100шт)</t>
+  </si>
+  <si>
+    <t>Стяжка нейлоновая морозостойкая 2,5*150, черный (100шт)</t>
+  </si>
+  <si>
+    <t>Стяжка нейлоновая морозостойкая 2,5*100, черный (100шт)</t>
+  </si>
+  <si>
+    <t>3.09.03.0019</t>
+  </si>
+  <si>
+    <t>Видеоэндоскоп THINKCAR ЕS 401, 1280*720, гибкий зонд 1 м, экран 5"</t>
+  </si>
+  <si>
+    <t>Очиститель дисков COMPLEX 5л ЧЗ</t>
+  </si>
+  <si>
+    <t>Ершик для мытья дисков Vikan 525052, длина 320 мм</t>
+  </si>
+  <si>
+    <t>RIW-1000-00</t>
+  </si>
+  <si>
+    <t>Корпус в сборе Housing assembly для RIW-1000</t>
+  </si>
+  <si>
+    <t>4131002103  Регулятор давления 1/4" AR2000A Air regulator 1/4'' AR2000A</t>
+  </si>
+  <si>
+    <t>01.A8-7016</t>
+  </si>
+  <si>
+    <t>Полка навесная Ferrum 530*181*75 мм, черная (темно-серый)</t>
+  </si>
+  <si>
+    <t>02.А1-7016</t>
+  </si>
+  <si>
+    <t>Полка навесная Ferrum 437*176 мм, (темно-серый)</t>
+  </si>
+  <si>
+    <t>Средство моющее кислотное беспенное, на основе ортофосфорной кислоты TANK CA23 26кг</t>
+  </si>
+  <si>
+    <t>Средство для бесконтактной мойки автомобиля высокопенное концентрат COMPLEX MERCURY 20кг</t>
+  </si>
+  <si>
+    <t>DCT-32</t>
+  </si>
+  <si>
+    <t>Рычаг для установки б/к вентилей металлический DCT-32 (Изогнутый)  НОРМ</t>
+  </si>
+  <si>
+    <t>0065</t>
+  </si>
+  <si>
+    <t>Груза клеевые (Pb) для грузовых колес НОРМ 0065 4×25гр 100гр 19мм, Синий скотч 50шт</t>
+  </si>
+  <si>
+    <t>0062B</t>
+  </si>
+  <si>
+    <t>Груза клеевые (Pb) для легковых колес НОРМ 0062B 4×5гр+4×10гр 19мм, Черная эмаль, Синий скотч 50шт</t>
+  </si>
+  <si>
+    <t>RPC-400A-15</t>
+  </si>
+  <si>
+    <t>Шкив двигателя motor pulley для RPC-400A</t>
+  </si>
+  <si>
+    <t>Кабель для установки TK-IMT602 арт.10006163</t>
+  </si>
+  <si>
+    <t>V-624-31</t>
+  </si>
+  <si>
+    <t>Стол поворотный в сборе CT-Y-1L000000 TURNTABLE  ASSEMBLY для V-624</t>
+  </si>
+  <si>
+    <t>RW-1201</t>
+  </si>
+  <si>
+    <t>Гайковерт пневматический ROSSVIK RW-1201 1/2'', 745Nm, 10000об/мин, 1,28кг, композитный корпус</t>
+  </si>
+  <si>
+    <t>RW-1202</t>
+  </si>
+  <si>
+    <t>Гайковерт пневматический ROSSVIK RW-1202 1/2'', 900Nm, 7500об/мин, 1,7кг, короткий, мет. корпус</t>
+  </si>
+  <si>
+    <t>RW-1204</t>
+  </si>
+  <si>
+    <t>Гайковерт пневматический ROSSVIK RW-1204 1/2'', 1600Nm, 6500об/мин, 2,16кг, композитный корпус</t>
+  </si>
+  <si>
+    <t>RW-3401</t>
+  </si>
+  <si>
+    <t>Гайковерт пневматический ROSSVIK RW-3401 3/4'', 2000Nm, 5500об/мин, 3,8кг, композитный корпус</t>
+  </si>
+  <si>
+    <t>RW-1205</t>
+  </si>
+  <si>
+    <t>Гайковерт пневматический ROSSVIK RW-1205 1/2'', 1560Nm, 8000об/мин, 2,0кг, композитный корпус</t>
+  </si>
+  <si>
+    <t>JTC-1353017</t>
+  </si>
+  <si>
+    <t>Бита HEX JTC-1353017, H17, 30мм, 10мм, сплав S2, 6-ти гранная</t>
+  </si>
+  <si>
+    <t>LDC020</t>
+  </si>
+  <si>
+    <t>Датчик нагрузки LDC020 до 30кг</t>
+  </si>
+  <si>
+    <t>SOL003</t>
+  </si>
+  <si>
+    <t>Соленоид SOL003 220Вт</t>
+  </si>
+  <si>
+    <t>SOL004</t>
+  </si>
+  <si>
+    <t>Соленоид SOL004 12Вт</t>
+  </si>
+  <si>
+    <t>HSW018</t>
+  </si>
+  <si>
+    <t>Выключатель HSW018</t>
+  </si>
+  <si>
+    <t>KPD017</t>
+  </si>
+  <si>
+    <t>Клавиатура KPD017 для AC1800/AC2000</t>
+  </si>
+  <si>
+    <t>НФ-00000709</t>
+  </si>
+  <si>
+    <t>Мойка колес ОПТИМА, 240 л, 20 кг, 31", 20-60 сек/15 сек, с подогревом</t>
+  </si>
+  <si>
+    <t>LAS014</t>
+  </si>
+  <si>
+    <t>Адаптер LAS014 LP-SAE1/4</t>
+  </si>
+  <si>
+    <t>LAT012</t>
+  </si>
+  <si>
+    <t>Адаптер LAT012 LP-ACME1/2</t>
+  </si>
+  <si>
+    <t>076.021.02</t>
+  </si>
+  <si>
+    <t>Накидка Автопак 076.021.02, 1300*820 мм, карманная, 10 мкм, 500 шт./уп.</t>
+  </si>
+  <si>
+    <t>Средство для ручной мойки автомобиля Complex HANDS, 19кг</t>
+  </si>
+  <si>
+    <t>Вал ведомый Альфа (Wulkan 300)</t>
+  </si>
+  <si>
+    <t>Ролик опорный L=6см (мойка колес Альфа, Wulkan)</t>
+  </si>
+  <si>
+    <t>Подшипник 6202 2 RS 15*35*11мм (для мойки колес Альфа max)</t>
+  </si>
+  <si>
+    <t>Вал ведущий Альфа max</t>
+  </si>
+  <si>
+    <t>Сальник (манжета армир) фторкаучук ТС 15х35х7 FKM75 (для мойки колес Альфа max)</t>
+  </si>
+  <si>
+    <t>Шкив 4 ручья (для мойки колес Альфа max)</t>
+  </si>
+  <si>
+    <t>Автомат пуска двигателя АПД-32, 1,6-2,5А (для мойки колес Альфа)</t>
+  </si>
+  <si>
+    <t>Контактор КМЭ малогабаритный, 18А, 220В (для мойки колес Альфа)</t>
+  </si>
+  <si>
+    <t>Автомат пуска двигателя АПД-32, 9-14А (для мойки колес Альфа)</t>
+  </si>
+  <si>
+    <t>Контактор КМЭ малогабаритный, 9А, 220В (для мойки колес Альфа)</t>
+  </si>
+  <si>
+    <t>Датчик бесконтактный индуктивный (для мойки колес Альфа)</t>
+  </si>
+  <si>
+    <t>Клапан обдува электромагнитный (для мойки колес Альфа)</t>
+  </si>
+  <si>
+    <t>Реле контактное, 24В, 10А (для мойки колес Альфа)</t>
+  </si>
+  <si>
+    <t>Электродвигатель 5,5кВт АИР100L2ЖУ2 220/380 IM2089 (для мойки колес Альфа)</t>
+  </si>
+  <si>
+    <t>Фитинг угловой Г-обр., М1/2", 10мм, (для мойки колес Альфа)</t>
+  </si>
+  <si>
+    <t>Фитинг прямой, М1/2", 10мм, (для мойки колес Альфа)</t>
+  </si>
+  <si>
+    <t>Маска сварочная Хамелеон Aurora SUN-7 TIG MASTER</t>
+  </si>
+  <si>
+    <t>Концентрат установочный для пленок SMART FILIMON 53 (1л)</t>
+  </si>
+  <si>
+    <t>Покрытие защитное для стекла SMART GLASSO 39 (10мл)</t>
+  </si>
+  <si>
+    <t>Гидрофоб быстрый Complex (0,25л)</t>
+  </si>
+  <si>
+    <t>Полироль пластика матовый Complex Земляника 0,25л</t>
+  </si>
+  <si>
+    <t>Очиститель стекол Complex (0,25л)</t>
+  </si>
+  <si>
+    <t>FE010</t>
+  </si>
+  <si>
+    <t>Груза клеевые (Fe) для легковых колес ROSSVIK FE010, (5г+10г)*4, 140 мм, (50 шт./кор.)</t>
+  </si>
+  <si>
+    <t>FE005</t>
+  </si>
+  <si>
+    <t>Груза клеевые (Fe) для легковых колес ROSSVIK FE005, 12*5 г, 140 мм, (50 шт./кор.)</t>
+  </si>
+  <si>
+    <t>Настройка ПО SGW на автомобилях Mercedes-Benz на 1 год</t>
+  </si>
+  <si>
+    <t>Настройка ПО SGW на автомобилях VAG на 1 год</t>
+  </si>
+  <si>
+    <t>TR-CH-3.NORM</t>
+  </si>
+  <si>
+    <t>Клапан TR-CH-3 NORM</t>
+  </si>
+  <si>
+    <t>562 4292-180 NORM</t>
+  </si>
+  <si>
+    <t>Удлинитель 562 4292-180° (Хром) NORM</t>
+  </si>
+  <si>
+    <t>RST3.0.7016</t>
+  </si>
+  <si>
+    <t>Тестер для диагностики подвески ROSSVIK RST-3.0, г/п 3 т, 200 такт/мин, 2,2 кВт, 220 В, серый</t>
+  </si>
+  <si>
+    <t>Автошампунь для ручной мойки Complex (19кг)</t>
+  </si>
+  <si>
+    <t>Воск с гидрофобным эффектом Complex (5л) Виноград</t>
+  </si>
+  <si>
+    <t>Очиститель двигателя "Motor Cleaner" (канистра 22,5 кг)</t>
+  </si>
+  <si>
+    <t>KA-G046</t>
+  </si>
+  <si>
+    <t>Фиксатор с липучкой для инструментальной панели, KLCB</t>
+  </si>
+  <si>
+    <t>Щетка для очистки полировальных кругов Pad Brush SMART OPEN</t>
+  </si>
+  <si>
+    <t>Щетка для чернения шин круглая с искусственным ворсом в боксе SMART OPEN</t>
+  </si>
+  <si>
+    <t>Щетка для салона с мягким ворсом из конского волоса, круглая 6,4 см SMART OPEN</t>
+  </si>
+  <si>
+    <t>FE100</t>
+  </si>
+  <si>
+    <t>Груза клеевые (Fe) для легковых колес 12*5 г, 120 мм, (100 шт/кор.), белая кор.</t>
+  </si>
+  <si>
+    <t>V326-2308</t>
+  </si>
+  <si>
+    <t>Кольцо стопорное 30 ММ26001064688 Snap Ring для V-326</t>
+  </si>
+  <si>
+    <t>Трубка пластиковая 8мм</t>
+  </si>
+  <si>
+    <t>A2.0.00.9.374</t>
+  </si>
+  <si>
+    <t>Винтовой блок для компрессора ВК8-10</t>
+  </si>
+  <si>
+    <t>OHT510V</t>
+  </si>
+  <si>
+    <t>Цилиндр гидравлический Ombra OHT510V, обратного действия, усилие 10 т</t>
+  </si>
+  <si>
+    <t>Поломоечная машина с приводом Chancee M60 Self-walking с гелевыми АКБ (90 а/ч при С5)</t>
+  </si>
+  <si>
+    <t>DR-9647</t>
+  </si>
+  <si>
+    <t>Мовиль с ингибитором коррозии 650 мл DR-9647</t>
+  </si>
+  <si>
+    <t>JTC-5903P</t>
+  </si>
+  <si>
+    <t>Ремкомплект для воротка JTC-5903 JTC</t>
+  </si>
+  <si>
+    <t>FLDP</t>
+  </si>
+  <si>
+    <t>Щипцы для демонтажа соединений топливной системы Thorvik</t>
+  </si>
+  <si>
+    <t>Втулка для RST-3.0 (Bushing assembly) (W)</t>
+  </si>
+  <si>
+    <t>Ремень для RST-3.0 (Belt) (W)</t>
+  </si>
+  <si>
+    <t>RSTN047BD</t>
+  </si>
+  <si>
+    <t>Эксцентриковый узел для RST-3.0 (Eccentric assembly) (W)</t>
+  </si>
+  <si>
+    <t>RSTN047</t>
+  </si>
+  <si>
+    <t>Шкив для RST-3.0 (Pulley) (W)</t>
+  </si>
+  <si>
+    <t>RSTN037.042</t>
+  </si>
+  <si>
+    <t>Вал с опорным элементом для RST-3.0 (Shaft with support element) (W)</t>
+  </si>
+  <si>
+    <t>Средство кислотное моющее гелеобразное для ванной комнаты CleanBox Professional BREEZE (1л)</t>
+  </si>
+  <si>
+    <t>Очиститель следов насекомых АГЕНТ INSECT CLEANER / Агент Е spyder 500 мл</t>
+  </si>
+  <si>
+    <t>TC-21-1610000</t>
+  </si>
+  <si>
+    <t>Патрубок для соединения масляных труб в сборе OIL PIPE JOINT NOZZAL ASSEMBLY WELDING для V-57</t>
+  </si>
+  <si>
+    <t>A-110</t>
+  </si>
+  <si>
+    <t>Стапель SIVER A-110, рамный, г/п 2,0 т, усилие 10 т, 1 силовое устройство</t>
+  </si>
+  <si>
+    <t>RPC-400</t>
+  </si>
+  <si>
+    <t>Компрессор ROSSVIK RPC-400, 400 л/мин, 10 бар, ресивер 100 л, 380 В/3,0 кВт, серый</t>
+  </si>
+  <si>
+    <t>RPC-670</t>
+  </si>
+  <si>
+    <t>Компрессор ROSSVIK RPC-670, 670 л/мин, 10 бар, ресивер 100 л, 380 В/4 кВт, серый</t>
+  </si>
+  <si>
+    <t>RPC-400А</t>
+  </si>
+  <si>
+    <t>Компрессор ROSSVIK RPC-400A, 400 л/мин, 10 бар, ресивер 100 л, 220 В/2,2 кВт, серый</t>
+  </si>
+  <si>
+    <t>RPC-1000</t>
+  </si>
+  <si>
+    <t>Компрессор ROSSVIK RPC-1000, 1000 л/мин, 10 бар, ресивер 270 л, 380 В/5,5 кВт, серый</t>
+  </si>
+  <si>
+    <t>11.4129/3-7016/3000</t>
+  </si>
+  <si>
+    <t>Верстак двухтумбовый "Premium" тумба, 5 ящиков, столешница оцинк (серый - корпус, красный - ящики)</t>
+  </si>
+  <si>
+    <t>T007.7016</t>
+  </si>
+  <si>
+    <t>Тележка инструментальная ROSSVIK T007, 780*480*1000 мм, 7 ящиков, серый</t>
+  </si>
+  <si>
+    <t>T007.5005</t>
+  </si>
+  <si>
+    <t>Тележка инструментальная ROSSVIK T007, 780*480*1000 мм, 7 ящиков, синий</t>
+  </si>
+  <si>
+    <t>T006.5005</t>
+  </si>
+  <si>
+    <t>Тележка инструментальная ROSSVIK T006, 780*480*1000 мм, 6 ящиков, синий</t>
+  </si>
+  <si>
+    <t>T006.7016</t>
+  </si>
+  <si>
+    <t>Тележка инструментальная ROSSVIK T006, 780*480*1000 мм, 6 ящиков, серый</t>
+  </si>
+  <si>
+    <t>001611</t>
+  </si>
+  <si>
+    <t>Направляющие ящиков для инструментальной тележки ROSSVIK T006 / T006B / T007P</t>
+  </si>
+  <si>
+    <t>001610</t>
+  </si>
+  <si>
+    <t>Колесо для инструментальной тележки ROSSVIK T006 / T006B / T007P, поворотное</t>
+  </si>
+  <si>
+    <t>001608</t>
+  </si>
+  <si>
+    <t>Колесо для инструментальной тележки ROSSVIK T006 / T006B / T007P</t>
+  </si>
+  <si>
+    <t>T006B.5005</t>
+  </si>
+  <si>
+    <t>Тележка инструментальная ROSSVIK T006B, 940*500*1000 мм, 6 ящиков, синий</t>
+  </si>
+  <si>
+    <t>T007B.5005</t>
+  </si>
+  <si>
+    <t>Тележка инструментальная ROSSVIK T007B, 940*500*1000 мм, 7 ящиков, синий</t>
+  </si>
+  <si>
+    <t>T007P.7016</t>
+  </si>
+  <si>
+    <t>Тележка инструментальная ROSSVIK T007P, 800*500*1000 мм, 7 ящиков, серый</t>
+  </si>
+  <si>
+    <t>T007B.7016</t>
+  </si>
+  <si>
+    <t>Тележка инструментальная ROSSVIK T007B, 940*500*1000 мм, 7 ящиков, серый</t>
+  </si>
+  <si>
+    <t>T006B.7016</t>
+  </si>
+  <si>
+    <t>Тележка инструментальная ROSSVIK T006B, 940*500*1000 мм, 6 ящиков, серый</t>
+  </si>
+  <si>
+    <t>T007P.5005</t>
+  </si>
+  <si>
+    <t>Тележка инструментальная ROSSVIK T007P, 800*500*1000 мм, 7 ящиков, синий</t>
+  </si>
+  <si>
+    <t>12-10-2</t>
+  </si>
+  <si>
+    <t>Шип ремонтный ROSSVIK 12-10-2 (коробка, 500 шт.)</t>
+  </si>
+  <si>
+    <t>12-9-2</t>
+  </si>
+  <si>
+    <t>Шип ремонтный ROSSVIK 12-9-2 (коробка, 500 шт.)</t>
+  </si>
+  <si>
+    <t>T006P.7016</t>
+  </si>
+  <si>
+    <t>Тележка инструментальная ROSSVIK T006P, 800*500*1000 мм, 6 ящиков, серый</t>
+  </si>
+  <si>
+    <t>T006P.5005</t>
+  </si>
+  <si>
+    <t>Тележка инструментальная ROSSVIK T006P, 800*500*1000 мм, 6 ящиков, синий</t>
+  </si>
+  <si>
+    <t>GLDK</t>
+  </si>
+  <si>
+    <t>Набор для проверки утечек СО2 в системе охлаждения Thorvik GLDK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -7541,669 +14006,678 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C1308"/>
+  <dimension ref="A1:C2472"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
         <v>4996101693</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4">
-        <v>4350020002</v>
+        <v>4023430170</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5">
-        <v>4045556001</v>
+        <v>4022230260</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6">
-        <v>4996111063</v>
+        <v>4350020002</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7">
-        <v>21134006</v>
+        <v>4045556001</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8">
-        <v>21134002</v>
+        <v>4996111063</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9">
-        <v>4310200200</v>
+        <v>21134006</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10">
-        <v>4490600001</v>
+        <v>21134002</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11">
-        <v>21161005</v>
+        <v>4131302103</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12">
-        <v>23114003</v>
+        <v>4121001001</v>
       </c>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:3">
-      <c r="A13" t="s">
+      <c r="A13">
+        <v>4252165102</v>
+      </c>
+      <c r="B13" t="s">
         <v>15</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14">
+        <v>4310200200</v>
+      </c>
+      <c r="B14" t="s">
         <v>16</v>
-      </c>
-[...9 lines deleted...]
-        <v>18</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15">
-        <v>4222202303</v>
+        <v>21161005</v>
       </c>
       <c r="B15" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16">
-        <v>21144004</v>
+        <v>23114003</v>
       </c>
       <c r="B16" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" t="s">
         <v>20</v>
-      </c>
-[...9 lines deleted...]
-        <v>21</v>
       </c>
       <c r="C17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18">
-        <v>21152005</v>
+        <v>4222202303</v>
       </c>
       <c r="B18" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19">
-        <v>4052407003</v>
+        <v>21144004</v>
       </c>
       <c r="B19" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20">
-        <v>4060200300</v>
+        <v>21161006</v>
       </c>
       <c r="B20" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21">
-        <v>2010701</v>
+        <v>21152005</v>
       </c>
       <c r="B21" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22">
-        <v>4000201</v>
+        <v>2010701</v>
       </c>
       <c r="B22" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23">
-        <v>2011201</v>
+        <v>4000201</v>
       </c>
       <c r="B23" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24">
-        <v>2016601</v>
+        <v>2011201</v>
       </c>
       <c r="B24" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25">
-        <v>2017201</v>
+        <v>2016601</v>
       </c>
       <c r="B25" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26">
-        <v>2016201</v>
+        <v>2017201</v>
       </c>
       <c r="B26" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27">
-        <v>2011301</v>
+        <v>2016201</v>
       </c>
       <c r="B27" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28">
-        <v>2037801</v>
+        <v>2011301</v>
       </c>
       <c r="B28" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29">
-        <v>2045801</v>
+        <v>2037801</v>
       </c>
       <c r="B29" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30">
-        <v>2045901</v>
+        <v>2045801</v>
       </c>
       <c r="B30" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31">
-        <v>6000237</v>
+        <v>2045901</v>
       </c>
       <c r="B31" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32">
-        <v>4001001</v>
+        <v>6000237</v>
       </c>
       <c r="B32" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33">
-        <v>3005188</v>
+        <v>4001001</v>
       </c>
       <c r="B33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34">
-        <v>2065654</v>
+        <v>3005188</v>
       </c>
       <c r="B34" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35">
-        <v>2038401</v>
+        <v>2065654</v>
       </c>
       <c r="B35" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36">
-        <v>2004801</v>
+        <v>2038401</v>
       </c>
       <c r="B36" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37">
-        <v>4003101</v>
+        <v>2004801</v>
       </c>
       <c r="B37" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38">
-        <v>2017101</v>
+        <v>4003101</v>
       </c>
       <c r="B38" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39">
-        <v>2065573</v>
+        <v>2017101</v>
       </c>
       <c r="B39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40">
+        <v>2065573</v>
+      </c>
+      <c r="B40" t="s">
+        <v>43</v>
+      </c>
+      <c r="C40">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41">
         <v>4002801</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B41" t="s">
         <v>44</v>
-      </c>
-[...9 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
+        <v>45</v>
+      </c>
+      <c r="B42" t="s">
+        <v>46</v>
+      </c>
+      <c r="C42">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" t="s">
         <v>47</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B43" t="s">
         <v>48</v>
       </c>
-      <c r="C42">
-[...4 lines deleted...]
-      <c r="B43" t="s">
+      <c r="C43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" t="s">
         <v>49</v>
       </c>
-      <c r="C43">
-[...3 lines deleted...]
-    <row r="44" spans="1:3">
       <c r="B44" t="s">
         <v>50</v>
       </c>
       <c r="C44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45" t="s">
         <v>52</v>
       </c>
       <c r="C45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46" t="s">
         <v>54</v>
       </c>
       <c r="C46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47" t="s">
         <v>56</v>
       </c>
       <c r="C47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:3">
-      <c r="A48" t="s">
+      <c r="A48">
+        <v>13253</v>
+      </c>
+      <c r="B48" t="s">
         <v>57</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49">
+        <v>13266</v>
+      </c>
+      <c r="B49" t="s">
         <v>58</v>
-      </c>
-[...9 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B50" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B51" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B52" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B53" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B54" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
+        <v>69</v>
+      </c>
+      <c r="B55" t="s">
+        <v>70</v>
+      </c>
+      <c r="C55">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" t="s">
         <v>71</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B56" t="s">
         <v>72</v>
       </c>
-      <c r="C55">
-[...7 lines deleted...]
-      <c r="B56" t="s">
+      <c r="C56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" t="s">
         <v>73</v>
       </c>
-      <c r="C56">
-[...3 lines deleted...]
-    <row r="57" spans="1:3">
       <c r="B57" t="s">
         <v>74</v>
       </c>
       <c r="C57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
         <v>75</v>
       </c>
       <c r="B58" t="s">
         <v>76</v>
       </c>
       <c r="C58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
         <v>77</v>
       </c>
       <c r="B59" t="s">
         <v>78</v>
       </c>
@@ -8267,13558 +14741,26278 @@
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>89</v>
       </c>
       <c r="B65" t="s">
         <v>90</v>
       </c>
       <c r="C65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>91</v>
       </c>
       <c r="B66" t="s">
         <v>92</v>
       </c>
       <c r="C66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:3">
-      <c r="A67">
-        <v>5000401</v>
+      <c r="A67" t="s">
+        <v>93</v>
       </c>
       <c r="B67" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:3">
-      <c r="A68">
-        <v>2066378</v>
+      <c r="A68" t="s">
+        <v>95</v>
       </c>
       <c r="B68" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:3">
-      <c r="A69">
-        <v>4000801</v>
+      <c r="A69" t="s">
+        <v>97</v>
       </c>
       <c r="B69" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:3">
-      <c r="A70" t="s">
-        <v>96</v>
+      <c r="A70">
+        <v>676869</v>
       </c>
       <c r="B70" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B71" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B72" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B73" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B74" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B75" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:3">
-      <c r="A76">
-        <v>5500081</v>
+      <c r="A76" t="s">
+        <v>110</v>
       </c>
       <c r="B76" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:3">
-      <c r="A77">
-        <v>5500106</v>
+      <c r="A77" t="s">
+        <v>112</v>
       </c>
       <c r="B77" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B78" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B79" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="C79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B80" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:3">
+      <c r="A81" t="s">
+        <v>120</v>
+      </c>
       <c r="B81" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="C81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="B82" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="C82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B83" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="C83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:3">
-      <c r="A84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B84" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B85" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B86" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="C86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B87" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B88" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B89" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="C89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B90" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="C90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B91" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B92" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B93" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:3">
-      <c r="A94" t="s">
-        <v>141</v>
+      <c r="A94">
+        <v>5000401</v>
       </c>
       <c r="B94" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:3">
-      <c r="A95" t="s">
-        <v>143</v>
+      <c r="A95">
+        <v>2066378</v>
       </c>
       <c r="B95" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:3">
-      <c r="A96" t="s">
-        <v>145</v>
+      <c r="A96">
+        <v>4000801</v>
       </c>
       <c r="B96" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B97" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B98" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B99" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B100" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B101" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B102" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B103" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B104" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B105" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B106" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:3">
-      <c r="A107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B107" t="s">
         <v>168</v>
       </c>
       <c r="C107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:3">
-      <c r="A108" t="s">
+      <c r="A108">
+        <v>5500081</v>
+      </c>
+      <c r="B108" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="C108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
+        <v>170</v>
+      </c>
+      <c r="B109" t="s">
         <v>171</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110">
+        <v>5500106</v>
+      </c>
+      <c r="B110" t="s">
         <v>172</v>
-      </c>
-[...9 lines deleted...]
-        <v>174</v>
       </c>
       <c r="C110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B111" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
+        <v>175</v>
+      </c>
+      <c r="B112" t="s">
+        <v>176</v>
+      </c>
+      <c r="C112">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="B113" t="s">
         <v>177</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C113">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="B114" t="s">
         <v>178</v>
       </c>
-      <c r="C112">
-[...4 lines deleted...]
-      <c r="A113" t="s">
+      <c r="C114">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="B115" t="s">
         <v>179</v>
-      </c>
-[...23 lines deleted...]
-        <v>184</v>
       </c>
       <c r="C115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="B116" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="C116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="B117" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="C117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="B118" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="C118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="B119" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="C119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="B120" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="C120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="B121" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="C121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="B122" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="C122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="B123" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="C123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="B124" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="C124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B125" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="C125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B126" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="B127" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="C127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B128" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:3">
-      <c r="A129">
-        <v>1038</v>
+      <c r="A129" t="s">
+        <v>206</v>
       </c>
       <c r="B129" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" t="s">
+        <v>208</v>
+      </c>
+      <c r="B130" t="s">
+        <v>209</v>
+      </c>
+      <c r="C130">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131">
+        <v>2032901</v>
+      </c>
+      <c r="B131" t="s">
+        <v>210</v>
+      </c>
+      <c r="C131">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" t="s">
+        <v>211</v>
+      </c>
+      <c r="B132" t="s">
         <v>212</v>
-      </c>
-[...20 lines deleted...]
-        <v>215</v>
       </c>
       <c r="C132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" t="s">
+        <v>213</v>
+      </c>
+      <c r="B133" t="s">
+        <v>214</v>
+      </c>
+      <c r="C133">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" t="s">
+        <v>215</v>
+      </c>
+      <c r="B134" t="s">
         <v>216</v>
-      </c>
-[...12 lines deleted...]
-        <v>218</v>
       </c>
       <c r="C134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B135" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
+        <v>219</v>
+      </c>
+      <c r="B136" t="s">
+        <v>220</v>
+      </c>
+      <c r="C136">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" t="s">
         <v>221</v>
       </c>
-      <c r="B136" t="s">
+      <c r="B137" t="s">
         <v>222</v>
-      </c>
-[...9 lines deleted...]
-        <v>223</v>
       </c>
       <c r="C137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
+        <v>223</v>
+      </c>
+      <c r="B138" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="C138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
+        <v>225</v>
+      </c>
+      <c r="B139" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="C139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
+        <v>227</v>
+      </c>
+      <c r="B140" t="s">
         <v>228</v>
       </c>
-      <c r="B140" t="s">
+      <c r="C140">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" t="s">
         <v>229</v>
       </c>
-      <c r="C140">
-[...3 lines deleted...]
-    <row r="141" spans="1:3">
       <c r="B141" t="s">
         <v>230</v>
       </c>
       <c r="C141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:3">
-      <c r="A142">
-        <v>30000517</v>
+      <c r="A142" t="s">
+        <v>231</v>
       </c>
       <c r="B142" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B143" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B144" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:3">
+      <c r="A145" t="s">
+        <v>237</v>
+      </c>
       <c r="B145" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B146" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:3">
+      <c r="A147" t="s">
+        <v>241</v>
+      </c>
       <c r="B147" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:3">
-      <c r="A148">
-        <v>30000433</v>
+      <c r="A148" t="s">
+        <v>243</v>
       </c>
       <c r="B148" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:3">
+      <c r="A149" t="s">
+        <v>245</v>
+      </c>
       <c r="B149" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="C149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="B150" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="C150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="B151" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="C151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="B152" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="C152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="B153" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="B154" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="C154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="B155" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="C155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="B156" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="C156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="B157" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="C157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="B158" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="C158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="B159" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="C159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="B160" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="C160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="B161" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="C161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="B162" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="C162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="B163" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="C163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="B164" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="C164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="B165" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="C165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="B166" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="C166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="B167" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="C167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="B168" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="C168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:3">
-      <c r="A169">
-        <v>35245</v>
+      <c r="A169" t="s">
+        <v>285</v>
       </c>
       <c r="B169" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:3">
-      <c r="A170">
-        <v>10052</v>
+      <c r="A170" t="s">
+        <v>287</v>
       </c>
       <c r="B170" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="C170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:3">
-      <c r="A171">
-        <v>26928</v>
+      <c r="A171" t="s">
+        <v>289</v>
       </c>
       <c r="B171" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="C171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:3">
-      <c r="A172">
-        <v>7229078</v>
+      <c r="A172" t="s">
+        <v>291</v>
       </c>
       <c r="B172" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="C172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:3">
+      <c r="A173" t="s">
+        <v>293</v>
+      </c>
       <c r="B173" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="C173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="B174" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="C174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:3">
+      <c r="A175" t="s">
+        <v>297</v>
+      </c>
       <c r="B175" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="C175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:3">
+      <c r="A176" t="s">
+        <v>299</v>
+      </c>
       <c r="B176" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="C176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:3">
+      <c r="A177" t="s">
+        <v>301</v>
+      </c>
       <c r="B177" t="s">
-        <v>289</v>
+        <v>302</v>
       </c>
       <c r="C177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:3">
+      <c r="A178" t="s">
+        <v>303</v>
+      </c>
       <c r="B178" t="s">
-        <v>290</v>
+        <v>304</v>
       </c>
       <c r="C178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:3">
+      <c r="A179" t="s">
+        <v>305</v>
+      </c>
       <c r="B179" t="s">
-        <v>291</v>
+        <v>306</v>
       </c>
       <c r="C179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:3">
+      <c r="A180" t="s">
+        <v>307</v>
+      </c>
       <c r="B180" t="s">
-        <v>292</v>
+        <v>308</v>
       </c>
       <c r="C180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:3">
-      <c r="A181">
-        <v>9085</v>
+      <c r="A181" t="s">
+        <v>309</v>
       </c>
       <c r="B181" t="s">
-        <v>293</v>
+        <v>310</v>
       </c>
       <c r="C181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B182" t="s">
-        <v>295</v>
+        <v>312</v>
       </c>
       <c r="C182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" t="s">
-        <v>296</v>
+        <v>313</v>
       </c>
       <c r="B183" t="s">
-        <v>297</v>
+        <v>314</v>
       </c>
       <c r="C183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" t="s">
-        <v>298</v>
+        <v>315</v>
       </c>
       <c r="B184" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="C184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" t="s">
-        <v>300</v>
+        <v>317</v>
       </c>
       <c r="B185" t="s">
-        <v>301</v>
+        <v>318</v>
       </c>
       <c r="C185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:3">
+      <c r="A186" t="s">
+        <v>319</v>
+      </c>
       <c r="B186" t="s">
-        <v>302</v>
+        <v>320</v>
       </c>
       <c r="C186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:3">
-      <c r="A187">
-        <v>40988</v>
+      <c r="A187" t="s">
+        <v>321</v>
       </c>
       <c r="B187" t="s">
-        <v>303</v>
+        <v>322</v>
       </c>
       <c r="C187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:3">
-      <c r="A188">
-        <v>40990</v>
+      <c r="A188" t="s">
+        <v>323</v>
       </c>
       <c r="B188" t="s">
-        <v>304</v>
+        <v>324</v>
       </c>
       <c r="C188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:3">
-      <c r="A189">
-        <v>39777</v>
+      <c r="A189" t="s">
+        <v>325</v>
       </c>
       <c r="B189" t="s">
-        <v>305</v>
+        <v>326</v>
       </c>
       <c r="C189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:3">
-      <c r="A190">
-        <v>39779</v>
+      <c r="A190" t="s">
+        <v>327</v>
       </c>
       <c r="B190" t="s">
-        <v>306</v>
+        <v>328</v>
       </c>
       <c r="C190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:3">
-      <c r="A191">
-        <v>12283</v>
+      <c r="A191" t="s">
+        <v>329</v>
       </c>
       <c r="B191" t="s">
-        <v>307</v>
+        <v>330</v>
       </c>
       <c r="C191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:3">
-      <c r="A192">
-        <v>12284</v>
+      <c r="A192" t="s">
+        <v>331</v>
       </c>
       <c r="B192" t="s">
-        <v>308</v>
+        <v>332</v>
       </c>
       <c r="C192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" t="s">
-        <v>309</v>
+        <v>333</v>
       </c>
       <c r="B193" t="s">
-        <v>310</v>
+        <v>334</v>
       </c>
       <c r="C193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:3">
+      <c r="A194" t="s">
+        <v>335</v>
+      </c>
       <c r="B194" t="s">
-        <v>311</v>
+        <v>336</v>
       </c>
       <c r="C194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:3">
-      <c r="A195">
-        <v>318802547</v>
+      <c r="A195" t="s">
+        <v>337</v>
       </c>
       <c r="B195" t="s">
-        <v>312</v>
+        <v>338</v>
       </c>
       <c r="C195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:3">
-      <c r="A196">
-        <v>98629133</v>
+      <c r="A196" t="s">
+        <v>339</v>
       </c>
       <c r="B196" t="s">
-        <v>313</v>
+        <v>340</v>
       </c>
       <c r="C196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:3">
-      <c r="A197">
-        <v>374604032</v>
+      <c r="A197" t="s">
+        <v>341</v>
       </c>
       <c r="B197" t="s">
-        <v>314</v>
+        <v>342</v>
       </c>
       <c r="C197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" t="s">
-        <v>315</v>
+        <v>343</v>
       </c>
       <c r="B198" t="s">
-        <v>316</v>
+        <v>344</v>
       </c>
       <c r="C198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" t="s">
-        <v>317</v>
+        <v>345</v>
       </c>
       <c r="B199" t="s">
-        <v>318</v>
+        <v>346</v>
       </c>
       <c r="C199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" t="s">
-        <v>319</v>
+        <v>347</v>
       </c>
       <c r="B200" t="s">
-        <v>320</v>
+        <v>348</v>
       </c>
       <c r="C200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" t="s">
-        <v>321</v>
+        <v>349</v>
       </c>
       <c r="B201" t="s">
-        <v>322</v>
+        <v>350</v>
       </c>
       <c r="C201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:3">
+      <c r="A202" t="s">
+        <v>351</v>
+      </c>
       <c r="B202" t="s">
-        <v>323</v>
+        <v>352</v>
       </c>
       <c r="C202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" t="s">
-        <v>324</v>
+        <v>353</v>
       </c>
       <c r="B203" t="s">
-        <v>325</v>
+        <v>354</v>
       </c>
       <c r="C203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" t="s">
-        <v>326</v>
+        <v>355</v>
       </c>
       <c r="B204" t="s">
-        <v>327</v>
+        <v>356</v>
       </c>
       <c r="C204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:3">
-      <c r="A205">
-        <v>39980919</v>
+      <c r="A205" t="s">
+        <v>357</v>
       </c>
       <c r="B205" t="s">
-        <v>328</v>
+        <v>358</v>
       </c>
       <c r="C205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" t="s">
-        <v>329</v>
+        <v>359</v>
       </c>
       <c r="B206" t="s">
-        <v>330</v>
+        <v>360</v>
       </c>
       <c r="C206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" t="s">
-        <v>331</v>
+        <v>361</v>
       </c>
       <c r="B207" t="s">
-        <v>332</v>
+        <v>362</v>
       </c>
       <c r="C207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" t="s">
-        <v>333</v>
+        <v>363</v>
       </c>
       <c r="B208" t="s">
-        <v>334</v>
+        <v>364</v>
       </c>
       <c r="C208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" t="s">
-        <v>335</v>
+        <v>365</v>
       </c>
       <c r="B209" t="s">
-        <v>336</v>
+        <v>366</v>
       </c>
       <c r="C209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" t="s">
-        <v>337</v>
+        <v>367</v>
       </c>
       <c r="B210" t="s">
-        <v>338</v>
+        <v>368</v>
       </c>
       <c r="C210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" t="s">
-        <v>339</v>
+        <v>369</v>
       </c>
       <c r="B211" t="s">
-        <v>340</v>
+        <v>370</v>
       </c>
       <c r="C211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" t="s">
-        <v>341</v>
+        <v>371</v>
       </c>
       <c r="B212" t="s">
-        <v>342</v>
+        <v>372</v>
       </c>
       <c r="C212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" t="s">
-        <v>343</v>
+        <v>373</v>
       </c>
       <c r="B213" t="s">
-        <v>344</v>
+        <v>374</v>
       </c>
       <c r="C213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" t="s">
-        <v>345</v>
+        <v>375</v>
       </c>
       <c r="B214" t="s">
-        <v>346</v>
+        <v>376</v>
       </c>
       <c r="C214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" t="s">
-        <v>347</v>
+        <v>377</v>
       </c>
       <c r="B215" t="s">
-        <v>348</v>
+        <v>378</v>
       </c>
       <c r="C215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" t="s">
-        <v>349</v>
+        <v>379</v>
       </c>
       <c r="B216" t="s">
-        <v>350</v>
+        <v>380</v>
       </c>
       <c r="C216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" t="s">
-        <v>351</v>
+        <v>381</v>
       </c>
       <c r="B217" t="s">
-        <v>352</v>
+        <v>382</v>
       </c>
       <c r="C217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" t="s">
-        <v>353</v>
+        <v>383</v>
       </c>
       <c r="B218" t="s">
-        <v>354</v>
+        <v>384</v>
       </c>
       <c r="C218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" t="s">
-        <v>355</v>
+        <v>385</v>
       </c>
       <c r="B219" t="s">
-        <v>356</v>
+        <v>386</v>
       </c>
       <c r="C219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" t="s">
-        <v>357</v>
+        <v>387</v>
       </c>
       <c r="B220" t="s">
-        <v>358</v>
+        <v>388</v>
       </c>
       <c r="C220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" t="s">
-        <v>359</v>
+        <v>389</v>
       </c>
       <c r="B221" t="s">
-        <v>360</v>
+        <v>390</v>
       </c>
       <c r="C221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" t="s">
-        <v>361</v>
+        <v>391</v>
       </c>
       <c r="B222" t="s">
-        <v>362</v>
+        <v>392</v>
       </c>
       <c r="C222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" t="s">
-        <v>363</v>
+        <v>393</v>
       </c>
       <c r="B223" t="s">
-        <v>364</v>
+        <v>394</v>
       </c>
       <c r="C223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" t="s">
-        <v>365</v>
+        <v>395</v>
       </c>
       <c r="B224" t="s">
-        <v>366</v>
+        <v>396</v>
       </c>
       <c r="C224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" t="s">
-        <v>367</v>
+        <v>397</v>
       </c>
       <c r="B225" t="s">
-        <v>368</v>
+        <v>398</v>
       </c>
       <c r="C225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" t="s">
-        <v>369</v>
+        <v>399</v>
       </c>
       <c r="B226" t="s">
-        <v>370</v>
+        <v>400</v>
       </c>
       <c r="C226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" t="s">
-        <v>371</v>
+        <v>401</v>
       </c>
       <c r="B227" t="s">
-        <v>372</v>
+        <v>402</v>
       </c>
       <c r="C227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
-        <v>373</v>
+        <v>403</v>
       </c>
       <c r="B228" t="s">
-        <v>374</v>
+        <v>404</v>
       </c>
       <c r="C228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" t="s">
-        <v>375</v>
+        <v>405</v>
       </c>
       <c r="B229" t="s">
-        <v>376</v>
+        <v>406</v>
       </c>
       <c r="C229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" t="s">
-        <v>377</v>
+        <v>407</v>
       </c>
       <c r="B230" t="s">
-        <v>378</v>
+        <v>408</v>
       </c>
       <c r="C230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" t="s">
-        <v>379</v>
+        <v>409</v>
       </c>
       <c r="B231" t="s">
-        <v>380</v>
+        <v>410</v>
       </c>
       <c r="C231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" t="s">
-        <v>381</v>
+        <v>411</v>
       </c>
       <c r="B232" t="s">
-        <v>382</v>
+        <v>412</v>
       </c>
       <c r="C232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:3">
+      <c r="A233" t="s">
+        <v>413</v>
+      </c>
       <c r="B233" t="s">
-        <v>383</v>
+        <v>414</v>
       </c>
       <c r="C233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" t="s">
-        <v>384</v>
+        <v>415</v>
       </c>
       <c r="B234" t="s">
-        <v>385</v>
+        <v>416</v>
       </c>
       <c r="C234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:3">
-      <c r="A235" t="s">
-        <v>386</v>
+      <c r="A235">
+        <v>1037</v>
       </c>
       <c r="B235" t="s">
-        <v>387</v>
+        <v>417</v>
       </c>
       <c r="C235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:3">
-      <c r="A236" t="s">
-        <v>388</v>
+      <c r="A236">
+        <v>1038</v>
       </c>
       <c r="B236" t="s">
-        <v>389</v>
+        <v>418</v>
       </c>
       <c r="C236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" t="s">
-        <v>390</v>
+        <v>419</v>
       </c>
       <c r="B237" t="s">
-        <v>391</v>
+        <v>420</v>
       </c>
       <c r="C237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:3">
-      <c r="A238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B238" t="s">
-        <v>393</v>
+        <v>421</v>
       </c>
       <c r="C238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:3">
-      <c r="A239" t="s">
-        <v>394</v>
+      <c r="A239">
+        <v>1012</v>
       </c>
       <c r="B239" t="s">
-        <v>395</v>
+        <v>422</v>
       </c>
       <c r="C239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:3">
-      <c r="A240" t="s">
-        <v>396</v>
+      <c r="A240">
+        <v>1018</v>
       </c>
       <c r="B240" t="s">
-        <v>397</v>
+        <v>423</v>
       </c>
       <c r="C240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" t="s">
-        <v>398</v>
+        <v>424</v>
       </c>
       <c r="B241" t="s">
-        <v>399</v>
+        <v>425</v>
       </c>
       <c r="C241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:3">
-      <c r="A242" t="s">
-        <v>400</v>
+      <c r="A242">
+        <v>1007</v>
       </c>
       <c r="B242" t="s">
-        <v>401</v>
+        <v>426</v>
       </c>
       <c r="C242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:3">
-      <c r="A243" t="s">
-        <v>402</v>
+      <c r="A243">
+        <v>1041</v>
       </c>
       <c r="B243" t="s">
-        <v>403</v>
+        <v>427</v>
       </c>
       <c r="C243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:3">
-      <c r="A244" t="s">
-        <v>404</v>
+      <c r="A244">
+        <v>1039</v>
       </c>
       <c r="B244" t="s">
-        <v>405</v>
+        <v>428</v>
       </c>
       <c r="C244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:3">
-      <c r="A245" t="s">
-        <v>406</v>
+      <c r="A245">
+        <v>1010</v>
       </c>
       <c r="B245" t="s">
-        <v>407</v>
+        <v>429</v>
       </c>
       <c r="C245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
-        <v>408</v>
+        <v>430</v>
       </c>
       <c r="B246" t="s">
-        <v>409</v>
+        <v>431</v>
       </c>
       <c r="C246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
-        <v>410</v>
+        <v>432</v>
       </c>
       <c r="B247" t="s">
-        <v>411</v>
+        <v>433</v>
       </c>
       <c r="C247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
-        <v>412</v>
+        <v>434</v>
       </c>
       <c r="B248" t="s">
-        <v>413</v>
+        <v>435</v>
       </c>
       <c r="C248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
-        <v>414</v>
+        <v>436</v>
       </c>
       <c r="B249" t="s">
-        <v>415</v>
+        <v>437</v>
       </c>
       <c r="C249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
-        <v>416</v>
+        <v>438</v>
       </c>
       <c r="B250" t="s">
-        <v>417</v>
+        <v>439</v>
       </c>
       <c r="C250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" t="s">
-        <v>418</v>
+        <v>440</v>
       </c>
       <c r="B251" t="s">
-        <v>419</v>
+        <v>441</v>
       </c>
       <c r="C251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
-        <v>420</v>
+        <v>442</v>
       </c>
       <c r="B252" t="s">
-        <v>421</v>
+        <v>443</v>
       </c>
       <c r="C252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
-        <v>422</v>
+        <v>444</v>
       </c>
       <c r="B253" t="s">
-        <v>423</v>
+        <v>445</v>
       </c>
       <c r="C253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:3">
-      <c r="A254" t="s">
-        <v>424</v>
+      <c r="A254">
+        <v>43066</v>
       </c>
       <c r="B254" t="s">
-        <v>425</v>
+        <v>446</v>
       </c>
       <c r="C254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:3">
-      <c r="A255" t="s">
-        <v>426</v>
+      <c r="A255">
+        <v>4003</v>
       </c>
       <c r="B255" t="s">
-        <v>427</v>
+        <v>447</v>
       </c>
       <c r="C255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" t="s">
-        <v>428</v>
+        <v>448</v>
       </c>
       <c r="B256" t="s">
-        <v>429</v>
+        <v>449</v>
       </c>
       <c r="C256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" t="s">
-        <v>430</v>
+        <v>450</v>
       </c>
       <c r="B257" t="s">
-        <v>431</v>
+        <v>451</v>
       </c>
       <c r="C257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" t="s">
-        <v>432</v>
+        <v>452</v>
       </c>
       <c r="B258" t="s">
-        <v>433</v>
+        <v>453</v>
       </c>
       <c r="C258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" t="s">
-        <v>434</v>
+        <v>454</v>
       </c>
       <c r="B259" t="s">
-        <v>435</v>
+        <v>455</v>
       </c>
       <c r="C259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" t="s">
-        <v>436</v>
+        <v>456</v>
       </c>
       <c r="B260" t="s">
-        <v>437</v>
+        <v>457</v>
       </c>
       <c r="C260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" t="s">
-        <v>438</v>
+        <v>458</v>
       </c>
       <c r="B261" t="s">
-        <v>439</v>
+        <v>459</v>
       </c>
       <c r="C261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" t="s">
-        <v>440</v>
+        <v>460</v>
       </c>
       <c r="B262" t="s">
-        <v>441</v>
+        <v>461</v>
       </c>
       <c r="C262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" t="s">
-        <v>442</v>
+        <v>462</v>
       </c>
       <c r="B263" t="s">
-        <v>443</v>
+        <v>463</v>
       </c>
       <c r="C263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:3">
-      <c r="A264" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B264" t="s">
-        <v>445</v>
+        <v>464</v>
       </c>
       <c r="C264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" t="s">
-        <v>446</v>
+        <v>465</v>
       </c>
       <c r="B265" t="s">
-        <v>447</v>
+        <v>466</v>
       </c>
       <c r="C265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" t="s">
-        <v>448</v>
+        <v>467</v>
       </c>
       <c r="B266" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="C266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" t="s">
-        <v>450</v>
+        <v>469</v>
       </c>
       <c r="B267" t="s">
-        <v>451</v>
+        <v>470</v>
       </c>
       <c r="C267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" t="s">
-        <v>452</v>
+        <v>471</v>
       </c>
       <c r="B268" t="s">
-        <v>453</v>
+        <v>472</v>
       </c>
       <c r="C268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" t="s">
-        <v>454</v>
+        <v>473</v>
       </c>
       <c r="B269" t="s">
-        <v>455</v>
+        <v>474</v>
       </c>
       <c r="C269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" t="s">
-        <v>456</v>
+        <v>475</v>
       </c>
       <c r="B270" t="s">
-        <v>457</v>
+        <v>476</v>
       </c>
       <c r="C270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" t="s">
-        <v>458</v>
+        <v>477</v>
       </c>
       <c r="B271" t="s">
-        <v>459</v>
+        <v>478</v>
       </c>
       <c r="C271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" t="s">
-        <v>460</v>
+        <v>479</v>
       </c>
       <c r="B272" t="s">
-        <v>461</v>
+        <v>480</v>
       </c>
       <c r="C272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" t="s">
-        <v>462</v>
+        <v>481</v>
       </c>
       <c r="B273" t="s">
-        <v>463</v>
+        <v>482</v>
       </c>
       <c r="C273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:3">
+      <c r="A274">
+        <v>30000517</v>
+      </c>
       <c r="B274" t="s">
-        <v>464</v>
+        <v>483</v>
       </c>
       <c r="C274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" t="s">
-        <v>465</v>
+        <v>484</v>
       </c>
       <c r="B275" t="s">
-        <v>466</v>
+        <v>485</v>
       </c>
       <c r="C275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" t="s">
-        <v>467</v>
+        <v>486</v>
       </c>
       <c r="B276" t="s">
-        <v>468</v>
+        <v>487</v>
       </c>
       <c r="C276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" t="s">
-        <v>469</v>
+        <v>488</v>
       </c>
       <c r="B277" t="s">
-        <v>470</v>
+        <v>489</v>
       </c>
       <c r="C277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" t="s">
-        <v>471</v>
+        <v>490</v>
       </c>
       <c r="B278" t="s">
-        <v>472</v>
+        <v>491</v>
       </c>
       <c r="C278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" t="s">
-        <v>473</v>
+        <v>492</v>
       </c>
       <c r="B279" t="s">
-        <v>474</v>
+        <v>493</v>
       </c>
       <c r="C279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" t="s">
-        <v>475</v>
+        <v>494</v>
       </c>
       <c r="B280" t="s">
-        <v>476</v>
+        <v>495</v>
       </c>
       <c r="C280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" t="s">
-        <v>477</v>
+        <v>496</v>
       </c>
       <c r="B281" t="s">
-        <v>478</v>
+        <v>497</v>
       </c>
       <c r="C281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:3">
-      <c r="A282" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B282" t="s">
-        <v>480</v>
+        <v>498</v>
       </c>
       <c r="C282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" t="s">
-        <v>481</v>
+        <v>499</v>
       </c>
       <c r="B283" t="s">
-        <v>482</v>
+        <v>500</v>
       </c>
       <c r="C283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" t="s">
-        <v>483</v>
+        <v>501</v>
       </c>
       <c r="B284" t="s">
-        <v>484</v>
+        <v>502</v>
       </c>
       <c r="C284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:3">
-      <c r="A285">
-        <v>57340</v>
+      <c r="A285" t="s">
+        <v>503</v>
       </c>
       <c r="B285" t="s">
-        <v>485</v>
+        <v>504</v>
       </c>
       <c r="C285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:3">
-      <c r="A286" t="s">
-        <v>486</v>
+      <c r="A286">
+        <v>30000433</v>
       </c>
       <c r="B286" t="s">
-        <v>487</v>
+        <v>505</v>
       </c>
       <c r="C286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:3">
-      <c r="A287" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B287" t="s">
-        <v>489</v>
+        <v>506</v>
       </c>
       <c r="C287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" t="s">
-        <v>490</v>
+        <v>507</v>
       </c>
       <c r="B288" t="s">
-        <v>491</v>
+        <v>508</v>
       </c>
       <c r="C288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" t="s">
-        <v>492</v>
+        <v>509</v>
       </c>
       <c r="B289" t="s">
-        <v>493</v>
+        <v>510</v>
       </c>
       <c r="C289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:3">
+      <c r="A290" t="s">
+        <v>511</v>
+      </c>
       <c r="B290" t="s">
-        <v>494</v>
+        <v>512</v>
       </c>
       <c r="C290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" t="s">
-        <v>495</v>
+        <v>513</v>
       </c>
       <c r="B291" t="s">
-        <v>496</v>
+        <v>514</v>
       </c>
       <c r="C291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" t="s">
-        <v>497</v>
+        <v>515</v>
       </c>
       <c r="B292" t="s">
-        <v>498</v>
+        <v>516</v>
       </c>
       <c r="C292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" t="s">
-        <v>499</v>
+        <v>517</v>
       </c>
       <c r="B293" t="s">
-        <v>500</v>
+        <v>518</v>
       </c>
       <c r="C293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" t="s">
-        <v>501</v>
+        <v>519</v>
       </c>
       <c r="B294" t="s">
-        <v>502</v>
+        <v>520</v>
       </c>
       <c r="C294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" t="s">
-        <v>503</v>
+        <v>521</v>
       </c>
       <c r="B295" t="s">
-        <v>504</v>
+        <v>522</v>
       </c>
       <c r="C295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:3">
+      <c r="A296" t="s">
+        <v>523</v>
+      </c>
       <c r="B296" t="s">
-        <v>505</v>
+        <v>524</v>
       </c>
       <c r="C296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:3">
+      <c r="A297" t="s">
+        <v>525</v>
+      </c>
       <c r="B297" t="s">
-        <v>506</v>
+        <v>526</v>
       </c>
       <c r="C297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:3">
+      <c r="A298" t="s">
+        <v>527</v>
+      </c>
       <c r="B298" t="s">
-        <v>507</v>
+        <v>528</v>
       </c>
       <c r="C298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" t="s">
-        <v>508</v>
+        <v>529</v>
       </c>
       <c r="B299" t="s">
-        <v>509</v>
+        <v>530</v>
       </c>
       <c r="C299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" t="s">
-        <v>510</v>
+        <v>531</v>
       </c>
       <c r="B300" t="s">
-        <v>511</v>
+        <v>532</v>
       </c>
       <c r="C300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" t="s">
-        <v>512</v>
+        <v>533</v>
       </c>
       <c r="B301" t="s">
-        <v>513</v>
+        <v>534</v>
       </c>
       <c r="C301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" t="s">
-        <v>514</v>
+        <v>535</v>
       </c>
       <c r="B302" t="s">
-        <v>515</v>
+        <v>536</v>
       </c>
       <c r="C302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:3">
-      <c r="A303">
-        <v>1024792</v>
+      <c r="A303" t="s">
+        <v>537</v>
       </c>
       <c r="B303" t="s">
-        <v>516</v>
+        <v>538</v>
       </c>
       <c r="C303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:3">
+      <c r="A304" t="s">
+        <v>539</v>
+      </c>
       <c r="B304" t="s">
-        <v>517</v>
+        <v>540</v>
       </c>
       <c r="C304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:3">
+      <c r="A305" t="s">
+        <v>541</v>
+      </c>
       <c r="B305" t="s">
-        <v>518</v>
+        <v>542</v>
       </c>
       <c r="C305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:3">
-      <c r="A306">
-        <v>30.011006</v>
+      <c r="A306" t="s">
+        <v>543</v>
       </c>
       <c r="B306" t="s">
-        <v>519</v>
+        <v>544</v>
       </c>
       <c r="C306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" t="s">
-        <v>520</v>
+        <v>545</v>
       </c>
       <c r="B307" t="s">
-        <v>521</v>
+        <v>546</v>
       </c>
       <c r="C307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" t="s">
-        <v>522</v>
+        <v>547</v>
       </c>
       <c r="B308" t="s">
-        <v>523</v>
+        <v>548</v>
       </c>
       <c r="C308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309">
-        <v>80511</v>
+        <v>19091</v>
       </c>
       <c r="B309" t="s">
-        <v>524</v>
+        <v>549</v>
       </c>
       <c r="C309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" t="s">
-        <v>525</v>
+        <v>550</v>
       </c>
       <c r="B310" t="s">
-        <v>526</v>
+        <v>551</v>
       </c>
       <c r="C310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" t="s">
-        <v>527</v>
+        <v>552</v>
       </c>
       <c r="B311" t="s">
-        <v>528</v>
+        <v>553</v>
       </c>
       <c r="C311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" t="s">
-        <v>529</v>
+        <v>554</v>
       </c>
       <c r="B312" t="s">
-        <v>530</v>
+        <v>555</v>
       </c>
       <c r="C312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:3">
-      <c r="A313" t="s">
-        <v>531</v>
+      <c r="A313">
+        <v>35245</v>
       </c>
       <c r="B313" t="s">
-        <v>532</v>
+        <v>556</v>
       </c>
       <c r="C313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314">
-        <v>71.022</v>
+        <v>10041</v>
       </c>
       <c r="B314" t="s">
-        <v>533</v>
+        <v>557</v>
       </c>
       <c r="C314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:3">
-      <c r="A315" t="s">
-        <v>534</v>
+      <c r="A315">
+        <v>10052</v>
       </c>
       <c r="B315" t="s">
-        <v>535</v>
+        <v>558</v>
       </c>
       <c r="C315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316">
-        <v>70.022</v>
+        <v>26928</v>
       </c>
       <c r="B316" t="s">
-        <v>536</v>
+        <v>559</v>
       </c>
       <c r="C316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317">
-        <v>110356</v>
+        <v>7229078</v>
       </c>
       <c r="B317" t="s">
-        <v>537</v>
+        <v>560</v>
       </c>
       <c r="C317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:3">
-      <c r="A318">
-[...1 lines deleted...]
-      </c>
       <c r="B318" t="s">
-        <v>538</v>
+        <v>561</v>
       </c>
       <c r="C318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:3">
-      <c r="A319">
-        <v>1176126</v>
+      <c r="A319" t="s">
+        <v>562</v>
       </c>
       <c r="B319" t="s">
-        <v>539</v>
+        <v>563</v>
       </c>
       <c r="C319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:3">
-      <c r="A320">
-        <v>117654</v>
+      <c r="A320" t="s">
+        <v>564</v>
       </c>
       <c r="B320" t="s">
-        <v>540</v>
+        <v>565</v>
       </c>
       <c r="C320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:3">
-      <c r="A321">
-[...1 lines deleted...]
-      </c>
       <c r="B321" t="s">
-        <v>541</v>
+        <v>566</v>
       </c>
       <c r="C321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:3">
-      <c r="A322">
-[...1 lines deleted...]
-      </c>
       <c r="B322" t="s">
-        <v>542</v>
+        <v>567</v>
       </c>
       <c r="C322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:3">
-      <c r="A323">
-[...1 lines deleted...]
-      </c>
       <c r="B323" t="s">
-        <v>543</v>
+        <v>568</v>
       </c>
       <c r="C323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324">
-        <v>110548</v>
+        <v>9085</v>
       </c>
       <c r="B324" t="s">
-        <v>544</v>
+        <v>569</v>
       </c>
       <c r="C324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:3">
-      <c r="A325">
-        <v>110564</v>
+      <c r="A325" t="s">
+        <v>570</v>
       </c>
       <c r="B325" t="s">
-        <v>545</v>
+        <v>571</v>
       </c>
       <c r="C325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:3">
-      <c r="A326">
-        <v>110560</v>
+      <c r="A326" t="s">
+        <v>572</v>
       </c>
       <c r="B326" t="s">
-        <v>546</v>
+        <v>573</v>
       </c>
       <c r="C326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" t="s">
-        <v>547</v>
+        <v>574</v>
       </c>
       <c r="B327" t="s">
-        <v>548</v>
+        <v>575</v>
       </c>
       <c r="C327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:3">
+      <c r="A328">
+        <v>40988</v>
+      </c>
       <c r="B328" t="s">
-        <v>549</v>
+        <v>576</v>
       </c>
       <c r="C328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329">
-        <v>110103</v>
+        <v>40990</v>
       </c>
       <c r="B329" t="s">
-        <v>550</v>
+        <v>577</v>
       </c>
       <c r="C329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:3">
-      <c r="A330" t="s">
-        <v>551</v>
+      <c r="A330">
+        <v>39777</v>
       </c>
       <c r="B330" t="s">
-        <v>552</v>
+        <v>578</v>
       </c>
       <c r="C330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:3">
-      <c r="A331" t="s">
-        <v>553</v>
+      <c r="A331">
+        <v>39779</v>
       </c>
       <c r="B331" t="s">
-        <v>554</v>
+        <v>579</v>
       </c>
       <c r="C331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:3">
-      <c r="A332" t="s">
-        <v>555</v>
+      <c r="A332">
+        <v>12283</v>
       </c>
       <c r="B332" t="s">
-        <v>556</v>
+        <v>580</v>
       </c>
       <c r="C332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:3">
-      <c r="A333" t="s">
-        <v>557</v>
+      <c r="A333">
+        <v>12284</v>
       </c>
       <c r="B333" t="s">
-        <v>558</v>
+        <v>581</v>
       </c>
       <c r="C333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:3">
-      <c r="A334">
-        <v>155105</v>
+      <c r="A334" t="s">
+        <v>582</v>
       </c>
       <c r="B334" t="s">
-        <v>559</v>
+        <v>583</v>
       </c>
       <c r="C334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:3">
-      <c r="A335">
-[...1 lines deleted...]
-      </c>
       <c r="B335" t="s">
-        <v>560</v>
+        <v>584</v>
       </c>
       <c r="C335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336">
-        <v>1012719</v>
+        <v>318802547</v>
       </c>
       <c r="B336" t="s">
-        <v>561</v>
+        <v>585</v>
       </c>
       <c r="C336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:3">
+      <c r="A337">
+        <v>98629133</v>
+      </c>
       <c r="B337" t="s">
-        <v>562</v>
+        <v>586</v>
       </c>
       <c r="C337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:3">
-      <c r="A338" t="s">
-        <v>563</v>
+      <c r="A338">
+        <v>374604032</v>
       </c>
       <c r="B338" t="s">
-        <v>564</v>
+        <v>587</v>
       </c>
       <c r="C338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" t="s">
-        <v>565</v>
+        <v>588</v>
       </c>
       <c r="B339" t="s">
-        <v>566</v>
+        <v>589</v>
       </c>
       <c r="C339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:3">
-      <c r="A340">
-        <v>1009369</v>
+      <c r="A340" t="s">
+        <v>590</v>
       </c>
       <c r="B340" t="s">
-        <v>567</v>
+        <v>591</v>
       </c>
       <c r="C340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" t="s">
-        <v>568</v>
+        <v>592</v>
       </c>
       <c r="B341" t="s">
-        <v>569</v>
+        <v>593</v>
       </c>
       <c r="C341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" t="s">
-        <v>570</v>
+        <v>594</v>
       </c>
       <c r="B342" t="s">
-        <v>571</v>
+        <v>595</v>
       </c>
       <c r="C342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" t="s">
-        <v>572</v>
+        <v>596</v>
       </c>
       <c r="B343" t="s">
-        <v>573</v>
+        <v>597</v>
       </c>
       <c r="C343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" t="s">
-        <v>574</v>
+        <v>598</v>
       </c>
       <c r="B344" t="s">
-        <v>575</v>
+        <v>599</v>
       </c>
       <c r="C344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:3">
-      <c r="A345">
-        <v>125203</v>
+      <c r="A345" t="s">
+        <v>600</v>
       </c>
       <c r="B345" t="s">
-        <v>576</v>
+        <v>601</v>
       </c>
       <c r="C345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" t="s">
-        <v>577</v>
+        <v>602</v>
       </c>
       <c r="B346" t="s">
-        <v>578</v>
+        <v>603</v>
       </c>
       <c r="C346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:3">
-      <c r="A347" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B347" t="s">
-        <v>580</v>
+        <v>604</v>
       </c>
       <c r="C347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" t="s">
-        <v>581</v>
+        <v>605</v>
       </c>
       <c r="B348" t="s">
-        <v>582</v>
+        <v>606</v>
       </c>
       <c r="C348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" t="s">
-        <v>583</v>
+        <v>607</v>
       </c>
       <c r="B349" t="s">
-        <v>584</v>
+        <v>608</v>
       </c>
       <c r="C349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" t="s">
-        <v>585</v>
+        <v>609</v>
       </c>
       <c r="B350" t="s">
-        <v>586</v>
+        <v>610</v>
       </c>
       <c r="C350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" t="s">
-        <v>587</v>
+        <v>611</v>
       </c>
       <c r="B351" t="s">
-        <v>588</v>
+        <v>612</v>
       </c>
       <c r="C351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:3">
-      <c r="A352" t="s">
-        <v>589</v>
+      <c r="A352">
+        <v>39980919</v>
       </c>
       <c r="B352" t="s">
-        <v>590</v>
+        <v>613</v>
       </c>
       <c r="C352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" t="s">
-        <v>591</v>
+        <v>614</v>
       </c>
       <c r="B353" t="s">
-        <v>592</v>
+        <v>615</v>
       </c>
       <c r="C353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" t="s">
-        <v>593</v>
+        <v>616</v>
       </c>
       <c r="B354" t="s">
-        <v>594</v>
+        <v>617</v>
       </c>
       <c r="C354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" t="s">
-        <v>595</v>
+        <v>618</v>
       </c>
       <c r="B355" t="s">
-        <v>596</v>
+        <v>619</v>
       </c>
       <c r="C355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" t="s">
-        <v>597</v>
+        <v>620</v>
       </c>
       <c r="B356" t="s">
-        <v>598</v>
+        <v>621</v>
       </c>
       <c r="C356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" t="s">
-        <v>599</v>
+        <v>622</v>
       </c>
       <c r="B357" t="s">
-        <v>600</v>
+        <v>623</v>
       </c>
       <c r="C357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" t="s">
-        <v>601</v>
+        <v>624</v>
       </c>
       <c r="B358" t="s">
-        <v>602</v>
+        <v>625</v>
       </c>
       <c r="C358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:3">
-      <c r="A359" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B359" t="s">
-        <v>604</v>
+        <v>626</v>
       </c>
       <c r="C359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" t="s">
-        <v>605</v>
+        <v>627</v>
       </c>
       <c r="B360" t="s">
-        <v>606</v>
+        <v>628</v>
       </c>
       <c r="C360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" t="s">
-        <v>607</v>
+        <v>629</v>
       </c>
       <c r="B361" t="s">
-        <v>608</v>
+        <v>630</v>
       </c>
       <c r="C361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" t="s">
-        <v>609</v>
+        <v>631</v>
       </c>
       <c r="B362" t="s">
-        <v>610</v>
+        <v>632</v>
       </c>
       <c r="C362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" t="s">
-        <v>611</v>
+        <v>633</v>
       </c>
       <c r="B363" t="s">
-        <v>612</v>
+        <v>634</v>
       </c>
       <c r="C363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" t="s">
-        <v>613</v>
+        <v>635</v>
       </c>
       <c r="B364" t="s">
-        <v>614</v>
+        <v>636</v>
       </c>
       <c r="C364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" t="s">
-        <v>615</v>
+        <v>637</v>
       </c>
       <c r="B365" t="s">
-        <v>616</v>
+        <v>638</v>
       </c>
       <c r="C365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" t="s">
-        <v>617</v>
+        <v>639</v>
       </c>
       <c r="B366" t="s">
-        <v>618</v>
+        <v>640</v>
       </c>
       <c r="C366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" t="s">
-        <v>619</v>
+        <v>641</v>
       </c>
       <c r="B367" t="s">
-        <v>620</v>
+        <v>642</v>
       </c>
       <c r="C367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" t="s">
-        <v>621</v>
+        <v>643</v>
       </c>
       <c r="B368" t="s">
-        <v>622</v>
+        <v>644</v>
       </c>
       <c r="C368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" t="s">
-        <v>623</v>
+        <v>645</v>
       </c>
       <c r="B369" t="s">
-        <v>624</v>
+        <v>646</v>
       </c>
       <c r="C369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" t="s">
-        <v>625</v>
+        <v>647</v>
       </c>
       <c r="B370" t="s">
-        <v>626</v>
+        <v>648</v>
       </c>
       <c r="C370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" t="s">
-        <v>627</v>
+        <v>649</v>
       </c>
       <c r="B371" t="s">
-        <v>628</v>
+        <v>650</v>
       </c>
       <c r="C371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" t="s">
-        <v>629</v>
+        <v>651</v>
       </c>
       <c r="B372" t="s">
-        <v>630</v>
+        <v>652</v>
       </c>
       <c r="C372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" t="s">
-        <v>631</v>
+        <v>653</v>
       </c>
       <c r="B373" t="s">
-        <v>632</v>
+        <v>654</v>
       </c>
       <c r="C373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" t="s">
-        <v>633</v>
+        <v>655</v>
       </c>
       <c r="B374" t="s">
-        <v>634</v>
+        <v>656</v>
       </c>
       <c r="C374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" t="s">
-        <v>635</v>
+        <v>657</v>
       </c>
       <c r="B375" t="s">
-        <v>636</v>
+        <v>658</v>
       </c>
       <c r="C375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" t="s">
-        <v>637</v>
+        <v>659</v>
       </c>
       <c r="B376" t="s">
-        <v>638</v>
+        <v>660</v>
       </c>
       <c r="C376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:3">
-      <c r="A377">
-        <v>23.06</v>
+      <c r="A377" t="s">
+        <v>661</v>
       </c>
       <c r="B377" t="s">
-        <v>639</v>
+        <v>662</v>
       </c>
       <c r="C377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" t="s">
-        <v>640</v>
+        <v>663</v>
       </c>
       <c r="B378" t="s">
-        <v>641</v>
+        <v>664</v>
       </c>
       <c r="C378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" t="s">
-        <v>642</v>
+        <v>665</v>
       </c>
       <c r="B379" t="s">
-        <v>643</v>
+        <v>666</v>
       </c>
       <c r="C379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" t="s">
-        <v>644</v>
+        <v>667</v>
       </c>
       <c r="B380" t="s">
-        <v>645</v>
+        <v>668</v>
       </c>
       <c r="C380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" t="s">
-        <v>646</v>
+        <v>669</v>
       </c>
       <c r="B381" t="s">
-        <v>647</v>
+        <v>670</v>
       </c>
       <c r="C381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:3">
-      <c r="A382" t="s">
-        <v>648</v>
+      <c r="A382">
+        <v>5312</v>
       </c>
       <c r="B382" t="s">
-        <v>649</v>
+        <v>671</v>
       </c>
       <c r="C382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" t="s">
-        <v>650</v>
+        <v>672</v>
       </c>
       <c r="B383" t="s">
-        <v>651</v>
+        <v>673</v>
       </c>
       <c r="C383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" t="s">
-        <v>652</v>
+        <v>674</v>
       </c>
       <c r="B384" t="s">
-        <v>653</v>
+        <v>675</v>
       </c>
       <c r="C384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" t="s">
-        <v>654</v>
+        <v>676</v>
       </c>
       <c r="B385" t="s">
-        <v>655</v>
+        <v>677</v>
       </c>
       <c r="C385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" t="s">
-        <v>656</v>
+        <v>678</v>
       </c>
       <c r="B386" t="s">
-        <v>657</v>
+        <v>679</v>
       </c>
       <c r="C386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" t="s">
-        <v>658</v>
+        <v>680</v>
       </c>
       <c r="B387" t="s">
-        <v>659</v>
+        <v>681</v>
       </c>
       <c r="C387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" t="s">
-        <v>660</v>
+        <v>682</v>
       </c>
       <c r="B388" t="s">
-        <v>661</v>
+        <v>683</v>
       </c>
       <c r="C388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" t="s">
-        <v>662</v>
+        <v>684</v>
       </c>
       <c r="B389" t="s">
-        <v>663</v>
+        <v>685</v>
       </c>
       <c r="C389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" t="s">
-        <v>664</v>
+        <v>686</v>
       </c>
       <c r="B390" t="s">
-        <v>665</v>
+        <v>687</v>
       </c>
       <c r="C390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" t="s">
-        <v>666</v>
+        <v>688</v>
       </c>
       <c r="B391" t="s">
-        <v>667</v>
+        <v>689</v>
       </c>
       <c r="C391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" t="s">
-        <v>668</v>
+        <v>690</v>
       </c>
       <c r="B392" t="s">
-        <v>669</v>
+        <v>691</v>
       </c>
       <c r="C392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" t="s">
-        <v>670</v>
+        <v>692</v>
       </c>
       <c r="B393" t="s">
-        <v>671</v>
+        <v>693</v>
       </c>
       <c r="C393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" t="s">
-        <v>672</v>
+        <v>694</v>
       </c>
       <c r="B394" t="s">
-        <v>673</v>
+        <v>695</v>
       </c>
       <c r="C394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" t="s">
-        <v>674</v>
+        <v>696</v>
       </c>
       <c r="B395" t="s">
-        <v>675</v>
+        <v>697</v>
       </c>
       <c r="C395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" t="s">
-        <v>676</v>
+        <v>698</v>
       </c>
       <c r="B396" t="s">
-        <v>677</v>
+        <v>699</v>
       </c>
       <c r="C396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" t="s">
-        <v>678</v>
+        <v>700</v>
       </c>
       <c r="B397" t="s">
-        <v>679</v>
+        <v>701</v>
       </c>
       <c r="C397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" t="s">
-        <v>680</v>
+        <v>702</v>
       </c>
       <c r="B398" t="s">
-        <v>681</v>
+        <v>703</v>
       </c>
       <c r="C398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" t="s">
-        <v>682</v>
+        <v>704</v>
       </c>
       <c r="B399" t="s">
-        <v>683</v>
+        <v>705</v>
       </c>
       <c r="C399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" t="s">
-        <v>684</v>
+        <v>706</v>
       </c>
       <c r="B400" t="s">
-        <v>685</v>
+        <v>707</v>
       </c>
       <c r="C400">
         <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="B401" t="s">
-        <v>686</v>
+        <v>708</v>
       </c>
       <c r="C401">
         <v>1</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" t="s">
-        <v>687</v>
+        <v>709</v>
       </c>
       <c r="B402" t="s">
-        <v>688</v>
+        <v>710</v>
       </c>
       <c r="C402">
         <v>1</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" t="s">
-        <v>689</v>
+        <v>711</v>
       </c>
       <c r="B403" t="s">
-        <v>690</v>
+        <v>712</v>
       </c>
       <c r="C403">
         <v>1</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" t="s">
-        <v>691</v>
+        <v>713</v>
       </c>
       <c r="B404" t="s">
-        <v>692</v>
+        <v>714</v>
       </c>
       <c r="C404">
         <v>1</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" t="s">
-        <v>693</v>
+        <v>715</v>
       </c>
       <c r="B405" t="s">
-        <v>694</v>
+        <v>716</v>
       </c>
       <c r="C405">
         <v>1</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" t="s">
-        <v>695</v>
+        <v>717</v>
       </c>
       <c r="B406" t="s">
-        <v>696</v>
+        <v>718</v>
       </c>
       <c r="C406">
         <v>1</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" t="s">
-        <v>697</v>
+        <v>719</v>
       </c>
       <c r="B407" t="s">
-        <v>698</v>
+        <v>720</v>
       </c>
       <c r="C407">
         <v>1</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" t="s">
-        <v>699</v>
+        <v>721</v>
       </c>
       <c r="B408" t="s">
-        <v>700</v>
+        <v>722</v>
       </c>
       <c r="C408">
         <v>1</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" t="s">
-        <v>701</v>
+        <v>723</v>
       </c>
       <c r="B409" t="s">
-        <v>702</v>
+        <v>724</v>
       </c>
       <c r="C409">
         <v>1</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" t="s">
-        <v>703</v>
+        <v>725</v>
       </c>
       <c r="B410" t="s">
-        <v>704</v>
+        <v>726</v>
       </c>
       <c r="C410">
         <v>1</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" t="s">
-        <v>705</v>
+        <v>727</v>
       </c>
       <c r="B411" t="s">
-        <v>706</v>
+        <v>728</v>
       </c>
       <c r="C411">
         <v>1</v>
       </c>
     </row>
     <row r="412" spans="1:3">
-      <c r="A412" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B412" t="s">
-        <v>708</v>
+        <v>729</v>
       </c>
       <c r="C412">
         <v>1</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" t="s">
-        <v>709</v>
+        <v>730</v>
       </c>
       <c r="B413" t="s">
-        <v>710</v>
+        <v>731</v>
       </c>
       <c r="C413">
         <v>1</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" t="s">
-        <v>711</v>
+        <v>732</v>
       </c>
       <c r="B414" t="s">
-        <v>712</v>
+        <v>733</v>
       </c>
       <c r="C414">
         <v>1</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" t="s">
-        <v>713</v>
+        <v>734</v>
       </c>
       <c r="B415" t="s">
-        <v>714</v>
+        <v>735</v>
       </c>
       <c r="C415">
         <v>1</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" t="s">
-        <v>715</v>
+        <v>736</v>
       </c>
       <c r="B416" t="s">
-        <v>716</v>
+        <v>737</v>
       </c>
       <c r="C416">
         <v>1</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" t="s">
-        <v>717</v>
+        <v>738</v>
       </c>
       <c r="B417" t="s">
-        <v>718</v>
+        <v>739</v>
       </c>
       <c r="C417">
         <v>1</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" t="s">
-        <v>719</v>
+        <v>740</v>
       </c>
       <c r="B418" t="s">
-        <v>720</v>
+        <v>741</v>
       </c>
       <c r="C418">
         <v>1</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" t="s">
-        <v>721</v>
+        <v>742</v>
       </c>
       <c r="B419" t="s">
-        <v>722</v>
+        <v>743</v>
       </c>
       <c r="C419">
         <v>1</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" t="s">
-        <v>723</v>
+        <v>744</v>
       </c>
       <c r="B420" t="s">
-        <v>724</v>
+        <v>745</v>
       </c>
       <c r="C420">
         <v>1</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" t="s">
-        <v>725</v>
+        <v>746</v>
       </c>
       <c r="B421" t="s">
-        <v>726</v>
+        <v>747</v>
       </c>
       <c r="C421">
         <v>1</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" t="s">
-        <v>727</v>
+        <v>748</v>
       </c>
       <c r="B422" t="s">
-        <v>728</v>
+        <v>749</v>
       </c>
       <c r="C422">
         <v>1</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" t="s">
-        <v>729</v>
+        <v>750</v>
       </c>
       <c r="B423" t="s">
-        <v>730</v>
+        <v>751</v>
       </c>
       <c r="C423">
         <v>1</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" t="s">
-        <v>731</v>
+        <v>752</v>
       </c>
       <c r="B424" t="s">
-        <v>732</v>
+        <v>753</v>
       </c>
       <c r="C424">
         <v>1</v>
       </c>
     </row>
     <row r="425" spans="1:3">
-      <c r="A425">
-        <v>531205</v>
+      <c r="A425" t="s">
+        <v>754</v>
       </c>
       <c r="B425" t="s">
-        <v>733</v>
+        <v>755</v>
       </c>
       <c r="C425">
         <v>1</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" t="s">
-        <v>734</v>
+        <v>756</v>
       </c>
       <c r="B426" t="s">
-        <v>735</v>
+        <v>757</v>
       </c>
       <c r="C426">
         <v>1</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" t="s">
-        <v>736</v>
+        <v>758</v>
       </c>
       <c r="B427" t="s">
-        <v>737</v>
+        <v>759</v>
       </c>
       <c r="C427">
         <v>1</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" t="s">
-        <v>738</v>
+        <v>760</v>
       </c>
       <c r="B428" t="s">
-        <v>739</v>
+        <v>761</v>
       </c>
       <c r="C428">
         <v>1</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" t="s">
-        <v>740</v>
+        <v>762</v>
       </c>
       <c r="B429" t="s">
-        <v>741</v>
+        <v>763</v>
       </c>
       <c r="C429">
         <v>1</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" t="s">
-        <v>742</v>
+        <v>764</v>
       </c>
       <c r="B430" t="s">
-        <v>743</v>
+        <v>765</v>
       </c>
       <c r="C430">
         <v>1</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" t="s">
-        <v>744</v>
+        <v>766</v>
       </c>
       <c r="B431" t="s">
-        <v>745</v>
+        <v>767</v>
       </c>
       <c r="C431">
         <v>1</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" t="s">
-        <v>746</v>
+        <v>768</v>
       </c>
       <c r="B432" t="s">
-        <v>747</v>
+        <v>769</v>
       </c>
       <c r="C432">
         <v>1</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" t="s">
-        <v>748</v>
+        <v>770</v>
       </c>
       <c r="B433" t="s">
-        <v>749</v>
+        <v>771</v>
       </c>
       <c r="C433">
         <v>1</v>
       </c>
     </row>
     <row r="434" spans="1:3">
-      <c r="A434" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B434" t="s">
-        <v>751</v>
+        <v>772</v>
       </c>
       <c r="C434">
         <v>1</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" t="s">
-        <v>752</v>
+        <v>773</v>
       </c>
       <c r="B435" t="s">
-        <v>753</v>
+        <v>774</v>
       </c>
       <c r="C435">
         <v>1</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" t="s">
-        <v>754</v>
+        <v>775</v>
       </c>
       <c r="B436" t="s">
-        <v>755</v>
+        <v>776</v>
       </c>
       <c r="C436">
         <v>1</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" t="s">
-        <v>756</v>
+        <v>777</v>
       </c>
       <c r="B437" t="s">
-        <v>757</v>
+        <v>778</v>
       </c>
       <c r="C437">
         <v>1</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" t="s">
-        <v>758</v>
+        <v>779</v>
       </c>
       <c r="B438" t="s">
-        <v>759</v>
+        <v>780</v>
       </c>
       <c r="C438">
         <v>1</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" t="s">
-        <v>760</v>
+        <v>781</v>
       </c>
       <c r="B439" t="s">
-        <v>761</v>
+        <v>782</v>
       </c>
       <c r="C439">
         <v>1</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" t="s">
-        <v>762</v>
+        <v>783</v>
       </c>
       <c r="B440" t="s">
-        <v>763</v>
+        <v>784</v>
       </c>
       <c r="C440">
         <v>1</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" t="s">
-        <v>764</v>
+        <v>785</v>
       </c>
       <c r="B441" t="s">
-        <v>765</v>
+        <v>786</v>
       </c>
       <c r="C441">
         <v>1</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" t="s">
-        <v>766</v>
+        <v>787</v>
       </c>
       <c r="B442" t="s">
-        <v>767</v>
+        <v>788</v>
       </c>
       <c r="C442">
         <v>1</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" t="s">
-        <v>768</v>
+        <v>789</v>
       </c>
       <c r="B443" t="s">
-        <v>769</v>
+        <v>790</v>
       </c>
       <c r="C443">
         <v>1</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" t="s">
-        <v>770</v>
+        <v>791</v>
       </c>
       <c r="B444" t="s">
-        <v>771</v>
+        <v>792</v>
       </c>
       <c r="C444">
         <v>1</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" t="s">
-        <v>772</v>
+        <v>793</v>
       </c>
       <c r="B445" t="s">
-        <v>773</v>
+        <v>794</v>
       </c>
       <c r="C445">
         <v>1</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" t="s">
-        <v>774</v>
+        <v>795</v>
       </c>
       <c r="B446" t="s">
-        <v>775</v>
+        <v>796</v>
       </c>
       <c r="C446">
         <v>1</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" t="s">
-        <v>776</v>
+        <v>797</v>
       </c>
       <c r="B447" t="s">
-        <v>777</v>
+        <v>798</v>
       </c>
       <c r="C447">
         <v>1</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" t="s">
-        <v>778</v>
+        <v>799</v>
       </c>
       <c r="B448" t="s">
-        <v>779</v>
+        <v>800</v>
       </c>
       <c r="C448">
         <v>1</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" t="s">
-        <v>780</v>
+        <v>801</v>
       </c>
       <c r="B449" t="s">
-        <v>781</v>
+        <v>802</v>
       </c>
       <c r="C449">
         <v>1</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" t="s">
-        <v>782</v>
+        <v>803</v>
       </c>
       <c r="B450" t="s">
-        <v>783</v>
+        <v>804</v>
       </c>
       <c r="C450">
         <v>1</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" t="s">
-        <v>784</v>
+        <v>805</v>
       </c>
       <c r="B451" t="s">
-        <v>785</v>
+        <v>806</v>
       </c>
       <c r="C451">
         <v>1</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" t="s">
-        <v>786</v>
+        <v>807</v>
       </c>
       <c r="B452" t="s">
-        <v>787</v>
+        <v>808</v>
       </c>
       <c r="C452">
         <v>1</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" t="s">
-        <v>788</v>
+        <v>809</v>
       </c>
       <c r="B453" t="s">
-        <v>789</v>
+        <v>810</v>
       </c>
       <c r="C453">
         <v>1</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" t="s">
-        <v>790</v>
+        <v>811</v>
       </c>
       <c r="B454" t="s">
-        <v>791</v>
+        <v>812</v>
       </c>
       <c r="C454">
         <v>1</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" t="s">
-        <v>792</v>
+        <v>813</v>
       </c>
       <c r="B455" t="s">
-        <v>793</v>
+        <v>814</v>
       </c>
       <c r="C455">
         <v>1</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" t="s">
-        <v>794</v>
+        <v>815</v>
       </c>
       <c r="B456" t="s">
-        <v>795</v>
+        <v>816</v>
       </c>
       <c r="C456">
         <v>1</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" t="s">
-        <v>796</v>
+        <v>817</v>
       </c>
       <c r="B457" t="s">
-        <v>797</v>
+        <v>818</v>
       </c>
       <c r="C457">
         <v>1</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" t="s">
-        <v>798</v>
+        <v>819</v>
       </c>
       <c r="B458" t="s">
-        <v>799</v>
+        <v>820</v>
       </c>
       <c r="C458">
         <v>1</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" t="s">
-        <v>800</v>
+        <v>821</v>
       </c>
       <c r="B459" t="s">
-        <v>801</v>
+        <v>822</v>
       </c>
       <c r="C459">
         <v>1</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" t="s">
-        <v>802</v>
+        <v>823</v>
       </c>
       <c r="B460" t="s">
-        <v>803</v>
+        <v>824</v>
       </c>
       <c r="C460">
         <v>1</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" t="s">
-        <v>804</v>
+        <v>825</v>
       </c>
       <c r="B461" t="s">
-        <v>805</v>
+        <v>826</v>
       </c>
       <c r="C461">
         <v>1</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" t="s">
-        <v>806</v>
+        <v>827</v>
       </c>
       <c r="B462" t="s">
-        <v>807</v>
+        <v>828</v>
       </c>
       <c r="C462">
         <v>1</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" t="s">
-        <v>808</v>
+        <v>829</v>
       </c>
       <c r="B463" t="s">
-        <v>809</v>
+        <v>830</v>
       </c>
       <c r="C463">
         <v>1</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" t="s">
-        <v>810</v>
+        <v>831</v>
       </c>
       <c r="B464" t="s">
-        <v>811</v>
+        <v>832</v>
       </c>
       <c r="C464">
         <v>1</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" t="s">
-        <v>812</v>
+        <v>833</v>
       </c>
       <c r="B465" t="s">
-        <v>813</v>
+        <v>834</v>
       </c>
       <c r="C465">
         <v>1</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" t="s">
-        <v>814</v>
+        <v>835</v>
       </c>
       <c r="B466" t="s">
-        <v>815</v>
+        <v>836</v>
       </c>
       <c r="C466">
         <v>1</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" t="s">
-        <v>816</v>
+        <v>837</v>
       </c>
       <c r="B467" t="s">
-        <v>817</v>
+        <v>838</v>
       </c>
       <c r="C467">
         <v>1</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" t="s">
-        <v>818</v>
+        <v>839</v>
       </c>
       <c r="B468" t="s">
-        <v>819</v>
+        <v>840</v>
       </c>
       <c r="C468">
         <v>1</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" t="s">
-        <v>820</v>
+        <v>841</v>
       </c>
       <c r="B469" t="s">
-        <v>821</v>
+        <v>842</v>
       </c>
       <c r="C469">
         <v>1</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" t="s">
-        <v>822</v>
+        <v>843</v>
       </c>
       <c r="B470" t="s">
-        <v>823</v>
+        <v>844</v>
       </c>
       <c r="C470">
         <v>1</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" t="s">
-        <v>824</v>
+        <v>845</v>
       </c>
       <c r="B471" t="s">
-        <v>825</v>
+        <v>846</v>
       </c>
       <c r="C471">
         <v>1</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" t="s">
-        <v>826</v>
+        <v>847</v>
       </c>
       <c r="B472" t="s">
-        <v>827</v>
+        <v>848</v>
       </c>
       <c r="C472">
         <v>1</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" t="s">
-        <v>828</v>
+        <v>849</v>
       </c>
       <c r="B473" t="s">
-        <v>829</v>
+        <v>850</v>
       </c>
       <c r="C473">
         <v>1</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" t="s">
-        <v>830</v>
+        <v>851</v>
       </c>
       <c r="B474" t="s">
-        <v>831</v>
+        <v>852</v>
       </c>
       <c r="C474">
         <v>1</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" t="s">
-        <v>832</v>
+        <v>853</v>
       </c>
       <c r="B475" t="s">
-        <v>833</v>
+        <v>854</v>
       </c>
       <c r="C475">
         <v>1</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" t="s">
-        <v>834</v>
+        <v>855</v>
       </c>
       <c r="B476" t="s">
-        <v>835</v>
+        <v>856</v>
       </c>
       <c r="C476">
         <v>1</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" t="s">
-        <v>836</v>
+        <v>857</v>
       </c>
       <c r="B477" t="s">
-        <v>837</v>
+        <v>858</v>
       </c>
       <c r="C477">
         <v>1</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" t="s">
-        <v>838</v>
+        <v>859</v>
       </c>
       <c r="B478" t="s">
-        <v>839</v>
+        <v>860</v>
       </c>
       <c r="C478">
         <v>1</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" t="s">
-        <v>840</v>
+        <v>861</v>
       </c>
       <c r="B479" t="s">
-        <v>841</v>
+        <v>862</v>
       </c>
       <c r="C479">
         <v>1</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" t="s">
-        <v>842</v>
+        <v>863</v>
       </c>
       <c r="B480" t="s">
-        <v>843</v>
+        <v>864</v>
       </c>
       <c r="C480">
         <v>1</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" t="s">
-        <v>844</v>
+        <v>865</v>
       </c>
       <c r="B481" t="s">
-        <v>845</v>
+        <v>866</v>
       </c>
       <c r="C481">
         <v>1</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" t="s">
-        <v>846</v>
+        <v>867</v>
       </c>
       <c r="B482" t="s">
-        <v>847</v>
+        <v>868</v>
       </c>
       <c r="C482">
         <v>1</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" t="s">
-        <v>848</v>
+        <v>869</v>
       </c>
       <c r="B483" t="s">
-        <v>849</v>
+        <v>870</v>
       </c>
       <c r="C483">
         <v>1</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" t="s">
-        <v>850</v>
+        <v>871</v>
       </c>
       <c r="B484" t="s">
-        <v>851</v>
+        <v>872</v>
       </c>
       <c r="C484">
         <v>1</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" t="s">
-        <v>852</v>
+        <v>873</v>
       </c>
       <c r="B485" t="s">
-        <v>853</v>
+        <v>874</v>
       </c>
       <c r="C485">
         <v>1</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" t="s">
-        <v>854</v>
+        <v>875</v>
       </c>
       <c r="B486" t="s">
-        <v>855</v>
+        <v>876</v>
       </c>
       <c r="C486">
         <v>1</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" t="s">
-        <v>856</v>
+        <v>877</v>
       </c>
       <c r="B487" t="s">
-        <v>857</v>
+        <v>878</v>
       </c>
       <c r="C487">
         <v>1</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" t="s">
-        <v>858</v>
+        <v>879</v>
       </c>
       <c r="B488" t="s">
-        <v>859</v>
+        <v>880</v>
       </c>
       <c r="C488">
         <v>1</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" t="s">
-        <v>860</v>
+        <v>881</v>
       </c>
       <c r="B489" t="s">
-        <v>861</v>
+        <v>882</v>
       </c>
       <c r="C489">
         <v>1</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" t="s">
-        <v>862</v>
+        <v>883</v>
       </c>
       <c r="B490" t="s">
-        <v>863</v>
+        <v>884</v>
       </c>
       <c r="C490">
         <v>1</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" t="s">
-        <v>864</v>
+        <v>885</v>
       </c>
       <c r="B491" t="s">
-        <v>865</v>
+        <v>886</v>
       </c>
       <c r="C491">
         <v>1</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" t="s">
-        <v>866</v>
+        <v>887</v>
       </c>
       <c r="B492" t="s">
-        <v>867</v>
+        <v>888</v>
       </c>
       <c r="C492">
         <v>1</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" t="s">
-        <v>868</v>
+        <v>889</v>
       </c>
       <c r="B493" t="s">
-        <v>869</v>
+        <v>890</v>
       </c>
       <c r="C493">
         <v>1</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" t="s">
-        <v>870</v>
+        <v>891</v>
       </c>
       <c r="B494" t="s">
-        <v>871</v>
+        <v>892</v>
       </c>
       <c r="C494">
         <v>1</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" t="s">
-        <v>872</v>
+        <v>893</v>
       </c>
       <c r="B495" t="s">
-        <v>873</v>
+        <v>894</v>
       </c>
       <c r="C495">
         <v>1</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" t="s">
-        <v>874</v>
+        <v>895</v>
       </c>
       <c r="B496" t="s">
-        <v>875</v>
+        <v>896</v>
       </c>
       <c r="C496">
         <v>1</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" t="s">
-        <v>876</v>
+        <v>897</v>
       </c>
       <c r="B497" t="s">
-        <v>877</v>
+        <v>898</v>
       </c>
       <c r="C497">
         <v>1</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" t="s">
-        <v>878</v>
+        <v>899</v>
       </c>
       <c r="B498" t="s">
-        <v>879</v>
+        <v>900</v>
       </c>
       <c r="C498">
         <v>1</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" t="s">
-        <v>880</v>
+        <v>901</v>
       </c>
       <c r="B499" t="s">
-        <v>881</v>
+        <v>902</v>
       </c>
       <c r="C499">
         <v>1</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" t="s">
-        <v>882</v>
+        <v>903</v>
       </c>
       <c r="B500" t="s">
-        <v>883</v>
+        <v>904</v>
       </c>
       <c r="C500">
         <v>1</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" t="s">
-        <v>884</v>
+        <v>905</v>
       </c>
       <c r="B501" t="s">
-        <v>885</v>
+        <v>906</v>
       </c>
       <c r="C501">
         <v>1</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" t="s">
-        <v>886</v>
+        <v>907</v>
       </c>
       <c r="B502" t="s">
-        <v>887</v>
+        <v>908</v>
       </c>
       <c r="C502">
         <v>1</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" t="s">
-        <v>888</v>
+        <v>909</v>
       </c>
       <c r="B503" t="s">
-        <v>889</v>
+        <v>910</v>
       </c>
       <c r="C503">
         <v>1</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" t="s">
-        <v>890</v>
+        <v>911</v>
       </c>
       <c r="B504" t="s">
-        <v>891</v>
+        <v>912</v>
       </c>
       <c r="C504">
         <v>1</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" t="s">
-        <v>892</v>
+        <v>913</v>
       </c>
       <c r="B505" t="s">
-        <v>893</v>
+        <v>914</v>
       </c>
       <c r="C505">
         <v>1</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" t="s">
-        <v>894</v>
+        <v>915</v>
       </c>
       <c r="B506" t="s">
-        <v>895</v>
+        <v>916</v>
       </c>
       <c r="C506">
         <v>1</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" t="s">
-        <v>896</v>
+        <v>917</v>
       </c>
       <c r="B507" t="s">
-        <v>897</v>
+        <v>918</v>
       </c>
       <c r="C507">
         <v>1</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" t="s">
-        <v>898</v>
+        <v>919</v>
       </c>
       <c r="B508" t="s">
-        <v>899</v>
+        <v>920</v>
       </c>
       <c r="C508">
         <v>1</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" t="s">
-        <v>900</v>
+        <v>921</v>
       </c>
       <c r="B509" t="s">
-        <v>901</v>
+        <v>922</v>
       </c>
       <c r="C509">
         <v>1</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" t="s">
-        <v>902</v>
+        <v>923</v>
       </c>
       <c r="B510" t="s">
-        <v>903</v>
+        <v>924</v>
       </c>
       <c r="C510">
         <v>1</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" t="s">
-        <v>904</v>
+        <v>925</v>
       </c>
       <c r="B511" t="s">
-        <v>905</v>
+        <v>926</v>
       </c>
       <c r="C511">
         <v>1</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" t="s">
-        <v>906</v>
+        <v>927</v>
       </c>
       <c r="B512" t="s">
-        <v>907</v>
+        <v>928</v>
       </c>
       <c r="C512">
         <v>1</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" t="s">
-        <v>908</v>
+        <v>929</v>
       </c>
       <c r="B513" t="s">
-        <v>909</v>
+        <v>930</v>
       </c>
       <c r="C513">
         <v>1</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" t="s">
-        <v>910</v>
+        <v>931</v>
       </c>
       <c r="B514" t="s">
-        <v>911</v>
+        <v>932</v>
       </c>
       <c r="C514">
         <v>1</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" t="s">
-        <v>912</v>
+        <v>933</v>
       </c>
       <c r="B515" t="s">
-        <v>913</v>
+        <v>934</v>
       </c>
       <c r="C515">
         <v>1</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" t="s">
-        <v>914</v>
+        <v>935</v>
       </c>
       <c r="B516" t="s">
-        <v>915</v>
+        <v>936</v>
       </c>
       <c r="C516">
         <v>1</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" t="s">
-        <v>916</v>
+        <v>937</v>
       </c>
       <c r="B517" t="s">
-        <v>917</v>
+        <v>938</v>
       </c>
       <c r="C517">
         <v>1</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" t="s">
-        <v>918</v>
+        <v>939</v>
       </c>
       <c r="B518" t="s">
-        <v>919</v>
+        <v>940</v>
       </c>
       <c r="C518">
         <v>1</v>
       </c>
     </row>
     <row r="519" spans="1:3">
-      <c r="A519" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B519" t="s">
-        <v>921</v>
+        <v>941</v>
       </c>
       <c r="C519">
         <v>1</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" t="s">
-        <v>922</v>
+        <v>942</v>
       </c>
       <c r="B520" t="s">
-        <v>923</v>
+        <v>943</v>
       </c>
       <c r="C520">
         <v>1</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" t="s">
-        <v>924</v>
+        <v>942</v>
       </c>
       <c r="B521" t="s">
-        <v>925</v>
+        <v>944</v>
       </c>
       <c r="C521">
         <v>1</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" t="s">
-        <v>926</v>
+        <v>945</v>
       </c>
       <c r="B522" t="s">
-        <v>927</v>
+        <v>946</v>
       </c>
       <c r="C522">
         <v>1</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" t="s">
-        <v>928</v>
+        <v>947</v>
       </c>
       <c r="B523" t="s">
-        <v>929</v>
+        <v>948</v>
       </c>
       <c r="C523">
         <v>1</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" t="s">
-        <v>930</v>
+        <v>949</v>
       </c>
       <c r="B524" t="s">
-        <v>931</v>
+        <v>950</v>
       </c>
       <c r="C524">
         <v>1</v>
       </c>
     </row>
     <row r="525" spans="1:3">
-      <c r="A525" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B525" t="s">
-        <v>933</v>
+        <v>951</v>
       </c>
       <c r="C525">
         <v>1</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" t="s">
-        <v>934</v>
+        <v>952</v>
       </c>
       <c r="B526" t="s">
-        <v>935</v>
+        <v>953</v>
       </c>
       <c r="C526">
         <v>1</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" t="s">
-        <v>936</v>
+        <v>954</v>
       </c>
       <c r="B527" t="s">
-        <v>937</v>
+        <v>955</v>
       </c>
       <c r="C527">
         <v>1</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" t="s">
-        <v>938</v>
+        <v>956</v>
       </c>
       <c r="B528" t="s">
-        <v>939</v>
+        <v>957</v>
       </c>
       <c r="C528">
         <v>1</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" t="s">
-        <v>940</v>
+        <v>958</v>
       </c>
       <c r="B529" t="s">
-        <v>941</v>
+        <v>959</v>
       </c>
       <c r="C529">
         <v>1</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" t="s">
-        <v>942</v>
+        <v>960</v>
       </c>
       <c r="B530" t="s">
-        <v>943</v>
+        <v>961</v>
       </c>
       <c r="C530">
         <v>1</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" t="s">
-        <v>944</v>
+        <v>962</v>
       </c>
       <c r="B531" t="s">
-        <v>945</v>
+        <v>963</v>
       </c>
       <c r="C531">
         <v>1</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" t="s">
-        <v>946</v>
+        <v>964</v>
       </c>
       <c r="B532" t="s">
-        <v>947</v>
+        <v>965</v>
       </c>
       <c r="C532">
         <v>1</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" t="s">
-        <v>948</v>
+        <v>966</v>
       </c>
       <c r="B533" t="s">
-        <v>949</v>
+        <v>967</v>
       </c>
       <c r="C533">
         <v>1</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" t="s">
-        <v>950</v>
+        <v>968</v>
       </c>
       <c r="B534" t="s">
-        <v>951</v>
+        <v>969</v>
       </c>
       <c r="C534">
         <v>1</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" t="s">
-        <v>952</v>
+        <v>970</v>
       </c>
       <c r="B535" t="s">
-        <v>953</v>
+        <v>971</v>
       </c>
       <c r="C535">
         <v>1</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" t="s">
-        <v>954</v>
+        <v>972</v>
       </c>
       <c r="B536" t="s">
-        <v>955</v>
+        <v>973</v>
       </c>
       <c r="C536">
         <v>1</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" t="s">
-        <v>956</v>
+        <v>974</v>
       </c>
       <c r="B537" t="s">
-        <v>957</v>
+        <v>975</v>
       </c>
       <c r="C537">
         <v>1</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" t="s">
-        <v>958</v>
+        <v>976</v>
       </c>
       <c r="B538" t="s">
-        <v>959</v>
+        <v>977</v>
       </c>
       <c r="C538">
         <v>1</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" t="s">
-        <v>960</v>
+        <v>978</v>
       </c>
       <c r="B539" t="s">
-        <v>961</v>
+        <v>979</v>
       </c>
       <c r="C539">
         <v>1</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" t="s">
-        <v>962</v>
+        <v>980</v>
       </c>
       <c r="B540" t="s">
-        <v>963</v>
+        <v>981</v>
       </c>
       <c r="C540">
         <v>1</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" t="s">
-        <v>964</v>
+        <v>982</v>
       </c>
       <c r="B541" t="s">
-        <v>965</v>
+        <v>983</v>
       </c>
       <c r="C541">
         <v>1</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" t="s">
-        <v>966</v>
+        <v>984</v>
       </c>
       <c r="B542" t="s">
-        <v>967</v>
+        <v>985</v>
       </c>
       <c r="C542">
         <v>1</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" t="s">
-        <v>968</v>
+        <v>986</v>
       </c>
       <c r="B543" t="s">
-        <v>969</v>
+        <v>987</v>
       </c>
       <c r="C543">
         <v>1</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" t="s">
-        <v>970</v>
+        <v>988</v>
       </c>
       <c r="B544" t="s">
-        <v>971</v>
+        <v>989</v>
       </c>
       <c r="C544">
         <v>1</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" t="s">
-        <v>972</v>
+        <v>990</v>
       </c>
       <c r="B545" t="s">
-        <v>973</v>
+        <v>991</v>
       </c>
       <c r="C545">
         <v>1</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" t="s">
-        <v>974</v>
+        <v>992</v>
       </c>
       <c r="B546" t="s">
-        <v>975</v>
+        <v>993</v>
       </c>
       <c r="C546">
         <v>1</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" t="s">
-        <v>976</v>
+        <v>994</v>
       </c>
       <c r="B547" t="s">
-        <v>977</v>
+        <v>995</v>
       </c>
       <c r="C547">
         <v>1</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" t="s">
-        <v>978</v>
+        <v>996</v>
       </c>
       <c r="B548" t="s">
-        <v>979</v>
+        <v>997</v>
       </c>
       <c r="C548">
         <v>1</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" t="s">
-        <v>980</v>
+        <v>998</v>
       </c>
       <c r="B549" t="s">
-        <v>981</v>
+        <v>999</v>
       </c>
       <c r="C549">
         <v>1</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" t="s">
-        <v>982</v>
+        <v>1000</v>
       </c>
       <c r="B550" t="s">
-        <v>983</v>
+        <v>1001</v>
       </c>
       <c r="C550">
         <v>1</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" t="s">
-        <v>984</v>
+        <v>1002</v>
       </c>
       <c r="B551" t="s">
-        <v>985</v>
+        <v>1003</v>
       </c>
       <c r="C551">
         <v>1</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" t="s">
-        <v>986</v>
+        <v>1004</v>
       </c>
       <c r="B552" t="s">
-        <v>987</v>
+        <v>1005</v>
       </c>
       <c r="C552">
         <v>1</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" t="s">
-        <v>988</v>
+        <v>1006</v>
       </c>
       <c r="B553" t="s">
-        <v>989</v>
+        <v>1007</v>
       </c>
       <c r="C553">
         <v>1</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" t="s">
-        <v>990</v>
+        <v>1008</v>
       </c>
       <c r="B554" t="s">
-        <v>991</v>
+        <v>1009</v>
       </c>
       <c r="C554">
         <v>1</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" t="s">
-        <v>992</v>
+        <v>1010</v>
       </c>
       <c r="B555" t="s">
-        <v>993</v>
+        <v>1011</v>
       </c>
       <c r="C555">
         <v>1</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" t="s">
-        <v>994</v>
+        <v>1012</v>
       </c>
       <c r="B556" t="s">
-        <v>995</v>
+        <v>1013</v>
       </c>
       <c r="C556">
         <v>1</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" t="s">
-        <v>996</v>
+        <v>1014</v>
       </c>
       <c r="B557" t="s">
-        <v>997</v>
+        <v>1015</v>
       </c>
       <c r="C557">
         <v>1</v>
       </c>
     </row>
     <row r="558" spans="1:3">
-      <c r="A558" t="s">
-        <v>998</v>
+      <c r="A558">
+        <v>57340</v>
       </c>
       <c r="B558" t="s">
-        <v>999</v>
+        <v>1016</v>
       </c>
       <c r="C558">
         <v>1</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" t="s">
-        <v>1000</v>
+        <v>1017</v>
       </c>
       <c r="B559" t="s">
-        <v>1001</v>
+        <v>1018</v>
       </c>
       <c r="C559">
         <v>1</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" t="s">
-        <v>1002</v>
+        <v>1019</v>
       </c>
       <c r="B560" t="s">
-        <v>1003</v>
+        <v>1020</v>
       </c>
       <c r="C560">
         <v>1</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" t="s">
-        <v>1004</v>
+        <v>1021</v>
       </c>
       <c r="B561" t="s">
-        <v>1005</v>
+        <v>1022</v>
       </c>
       <c r="C561">
         <v>1</v>
       </c>
     </row>
     <row r="562" spans="1:3">
-      <c r="A562">
-        <v>243808</v>
+      <c r="A562" t="s">
+        <v>1023</v>
       </c>
       <c r="B562" t="s">
-        <v>1006</v>
+        <v>1024</v>
       </c>
       <c r="C562">
         <v>1</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" t="s">
-        <v>1007</v>
+        <v>1025</v>
       </c>
       <c r="B563" t="s">
-        <v>1008</v>
+        <v>1026</v>
       </c>
       <c r="C563">
         <v>1</v>
       </c>
     </row>
     <row r="564" spans="1:3">
-      <c r="A564" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B564" t="s">
-        <v>1010</v>
+        <v>1027</v>
       </c>
       <c r="C564">
         <v>1</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" t="s">
-        <v>1011</v>
+        <v>1028</v>
       </c>
       <c r="B565" t="s">
-        <v>1012</v>
+        <v>1029</v>
       </c>
       <c r="C565">
         <v>1</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" t="s">
-        <v>1013</v>
+        <v>1030</v>
       </c>
       <c r="B566" t="s">
-        <v>1014</v>
+        <v>1031</v>
       </c>
       <c r="C566">
         <v>1</v>
       </c>
     </row>
     <row r="567" spans="1:3">
-      <c r="A567" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B567" t="s">
-        <v>1016</v>
+        <v>1032</v>
       </c>
       <c r="C567">
         <v>1</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" t="s">
-        <v>1017</v>
+        <v>1033</v>
       </c>
       <c r="B568" t="s">
-        <v>1018</v>
+        <v>1034</v>
       </c>
       <c r="C568">
         <v>1</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" t="s">
-        <v>1019</v>
+        <v>1035</v>
       </c>
       <c r="B569" t="s">
-        <v>1020</v>
+        <v>1036</v>
       </c>
       <c r="C569">
         <v>1</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" t="s">
-        <v>1021</v>
+        <v>1037</v>
       </c>
       <c r="B570" t="s">
-        <v>1022</v>
+        <v>1038</v>
       </c>
       <c r="C570">
         <v>1</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" t="s">
-        <v>1023</v>
+        <v>1039</v>
       </c>
       <c r="B571" t="s">
-        <v>1024</v>
+        <v>1040</v>
       </c>
       <c r="C571">
         <v>1</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" t="s">
-        <v>1025</v>
+        <v>1041</v>
       </c>
       <c r="B572" t="s">
-        <v>1026</v>
+        <v>1042</v>
       </c>
       <c r="C572">
         <v>1</v>
       </c>
     </row>
     <row r="573" spans="1:3">
-      <c r="A573" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B573" t="s">
-        <v>1028</v>
+        <v>1043</v>
       </c>
       <c r="C573">
         <v>1</v>
       </c>
     </row>
     <row r="574" spans="1:3">
-      <c r="A574" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B574" t="s">
-        <v>1030</v>
+        <v>1044</v>
       </c>
       <c r="C574">
         <v>1</v>
       </c>
     </row>
     <row r="575" spans="1:3">
-      <c r="A575" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B575" t="s">
-        <v>1032</v>
+        <v>1045</v>
       </c>
       <c r="C575">
         <v>1</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" t="s">
-        <v>1033</v>
+        <v>1046</v>
       </c>
       <c r="B576" t="s">
-        <v>1034</v>
+        <v>1047</v>
       </c>
       <c r="C576">
         <v>1</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" t="s">
-        <v>1035</v>
+        <v>1048</v>
       </c>
       <c r="B577" t="s">
-        <v>1036</v>
+        <v>1049</v>
       </c>
       <c r="C577">
         <v>1</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" t="s">
-        <v>1037</v>
+        <v>1050</v>
       </c>
       <c r="B578" t="s">
-        <v>1038</v>
+        <v>1051</v>
       </c>
       <c r="C578">
         <v>1</v>
       </c>
     </row>
     <row r="579" spans="1:3">
-      <c r="A579" t="s">
-        <v>1039</v>
+      <c r="A579">
+        <v>1024792</v>
       </c>
       <c r="B579" t="s">
-        <v>1040</v>
+        <v>1052</v>
       </c>
       <c r="C579">
         <v>1</v>
       </c>
     </row>
     <row r="580" spans="1:3">
-      <c r="A580" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B580" t="s">
-        <v>1042</v>
+        <v>1053</v>
       </c>
       <c r="C580">
         <v>1</v>
       </c>
     </row>
     <row r="581" spans="1:3">
-      <c r="A581" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B581" t="s">
-        <v>1044</v>
+        <v>1054</v>
       </c>
       <c r="C581">
         <v>1</v>
       </c>
     </row>
     <row r="582" spans="1:3">
-      <c r="A582" t="s">
-        <v>1045</v>
+      <c r="A582">
+        <v>30.011006</v>
       </c>
       <c r="B582" t="s">
-        <v>1046</v>
+        <v>1055</v>
       </c>
       <c r="C582">
         <v>1</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" t="s">
-        <v>1047</v>
+        <v>1056</v>
       </c>
       <c r="B583" t="s">
-        <v>1048</v>
+        <v>1057</v>
       </c>
       <c r="C583">
         <v>1</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" t="s">
-        <v>1049</v>
+        <v>1058</v>
       </c>
       <c r="B584" t="s">
-        <v>1050</v>
+        <v>1059</v>
       </c>
       <c r="C584">
         <v>1</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" t="s">
-        <v>1051</v>
+        <v>1060</v>
       </c>
       <c r="B585" t="s">
-        <v>1052</v>
+        <v>1061</v>
       </c>
       <c r="C585">
         <v>1</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" t="s">
-        <v>1053</v>
+        <v>1062</v>
       </c>
       <c r="B586" t="s">
-        <v>1054</v>
+        <v>1063</v>
       </c>
       <c r="C586">
         <v>1</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" t="s">
-        <v>1055</v>
+        <v>1064</v>
       </c>
       <c r="B587" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="C587">
         <v>1</v>
       </c>
     </row>
     <row r="588" spans="1:3">
-      <c r="A588" t="s">
-        <v>1057</v>
+      <c r="A588">
+        <v>80511</v>
       </c>
       <c r="B588" t="s">
-        <v>1058</v>
+        <v>1066</v>
       </c>
       <c r="C588">
         <v>1</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" t="s">
-        <v>1059</v>
+        <v>1067</v>
       </c>
       <c r="B589" t="s">
-        <v>1060</v>
+        <v>1068</v>
       </c>
       <c r="C589">
         <v>1</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" t="s">
-        <v>1061</v>
+        <v>1069</v>
       </c>
       <c r="B590" t="s">
-        <v>1062</v>
+        <v>1070</v>
       </c>
       <c r="C590">
         <v>1</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" t="s">
-        <v>1063</v>
+        <v>1071</v>
       </c>
       <c r="B591" t="s">
-        <v>1064</v>
+        <v>1072</v>
       </c>
       <c r="C591">
         <v>1</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" t="s">
-        <v>1065</v>
+        <v>1073</v>
       </c>
       <c r="B592" t="s">
-        <v>1066</v>
+        <v>1074</v>
       </c>
       <c r="C592">
         <v>1</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" t="s">
-        <v>1067</v>
+        <v>1075</v>
       </c>
       <c r="B593" t="s">
-        <v>1068</v>
+        <v>1076</v>
       </c>
       <c r="C593">
         <v>1</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" t="s">
-        <v>1069</v>
+        <v>1077</v>
       </c>
       <c r="B594" t="s">
-        <v>1070</v>
+        <v>1078</v>
       </c>
       <c r="C594">
         <v>1</v>
       </c>
     </row>
     <row r="595" spans="1:3">
-      <c r="A595" t="s">
-        <v>1071</v>
+      <c r="A595">
+        <v>71.022</v>
       </c>
       <c r="B595" t="s">
-        <v>1072</v>
+        <v>1079</v>
       </c>
       <c r="C595">
         <v>1</v>
       </c>
     </row>
     <row r="596" spans="1:3">
-      <c r="A596" t="s">
-        <v>1073</v>
+      <c r="A596">
+        <v>70.022</v>
       </c>
       <c r="B596" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="C596">
         <v>1</v>
       </c>
     </row>
     <row r="597" spans="1:3">
-      <c r="A597" t="s">
-        <v>1075</v>
+      <c r="A597">
+        <v>110356</v>
       </c>
       <c r="B597" t="s">
-        <v>1076</v>
+        <v>1081</v>
       </c>
       <c r="C597">
         <v>1</v>
       </c>
     </row>
     <row r="598" spans="1:3">
-      <c r="A598" t="s">
-        <v>1077</v>
+      <c r="A598">
+        <v>5165</v>
       </c>
       <c r="B598" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="C598">
         <v>1</v>
       </c>
     </row>
     <row r="599" spans="1:3">
-      <c r="A599" t="s">
-        <v>1079</v>
+      <c r="A599">
+        <v>5167</v>
       </c>
       <c r="B599" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="C599">
         <v>1</v>
       </c>
     </row>
     <row r="600" spans="1:3">
-      <c r="A600" t="s">
-        <v>1081</v>
+      <c r="A600">
+        <v>11250526</v>
       </c>
       <c r="B600" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="C600">
         <v>1</v>
       </c>
     </row>
     <row r="601" spans="1:3">
-      <c r="A601" t="s">
-        <v>1083</v>
+      <c r="A601">
+        <v>112517</v>
       </c>
       <c r="B601" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="C601">
         <v>1</v>
       </c>
     </row>
     <row r="602" spans="1:3">
-      <c r="A602" t="s">
-        <v>1085</v>
+      <c r="A602">
+        <v>1176126</v>
       </c>
       <c r="B602" t="s">
         <v>1086</v>
       </c>
       <c r="C602">
         <v>1</v>
       </c>
     </row>
     <row r="603" spans="1:3">
-      <c r="A603" t="s">
+      <c r="A603">
+        <v>117654</v>
+      </c>
+      <c r="B603" t="s">
         <v>1087</v>
-      </c>
-[...1 lines deleted...]
-        <v>1088</v>
       </c>
       <c r="C603">
         <v>1</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B604" t="s">
         <v>1089</v>
-      </c>
-[...1 lines deleted...]
-        <v>1090</v>
       </c>
       <c r="C604">
         <v>1</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B605" t="s">
         <v>1091</v>
       </c>
-      <c r="B605" t="s">
+      <c r="C605">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="606" spans="1:3">
+      <c r="A606" t="s">
         <v>1092</v>
-      </c>
-[...6 lines deleted...]
-        <v>72358</v>
       </c>
       <c r="B606" t="s">
         <v>1093</v>
       </c>
       <c r="C606">
         <v>1</v>
       </c>
     </row>
     <row r="607" spans="1:3">
-      <c r="A607" t="s">
+      <c r="A607">
+        <v>110268</v>
+      </c>
+      <c r="B607" t="s">
         <v>1094</v>
       </c>
-      <c r="B607" t="s">
+      <c r="C607">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="608" spans="1:3">
+      <c r="A608">
+        <v>110384</v>
+      </c>
+      <c r="B608" t="s">
         <v>1095</v>
-      </c>
-[...9 lines deleted...]
-        <v>1097</v>
       </c>
       <c r="C608">
         <v>1</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="B609" t="s">
-        <v>1099</v>
+        <v>1097</v>
       </c>
       <c r="C609">
         <v>1</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
       <c r="B610" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="C610">
         <v>1</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" t="s">
-        <v>1102</v>
+        <v>1100</v>
       </c>
       <c r="B611" t="s">
-        <v>1103</v>
+        <v>1101</v>
       </c>
       <c r="C611">
         <v>1</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C612">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="613" spans="1:3">
+      <c r="A613">
+        <v>110373</v>
+      </c>
+      <c r="B613" t="s">
         <v>1104</v>
-      </c>
-[...12 lines deleted...]
-        <v>1107</v>
       </c>
       <c r="C613">
         <v>1</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" t="s">
-        <v>1108</v>
+        <v>1105</v>
       </c>
       <c r="B614" t="s">
-        <v>1109</v>
+        <v>1106</v>
       </c>
       <c r="C614">
         <v>1</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" t="s">
-        <v>1110</v>
+        <v>1107</v>
       </c>
       <c r="B615" t="s">
-        <v>1111</v>
+        <v>1108</v>
       </c>
       <c r="C615">
         <v>1</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" t="s">
-        <v>1112</v>
+        <v>1109</v>
       </c>
       <c r="B616" t="s">
-        <v>1113</v>
+        <v>1110</v>
       </c>
       <c r="C616">
         <v>1</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" t="s">
-        <v>1114</v>
+        <v>1111</v>
       </c>
       <c r="B617" t="s">
-        <v>1115</v>
+        <v>1112</v>
       </c>
       <c r="C617">
         <v>1</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" t="s">
-        <v>1116</v>
+        <v>1113</v>
       </c>
       <c r="B618" t="s">
-        <v>1117</v>
+        <v>1114</v>
       </c>
       <c r="C618">
         <v>1</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C619">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="620" spans="1:3">
+      <c r="A620">
+        <v>111020</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C620">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="621" spans="1:3">
+      <c r="A621">
+        <v>11791</v>
+      </c>
+      <c r="B621" t="s">
         <v>1118</v>
       </c>
-      <c r="B619" t="s">
+      <c r="C621">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="622" spans="1:3">
+      <c r="A622">
+        <v>110498</v>
+      </c>
+      <c r="B622" t="s">
         <v>1119</v>
       </c>
-      <c r="C619">
-[...4 lines deleted...]
-      <c r="A620" t="s">
+      <c r="C622">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="623" spans="1:3">
+      <c r="A623">
+        <v>110548</v>
+      </c>
+      <c r="B623" t="s">
         <v>1120</v>
       </c>
-      <c r="B620" t="s">
+      <c r="C623">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="624" spans="1:3">
+      <c r="A624">
+        <v>110564</v>
+      </c>
+      <c r="B624" t="s">
         <v>1121</v>
       </c>
-      <c r="C620">
-[...4 lines deleted...]
-      <c r="A621" t="s">
+      <c r="C624">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="625" spans="1:3">
+      <c r="A625">
+        <v>110560</v>
+      </c>
+      <c r="B625" t="s">
         <v>1122</v>
-      </c>
-[...45 lines deleted...]
-        <v>1131</v>
       </c>
       <c r="C625">
         <v>1</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" t="s">
-        <v>1132</v>
+        <v>1123</v>
       </c>
       <c r="B626" t="s">
-        <v>1133</v>
+        <v>1124</v>
       </c>
       <c r="C626">
         <v>1</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" t="s">
-        <v>1134</v>
+        <v>1125</v>
       </c>
       <c r="B627" t="s">
-        <v>1135</v>
+        <v>1126</v>
       </c>
       <c r="C627">
         <v>1</v>
       </c>
     </row>
     <row r="628" spans="1:3">
-      <c r="A628" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B628" t="s">
-        <v>1137</v>
+        <v>1127</v>
       </c>
       <c r="C628">
         <v>1</v>
       </c>
     </row>
     <row r="629" spans="1:3">
-      <c r="A629" t="s">
-        <v>1138</v>
+      <c r="A629">
+        <v>110103</v>
       </c>
       <c r="B629" t="s">
-        <v>1139</v>
+        <v>1128</v>
       </c>
       <c r="C629">
         <v>1</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" t="s">
-        <v>1140</v>
+        <v>1129</v>
       </c>
       <c r="B630" t="s">
-        <v>1141</v>
+        <v>1130</v>
       </c>
       <c r="C630">
         <v>1</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" t="s">
-        <v>1142</v>
+        <v>1131</v>
       </c>
       <c r="B631" t="s">
-        <v>1143</v>
+        <v>1132</v>
       </c>
       <c r="C631">
         <v>1</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" t="s">
-        <v>1144</v>
+        <v>1133</v>
       </c>
       <c r="B632" t="s">
-        <v>1145</v>
+        <v>1134</v>
       </c>
       <c r="C632">
         <v>1</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" t="s">
-        <v>1146</v>
+        <v>1135</v>
       </c>
       <c r="B633" t="s">
-        <v>1147</v>
+        <v>1136</v>
       </c>
       <c r="C633">
         <v>1</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" t="s">
-        <v>1148</v>
+        <v>1137</v>
       </c>
       <c r="B634" t="s">
-        <v>1149</v>
+        <v>1138</v>
       </c>
       <c r="C634">
         <v>1</v>
       </c>
     </row>
     <row r="635" spans="1:3">
-      <c r="A635" t="s">
-        <v>1150</v>
+      <c r="A635">
+        <v>155105</v>
       </c>
       <c r="B635" t="s">
-        <v>1151</v>
+        <v>1139</v>
       </c>
       <c r="C635">
         <v>1</v>
       </c>
     </row>
     <row r="636" spans="1:3">
-      <c r="A636" t="s">
-        <v>1152</v>
+      <c r="A636">
+        <v>10079</v>
       </c>
       <c r="B636" t="s">
-        <v>1153</v>
+        <v>1140</v>
       </c>
       <c r="C636">
         <v>1</v>
       </c>
     </row>
     <row r="637" spans="1:3">
-      <c r="A637" t="s">
-        <v>1154</v>
+      <c r="A637">
+        <v>160316</v>
       </c>
       <c r="B637" t="s">
-        <v>1155</v>
+        <v>1141</v>
       </c>
       <c r="C637">
         <v>1</v>
       </c>
     </row>
     <row r="638" spans="1:3">
-      <c r="A638" t="s">
-        <v>1156</v>
+      <c r="A638">
+        <v>64738</v>
       </c>
       <c r="B638" t="s">
-        <v>1157</v>
+        <v>1142</v>
       </c>
       <c r="C638">
         <v>1</v>
       </c>
     </row>
     <row r="639" spans="1:3">
-      <c r="A639" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B639" t="s">
-        <v>1159</v>
+        <v>1143</v>
       </c>
       <c r="C639">
         <v>1</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" t="s">
-        <v>1160</v>
+        <v>1144</v>
       </c>
       <c r="B640" t="s">
-        <v>1161</v>
+        <v>1145</v>
       </c>
       <c r="C640">
         <v>1</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" t="s">
-        <v>1162</v>
+        <v>1146</v>
       </c>
       <c r="B641" t="s">
-        <v>1163</v>
+        <v>1147</v>
       </c>
       <c r="C641">
         <v>1</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" t="s">
-        <v>1164</v>
+        <v>1148</v>
       </c>
       <c r="B642" t="s">
-        <v>1165</v>
+        <v>1149</v>
       </c>
       <c r="C642">
         <v>1</v>
       </c>
     </row>
     <row r="643" spans="1:3">
-      <c r="A643" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B643" t="s">
-        <v>1167</v>
+        <v>1150</v>
       </c>
       <c r="C643">
         <v>1</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" t="s">
-        <v>1168</v>
+        <v>1151</v>
       </c>
       <c r="B644" t="s">
-        <v>1169</v>
+        <v>1152</v>
       </c>
       <c r="C644">
         <v>1</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" t="s">
-        <v>1170</v>
+        <v>1153</v>
       </c>
       <c r="B645" t="s">
-        <v>1171</v>
+        <v>1154</v>
       </c>
       <c r="C645">
         <v>1</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" t="s">
-        <v>1172</v>
+        <v>1155</v>
       </c>
       <c r="B646" t="s">
-        <v>1173</v>
+        <v>1156</v>
       </c>
       <c r="C646">
         <v>1</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" t="s">
-        <v>1174</v>
+        <v>1157</v>
       </c>
       <c r="B647" t="s">
-        <v>1175</v>
+        <v>1158</v>
       </c>
       <c r="C647">
         <v>1</v>
       </c>
     </row>
     <row r="648" spans="1:3">
-      <c r="A648" t="s">
-        <v>1176</v>
+      <c r="A648">
+        <v>1009369</v>
       </c>
       <c r="B648" t="s">
-        <v>1177</v>
+        <v>1159</v>
       </c>
       <c r="C648">
         <v>1</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" t="s">
-        <v>1178</v>
+        <v>1160</v>
       </c>
       <c r="B649" t="s">
-        <v>1179</v>
+        <v>1161</v>
       </c>
       <c r="C649">
         <v>1</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" t="s">
-        <v>1180</v>
+        <v>1162</v>
       </c>
       <c r="B650" t="s">
-        <v>1181</v>
+        <v>1163</v>
       </c>
       <c r="C650">
         <v>1</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" t="s">
-        <v>1182</v>
+        <v>1164</v>
       </c>
       <c r="B651" t="s">
-        <v>1183</v>
+        <v>1165</v>
       </c>
       <c r="C651">
         <v>1</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" t="s">
-        <v>1184</v>
+        <v>1166</v>
       </c>
       <c r="B652" t="s">
-        <v>1185</v>
+        <v>1167</v>
       </c>
       <c r="C652">
         <v>1</v>
       </c>
     </row>
     <row r="653" spans="1:3">
-      <c r="A653" t="s">
-        <v>1186</v>
+      <c r="A653">
+        <v>125538</v>
       </c>
       <c r="B653" t="s">
-        <v>1187</v>
+        <v>1168</v>
       </c>
       <c r="C653">
         <v>1</v>
       </c>
     </row>
     <row r="654" spans="1:3">
-      <c r="A654" t="s">
-        <v>1188</v>
+      <c r="A654">
+        <v>125203</v>
       </c>
       <c r="B654" t="s">
-        <v>1189</v>
+        <v>1169</v>
       </c>
       <c r="C654">
         <v>1</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" t="s">
-        <v>1190</v>
+        <v>1170</v>
       </c>
       <c r="B655" t="s">
-        <v>1191</v>
+        <v>1171</v>
       </c>
       <c r="C655">
         <v>1</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" t="s">
-        <v>1192</v>
+        <v>1172</v>
       </c>
       <c r="B656" t="s">
-        <v>1193</v>
+        <v>1173</v>
       </c>
       <c r="C656">
         <v>1</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" t="s">
-        <v>1194</v>
+        <v>1174</v>
       </c>
       <c r="B657" t="s">
-        <v>1195</v>
+        <v>1175</v>
       </c>
       <c r="C657">
         <v>1</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" t="s">
-        <v>1196</v>
+        <v>1176</v>
       </c>
       <c r="B658" t="s">
-        <v>1197</v>
+        <v>1177</v>
       </c>
       <c r="C658">
         <v>1</v>
       </c>
     </row>
     <row r="659" spans="1:3">
-      <c r="A659" t="s">
-        <v>1198</v>
+      <c r="A659">
+        <v>73662</v>
       </c>
       <c r="B659" t="s">
-        <v>1199</v>
+        <v>1178</v>
       </c>
       <c r="C659">
         <v>1</v>
       </c>
     </row>
     <row r="660" spans="1:3">
-      <c r="A660" t="s">
-        <v>1200</v>
+      <c r="A660">
+        <v>73681</v>
       </c>
       <c r="B660" t="s">
-        <v>1201</v>
+        <v>1179</v>
       </c>
       <c r="C660">
         <v>1</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" t="s">
-        <v>1202</v>
+        <v>1180</v>
       </c>
       <c r="B661" t="s">
-        <v>1203</v>
+        <v>1181</v>
       </c>
       <c r="C661">
         <v>1</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" t="s">
-        <v>1204</v>
+        <v>1182</v>
       </c>
       <c r="B662" t="s">
-        <v>1205</v>
+        <v>1183</v>
       </c>
       <c r="C662">
         <v>1</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" t="s">
-        <v>1206</v>
+        <v>1184</v>
       </c>
       <c r="B663" t="s">
-        <v>1207</v>
+        <v>1185</v>
       </c>
       <c r="C663">
         <v>1</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" t="s">
-        <v>1208</v>
+        <v>1186</v>
       </c>
       <c r="B664" t="s">
-        <v>1209</v>
+        <v>1187</v>
       </c>
       <c r="C664">
         <v>1</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" t="s">
-        <v>1210</v>
+        <v>1188</v>
       </c>
       <c r="B665" t="s">
-        <v>1211</v>
+        <v>1189</v>
       </c>
       <c r="C665">
         <v>1</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" t="s">
-        <v>1212</v>
+        <v>1190</v>
       </c>
       <c r="B666" t="s">
-        <v>1213</v>
+        <v>1191</v>
       </c>
       <c r="C666">
         <v>1</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" t="s">
-        <v>1214</v>
+        <v>1192</v>
       </c>
       <c r="B667" t="s">
-        <v>1215</v>
+        <v>1193</v>
       </c>
       <c r="C667">
         <v>1</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" t="s">
-        <v>1216</v>
+        <v>1194</v>
       </c>
       <c r="B668" t="s">
-        <v>1217</v>
+        <v>1195</v>
       </c>
       <c r="C668">
         <v>1</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" t="s">
-        <v>1218</v>
+        <v>1196</v>
       </c>
       <c r="B669" t="s">
-        <v>1219</v>
+        <v>1197</v>
       </c>
       <c r="C669">
         <v>1</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" t="s">
-        <v>1220</v>
+        <v>1198</v>
       </c>
       <c r="B670" t="s">
-        <v>1221</v>
+        <v>1199</v>
       </c>
       <c r="C670">
         <v>1</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" t="s">
-        <v>1222</v>
+        <v>1200</v>
       </c>
       <c r="B671" t="s">
-        <v>1223</v>
+        <v>1201</v>
       </c>
       <c r="C671">
         <v>1</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" t="s">
-        <v>1224</v>
+        <v>1202</v>
       </c>
       <c r="B672" t="s">
-        <v>1225</v>
+        <v>1203</v>
       </c>
       <c r="C672">
         <v>1</v>
       </c>
     </row>
     <row r="673" spans="1:3">
-      <c r="A673" t="s">
-        <v>1226</v>
+      <c r="A673">
+        <v>73482</v>
       </c>
       <c r="B673" t="s">
-        <v>1227</v>
+        <v>1204</v>
       </c>
       <c r="C673">
         <v>1</v>
       </c>
     </row>
     <row r="674" spans="1:3">
-      <c r="A674" t="s">
-        <v>1228</v>
+      <c r="A674">
+        <v>73483</v>
       </c>
       <c r="B674" t="s">
-        <v>1229</v>
+        <v>1205</v>
       </c>
       <c r="C674">
         <v>1</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" t="s">
-        <v>1230</v>
+        <v>1206</v>
       </c>
       <c r="B675" t="s">
-        <v>1231</v>
+        <v>1207</v>
       </c>
       <c r="C675">
         <v>1</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" t="s">
-        <v>1232</v>
+        <v>1208</v>
       </c>
       <c r="B676" t="s">
-        <v>1233</v>
+        <v>1209</v>
       </c>
       <c r="C676">
         <v>1</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" t="s">
-        <v>1234</v>
+        <v>1210</v>
       </c>
       <c r="B677" t="s">
-        <v>1235</v>
+        <v>1211</v>
       </c>
       <c r="C677">
         <v>1</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" t="s">
-        <v>1236</v>
+        <v>1212</v>
       </c>
       <c r="B678" t="s">
-        <v>1237</v>
+        <v>1213</v>
       </c>
       <c r="C678">
         <v>1</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" t="s">
-        <v>1238</v>
+        <v>1214</v>
       </c>
       <c r="B679" t="s">
-        <v>1239</v>
+        <v>1215</v>
       </c>
       <c r="C679">
         <v>1</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" t="s">
-        <v>1240</v>
+        <v>1216</v>
       </c>
       <c r="B680" t="s">
-        <v>1241</v>
+        <v>1217</v>
       </c>
       <c r="C680">
         <v>1</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" t="s">
-        <v>1242</v>
+        <v>1218</v>
       </c>
       <c r="B681" t="s">
-        <v>1243</v>
+        <v>1219</v>
       </c>
       <c r="C681">
         <v>1</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" t="s">
-        <v>1244</v>
+        <v>1220</v>
       </c>
       <c r="B682" t="s">
-        <v>1245</v>
+        <v>1221</v>
       </c>
       <c r="C682">
         <v>1</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" t="s">
-        <v>1246</v>
+        <v>1222</v>
       </c>
       <c r="B683" t="s">
-        <v>1247</v>
+        <v>1223</v>
       </c>
       <c r="C683">
         <v>1</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" t="s">
-        <v>1248</v>
+        <v>1224</v>
       </c>
       <c r="B684" t="s">
-        <v>1249</v>
+        <v>1225</v>
       </c>
       <c r="C684">
         <v>1</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" t="s">
-        <v>1250</v>
+        <v>1226</v>
       </c>
       <c r="B685" t="s">
-        <v>1251</v>
+        <v>1227</v>
       </c>
       <c r="C685">
         <v>1</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" t="s">
-        <v>1252</v>
+        <v>1228</v>
       </c>
       <c r="B686" t="s">
-        <v>1253</v>
+        <v>1229</v>
       </c>
       <c r="C686">
         <v>1</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" t="s">
-        <v>1254</v>
+        <v>1230</v>
       </c>
       <c r="B687" t="s">
-        <v>1255</v>
+        <v>1231</v>
       </c>
       <c r="C687">
         <v>1</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" t="s">
-        <v>1256</v>
+        <v>1232</v>
       </c>
       <c r="B688" t="s">
-        <v>1257</v>
+        <v>1233</v>
       </c>
       <c r="C688">
         <v>1</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" t="s">
-        <v>1258</v>
+        <v>1234</v>
       </c>
       <c r="B689" t="s">
-        <v>1259</v>
+        <v>1235</v>
       </c>
       <c r="C689">
         <v>1</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" t="s">
-        <v>1260</v>
+        <v>1236</v>
       </c>
       <c r="B690" t="s">
-        <v>1261</v>
+        <v>1237</v>
       </c>
       <c r="C690">
         <v>1</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" t="s">
-        <v>1262</v>
+        <v>1238</v>
       </c>
       <c r="B691" t="s">
-        <v>1263</v>
+        <v>1239</v>
       </c>
       <c r="C691">
         <v>1</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" t="s">
-        <v>1264</v>
+        <v>1240</v>
       </c>
       <c r="B692" t="s">
-        <v>1265</v>
+        <v>1241</v>
       </c>
       <c r="C692">
         <v>1</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" t="s">
-        <v>1266</v>
+        <v>1242</v>
       </c>
       <c r="B693" t="s">
-        <v>1267</v>
+        <v>1243</v>
       </c>
       <c r="C693">
         <v>1</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" t="s">
-        <v>1268</v>
+        <v>1244</v>
       </c>
       <c r="B694" t="s">
-        <v>1269</v>
+        <v>1245</v>
       </c>
       <c r="C694">
         <v>1</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" t="s">
-        <v>1270</v>
+        <v>1246</v>
       </c>
       <c r="B695" t="s">
-        <v>1271</v>
+        <v>1247</v>
       </c>
       <c r="C695">
         <v>1</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" t="s">
-        <v>1272</v>
+        <v>1248</v>
       </c>
       <c r="B696" t="s">
-        <v>1273</v>
+        <v>1249</v>
       </c>
       <c r="C696">
         <v>1</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" t="s">
-        <v>1274</v>
+        <v>1250</v>
       </c>
       <c r="B697" t="s">
-        <v>1275</v>
+        <v>1251</v>
       </c>
       <c r="C697">
         <v>1</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" t="s">
-        <v>1276</v>
+        <v>1252</v>
       </c>
       <c r="B698" t="s">
-        <v>1277</v>
+        <v>1253</v>
       </c>
       <c r="C698">
         <v>1</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" t="s">
-        <v>1278</v>
+        <v>1254</v>
       </c>
       <c r="B699" t="s">
-        <v>1279</v>
+        <v>1255</v>
       </c>
       <c r="C699">
         <v>1</v>
       </c>
     </row>
     <row r="700" spans="1:3">
-      <c r="A700">
-        <v>26304</v>
+      <c r="A700" t="s">
+        <v>1256</v>
       </c>
       <c r="B700" t="s">
-        <v>1280</v>
+        <v>1257</v>
       </c>
       <c r="C700">
         <v>1</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" t="s">
-        <v>1281</v>
+        <v>1258</v>
       </c>
       <c r="B701" t="s">
-        <v>1282</v>
+        <v>1259</v>
       </c>
       <c r="C701">
         <v>1</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" t="s">
-        <v>1283</v>
+        <v>1260</v>
       </c>
       <c r="B702" t="s">
-        <v>1284</v>
+        <v>1261</v>
       </c>
       <c r="C702">
         <v>1</v>
       </c>
     </row>
     <row r="703" spans="1:3">
-      <c r="A703">
-        <v>160301533</v>
+      <c r="A703" t="s">
+        <v>1262</v>
       </c>
       <c r="B703" t="s">
-        <v>1285</v>
+        <v>1263</v>
       </c>
       <c r="C703">
         <v>1</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" t="s">
-        <v>1286</v>
+        <v>1264</v>
       </c>
       <c r="B704" t="s">
-        <v>1287</v>
+        <v>1265</v>
       </c>
       <c r="C704">
         <v>1</v>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" t="s">
-        <v>1288</v>
+        <v>1266</v>
       </c>
       <c r="B705" t="s">
-        <v>1289</v>
+        <v>1267</v>
       </c>
       <c r="C705">
         <v>1</v>
       </c>
     </row>
     <row r="706" spans="1:3">
       <c r="A706" t="s">
-        <v>1290</v>
+        <v>1268</v>
       </c>
       <c r="B706" t="s">
-        <v>1291</v>
+        <v>1269</v>
       </c>
       <c r="C706">
         <v>1</v>
       </c>
     </row>
     <row r="707" spans="1:3">
-      <c r="A707">
-        <v>140301450</v>
+      <c r="A707" t="s">
+        <v>1270</v>
       </c>
       <c r="B707" t="s">
-        <v>1292</v>
+        <v>1271</v>
       </c>
       <c r="C707">
         <v>1</v>
       </c>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" t="s">
-        <v>1293</v>
+        <v>1272</v>
       </c>
       <c r="B708" t="s">
-        <v>1294</v>
+        <v>1273</v>
       </c>
       <c r="C708">
         <v>1</v>
       </c>
     </row>
     <row r="709" spans="1:3">
-      <c r="A709" t="s">
-        <v>1295</v>
+      <c r="A709">
+        <v>23.06</v>
       </c>
       <c r="B709" t="s">
-        <v>1296</v>
+        <v>1274</v>
       </c>
       <c r="C709">
         <v>1</v>
       </c>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" t="s">
-        <v>1297</v>
+        <v>1275</v>
       </c>
       <c r="B710" t="s">
-        <v>1298</v>
+        <v>1276</v>
       </c>
       <c r="C710">
         <v>1</v>
       </c>
     </row>
     <row r="711" spans="1:3">
-      <c r="A711">
-        <v>28001</v>
+      <c r="A711" t="s">
+        <v>1277</v>
       </c>
       <c r="B711" t="s">
-        <v>1299</v>
+        <v>1278</v>
       </c>
       <c r="C711">
         <v>1</v>
       </c>
     </row>
     <row r="712" spans="1:3">
-      <c r="A712">
-        <v>110301127</v>
+      <c r="A712" t="s">
+        <v>1279</v>
       </c>
       <c r="B712" t="s">
-        <v>1300</v>
+        <v>1280</v>
       </c>
       <c r="C712">
         <v>1</v>
       </c>
     </row>
     <row r="713" spans="1:3">
       <c r="A713" t="s">
-        <v>1301</v>
+        <v>1281</v>
       </c>
       <c r="B713" t="s">
-        <v>1302</v>
+        <v>1282</v>
       </c>
       <c r="C713">
         <v>1</v>
       </c>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" t="s">
-        <v>1303</v>
+        <v>1283</v>
       </c>
       <c r="B714" t="s">
-        <v>1304</v>
+        <v>1284</v>
       </c>
       <c r="C714">
         <v>1</v>
       </c>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" t="s">
-        <v>1305</v>
+        <v>1285</v>
       </c>
       <c r="B715" t="s">
-        <v>1306</v>
+        <v>1286</v>
       </c>
       <c r="C715">
         <v>1</v>
       </c>
     </row>
     <row r="716" spans="1:3">
       <c r="A716" t="s">
-        <v>1307</v>
+        <v>1287</v>
       </c>
       <c r="B716" t="s">
-        <v>1308</v>
+        <v>1288</v>
       </c>
       <c r="C716">
         <v>1</v>
       </c>
     </row>
     <row r="717" spans="1:3">
       <c r="A717" t="s">
-        <v>1309</v>
+        <v>1289</v>
       </c>
       <c r="B717" t="s">
-        <v>1310</v>
+        <v>1290</v>
       </c>
       <c r="C717">
         <v>1</v>
       </c>
     </row>
     <row r="718" spans="1:3">
       <c r="A718" t="s">
-        <v>1311</v>
+        <v>1291</v>
       </c>
       <c r="B718" t="s">
-        <v>1312</v>
+        <v>1292</v>
       </c>
       <c r="C718">
         <v>1</v>
       </c>
     </row>
     <row r="719" spans="1:3">
-      <c r="A719">
-        <v>26906</v>
+      <c r="A719" t="s">
+        <v>1293</v>
       </c>
       <c r="B719" t="s">
-        <v>1313</v>
+        <v>1294</v>
       </c>
       <c r="C719">
         <v>1</v>
       </c>
     </row>
     <row r="720" spans="1:3">
       <c r="A720" t="s">
-        <v>1314</v>
+        <v>1295</v>
       </c>
       <c r="B720" t="s">
-        <v>1315</v>
+        <v>1296</v>
       </c>
       <c r="C720">
         <v>1</v>
       </c>
     </row>
     <row r="721" spans="1:3">
+      <c r="A721" t="s">
+        <v>1297</v>
+      </c>
       <c r="B721" t="s">
-        <v>1316</v>
+        <v>1298</v>
       </c>
       <c r="C721">
         <v>1</v>
       </c>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" t="s">
-        <v>1317</v>
+        <v>1299</v>
       </c>
       <c r="B722" t="s">
-        <v>1318</v>
+        <v>1300</v>
       </c>
       <c r="C722">
         <v>1</v>
       </c>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" t="s">
-        <v>1319</v>
+        <v>1301</v>
       </c>
       <c r="B723" t="s">
-        <v>1320</v>
+        <v>1302</v>
       </c>
       <c r="C723">
         <v>1</v>
       </c>
     </row>
     <row r="724" spans="1:3">
+      <c r="A724" t="s">
+        <v>1303</v>
+      </c>
       <c r="B724" t="s">
-        <v>1321</v>
+        <v>1304</v>
       </c>
       <c r="C724">
         <v>1</v>
       </c>
     </row>
     <row r="725" spans="1:3">
+      <c r="A725" t="s">
+        <v>1305</v>
+      </c>
       <c r="B725" t="s">
-        <v>1322</v>
+        <v>1306</v>
       </c>
       <c r="C725">
         <v>1</v>
       </c>
     </row>
     <row r="726" spans="1:3">
-      <c r="A726">
-        <v>90.9201</v>
+      <c r="A726" t="s">
+        <v>1307</v>
       </c>
       <c r="B726" t="s">
-        <v>1323</v>
+        <v>1308</v>
       </c>
       <c r="C726">
         <v>1</v>
       </c>
     </row>
     <row r="727" spans="1:3">
-      <c r="A727">
-        <v>12029225100</v>
+      <c r="A727" t="s">
+        <v>1309</v>
       </c>
       <c r="B727" t="s">
-        <v>1324</v>
+        <v>1310</v>
       </c>
       <c r="C727">
         <v>1</v>
       </c>
     </row>
     <row r="728" spans="1:3">
       <c r="A728" t="s">
-        <v>1325</v>
+        <v>1311</v>
       </c>
       <c r="B728" t="s">
-        <v>1326</v>
+        <v>1312</v>
       </c>
       <c r="C728">
         <v>1</v>
       </c>
     </row>
     <row r="729" spans="1:3">
-      <c r="A729" t="s">
-        <v>1327</v>
+      <c r="A729">
+        <v>316335</v>
       </c>
       <c r="B729" t="s">
-        <v>1328</v>
+        <v>1313</v>
       </c>
       <c r="C729">
         <v>1</v>
       </c>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" t="s">
-        <v>1329</v>
+        <v>1314</v>
       </c>
       <c r="B730" t="s">
-        <v>1330</v>
+        <v>1315</v>
       </c>
       <c r="C730">
         <v>1</v>
       </c>
     </row>
     <row r="731" spans="1:3">
       <c r="A731" t="s">
-        <v>1331</v>
+        <v>1316</v>
       </c>
       <c r="B731" t="s">
-        <v>1332</v>
+        <v>1317</v>
       </c>
       <c r="C731">
         <v>1</v>
       </c>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" t="s">
-        <v>1333</v>
+        <v>1318</v>
       </c>
       <c r="B732" t="s">
-        <v>1334</v>
+        <v>1319</v>
       </c>
       <c r="C732">
         <v>1</v>
       </c>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" t="s">
-        <v>1335</v>
+        <v>1320</v>
       </c>
       <c r="B733" t="s">
-        <v>1336</v>
+        <v>1321</v>
       </c>
       <c r="C733">
         <v>1</v>
       </c>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" t="s">
-        <v>1337</v>
+        <v>1322</v>
       </c>
       <c r="B734" t="s">
-        <v>1338</v>
+        <v>1323</v>
       </c>
       <c r="C734">
         <v>1</v>
       </c>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" t="s">
-        <v>1339</v>
+        <v>1324</v>
       </c>
       <c r="B735" t="s">
-        <v>1340</v>
+        <v>1325</v>
       </c>
       <c r="C735">
         <v>1</v>
       </c>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" t="s">
-        <v>1341</v>
+        <v>1326</v>
       </c>
       <c r="B736" t="s">
-        <v>1342</v>
+        <v>1327</v>
       </c>
       <c r="C736">
         <v>1</v>
       </c>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" t="s">
-        <v>1343</v>
+        <v>1328</v>
       </c>
       <c r="B737" t="s">
-        <v>1344</v>
+        <v>1329</v>
       </c>
       <c r="C737">
         <v>1</v>
       </c>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" t="s">
-        <v>1345</v>
+        <v>1330</v>
       </c>
       <c r="B738" t="s">
-        <v>1346</v>
+        <v>1331</v>
       </c>
       <c r="C738">
         <v>1</v>
       </c>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" t="s">
-        <v>1347</v>
+        <v>1332</v>
       </c>
       <c r="B739" t="s">
-        <v>1348</v>
+        <v>1333</v>
       </c>
       <c r="C739">
         <v>1</v>
       </c>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" t="s">
-        <v>1349</v>
+        <v>1334</v>
       </c>
       <c r="B740" t="s">
-        <v>1350</v>
+        <v>1335</v>
       </c>
       <c r="C740">
         <v>1</v>
       </c>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" t="s">
-        <v>1351</v>
+        <v>1336</v>
       </c>
       <c r="B741" t="s">
-        <v>1352</v>
+        <v>1337</v>
       </c>
       <c r="C741">
         <v>1</v>
       </c>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" t="s">
-        <v>1353</v>
+        <v>1338</v>
       </c>
       <c r="B742" t="s">
-        <v>1354</v>
+        <v>1339</v>
       </c>
       <c r="C742">
         <v>1</v>
       </c>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" t="s">
-        <v>1355</v>
+        <v>1340</v>
       </c>
       <c r="B743" t="s">
-        <v>1356</v>
+        <v>1341</v>
       </c>
       <c r="C743">
         <v>1</v>
       </c>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" t="s">
-        <v>1357</v>
+        <v>1342</v>
       </c>
       <c r="B744" t="s">
-        <v>1358</v>
+        <v>1343</v>
       </c>
       <c r="C744">
         <v>1</v>
       </c>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" t="s">
-        <v>1359</v>
+        <v>1344</v>
       </c>
       <c r="B745" t="s">
-        <v>1360</v>
+        <v>1345</v>
       </c>
       <c r="C745">
         <v>1</v>
       </c>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" t="s">
-        <v>1361</v>
+        <v>1346</v>
       </c>
       <c r="B746" t="s">
-        <v>1362</v>
+        <v>1347</v>
       </c>
       <c r="C746">
         <v>1</v>
       </c>
     </row>
     <row r="747" spans="1:3">
       <c r="A747" t="s">
-        <v>1363</v>
+        <v>1348</v>
       </c>
       <c r="B747" t="s">
-        <v>1364</v>
+        <v>1349</v>
       </c>
       <c r="C747">
         <v>1</v>
       </c>
     </row>
     <row r="748" spans="1:3">
       <c r="A748" t="s">
-        <v>1365</v>
+        <v>1350</v>
       </c>
       <c r="B748" t="s">
-        <v>1366</v>
+        <v>1351</v>
       </c>
       <c r="C748">
         <v>1</v>
       </c>
     </row>
     <row r="749" spans="1:3">
       <c r="A749" t="s">
-        <v>1367</v>
+        <v>1352</v>
       </c>
       <c r="B749" t="s">
-        <v>1368</v>
+        <v>1353</v>
       </c>
       <c r="C749">
         <v>1</v>
       </c>
     </row>
     <row r="750" spans="1:3">
       <c r="A750" t="s">
-        <v>1369</v>
+        <v>1354</v>
       </c>
       <c r="B750" t="s">
-        <v>1370</v>
+        <v>1355</v>
       </c>
       <c r="C750">
         <v>1</v>
       </c>
     </row>
     <row r="751" spans="1:3">
-      <c r="A751">
-        <v>180201481</v>
+      <c r="A751" t="s">
+        <v>1356</v>
       </c>
       <c r="B751" t="s">
-        <v>1371</v>
+        <v>1357</v>
       </c>
       <c r="C751">
         <v>1</v>
       </c>
     </row>
     <row r="752" spans="1:3">
+      <c r="A752" t="s">
+        <v>1358</v>
+      </c>
       <c r="B752" t="s">
-        <v>1372</v>
+        <v>1359</v>
       </c>
       <c r="C752">
         <v>1</v>
       </c>
     </row>
     <row r="753" spans="1:3">
       <c r="A753" t="s">
-        <v>1373</v>
+        <v>1360</v>
       </c>
       <c r="B753" t="s">
-        <v>1374</v>
+        <v>1361</v>
       </c>
       <c r="C753">
         <v>1</v>
       </c>
     </row>
     <row r="754" spans="1:3">
       <c r="A754" t="s">
-        <v>1375</v>
+        <v>1362</v>
       </c>
       <c r="B754" t="s">
-        <v>1376</v>
+        <v>1363</v>
       </c>
       <c r="C754">
         <v>1</v>
       </c>
     </row>
     <row r="755" spans="1:3">
       <c r="A755" t="s">
-        <v>1377</v>
+        <v>1364</v>
       </c>
       <c r="B755" t="s">
-        <v>1378</v>
+        <v>1365</v>
       </c>
       <c r="C755">
         <v>1</v>
       </c>
     </row>
     <row r="756" spans="1:3">
       <c r="A756" t="s">
-        <v>1379</v>
+        <v>1366</v>
       </c>
       <c r="B756" t="s">
-        <v>1380</v>
+        <v>1367</v>
       </c>
       <c r="C756">
         <v>1</v>
       </c>
     </row>
     <row r="757" spans="1:3">
       <c r="A757" t="s">
-        <v>1381</v>
+        <v>1368</v>
       </c>
       <c r="B757" t="s">
-        <v>1382</v>
+        <v>1369</v>
       </c>
       <c r="C757">
         <v>1</v>
       </c>
     </row>
     <row r="758" spans="1:3">
       <c r="A758" t="s">
-        <v>1383</v>
+        <v>1370</v>
       </c>
       <c r="B758" t="s">
-        <v>1384</v>
+        <v>1371</v>
       </c>
       <c r="C758">
         <v>1</v>
       </c>
     </row>
     <row r="759" spans="1:3">
       <c r="A759" t="s">
-        <v>1385</v>
+        <v>1372</v>
       </c>
       <c r="B759" t="s">
-        <v>1386</v>
+        <v>1373</v>
       </c>
       <c r="C759">
         <v>1</v>
       </c>
     </row>
     <row r="760" spans="1:3">
       <c r="A760" t="s">
-        <v>1387</v>
+        <v>1374</v>
       </c>
       <c r="B760" t="s">
-        <v>1388</v>
+        <v>1375</v>
       </c>
       <c r="C760">
         <v>1</v>
       </c>
     </row>
     <row r="761" spans="1:3">
-      <c r="A761">
-        <v>1100092151</v>
+      <c r="A761" t="s">
+        <v>1376</v>
       </c>
       <c r="B761" t="s">
-        <v>1389</v>
+        <v>1377</v>
       </c>
       <c r="C761">
         <v>1</v>
       </c>
     </row>
     <row r="762" spans="1:3">
+      <c r="A762" t="s">
+        <v>1378</v>
+      </c>
       <c r="B762" t="s">
-        <v>1390</v>
+        <v>1379</v>
       </c>
       <c r="C762">
         <v>1</v>
       </c>
     </row>
     <row r="763" spans="1:3">
+      <c r="A763" t="s">
+        <v>1380</v>
+      </c>
       <c r="B763" t="s">
-        <v>1391</v>
+        <v>1381</v>
       </c>
       <c r="C763">
         <v>1</v>
       </c>
     </row>
     <row r="764" spans="1:3">
+      <c r="A764" t="s">
+        <v>1382</v>
+      </c>
       <c r="B764" t="s">
-        <v>1392</v>
+        <v>1383</v>
       </c>
       <c r="C764">
         <v>1</v>
       </c>
     </row>
     <row r="765" spans="1:3">
       <c r="A765" t="s">
-        <v>1393</v>
+        <v>1384</v>
       </c>
       <c r="B765" t="s">
-        <v>1394</v>
+        <v>1385</v>
       </c>
       <c r="C765">
         <v>1</v>
       </c>
     </row>
     <row r="766" spans="1:3">
+      <c r="A766" t="s">
+        <v>1386</v>
+      </c>
       <c r="B766" t="s">
-        <v>1395</v>
+        <v>1387</v>
       </c>
       <c r="C766">
         <v>1</v>
       </c>
     </row>
     <row r="767" spans="1:3">
+      <c r="A767" t="s">
+        <v>1388</v>
+      </c>
       <c r="B767" t="s">
-        <v>1396</v>
+        <v>1389</v>
       </c>
       <c r="C767">
         <v>1</v>
       </c>
     </row>
     <row r="768" spans="1:3">
       <c r="A768" t="s">
-        <v>1397</v>
+        <v>1390</v>
       </c>
       <c r="B768" t="s">
-        <v>1398</v>
+        <v>1391</v>
       </c>
       <c r="C768">
         <v>1</v>
       </c>
     </row>
     <row r="769" spans="1:3">
       <c r="A769" t="s">
-        <v>1399</v>
+        <v>1392</v>
       </c>
       <c r="B769" t="s">
-        <v>1400</v>
+        <v>1393</v>
       </c>
       <c r="C769">
         <v>1</v>
       </c>
     </row>
     <row r="770" spans="1:3">
       <c r="A770" t="s">
-        <v>1401</v>
+        <v>1394</v>
       </c>
       <c r="B770" t="s">
-        <v>1402</v>
+        <v>1395</v>
       </c>
       <c r="C770">
         <v>1</v>
       </c>
     </row>
     <row r="771" spans="1:3">
       <c r="A771" t="s">
-        <v>1403</v>
+        <v>1396</v>
       </c>
       <c r="B771" t="s">
-        <v>1404</v>
+        <v>1397</v>
       </c>
       <c r="C771">
         <v>1</v>
       </c>
     </row>
     <row r="772" spans="1:3">
       <c r="A772" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B772" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C772">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="773" spans="1:3">
+      <c r="A773" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B773" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C773">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="774" spans="1:3">
+      <c r="A774" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B774" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C774">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="775" spans="1:3">
+      <c r="A775" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B775" t="s">
         <v>1405</v>
       </c>
-      <c r="B772" t="s">
+      <c r="C775">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="776" spans="1:3">
+      <c r="A776" t="s">
         <v>1406</v>
       </c>
-      <c r="C772">
-[...7 lines deleted...]
-      <c r="B773" t="s">
+      <c r="B776" t="s">
         <v>1407</v>
-      </c>
-[...25 lines deleted...]
-        <v>1410</v>
       </c>
       <c r="C776">
         <v>1</v>
       </c>
     </row>
     <row r="777" spans="1:3">
       <c r="A777" t="s">
-        <v>1411</v>
+        <v>1408</v>
       </c>
       <c r="B777" t="s">
-        <v>1412</v>
+        <v>1409</v>
       </c>
       <c r="C777">
         <v>1</v>
       </c>
     </row>
     <row r="778" spans="1:3">
       <c r="A778" t="s">
-        <v>1413</v>
+        <v>1410</v>
       </c>
       <c r="B778" t="s">
-        <v>1414</v>
+        <v>1411</v>
       </c>
       <c r="C778">
         <v>1</v>
       </c>
     </row>
     <row r="779" spans="1:3">
       <c r="A779" t="s">
-        <v>1415</v>
+        <v>1412</v>
       </c>
       <c r="B779" t="s">
-        <v>1416</v>
+        <v>1413</v>
       </c>
       <c r="C779">
         <v>1</v>
       </c>
     </row>
     <row r="780" spans="1:3">
       <c r="A780" t="s">
-        <v>1417</v>
+        <v>1414</v>
       </c>
       <c r="B780" t="s">
-        <v>1418</v>
+        <v>1415</v>
       </c>
       <c r="C780">
         <v>1</v>
       </c>
     </row>
     <row r="781" spans="1:3">
       <c r="A781" t="s">
-        <v>1419</v>
+        <v>1416</v>
       </c>
       <c r="B781" t="s">
-        <v>1420</v>
+        <v>1417</v>
       </c>
       <c r="C781">
         <v>1</v>
       </c>
     </row>
     <row r="782" spans="1:3">
       <c r="A782" t="s">
-        <v>1421</v>
+        <v>1418</v>
       </c>
       <c r="B782" t="s">
-        <v>1422</v>
+        <v>1419</v>
       </c>
       <c r="C782">
         <v>1</v>
       </c>
     </row>
     <row r="783" spans="1:3">
       <c r="A783" t="s">
-        <v>1423</v>
+        <v>1420</v>
       </c>
       <c r="B783" t="s">
-        <v>1424</v>
+        <v>1421</v>
       </c>
       <c r="C783">
         <v>1</v>
       </c>
     </row>
     <row r="784" spans="1:3">
       <c r="A784" t="s">
-        <v>1425</v>
+        <v>1422</v>
       </c>
       <c r="B784" t="s">
-        <v>1426</v>
+        <v>1423</v>
       </c>
       <c r="C784">
         <v>1</v>
       </c>
     </row>
     <row r="785" spans="1:3">
       <c r="A785" t="s">
-        <v>1427</v>
+        <v>1424</v>
       </c>
       <c r="B785" t="s">
-        <v>1428</v>
+        <v>1425</v>
       </c>
       <c r="C785">
         <v>1</v>
       </c>
     </row>
     <row r="786" spans="1:3">
       <c r="A786" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B786" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C786">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="787" spans="1:3">
+      <c r="A787">
+        <v>531205</v>
+      </c>
+      <c r="B787" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C787">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="788" spans="1:3">
+      <c r="A788">
+        <v>571212</v>
+      </c>
+      <c r="B788" t="s">
         <v>1429</v>
-      </c>
-[...23 lines deleted...]
-        <v>1434</v>
       </c>
       <c r="C788">
         <v>1</v>
       </c>
     </row>
     <row r="789" spans="1:3">
       <c r="A789" t="s">
-        <v>1435</v>
+        <v>1430</v>
       </c>
       <c r="B789" t="s">
-        <v>1436</v>
+        <v>1431</v>
       </c>
       <c r="C789">
         <v>1</v>
       </c>
     </row>
     <row r="790" spans="1:3">
       <c r="A790" t="s">
-        <v>1437</v>
+        <v>1432</v>
       </c>
       <c r="B790" t="s">
-        <v>1438</v>
+        <v>1433</v>
       </c>
       <c r="C790">
         <v>1</v>
       </c>
     </row>
     <row r="791" spans="1:3">
       <c r="A791" t="s">
-        <v>1439</v>
+        <v>1434</v>
       </c>
       <c r="B791" t="s">
-        <v>1440</v>
+        <v>1435</v>
       </c>
       <c r="C791">
         <v>1</v>
       </c>
     </row>
     <row r="792" spans="1:3">
       <c r="A792" t="s">
-        <v>1441</v>
+        <v>1436</v>
       </c>
       <c r="B792" t="s">
-        <v>1442</v>
+        <v>1437</v>
       </c>
       <c r="C792">
         <v>1</v>
       </c>
     </row>
     <row r="793" spans="1:3">
       <c r="A793" t="s">
-        <v>1443</v>
+        <v>1438</v>
       </c>
       <c r="B793" t="s">
-        <v>1444</v>
+        <v>1439</v>
       </c>
       <c r="C793">
         <v>1</v>
       </c>
     </row>
     <row r="794" spans="1:3">
       <c r="A794" t="s">
-        <v>1445</v>
+        <v>1440</v>
       </c>
       <c r="B794" t="s">
-        <v>1446</v>
+        <v>1441</v>
       </c>
       <c r="C794">
         <v>1</v>
       </c>
     </row>
     <row r="795" spans="1:3">
       <c r="A795" t="s">
-        <v>1447</v>
+        <v>1442</v>
       </c>
       <c r="B795" t="s">
-        <v>1448</v>
+        <v>1443</v>
       </c>
       <c r="C795">
         <v>1</v>
       </c>
     </row>
     <row r="796" spans="1:3">
       <c r="A796" t="s">
-        <v>1449</v>
+        <v>1444</v>
       </c>
       <c r="B796" t="s">
-        <v>1450</v>
+        <v>1445</v>
       </c>
       <c r="C796">
         <v>1</v>
       </c>
     </row>
     <row r="797" spans="1:3">
       <c r="A797" t="s">
-        <v>1451</v>
+        <v>1446</v>
       </c>
       <c r="B797" t="s">
-        <v>1452</v>
+        <v>1447</v>
       </c>
       <c r="C797">
         <v>1</v>
       </c>
     </row>
     <row r="798" spans="1:3">
       <c r="A798" t="s">
-        <v>1453</v>
+        <v>1448</v>
       </c>
       <c r="B798" t="s">
-        <v>1454</v>
+        <v>1449</v>
       </c>
       <c r="C798">
         <v>1</v>
       </c>
     </row>
     <row r="799" spans="1:3">
       <c r="A799" t="s">
-        <v>1455</v>
+        <v>1450</v>
       </c>
       <c r="B799" t="s">
-        <v>1456</v>
+        <v>1451</v>
       </c>
       <c r="C799">
         <v>1</v>
       </c>
     </row>
     <row r="800" spans="1:3">
       <c r="A800" t="s">
-        <v>1457</v>
+        <v>1452</v>
       </c>
       <c r="B800" t="s">
-        <v>1458</v>
+        <v>1453</v>
       </c>
       <c r="C800">
         <v>1</v>
       </c>
     </row>
     <row r="801" spans="1:3">
       <c r="A801" t="s">
-        <v>1459</v>
+        <v>1454</v>
       </c>
       <c r="B801" t="s">
-        <v>1460</v>
+        <v>1455</v>
       </c>
       <c r="C801">
         <v>1</v>
       </c>
     </row>
     <row r="802" spans="1:3">
       <c r="A802" t="s">
-        <v>1461</v>
+        <v>1456</v>
       </c>
       <c r="B802" t="s">
-        <v>1462</v>
+        <v>1457</v>
       </c>
       <c r="C802">
         <v>1</v>
       </c>
     </row>
     <row r="803" spans="1:3">
       <c r="A803" t="s">
-        <v>1463</v>
+        <v>1458</v>
       </c>
       <c r="B803" t="s">
-        <v>1464</v>
+        <v>1459</v>
       </c>
       <c r="C803">
         <v>1</v>
       </c>
     </row>
     <row r="804" spans="1:3">
       <c r="A804" t="s">
-        <v>1465</v>
+        <v>1460</v>
       </c>
       <c r="B804" t="s">
-        <v>1466</v>
+        <v>1461</v>
       </c>
       <c r="C804">
         <v>1</v>
       </c>
     </row>
     <row r="805" spans="1:3">
       <c r="A805" t="s">
-        <v>1467</v>
+        <v>1462</v>
       </c>
       <c r="B805" t="s">
-        <v>1468</v>
+        <v>1463</v>
       </c>
       <c r="C805">
         <v>1</v>
       </c>
     </row>
     <row r="806" spans="1:3">
       <c r="A806" t="s">
-        <v>1469</v>
+        <v>1464</v>
       </c>
       <c r="B806" t="s">
-        <v>1470</v>
+        <v>1465</v>
       </c>
       <c r="C806">
         <v>1</v>
       </c>
     </row>
     <row r="807" spans="1:3">
       <c r="A807" t="s">
-        <v>1471</v>
+        <v>1466</v>
       </c>
       <c r="B807" t="s">
-        <v>1472</v>
+        <v>1467</v>
       </c>
       <c r="C807">
         <v>1</v>
       </c>
     </row>
     <row r="808" spans="1:3">
       <c r="A808" t="s">
-        <v>1473</v>
+        <v>1468</v>
       </c>
       <c r="B808" t="s">
-        <v>1474</v>
+        <v>1469</v>
       </c>
       <c r="C808">
         <v>1</v>
       </c>
     </row>
     <row r="809" spans="1:3">
       <c r="A809" t="s">
-        <v>1475</v>
+        <v>1470</v>
       </c>
       <c r="B809" t="s">
-        <v>1476</v>
+        <v>1471</v>
       </c>
       <c r="C809">
         <v>1</v>
       </c>
     </row>
     <row r="810" spans="1:3">
       <c r="A810" t="s">
-        <v>1477</v>
+        <v>1472</v>
       </c>
       <c r="B810" t="s">
-        <v>1478</v>
+        <v>1473</v>
       </c>
       <c r="C810">
         <v>1</v>
       </c>
     </row>
     <row r="811" spans="1:3">
       <c r="A811" t="s">
-        <v>1479</v>
+        <v>1474</v>
       </c>
       <c r="B811" t="s">
-        <v>1480</v>
+        <v>1475</v>
       </c>
       <c r="C811">
         <v>1</v>
       </c>
     </row>
     <row r="812" spans="1:3">
       <c r="A812" t="s">
-        <v>1481</v>
+        <v>1476</v>
       </c>
       <c r="B812" t="s">
-        <v>1482</v>
+        <v>1477</v>
       </c>
       <c r="C812">
         <v>1</v>
       </c>
     </row>
     <row r="813" spans="1:3">
       <c r="A813" t="s">
-        <v>1483</v>
+        <v>1478</v>
       </c>
       <c r="B813" t="s">
-        <v>1484</v>
+        <v>1479</v>
       </c>
       <c r="C813">
         <v>1</v>
       </c>
     </row>
     <row r="814" spans="1:3">
       <c r="A814" t="s">
-        <v>1485</v>
+        <v>1480</v>
       </c>
       <c r="B814" t="s">
-        <v>1486</v>
+        <v>1481</v>
       </c>
       <c r="C814">
         <v>1</v>
       </c>
     </row>
     <row r="815" spans="1:3">
       <c r="A815" t="s">
-        <v>1487</v>
+        <v>1482</v>
       </c>
       <c r="B815" t="s">
-        <v>1488</v>
+        <v>1483</v>
       </c>
       <c r="C815">
         <v>1</v>
       </c>
     </row>
     <row r="816" spans="1:3">
       <c r="A816" t="s">
-        <v>1489</v>
+        <v>1484</v>
       </c>
       <c r="B816" t="s">
-        <v>1490</v>
+        <v>1485</v>
       </c>
       <c r="C816">
         <v>1</v>
       </c>
     </row>
     <row r="817" spans="1:3">
       <c r="A817" t="s">
-        <v>1491</v>
+        <v>1486</v>
       </c>
       <c r="B817" t="s">
-        <v>1492</v>
+        <v>1487</v>
       </c>
       <c r="C817">
         <v>1</v>
       </c>
     </row>
     <row r="818" spans="1:3">
       <c r="A818" t="s">
-        <v>1493</v>
+        <v>1488</v>
       </c>
       <c r="B818" t="s">
-        <v>1494</v>
+        <v>1489</v>
       </c>
       <c r="C818">
         <v>1</v>
       </c>
     </row>
     <row r="819" spans="1:3">
       <c r="A819" t="s">
-        <v>1495</v>
+        <v>1490</v>
       </c>
       <c r="B819" t="s">
-        <v>1496</v>
+        <v>1491</v>
       </c>
       <c r="C819">
         <v>1</v>
       </c>
     </row>
     <row r="820" spans="1:3">
       <c r="A820" t="s">
-        <v>1497</v>
+        <v>1492</v>
       </c>
       <c r="B820" t="s">
-        <v>1498</v>
+        <v>1493</v>
       </c>
       <c r="C820">
         <v>1</v>
       </c>
     </row>
     <row r="821" spans="1:3">
       <c r="A821" t="s">
-        <v>1499</v>
+        <v>1494</v>
       </c>
       <c r="B821" t="s">
-        <v>1500</v>
+        <v>1495</v>
       </c>
       <c r="C821">
         <v>1</v>
       </c>
     </row>
     <row r="822" spans="1:3">
       <c r="A822" t="s">
-        <v>1501</v>
+        <v>1496</v>
       </c>
       <c r="B822" t="s">
-        <v>1502</v>
+        <v>1497</v>
       </c>
       <c r="C822">
         <v>1</v>
       </c>
     </row>
     <row r="823" spans="1:3">
       <c r="A823" t="s">
-        <v>1503</v>
+        <v>1498</v>
       </c>
       <c r="B823" t="s">
-        <v>1504</v>
+        <v>1499</v>
       </c>
       <c r="C823">
         <v>1</v>
       </c>
     </row>
     <row r="824" spans="1:3">
       <c r="A824" t="s">
-        <v>1505</v>
+        <v>1500</v>
       </c>
       <c r="B824" t="s">
-        <v>1506</v>
+        <v>1501</v>
       </c>
       <c r="C824">
         <v>1</v>
       </c>
     </row>
     <row r="825" spans="1:3">
       <c r="A825" t="s">
-        <v>1507</v>
+        <v>1502</v>
       </c>
       <c r="B825" t="s">
-        <v>1508</v>
+        <v>1503</v>
       </c>
       <c r="C825">
         <v>1</v>
       </c>
     </row>
     <row r="826" spans="1:3">
       <c r="A826" t="s">
-        <v>1509</v>
+        <v>1504</v>
       </c>
       <c r="B826" t="s">
-        <v>1510</v>
+        <v>1505</v>
       </c>
       <c r="C826">
         <v>1</v>
       </c>
     </row>
     <row r="827" spans="1:3">
       <c r="A827" t="s">
-        <v>1511</v>
+        <v>1506</v>
       </c>
       <c r="B827" t="s">
-        <v>1512</v>
+        <v>1507</v>
       </c>
       <c r="C827">
         <v>1</v>
       </c>
     </row>
     <row r="828" spans="1:3">
       <c r="A828" t="s">
-        <v>1513</v>
+        <v>1508</v>
       </c>
       <c r="B828" t="s">
-        <v>1514</v>
+        <v>1509</v>
       </c>
       <c r="C828">
         <v>1</v>
       </c>
     </row>
     <row r="829" spans="1:3">
       <c r="A829" t="s">
-        <v>1515</v>
+        <v>1510</v>
       </c>
       <c r="B829" t="s">
-        <v>1516</v>
+        <v>1511</v>
       </c>
       <c r="C829">
         <v>1</v>
       </c>
     </row>
     <row r="830" spans="1:3">
       <c r="A830" t="s">
-        <v>1517</v>
+        <v>1512</v>
       </c>
       <c r="B830" t="s">
-        <v>1518</v>
+        <v>1513</v>
       </c>
       <c r="C830">
         <v>1</v>
       </c>
     </row>
     <row r="831" spans="1:3">
-      <c r="A831">
-        <v>748505</v>
+      <c r="A831" t="s">
+        <v>1514</v>
       </c>
       <c r="B831" t="s">
-        <v>1519</v>
+        <v>1515</v>
       </c>
       <c r="C831">
         <v>1</v>
       </c>
     </row>
     <row r="832" spans="1:3">
       <c r="A832" t="s">
-        <v>1520</v>
+        <v>1516</v>
       </c>
       <c r="B832" t="s">
-        <v>1521</v>
+        <v>1517</v>
       </c>
       <c r="C832">
         <v>1</v>
       </c>
     </row>
     <row r="833" spans="1:3">
       <c r="A833" t="s">
-        <v>1522</v>
+        <v>1518</v>
       </c>
       <c r="B833" t="s">
-        <v>1523</v>
+        <v>1519</v>
       </c>
       <c r="C833">
         <v>1</v>
       </c>
     </row>
     <row r="834" spans="1:3">
       <c r="A834" t="s">
-        <v>1524</v>
+        <v>1520</v>
       </c>
       <c r="B834" t="s">
-        <v>1525</v>
+        <v>1521</v>
       </c>
       <c r="C834">
         <v>1</v>
       </c>
     </row>
     <row r="835" spans="1:3">
       <c r="A835" t="s">
-        <v>1526</v>
+        <v>1522</v>
       </c>
       <c r="B835" t="s">
-        <v>1527</v>
+        <v>1523</v>
       </c>
       <c r="C835">
         <v>1</v>
       </c>
     </row>
     <row r="836" spans="1:3">
       <c r="A836" t="s">
-        <v>1528</v>
+        <v>1524</v>
       </c>
       <c r="B836" t="s">
-        <v>1529</v>
+        <v>1525</v>
       </c>
       <c r="C836">
         <v>1</v>
       </c>
     </row>
     <row r="837" spans="1:3">
       <c r="A837" t="s">
-        <v>1530</v>
+        <v>1526</v>
       </c>
       <c r="B837" t="s">
-        <v>1531</v>
+        <v>1527</v>
       </c>
       <c r="C837">
         <v>1</v>
       </c>
     </row>
     <row r="838" spans="1:3">
       <c r="A838" t="s">
-        <v>1532</v>
+        <v>1528</v>
       </c>
       <c r="B838" t="s">
-        <v>1533</v>
+        <v>1529</v>
       </c>
       <c r="C838">
         <v>1</v>
       </c>
     </row>
     <row r="839" spans="1:3">
       <c r="A839" t="s">
-        <v>1534</v>
+        <v>1530</v>
       </c>
       <c r="B839" t="s">
-        <v>1535</v>
+        <v>1531</v>
       </c>
       <c r="C839">
         <v>1</v>
       </c>
     </row>
     <row r="840" spans="1:3">
       <c r="A840" t="s">
-        <v>1536</v>
+        <v>1532</v>
       </c>
       <c r="B840" t="s">
-        <v>1537</v>
+        <v>1533</v>
       </c>
       <c r="C840">
         <v>1</v>
       </c>
     </row>
     <row r="841" spans="1:3">
       <c r="A841" t="s">
-        <v>1538</v>
+        <v>1534</v>
       </c>
       <c r="B841" t="s">
-        <v>1539</v>
+        <v>1535</v>
       </c>
       <c r="C841">
         <v>1</v>
       </c>
     </row>
     <row r="842" spans="1:3">
       <c r="A842" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B842" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C842">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="843" spans="1:3">
+      <c r="A843" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B843" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C843">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="844" spans="1:3">
+      <c r="A844" t="s">
         <v>1540</v>
       </c>
-      <c r="B842" t="s">
+      <c r="B844" t="s">
         <v>1541</v>
-      </c>
-[...20 lines deleted...]
-        <v>1543</v>
       </c>
       <c r="C844">
         <v>1</v>
       </c>
     </row>
     <row r="845" spans="1:3">
       <c r="A845" t="s">
-        <v>1544</v>
+        <v>1542</v>
       </c>
       <c r="B845" t="s">
-        <v>1545</v>
+        <v>1543</v>
       </c>
       <c r="C845">
         <v>1</v>
       </c>
     </row>
     <row r="846" spans="1:3">
       <c r="A846" t="s">
-        <v>1546</v>
+        <v>1544</v>
       </c>
       <c r="B846" t="s">
-        <v>1547</v>
+        <v>1545</v>
       </c>
       <c r="C846">
         <v>1</v>
       </c>
     </row>
     <row r="847" spans="1:3">
       <c r="A847" t="s">
-        <v>1548</v>
+        <v>1546</v>
       </c>
       <c r="B847" t="s">
-        <v>1549</v>
+        <v>1547</v>
       </c>
       <c r="C847">
         <v>1</v>
       </c>
     </row>
     <row r="848" spans="1:3">
       <c r="A848" t="s">
-        <v>1550</v>
+        <v>1548</v>
       </c>
       <c r="B848" t="s">
-        <v>1551</v>
+        <v>1549</v>
       </c>
       <c r="C848">
         <v>1</v>
       </c>
     </row>
     <row r="849" spans="1:3">
       <c r="A849" t="s">
-        <v>1552</v>
+        <v>1550</v>
       </c>
       <c r="B849" t="s">
-        <v>1553</v>
+        <v>1551</v>
       </c>
       <c r="C849">
         <v>1</v>
       </c>
     </row>
     <row r="850" spans="1:3">
       <c r="A850" t="s">
-        <v>1554</v>
+        <v>1552</v>
       </c>
       <c r="B850" t="s">
-        <v>1555</v>
+        <v>1553</v>
       </c>
       <c r="C850">
         <v>1</v>
       </c>
     </row>
     <row r="851" spans="1:3">
       <c r="A851" t="s">
-        <v>1556</v>
+        <v>1554</v>
       </c>
       <c r="B851" t="s">
-        <v>1557</v>
+        <v>1555</v>
       </c>
       <c r="C851">
         <v>1</v>
       </c>
     </row>
     <row r="852" spans="1:3">
       <c r="A852" t="s">
-        <v>1558</v>
+        <v>1556</v>
       </c>
       <c r="B852" t="s">
-        <v>1559</v>
+        <v>1557</v>
       </c>
       <c r="C852">
         <v>1</v>
       </c>
     </row>
     <row r="853" spans="1:3">
       <c r="A853" t="s">
-        <v>1560</v>
+        <v>1558</v>
       </c>
       <c r="B853" t="s">
-        <v>1561</v>
+        <v>1559</v>
       </c>
       <c r="C853">
         <v>1</v>
       </c>
     </row>
     <row r="854" spans="1:3">
       <c r="A854" t="s">
-        <v>1562</v>
+        <v>1560</v>
       </c>
       <c r="B854" t="s">
-        <v>1563</v>
+        <v>1561</v>
       </c>
       <c r="C854">
         <v>1</v>
       </c>
     </row>
     <row r="855" spans="1:3">
       <c r="A855" t="s">
-        <v>1564</v>
+        <v>1562</v>
       </c>
       <c r="B855" t="s">
-        <v>1565</v>
+        <v>1563</v>
       </c>
       <c r="C855">
         <v>1</v>
       </c>
     </row>
     <row r="856" spans="1:3">
       <c r="A856" t="s">
-        <v>1566</v>
+        <v>1564</v>
       </c>
       <c r="B856" t="s">
-        <v>1567</v>
+        <v>1565</v>
       </c>
       <c r="C856">
         <v>1</v>
       </c>
     </row>
     <row r="857" spans="1:3">
       <c r="A857" t="s">
-        <v>1568</v>
+        <v>1566</v>
       </c>
       <c r="B857" t="s">
-        <v>1569</v>
+        <v>1567</v>
       </c>
       <c r="C857">
         <v>1</v>
       </c>
     </row>
     <row r="858" spans="1:3">
       <c r="A858" t="s">
-        <v>1570</v>
+        <v>1568</v>
       </c>
       <c r="B858" t="s">
-        <v>1571</v>
+        <v>1569</v>
       </c>
       <c r="C858">
         <v>1</v>
       </c>
     </row>
     <row r="859" spans="1:3">
       <c r="A859" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B859" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C859">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="860" spans="1:3">
+      <c r="A860" t="s">
         <v>1572</v>
       </c>
-      <c r="B859" t="s">
+      <c r="B860" t="s">
         <v>1573</v>
-      </c>
-[...9 lines deleted...]
-        <v>1574</v>
       </c>
       <c r="C860">
         <v>1</v>
       </c>
     </row>
     <row r="861" spans="1:3">
       <c r="A861" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B861" t="s">
         <v>1575</v>
       </c>
-      <c r="B861" t="s">
+      <c r="C861">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="862" spans="1:3">
+      <c r="A862" t="s">
         <v>1576</v>
-      </c>
-[...6 lines deleted...]
-        <v>5004204205501</v>
       </c>
       <c r="B862" t="s">
         <v>1577</v>
       </c>
       <c r="C862">
         <v>1</v>
       </c>
     </row>
     <row r="863" spans="1:3">
-      <c r="A863">
-        <v>5004204303201</v>
+      <c r="A863" t="s">
+        <v>1578</v>
       </c>
       <c r="B863" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="C863">
         <v>1</v>
       </c>
     </row>
     <row r="864" spans="1:3">
-      <c r="A864">
-        <v>5004204218001</v>
+      <c r="A864" t="s">
+        <v>1580</v>
       </c>
       <c r="B864" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="C864">
         <v>1</v>
       </c>
     </row>
     <row r="865" spans="1:3">
       <c r="A865" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="B865" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="C865">
         <v>1</v>
       </c>
     </row>
     <row r="866" spans="1:3">
       <c r="A866" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="B866" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
       <c r="C866">
         <v>1</v>
       </c>
     </row>
     <row r="867" spans="1:3">
       <c r="A867" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
       <c r="B867" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="C867">
         <v>1</v>
       </c>
     </row>
     <row r="868" spans="1:3">
-      <c r="A868">
-        <v>20203152</v>
+      <c r="A868" t="s">
+        <v>1588</v>
       </c>
       <c r="B868" t="s">
-        <v>1586</v>
+        <v>1589</v>
       </c>
       <c r="C868">
         <v>1</v>
       </c>
     </row>
     <row r="869" spans="1:3">
-      <c r="A869">
-        <v>30201043</v>
+      <c r="A869" t="s">
+        <v>1590</v>
       </c>
       <c r="B869" t="s">
-        <v>1587</v>
+        <v>1591</v>
       </c>
       <c r="C869">
         <v>1</v>
       </c>
     </row>
     <row r="870" spans="1:3">
-      <c r="A870">
-        <v>520110030</v>
+      <c r="A870" t="s">
+        <v>1592</v>
       </c>
       <c r="B870" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="C870">
         <v>1</v>
       </c>
     </row>
     <row r="871" spans="1:3">
       <c r="A871" t="s">
-        <v>1589</v>
+        <v>1594</v>
       </c>
       <c r="B871" t="s">
-        <v>1590</v>
+        <v>1595</v>
       </c>
       <c r="C871">
         <v>1</v>
       </c>
     </row>
     <row r="872" spans="1:3">
       <c r="A872" t="s">
-        <v>1591</v>
+        <v>1596</v>
       </c>
       <c r="B872" t="s">
-        <v>1592</v>
+        <v>1597</v>
       </c>
       <c r="C872">
         <v>1</v>
       </c>
     </row>
     <row r="873" spans="1:3">
+      <c r="A873" t="s">
+        <v>1598</v>
+      </c>
       <c r="B873" t="s">
-        <v>1593</v>
+        <v>1599</v>
       </c>
       <c r="C873">
         <v>1</v>
       </c>
     </row>
     <row r="874" spans="1:3">
       <c r="A874" t="s">
-        <v>1594</v>
+        <v>1600</v>
       </c>
       <c r="B874" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="C874">
         <v>1</v>
       </c>
     </row>
     <row r="875" spans="1:3">
       <c r="A875" t="s">
-        <v>1596</v>
+        <v>1602</v>
       </c>
       <c r="B875" t="s">
-        <v>1597</v>
+        <v>1603</v>
       </c>
       <c r="C875">
         <v>1</v>
       </c>
     </row>
     <row r="876" spans="1:3">
       <c r="A876" t="s">
-        <v>1598</v>
+        <v>1604</v>
       </c>
       <c r="B876" t="s">
-        <v>1599</v>
+        <v>1605</v>
       </c>
       <c r="C876">
         <v>1</v>
       </c>
     </row>
     <row r="877" spans="1:3">
       <c r="A877" t="s">
-        <v>1600</v>
+        <v>1606</v>
       </c>
       <c r="B877" t="s">
-        <v>1601</v>
+        <v>1607</v>
       </c>
       <c r="C877">
         <v>1</v>
       </c>
     </row>
     <row r="878" spans="1:3">
       <c r="A878" t="s">
-        <v>1602</v>
+        <v>1608</v>
       </c>
       <c r="B878" t="s">
-        <v>1603</v>
+        <v>1609</v>
       </c>
       <c r="C878">
         <v>1</v>
       </c>
     </row>
     <row r="879" spans="1:3">
       <c r="A879" t="s">
-        <v>1604</v>
+        <v>1610</v>
       </c>
       <c r="B879" t="s">
-        <v>1605</v>
+        <v>1611</v>
       </c>
       <c r="C879">
         <v>1</v>
       </c>
     </row>
     <row r="880" spans="1:3">
       <c r="A880" t="s">
-        <v>1606</v>
+        <v>1612</v>
       </c>
       <c r="B880" t="s">
-        <v>1607</v>
+        <v>1613</v>
       </c>
       <c r="C880">
         <v>1</v>
       </c>
     </row>
     <row r="881" spans="1:3">
       <c r="A881" t="s">
-        <v>1608</v>
+        <v>1614</v>
       </c>
       <c r="B881" t="s">
-        <v>1609</v>
+        <v>1615</v>
       </c>
       <c r="C881">
         <v>1</v>
       </c>
     </row>
     <row r="882" spans="1:3">
       <c r="A882" t="s">
-        <v>1610</v>
+        <v>1616</v>
       </c>
       <c r="B882" t="s">
-        <v>1611</v>
+        <v>1617</v>
       </c>
       <c r="C882">
         <v>1</v>
       </c>
     </row>
     <row r="883" spans="1:3">
       <c r="A883" t="s">
-        <v>1612</v>
+        <v>1618</v>
       </c>
       <c r="B883" t="s">
-        <v>1613</v>
+        <v>1619</v>
       </c>
       <c r="C883">
         <v>1</v>
       </c>
     </row>
     <row r="884" spans="1:3">
       <c r="A884" t="s">
-        <v>1614</v>
+        <v>1620</v>
       </c>
       <c r="B884" t="s">
-        <v>1615</v>
+        <v>1621</v>
       </c>
       <c r="C884">
         <v>1</v>
       </c>
     </row>
     <row r="885" spans="1:3">
       <c r="A885" t="s">
-        <v>1616</v>
+        <v>1622</v>
       </c>
       <c r="B885" t="s">
-        <v>1617</v>
+        <v>1623</v>
       </c>
       <c r="C885">
         <v>1</v>
       </c>
     </row>
     <row r="886" spans="1:3">
-      <c r="A886">
-        <v>5502048</v>
+      <c r="A886" t="s">
+        <v>1624</v>
       </c>
       <c r="B886" t="s">
-        <v>1618</v>
+        <v>1625</v>
       </c>
       <c r="C886">
         <v>1</v>
       </c>
     </row>
     <row r="887" spans="1:3">
-      <c r="A887">
-        <v>5502053</v>
+      <c r="A887" t="s">
+        <v>1626</v>
       </c>
       <c r="B887" t="s">
-        <v>1619</v>
+        <v>1627</v>
       </c>
       <c r="C887">
         <v>1</v>
       </c>
     </row>
     <row r="888" spans="1:3">
-      <c r="A888">
-        <v>5010021</v>
+      <c r="A888" t="s">
+        <v>1628</v>
       </c>
       <c r="B888" t="s">
-        <v>1620</v>
+        <v>1629</v>
       </c>
       <c r="C888">
         <v>1</v>
       </c>
     </row>
     <row r="889" spans="1:3">
-      <c r="A889">
-        <v>5508221</v>
+      <c r="A889" t="s">
+        <v>1630</v>
       </c>
       <c r="B889" t="s">
-        <v>1621</v>
+        <v>1631</v>
       </c>
       <c r="C889">
         <v>1</v>
       </c>
     </row>
     <row r="890" spans="1:3">
       <c r="A890" t="s">
-        <v>1622</v>
+        <v>1632</v>
       </c>
       <c r="B890" t="s">
-        <v>1623</v>
+        <v>1633</v>
       </c>
       <c r="C890">
         <v>1</v>
       </c>
     </row>
     <row r="891" spans="1:3">
       <c r="A891" t="s">
-        <v>1624</v>
+        <v>1634</v>
       </c>
       <c r="B891" t="s">
-        <v>1625</v>
+        <v>1635</v>
       </c>
       <c r="C891">
         <v>1</v>
       </c>
     </row>
     <row r="892" spans="1:3">
       <c r="A892" t="s">
-        <v>1626</v>
+        <v>1636</v>
       </c>
       <c r="B892" t="s">
-        <v>1627</v>
+        <v>1637</v>
       </c>
       <c r="C892">
         <v>1</v>
       </c>
     </row>
     <row r="893" spans="1:3">
-      <c r="A893">
-        <v>6009144</v>
+      <c r="A893" t="s">
+        <v>1638</v>
       </c>
       <c r="B893" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="C893">
         <v>1</v>
       </c>
     </row>
     <row r="894" spans="1:3">
       <c r="A894" t="s">
-        <v>1629</v>
+        <v>1640</v>
       </c>
       <c r="B894" t="s">
-        <v>1630</v>
+        <v>1641</v>
       </c>
       <c r="C894">
         <v>1</v>
       </c>
     </row>
     <row r="895" spans="1:3">
       <c r="A895" t="s">
-        <v>1629</v>
+        <v>1642</v>
       </c>
       <c r="B895" t="s">
-        <v>1631</v>
+        <v>1643</v>
       </c>
       <c r="C895">
         <v>1</v>
       </c>
     </row>
     <row r="896" spans="1:3">
       <c r="A896" t="s">
-        <v>1632</v>
+        <v>1644</v>
       </c>
       <c r="B896" t="s">
-        <v>1633</v>
+        <v>1645</v>
       </c>
       <c r="C896">
         <v>1</v>
       </c>
     </row>
     <row r="897" spans="1:3">
       <c r="A897" t="s">
-        <v>1634</v>
+        <v>1646</v>
       </c>
       <c r="B897" t="s">
-        <v>1635</v>
+        <v>1647</v>
       </c>
       <c r="C897">
         <v>1</v>
       </c>
     </row>
     <row r="898" spans="1:3">
       <c r="A898" t="s">
-        <v>1636</v>
+        <v>1648</v>
       </c>
       <c r="B898" t="s">
-        <v>1637</v>
+        <v>1649</v>
       </c>
       <c r="C898">
         <v>1</v>
       </c>
     </row>
     <row r="899" spans="1:3">
       <c r="A899" t="s">
-        <v>1638</v>
+        <v>1650</v>
       </c>
       <c r="B899" t="s">
-        <v>1639</v>
+        <v>1651</v>
       </c>
       <c r="C899">
         <v>1</v>
       </c>
     </row>
     <row r="900" spans="1:3">
       <c r="A900" t="s">
-        <v>1640</v>
+        <v>1652</v>
       </c>
       <c r="B900" t="s">
-        <v>1641</v>
+        <v>1653</v>
       </c>
       <c r="C900">
         <v>1</v>
       </c>
     </row>
     <row r="901" spans="1:3">
+      <c r="A901" t="s">
+        <v>1654</v>
+      </c>
       <c r="B901" t="s">
-        <v>1642</v>
+        <v>1655</v>
       </c>
       <c r="C901">
         <v>1</v>
       </c>
     </row>
     <row r="902" spans="1:3">
+      <c r="A902" t="s">
+        <v>1656</v>
+      </c>
       <c r="B902" t="s">
-        <v>1643</v>
+        <v>1657</v>
       </c>
       <c r="C902">
         <v>1</v>
       </c>
     </row>
     <row r="903" spans="1:3">
+      <c r="A903" t="s">
+        <v>1658</v>
+      </c>
       <c r="B903" t="s">
-        <v>1644</v>
+        <v>1659</v>
       </c>
       <c r="C903">
         <v>1</v>
       </c>
     </row>
     <row r="904" spans="1:3">
+      <c r="A904" t="s">
+        <v>1660</v>
+      </c>
       <c r="B904" t="s">
-        <v>1645</v>
+        <v>1661</v>
       </c>
       <c r="C904">
         <v>1</v>
       </c>
     </row>
     <row r="905" spans="1:3">
       <c r="A905" t="s">
-        <v>1646</v>
+        <v>1662</v>
       </c>
       <c r="B905" t="s">
-        <v>1647</v>
+        <v>1663</v>
       </c>
       <c r="C905">
         <v>1</v>
       </c>
     </row>
     <row r="906" spans="1:3">
       <c r="A906" t="s">
-        <v>1648</v>
+        <v>1664</v>
       </c>
       <c r="B906" t="s">
-        <v>1649</v>
+        <v>1665</v>
       </c>
       <c r="C906">
         <v>1</v>
       </c>
     </row>
     <row r="907" spans="1:3">
       <c r="A907" t="s">
-        <v>1650</v>
+        <v>1666</v>
       </c>
       <c r="B907" t="s">
-        <v>1651</v>
+        <v>1667</v>
       </c>
       <c r="C907">
         <v>1</v>
       </c>
     </row>
     <row r="908" spans="1:3">
       <c r="A908" t="s">
-        <v>1652</v>
+        <v>1668</v>
       </c>
       <c r="B908" t="s">
-        <v>1653</v>
+        <v>1669</v>
       </c>
       <c r="C908">
         <v>1</v>
       </c>
     </row>
     <row r="909" spans="1:3">
       <c r="A909" t="s">
-        <v>1654</v>
+        <v>1670</v>
       </c>
       <c r="B909" t="s">
-        <v>1655</v>
+        <v>1671</v>
       </c>
       <c r="C909">
         <v>1</v>
       </c>
     </row>
     <row r="910" spans="1:3">
       <c r="A910" t="s">
-        <v>1656</v>
+        <v>1672</v>
       </c>
       <c r="B910" t="s">
-        <v>1657</v>
+        <v>1673</v>
       </c>
       <c r="C910">
         <v>1</v>
       </c>
     </row>
     <row r="911" spans="1:3">
       <c r="A911" t="s">
-        <v>1658</v>
+        <v>1674</v>
       </c>
       <c r="B911" t="s">
-        <v>1659</v>
+        <v>1675</v>
       </c>
       <c r="C911">
         <v>1</v>
       </c>
     </row>
     <row r="912" spans="1:3">
       <c r="A912" t="s">
-        <v>1660</v>
+        <v>1676</v>
       </c>
       <c r="B912" t="s">
-        <v>1661</v>
+        <v>1677</v>
       </c>
       <c r="C912">
         <v>1</v>
       </c>
     </row>
     <row r="913" spans="1:3">
       <c r="A913" t="s">
-        <v>1660</v>
+        <v>1678</v>
       </c>
       <c r="B913" t="s">
-        <v>1662</v>
+        <v>1679</v>
       </c>
       <c r="C913">
         <v>1</v>
       </c>
     </row>
     <row r="914" spans="1:3">
       <c r="A914" t="s">
-        <v>1660</v>
+        <v>1680</v>
       </c>
       <c r="B914" t="s">
-        <v>1663</v>
+        <v>1681</v>
       </c>
       <c r="C914">
         <v>1</v>
       </c>
     </row>
     <row r="915" spans="1:3">
       <c r="A915" t="s">
-        <v>1664</v>
+        <v>1682</v>
       </c>
       <c r="B915" t="s">
-        <v>1665</v>
+        <v>1683</v>
       </c>
       <c r="C915">
         <v>1</v>
       </c>
     </row>
     <row r="916" spans="1:3">
       <c r="A916" t="s">
-        <v>1666</v>
+        <v>1684</v>
       </c>
       <c r="B916" t="s">
-        <v>1667</v>
+        <v>1685</v>
       </c>
       <c r="C916">
         <v>1</v>
       </c>
     </row>
     <row r="917" spans="1:3">
+      <c r="A917" t="s">
+        <v>1686</v>
+      </c>
       <c r="B917" t="s">
-        <v>1668</v>
+        <v>1687</v>
       </c>
       <c r="C917">
         <v>1</v>
       </c>
     </row>
     <row r="918" spans="1:3">
-      <c r="A918">
-        <v>16512870</v>
+      <c r="A918" t="s">
+        <v>1688</v>
       </c>
       <c r="B918" t="s">
-        <v>1669</v>
+        <v>1689</v>
       </c>
       <c r="C918">
         <v>1</v>
       </c>
     </row>
     <row r="919" spans="1:3">
       <c r="A919" t="s">
-        <v>1670</v>
+        <v>1690</v>
       </c>
       <c r="B919" t="s">
-        <v>1671</v>
+        <v>1691</v>
       </c>
       <c r="C919">
         <v>1</v>
       </c>
     </row>
     <row r="920" spans="1:3">
       <c r="A920" t="s">
-        <v>1672</v>
+        <v>1692</v>
       </c>
       <c r="B920" t="s">
-        <v>1673</v>
+        <v>1693</v>
       </c>
       <c r="C920">
         <v>1</v>
       </c>
     </row>
     <row r="921" spans="1:3">
       <c r="A921" t="s">
-        <v>1674</v>
+        <v>1694</v>
       </c>
       <c r="B921" t="s">
-        <v>1675</v>
+        <v>1695</v>
       </c>
       <c r="C921">
         <v>1</v>
       </c>
     </row>
     <row r="922" spans="1:3">
       <c r="A922" t="s">
-        <v>1676</v>
+        <v>1696</v>
       </c>
       <c r="B922" t="s">
-        <v>1677</v>
+        <v>1697</v>
       </c>
       <c r="C922">
         <v>1</v>
       </c>
     </row>
     <row r="923" spans="1:3">
       <c r="A923" t="s">
-        <v>1678</v>
+        <v>1698</v>
       </c>
       <c r="B923" t="s">
-        <v>1679</v>
+        <v>1699</v>
       </c>
       <c r="C923">
         <v>1</v>
       </c>
     </row>
     <row r="924" spans="1:3">
       <c r="A924" t="s">
-        <v>1680</v>
+        <v>1700</v>
       </c>
       <c r="B924" t="s">
-        <v>1681</v>
+        <v>1701</v>
       </c>
       <c r="C924">
         <v>1</v>
       </c>
     </row>
     <row r="925" spans="1:3">
+      <c r="A925" t="s">
+        <v>1702</v>
+      </c>
       <c r="B925" t="s">
-        <v>1682</v>
+        <v>1703</v>
       </c>
       <c r="C925">
         <v>1</v>
       </c>
     </row>
     <row r="926" spans="1:3">
       <c r="A926" t="s">
-        <v>1683</v>
+        <v>1704</v>
       </c>
       <c r="B926" t="s">
-        <v>1684</v>
+        <v>1705</v>
       </c>
       <c r="C926">
         <v>1</v>
       </c>
     </row>
     <row r="927" spans="1:3">
+      <c r="A927" t="s">
+        <v>1706</v>
+      </c>
       <c r="B927" t="s">
-        <v>1685</v>
+        <v>1707</v>
       </c>
       <c r="C927">
         <v>1</v>
       </c>
     </row>
     <row r="928" spans="1:3">
+      <c r="A928" t="s">
+        <v>1708</v>
+      </c>
       <c r="B928" t="s">
-        <v>1686</v>
+        <v>1709</v>
       </c>
       <c r="C928">
         <v>1</v>
       </c>
     </row>
     <row r="929" spans="1:3">
+      <c r="A929" t="s">
+        <v>1710</v>
+      </c>
       <c r="B929" t="s">
-        <v>1687</v>
+        <v>1711</v>
       </c>
       <c r="C929">
         <v>1</v>
       </c>
     </row>
     <row r="930" spans="1:3">
       <c r="A930" t="s">
-        <v>1688</v>
+        <v>1712</v>
       </c>
       <c r="B930" t="s">
-        <v>1689</v>
+        <v>1713</v>
       </c>
       <c r="C930">
         <v>1</v>
       </c>
     </row>
     <row r="931" spans="1:3">
       <c r="A931" t="s">
-        <v>1690</v>
+        <v>1714</v>
       </c>
       <c r="B931" t="s">
-        <v>1691</v>
+        <v>1715</v>
       </c>
       <c r="C931">
         <v>1</v>
       </c>
     </row>
     <row r="932" spans="1:3">
       <c r="A932" t="s">
-        <v>1692</v>
+        <v>1716</v>
       </c>
       <c r="B932" t="s">
-        <v>1693</v>
+        <v>1717</v>
       </c>
       <c r="C932">
         <v>1</v>
       </c>
     </row>
     <row r="933" spans="1:3">
       <c r="A933" t="s">
-        <v>1694</v>
+        <v>1718</v>
       </c>
       <c r="B933" t="s">
-        <v>1695</v>
+        <v>1719</v>
       </c>
       <c r="C933">
         <v>1</v>
       </c>
     </row>
     <row r="934" spans="1:3">
       <c r="A934" t="s">
-        <v>1696</v>
+        <v>1720</v>
       </c>
       <c r="B934" t="s">
-        <v>1697</v>
+        <v>1721</v>
       </c>
       <c r="C934">
         <v>1</v>
       </c>
     </row>
     <row r="935" spans="1:3">
       <c r="A935" t="s">
-        <v>1698</v>
+        <v>1722</v>
       </c>
       <c r="B935" t="s">
-        <v>1699</v>
+        <v>1723</v>
       </c>
       <c r="C935">
         <v>1</v>
       </c>
     </row>
     <row r="936" spans="1:3">
       <c r="A936" t="s">
-        <v>1700</v>
+        <v>1724</v>
       </c>
       <c r="B936" t="s">
-        <v>1701</v>
+        <v>1725</v>
       </c>
       <c r="C936">
         <v>1</v>
       </c>
     </row>
     <row r="937" spans="1:3">
       <c r="A937" t="s">
-        <v>1702</v>
+        <v>1726</v>
       </c>
       <c r="B937" t="s">
-        <v>1703</v>
+        <v>1727</v>
       </c>
       <c r="C937">
         <v>1</v>
       </c>
     </row>
     <row r="938" spans="1:3">
       <c r="A938" t="s">
-        <v>1704</v>
+        <v>1728</v>
       </c>
       <c r="B938" t="s">
-        <v>1705</v>
+        <v>1729</v>
       </c>
       <c r="C938">
         <v>1</v>
       </c>
     </row>
     <row r="939" spans="1:3">
       <c r="A939" t="s">
-        <v>1706</v>
+        <v>1730</v>
       </c>
       <c r="B939" t="s">
-        <v>1707</v>
+        <v>1731</v>
       </c>
       <c r="C939">
         <v>1</v>
       </c>
     </row>
     <row r="940" spans="1:3">
       <c r="A940" t="s">
-        <v>1708</v>
+        <v>1732</v>
       </c>
       <c r="B940" t="s">
-        <v>1709</v>
+        <v>1733</v>
       </c>
       <c r="C940">
         <v>1</v>
       </c>
     </row>
     <row r="941" spans="1:3">
       <c r="A941" t="s">
-        <v>1710</v>
+        <v>1734</v>
       </c>
       <c r="B941" t="s">
-        <v>1711</v>
+        <v>1735</v>
       </c>
       <c r="C941">
         <v>1</v>
       </c>
     </row>
     <row r="942" spans="1:3">
-      <c r="A942" t="s">
-        <v>1712</v>
+      <c r="A942">
+        <v>243808</v>
       </c>
       <c r="B942" t="s">
-        <v>1713</v>
+        <v>1736</v>
       </c>
       <c r="C942">
         <v>1</v>
       </c>
     </row>
     <row r="943" spans="1:3">
       <c r="A943" t="s">
-        <v>1714</v>
+        <v>1737</v>
       </c>
       <c r="B943" t="s">
-        <v>1715</v>
+        <v>1738</v>
       </c>
       <c r="C943">
         <v>1</v>
       </c>
     </row>
     <row r="944" spans="1:3">
       <c r="A944" t="s">
-        <v>1716</v>
+        <v>1739</v>
       </c>
       <c r="B944" t="s">
-        <v>1717</v>
+        <v>1740</v>
       </c>
       <c r="C944">
         <v>1</v>
       </c>
     </row>
     <row r="945" spans="1:3">
       <c r="A945" t="s">
-        <v>1718</v>
+        <v>1741</v>
       </c>
       <c r="B945" t="s">
-        <v>1719</v>
+        <v>1742</v>
       </c>
       <c r="C945">
         <v>1</v>
       </c>
     </row>
     <row r="946" spans="1:3">
       <c r="A946" t="s">
-        <v>1720</v>
+        <v>1743</v>
       </c>
       <c r="B946" t="s">
-        <v>1721</v>
+        <v>1744</v>
       </c>
       <c r="C946">
         <v>1</v>
       </c>
     </row>
     <row r="947" spans="1:3">
       <c r="A947" t="s">
-        <v>1722</v>
+        <v>1745</v>
       </c>
       <c r="B947" t="s">
-        <v>1723</v>
+        <v>1746</v>
       </c>
       <c r="C947">
         <v>1</v>
       </c>
     </row>
     <row r="948" spans="1:3">
+      <c r="A948" t="s">
+        <v>1747</v>
+      </c>
       <c r="B948" t="s">
-        <v>1724</v>
+        <v>1748</v>
       </c>
       <c r="C948">
         <v>1</v>
       </c>
     </row>
     <row r="949" spans="1:3">
+      <c r="A949" t="s">
+        <v>1749</v>
+      </c>
       <c r="B949" t="s">
-        <v>1725</v>
+        <v>1750</v>
       </c>
       <c r="C949">
         <v>1</v>
       </c>
     </row>
     <row r="950" spans="1:3">
       <c r="A950" t="s">
-        <v>1726</v>
+        <v>1751</v>
       </c>
       <c r="B950" t="s">
-        <v>1727</v>
+        <v>1752</v>
       </c>
       <c r="C950">
         <v>1</v>
       </c>
     </row>
     <row r="951" spans="1:3">
       <c r="A951">
-        <v>9340399</v>
+        <v>76905</v>
       </c>
       <c r="B951" t="s">
-        <v>1728</v>
+        <v>1753</v>
       </c>
       <c r="C951">
         <v>1</v>
       </c>
     </row>
     <row r="952" spans="1:3">
       <c r="A952" t="s">
-        <v>1729</v>
+        <v>1754</v>
       </c>
       <c r="B952" t="s">
-        <v>1730</v>
+        <v>1755</v>
       </c>
       <c r="C952">
         <v>1</v>
       </c>
     </row>
     <row r="953" spans="1:3">
       <c r="A953" t="s">
-        <v>1731</v>
+        <v>1756</v>
       </c>
       <c r="B953" t="s">
-        <v>1732</v>
+        <v>1757</v>
       </c>
       <c r="C953">
         <v>1</v>
       </c>
     </row>
     <row r="954" spans="1:3">
       <c r="A954" t="s">
-        <v>1733</v>
+        <v>1758</v>
       </c>
       <c r="B954" t="s">
-        <v>1734</v>
+        <v>1759</v>
       </c>
       <c r="C954">
         <v>1</v>
       </c>
     </row>
     <row r="955" spans="1:3">
       <c r="A955" t="s">
-        <v>1735</v>
+        <v>1760</v>
       </c>
       <c r="B955" t="s">
-        <v>1736</v>
+        <v>1761</v>
       </c>
       <c r="C955">
         <v>1</v>
       </c>
     </row>
     <row r="956" spans="1:3">
       <c r="A956" t="s">
-        <v>1737</v>
+        <v>1762</v>
       </c>
       <c r="B956" t="s">
-        <v>1738</v>
+        <v>1763</v>
       </c>
       <c r="C956">
         <v>1</v>
       </c>
     </row>
     <row r="957" spans="1:3">
       <c r="A957" t="s">
-        <v>1739</v>
+        <v>1764</v>
       </c>
       <c r="B957" t="s">
-        <v>1740</v>
+        <v>1765</v>
       </c>
       <c r="C957">
         <v>1</v>
       </c>
     </row>
     <row r="958" spans="1:3">
       <c r="A958" t="s">
-        <v>1741</v>
+        <v>1766</v>
       </c>
       <c r="B958" t="s">
-        <v>1742</v>
+        <v>1767</v>
       </c>
       <c r="C958">
         <v>1</v>
       </c>
     </row>
     <row r="959" spans="1:3">
       <c r="A959" t="s">
-        <v>1743</v>
+        <v>1768</v>
       </c>
       <c r="B959" t="s">
-        <v>1744</v>
+        <v>1769</v>
       </c>
       <c r="C959">
         <v>1</v>
       </c>
     </row>
     <row r="960" spans="1:3">
       <c r="A960" t="s">
-        <v>1745</v>
+        <v>1770</v>
       </c>
       <c r="B960" t="s">
-        <v>1746</v>
+        <v>1771</v>
       </c>
       <c r="C960">
         <v>1</v>
       </c>
     </row>
     <row r="961" spans="1:3">
       <c r="A961" t="s">
-        <v>1747</v>
+        <v>1772</v>
       </c>
       <c r="B961" t="s">
-        <v>1748</v>
+        <v>1773</v>
       </c>
       <c r="C961">
         <v>1</v>
       </c>
     </row>
     <row r="962" spans="1:3">
       <c r="A962" t="s">
-        <v>1749</v>
+        <v>1774</v>
       </c>
       <c r="B962" t="s">
-        <v>1750</v>
+        <v>1775</v>
       </c>
       <c r="C962">
         <v>1</v>
       </c>
     </row>
     <row r="963" spans="1:3">
       <c r="A963" t="s">
-        <v>1751</v>
+        <v>1776</v>
       </c>
       <c r="B963" t="s">
-        <v>1752</v>
+        <v>1777</v>
       </c>
       <c r="C963">
         <v>1</v>
       </c>
     </row>
     <row r="964" spans="1:3">
       <c r="A964" t="s">
-        <v>1753</v>
+        <v>1778</v>
       </c>
       <c r="B964" t="s">
-        <v>1754</v>
+        <v>1779</v>
       </c>
       <c r="C964">
         <v>1</v>
       </c>
     </row>
     <row r="965" spans="1:3">
       <c r="A965" t="s">
-        <v>1755</v>
+        <v>1780</v>
       </c>
       <c r="B965" t="s">
-        <v>1756</v>
+        <v>1781</v>
       </c>
       <c r="C965">
         <v>1</v>
       </c>
     </row>
     <row r="966" spans="1:3">
-      <c r="A966">
-        <v>11051</v>
+      <c r="A966" t="s">
+        <v>1782</v>
       </c>
       <c r="B966" t="s">
-        <v>1757</v>
+        <v>1783</v>
       </c>
       <c r="C966">
         <v>1</v>
       </c>
     </row>
     <row r="967" spans="1:3">
       <c r="A967" t="s">
-        <v>1758</v>
+        <v>1784</v>
       </c>
       <c r="B967" t="s">
-        <v>1759</v>
+        <v>1785</v>
       </c>
       <c r="C967">
         <v>1</v>
       </c>
     </row>
     <row r="968" spans="1:3">
       <c r="A968" t="s">
-        <v>1760</v>
+        <v>1786</v>
       </c>
       <c r="B968" t="s">
-        <v>1761</v>
+        <v>1787</v>
       </c>
       <c r="C968">
         <v>1</v>
       </c>
     </row>
     <row r="969" spans="1:3">
       <c r="A969" t="s">
-        <v>1762</v>
+        <v>1788</v>
       </c>
       <c r="B969" t="s">
-        <v>1763</v>
+        <v>1789</v>
       </c>
       <c r="C969">
         <v>1</v>
       </c>
     </row>
     <row r="970" spans="1:3">
       <c r="A970" t="s">
-        <v>1764</v>
+        <v>1790</v>
       </c>
       <c r="B970" t="s">
-        <v>1765</v>
+        <v>1791</v>
       </c>
       <c r="C970">
         <v>1</v>
       </c>
     </row>
     <row r="971" spans="1:3">
-      <c r="A971">
-        <v>30000579</v>
+      <c r="A971" t="s">
+        <v>1792</v>
       </c>
       <c r="B971" t="s">
-        <v>1766</v>
+        <v>1793</v>
       </c>
       <c r="C971">
         <v>1</v>
       </c>
     </row>
     <row r="972" spans="1:3">
       <c r="A972" t="s">
-        <v>1767</v>
+        <v>1794</v>
       </c>
       <c r="B972" t="s">
-        <v>1768</v>
+        <v>1795</v>
       </c>
       <c r="C972">
         <v>1</v>
       </c>
     </row>
     <row r="973" spans="1:3">
       <c r="A973" t="s">
-        <v>1769</v>
+        <v>1796</v>
       </c>
       <c r="B973" t="s">
-        <v>1770</v>
+        <v>1797</v>
       </c>
       <c r="C973">
         <v>1</v>
       </c>
     </row>
     <row r="974" spans="1:3">
       <c r="A974" t="s">
-        <v>1771</v>
+        <v>1798</v>
       </c>
       <c r="B974" t="s">
-        <v>1772</v>
+        <v>1799</v>
       </c>
       <c r="C974">
         <v>1</v>
       </c>
     </row>
     <row r="975" spans="1:3">
       <c r="A975" t="s">
-        <v>1773</v>
+        <v>1800</v>
       </c>
       <c r="B975" t="s">
-        <v>1774</v>
+        <v>1801</v>
       </c>
       <c r="C975">
         <v>1</v>
       </c>
     </row>
     <row r="976" spans="1:3">
       <c r="A976" t="s">
-        <v>1775</v>
+        <v>1802</v>
       </c>
       <c r="B976" t="s">
-        <v>1776</v>
+        <v>1803</v>
       </c>
       <c r="C976">
         <v>1</v>
       </c>
     </row>
     <row r="977" spans="1:3">
       <c r="A977" t="s">
-        <v>1775</v>
+        <v>1804</v>
       </c>
       <c r="B977" t="s">
-        <v>1777</v>
+        <v>1805</v>
       </c>
       <c r="C977">
         <v>1</v>
       </c>
     </row>
     <row r="978" spans="1:3">
       <c r="A978" t="s">
-        <v>1778</v>
+        <v>1806</v>
       </c>
       <c r="B978" t="s">
-        <v>1779</v>
+        <v>1807</v>
       </c>
       <c r="C978">
         <v>1</v>
       </c>
     </row>
     <row r="979" spans="1:3">
       <c r="A979" t="s">
-        <v>1780</v>
+        <v>1808</v>
       </c>
       <c r="B979" t="s">
-        <v>1781</v>
+        <v>1809</v>
       </c>
       <c r="C979">
         <v>1</v>
       </c>
     </row>
     <row r="980" spans="1:3">
       <c r="A980" t="s">
-        <v>1782</v>
+        <v>1810</v>
       </c>
       <c r="B980" t="s">
-        <v>1783</v>
+        <v>1811</v>
       </c>
       <c r="C980">
         <v>1</v>
       </c>
     </row>
     <row r="981" spans="1:3">
       <c r="A981" t="s">
-        <v>1784</v>
+        <v>1812</v>
       </c>
       <c r="B981" t="s">
-        <v>1785</v>
+        <v>1813</v>
       </c>
       <c r="C981">
         <v>1</v>
       </c>
     </row>
     <row r="982" spans="1:3">
       <c r="A982" t="s">
-        <v>1786</v>
+        <v>1814</v>
       </c>
       <c r="B982" t="s">
-        <v>1787</v>
+        <v>1815</v>
       </c>
       <c r="C982">
         <v>1</v>
       </c>
     </row>
     <row r="983" spans="1:3">
       <c r="A983" t="s">
-        <v>1788</v>
+        <v>1816</v>
       </c>
       <c r="B983" t="s">
-        <v>1789</v>
+        <v>1817</v>
       </c>
       <c r="C983">
         <v>1</v>
       </c>
     </row>
     <row r="984" spans="1:3">
       <c r="A984" t="s">
-        <v>1790</v>
+        <v>1818</v>
       </c>
       <c r="B984" t="s">
-        <v>1791</v>
+        <v>1819</v>
       </c>
       <c r="C984">
         <v>1</v>
       </c>
     </row>
     <row r="985" spans="1:3">
       <c r="A985" t="s">
-        <v>1792</v>
+        <v>1820</v>
       </c>
       <c r="B985" t="s">
-        <v>1793</v>
+        <v>1821</v>
       </c>
       <c r="C985">
         <v>1</v>
       </c>
     </row>
     <row r="986" spans="1:3">
       <c r="A986" t="s">
-        <v>1794</v>
+        <v>1822</v>
       </c>
       <c r="B986" t="s">
-        <v>1795</v>
+        <v>1823</v>
       </c>
       <c r="C986">
         <v>1</v>
       </c>
     </row>
     <row r="987" spans="1:3">
-      <c r="A987">
-        <v>16384676</v>
+      <c r="A987" t="s">
+        <v>1824</v>
       </c>
       <c r="B987" t="s">
-        <v>1796</v>
+        <v>1825</v>
       </c>
       <c r="C987">
         <v>1</v>
       </c>
     </row>
     <row r="988" spans="1:3">
       <c r="A988" t="s">
-        <v>1797</v>
+        <v>1826</v>
       </c>
       <c r="B988" t="s">
-        <v>1798</v>
+        <v>1827</v>
       </c>
       <c r="C988">
         <v>1</v>
       </c>
     </row>
     <row r="989" spans="1:3">
       <c r="A989" t="s">
-        <v>1799</v>
+        <v>1828</v>
       </c>
       <c r="B989" t="s">
-        <v>1800</v>
+        <v>1829</v>
       </c>
       <c r="C989">
         <v>1</v>
       </c>
     </row>
     <row r="990" spans="1:3">
       <c r="A990" t="s">
-        <v>1801</v>
+        <v>1830</v>
       </c>
       <c r="B990" t="s">
-        <v>1802</v>
+        <v>1831</v>
       </c>
       <c r="C990">
         <v>1</v>
       </c>
     </row>
     <row r="991" spans="1:3">
       <c r="A991" t="s">
-        <v>1803</v>
+        <v>1832</v>
       </c>
       <c r="B991" t="s">
-        <v>1804</v>
+        <v>1833</v>
       </c>
       <c r="C991">
         <v>1</v>
       </c>
     </row>
     <row r="992" spans="1:3">
       <c r="A992" t="s">
-        <v>1805</v>
+        <v>1834</v>
       </c>
       <c r="B992" t="s">
-        <v>1806</v>
+        <v>1835</v>
       </c>
       <c r="C992">
         <v>1</v>
       </c>
     </row>
     <row r="993" spans="1:3">
       <c r="A993" t="s">
-        <v>1807</v>
+        <v>1836</v>
       </c>
       <c r="B993" t="s">
-        <v>1808</v>
+        <v>1837</v>
       </c>
       <c r="C993">
         <v>1</v>
       </c>
     </row>
     <row r="994" spans="1:3">
       <c r="A994" t="s">
-        <v>1809</v>
+        <v>1838</v>
       </c>
       <c r="B994" t="s">
-        <v>1810</v>
+        <v>1839</v>
       </c>
       <c r="C994">
         <v>1</v>
       </c>
     </row>
     <row r="995" spans="1:3">
       <c r="A995" t="s">
-        <v>1811</v>
+        <v>1840</v>
       </c>
       <c r="B995" t="s">
-        <v>1812</v>
+        <v>1841</v>
       </c>
       <c r="C995">
         <v>1</v>
       </c>
     </row>
     <row r="996" spans="1:3">
-      <c r="A996">
-        <v>30000072</v>
+      <c r="A996" t="s">
+        <v>1842</v>
       </c>
       <c r="B996" t="s">
-        <v>1813</v>
+        <v>1843</v>
       </c>
       <c r="C996">
         <v>1</v>
       </c>
     </row>
     <row r="997" spans="1:3">
       <c r="A997" t="s">
-        <v>1814</v>
+        <v>1844</v>
       </c>
       <c r="B997" t="s">
-        <v>1815</v>
+        <v>1845</v>
       </c>
       <c r="C997">
         <v>1</v>
       </c>
     </row>
     <row r="998" spans="1:3">
       <c r="A998" t="s">
-        <v>1816</v>
+        <v>1846</v>
       </c>
       <c r="B998" t="s">
-        <v>1817</v>
+        <v>1847</v>
       </c>
       <c r="C998">
         <v>1</v>
       </c>
     </row>
     <row r="999" spans="1:3">
       <c r="A999" t="s">
-        <v>1818</v>
+        <v>1848</v>
       </c>
       <c r="B999" t="s">
-        <v>1819</v>
+        <v>1849</v>
       </c>
       <c r="C999">
         <v>1</v>
       </c>
     </row>
     <row r="1000" spans="1:3">
-      <c r="A1000">
-        <v>110562</v>
+      <c r="A1000" t="s">
+        <v>1850</v>
       </c>
       <c r="B1000" t="s">
-        <v>1820</v>
+        <v>1851</v>
       </c>
       <c r="C1000">
         <v>1</v>
       </c>
     </row>
     <row r="1001" spans="1:3">
-      <c r="A1001">
-        <v>110567</v>
+      <c r="A1001" t="s">
+        <v>1852</v>
       </c>
       <c r="B1001" t="s">
-        <v>1821</v>
+        <v>1853</v>
       </c>
       <c r="C1001">
         <v>1</v>
       </c>
     </row>
     <row r="1002" spans="1:3">
-      <c r="A1002">
-        <v>110554</v>
+      <c r="A1002" t="s">
+        <v>1854</v>
       </c>
       <c r="B1002" t="s">
-        <v>1822</v>
+        <v>1855</v>
       </c>
       <c r="C1002">
         <v>1</v>
       </c>
     </row>
     <row r="1003" spans="1:3">
-      <c r="A1003">
-        <v>110561</v>
+      <c r="A1003" t="s">
+        <v>1856</v>
       </c>
       <c r="B1003" t="s">
-        <v>1823</v>
+        <v>1857</v>
       </c>
       <c r="C1003">
         <v>1</v>
       </c>
     </row>
     <row r="1004" spans="1:3">
-      <c r="A1004">
-        <v>110559</v>
+      <c r="A1004" t="s">
+        <v>1858</v>
       </c>
       <c r="B1004" t="s">
-        <v>1824</v>
+        <v>1859</v>
       </c>
       <c r="C1004">
         <v>1</v>
       </c>
     </row>
     <row r="1005" spans="1:3">
       <c r="A1005" t="s">
-        <v>1825</v>
+        <v>1860</v>
       </c>
       <c r="B1005" t="s">
-        <v>1826</v>
+        <v>1861</v>
       </c>
       <c r="C1005">
         <v>1</v>
       </c>
     </row>
     <row r="1006" spans="1:3">
       <c r="A1006" t="s">
-        <v>1827</v>
+        <v>1862</v>
       </c>
       <c r="B1006" t="s">
-        <v>1828</v>
+        <v>1863</v>
       </c>
       <c r="C1006">
         <v>1</v>
       </c>
     </row>
     <row r="1007" spans="1:3">
       <c r="A1007" t="s">
-        <v>1829</v>
+        <v>1864</v>
       </c>
       <c r="B1007" t="s">
-        <v>1830</v>
+        <v>1865</v>
       </c>
       <c r="C1007">
         <v>1</v>
       </c>
     </row>
     <row r="1008" spans="1:3">
       <c r="A1008" t="s">
-        <v>1831</v>
+        <v>1866</v>
       </c>
       <c r="B1008" t="s">
-        <v>1832</v>
+        <v>1867</v>
       </c>
       <c r="C1008">
         <v>1</v>
       </c>
     </row>
     <row r="1009" spans="1:3">
       <c r="A1009" t="s">
-        <v>1833</v>
+        <v>1868</v>
       </c>
       <c r="B1009" t="s">
-        <v>1834</v>
+        <v>1869</v>
       </c>
       <c r="C1009">
         <v>1</v>
       </c>
     </row>
     <row r="1010" spans="1:3">
       <c r="A1010" t="s">
-        <v>1835</v>
+        <v>1870</v>
       </c>
       <c r="B1010" t="s">
-        <v>1836</v>
+        <v>1871</v>
       </c>
       <c r="C1010">
         <v>1</v>
       </c>
     </row>
     <row r="1011" spans="1:3">
-      <c r="A1011">
-        <v>12.6025</v>
+      <c r="A1011" t="s">
+        <v>1872</v>
       </c>
       <c r="B1011" t="s">
-        <v>1837</v>
+        <v>1873</v>
       </c>
       <c r="C1011">
         <v>1</v>
       </c>
     </row>
     <row r="1012" spans="1:3">
-      <c r="A1012">
-        <v>126059</v>
+      <c r="A1012" t="s">
+        <v>1874</v>
       </c>
       <c r="B1012" t="s">
-        <v>1838</v>
+        <v>1875</v>
       </c>
       <c r="C1012">
         <v>1</v>
       </c>
     </row>
     <row r="1013" spans="1:3">
       <c r="A1013" t="s">
-        <v>1839</v>
+        <v>1876</v>
       </c>
       <c r="B1013" t="s">
-        <v>1840</v>
+        <v>1877</v>
       </c>
       <c r="C1013">
         <v>1</v>
       </c>
     </row>
     <row r="1014" spans="1:3">
-      <c r="A1014" t="s">
-        <v>1841</v>
+      <c r="A1014">
+        <v>10962</v>
       </c>
       <c r="B1014" t="s">
-        <v>1842</v>
+        <v>1878</v>
       </c>
       <c r="C1014">
         <v>1</v>
       </c>
     </row>
     <row r="1015" spans="1:3">
       <c r="A1015" t="s">
-        <v>1843</v>
+        <v>1879</v>
       </c>
       <c r="B1015" t="s">
-        <v>1844</v>
+        <v>1880</v>
       </c>
       <c r="C1015">
         <v>1</v>
       </c>
     </row>
     <row r="1016" spans="1:3">
       <c r="A1016" t="s">
-        <v>1845</v>
+        <v>1881</v>
       </c>
       <c r="B1016" t="s">
-        <v>1846</v>
+        <v>1882</v>
       </c>
       <c r="C1016">
         <v>1</v>
       </c>
     </row>
     <row r="1017" spans="1:3">
       <c r="A1017" t="s">
-        <v>1847</v>
+        <v>1883</v>
       </c>
       <c r="B1017" t="s">
-        <v>1848</v>
+        <v>1884</v>
       </c>
       <c r="C1017">
         <v>1</v>
       </c>
     </row>
     <row r="1018" spans="1:3">
       <c r="A1018" t="s">
-        <v>1849</v>
+        <v>1885</v>
       </c>
       <c r="B1018" t="s">
-        <v>1850</v>
+        <v>1886</v>
       </c>
       <c r="C1018">
         <v>1</v>
       </c>
     </row>
     <row r="1019" spans="1:3">
       <c r="A1019" t="s">
-        <v>1851</v>
+        <v>1887</v>
       </c>
       <c r="B1019" t="s">
-        <v>1852</v>
+        <v>1888</v>
       </c>
       <c r="C1019">
         <v>1</v>
       </c>
     </row>
     <row r="1020" spans="1:3">
       <c r="A1020" t="s">
-        <v>1853</v>
+        <v>1889</v>
       </c>
       <c r="B1020" t="s">
-        <v>1854</v>
+        <v>1890</v>
       </c>
       <c r="C1020">
         <v>1</v>
       </c>
     </row>
     <row r="1021" spans="1:3">
       <c r="A1021" t="s">
-        <v>1855</v>
+        <v>1891</v>
       </c>
       <c r="B1021" t="s">
-        <v>1856</v>
+        <v>1892</v>
       </c>
       <c r="C1021">
         <v>1</v>
       </c>
     </row>
     <row r="1022" spans="1:3">
       <c r="A1022" t="s">
-        <v>1857</v>
+        <v>1893</v>
       </c>
       <c r="B1022" t="s">
-        <v>1858</v>
+        <v>1894</v>
       </c>
       <c r="C1022">
         <v>1</v>
       </c>
     </row>
     <row r="1023" spans="1:3">
       <c r="A1023" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B1023" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C1023">
         <v>1</v>
       </c>
     </row>
     <row r="1024" spans="1:3">
       <c r="A1024" t="s">
-        <v>1861</v>
+        <v>1897</v>
       </c>
       <c r="B1024" t="s">
-        <v>1862</v>
+        <v>1898</v>
       </c>
       <c r="C1024">
         <v>1</v>
       </c>
     </row>
     <row r="1025" spans="1:3">
       <c r="A1025" t="s">
-        <v>1863</v>
+        <v>1899</v>
       </c>
       <c r="B1025" t="s">
-        <v>1864</v>
+        <v>1900</v>
       </c>
       <c r="C1025">
         <v>1</v>
       </c>
     </row>
     <row r="1026" spans="1:3">
       <c r="A1026" t="s">
-        <v>1865</v>
+        <v>1901</v>
       </c>
       <c r="B1026" t="s">
-        <v>1866</v>
+        <v>1902</v>
       </c>
       <c r="C1026">
         <v>1</v>
       </c>
     </row>
     <row r="1027" spans="1:3">
       <c r="A1027" t="s">
-        <v>1867</v>
+        <v>1903</v>
       </c>
       <c r="B1027" t="s">
-        <v>1868</v>
+        <v>1904</v>
       </c>
       <c r="C1027">
         <v>1</v>
       </c>
     </row>
     <row r="1028" spans="1:3">
       <c r="A1028" t="s">
-        <v>1869</v>
+        <v>1905</v>
       </c>
       <c r="B1028" t="s">
-        <v>1870</v>
+        <v>1906</v>
       </c>
       <c r="C1028">
         <v>1</v>
       </c>
     </row>
     <row r="1029" spans="1:3">
       <c r="A1029" t="s">
-        <v>1871</v>
+        <v>1907</v>
       </c>
       <c r="B1029" t="s">
-        <v>1872</v>
+        <v>1908</v>
       </c>
       <c r="C1029">
         <v>1</v>
       </c>
     </row>
     <row r="1030" spans="1:3">
       <c r="A1030" t="s">
-        <v>1873</v>
+        <v>1909</v>
       </c>
       <c r="B1030" t="s">
-        <v>1874</v>
+        <v>1910</v>
       </c>
       <c r="C1030">
         <v>1</v>
       </c>
     </row>
     <row r="1031" spans="1:3">
       <c r="A1031" t="s">
-        <v>1875</v>
+        <v>1911</v>
       </c>
       <c r="B1031" t="s">
-        <v>1876</v>
+        <v>1912</v>
       </c>
       <c r="C1031">
         <v>1</v>
       </c>
     </row>
     <row r="1032" spans="1:3">
       <c r="A1032" t="s">
-        <v>1877</v>
+        <v>1913</v>
       </c>
       <c r="B1032" t="s">
-        <v>1878</v>
+        <v>1914</v>
       </c>
       <c r="C1032">
         <v>1</v>
       </c>
     </row>
     <row r="1033" spans="1:3">
       <c r="A1033" t="s">
-        <v>1879</v>
+        <v>1915</v>
       </c>
       <c r="B1033" t="s">
-        <v>1880</v>
+        <v>1916</v>
       </c>
       <c r="C1033">
         <v>1</v>
       </c>
     </row>
     <row r="1034" spans="1:3">
       <c r="A1034" t="s">
-        <v>1881</v>
+        <v>1917</v>
       </c>
       <c r="B1034" t="s">
-        <v>1882</v>
+        <v>1918</v>
       </c>
       <c r="C1034">
         <v>1</v>
       </c>
     </row>
     <row r="1035" spans="1:3">
       <c r="A1035" t="s">
-        <v>1883</v>
+        <v>1919</v>
       </c>
       <c r="B1035" t="s">
-        <v>1884</v>
+        <v>1920</v>
       </c>
       <c r="C1035">
         <v>1</v>
       </c>
     </row>
     <row r="1036" spans="1:3">
       <c r="A1036" t="s">
-        <v>1885</v>
+        <v>1921</v>
       </c>
       <c r="B1036" t="s">
-        <v>1886</v>
+        <v>1922</v>
       </c>
       <c r="C1036">
         <v>1</v>
       </c>
     </row>
     <row r="1037" spans="1:3">
       <c r="A1037" t="s">
-        <v>1887</v>
+        <v>1923</v>
       </c>
       <c r="B1037" t="s">
-        <v>1888</v>
+        <v>1924</v>
       </c>
       <c r="C1037">
         <v>1</v>
       </c>
     </row>
     <row r="1038" spans="1:3">
       <c r="A1038" t="s">
-        <v>1889</v>
+        <v>1925</v>
       </c>
       <c r="B1038" t="s">
-        <v>1890</v>
+        <v>1926</v>
       </c>
       <c r="C1038">
         <v>1</v>
       </c>
     </row>
     <row r="1039" spans="1:3">
       <c r="A1039" t="s">
-        <v>1891</v>
+        <v>1927</v>
       </c>
       <c r="B1039" t="s">
-        <v>1892</v>
+        <v>1928</v>
       </c>
       <c r="C1039">
         <v>1</v>
       </c>
     </row>
     <row r="1040" spans="1:3">
-      <c r="A1040" t="s">
-        <v>1893</v>
+      <c r="A1040">
+        <v>72358</v>
       </c>
       <c r="B1040" t="s">
-        <v>1894</v>
+        <v>1929</v>
       </c>
       <c r="C1040">
         <v>1</v>
       </c>
     </row>
     <row r="1041" spans="1:3">
       <c r="A1041" t="s">
-        <v>1895</v>
+        <v>1930</v>
       </c>
       <c r="B1041" t="s">
-        <v>1896</v>
+        <v>1931</v>
       </c>
       <c r="C1041">
         <v>1</v>
       </c>
     </row>
     <row r="1042" spans="1:3">
       <c r="A1042" t="s">
-        <v>1897</v>
+        <v>1932</v>
       </c>
       <c r="B1042" t="s">
-        <v>1898</v>
+        <v>1933</v>
       </c>
       <c r="C1042">
         <v>1</v>
       </c>
     </row>
     <row r="1043" spans="1:3">
       <c r="A1043" t="s">
-        <v>1899</v>
+        <v>1934</v>
       </c>
       <c r="B1043" t="s">
-        <v>1900</v>
+        <v>1935</v>
       </c>
       <c r="C1043">
         <v>1</v>
       </c>
     </row>
     <row r="1044" spans="1:3">
       <c r="A1044" t="s">
-        <v>1901</v>
+        <v>1936</v>
       </c>
       <c r="B1044" t="s">
-        <v>1902</v>
+        <v>1937</v>
       </c>
       <c r="C1044">
         <v>1</v>
       </c>
     </row>
     <row r="1045" spans="1:3">
       <c r="A1045" t="s">
-        <v>1903</v>
+        <v>1938</v>
       </c>
       <c r="B1045" t="s">
-        <v>1904</v>
+        <v>1939</v>
       </c>
       <c r="C1045">
         <v>1</v>
       </c>
     </row>
     <row r="1046" spans="1:3">
       <c r="A1046" t="s">
-        <v>1905</v>
+        <v>1940</v>
       </c>
       <c r="B1046" t="s">
-        <v>1906</v>
+        <v>1941</v>
       </c>
       <c r="C1046">
         <v>1</v>
       </c>
     </row>
     <row r="1047" spans="1:3">
       <c r="A1047" t="s">
-        <v>1907</v>
+        <v>1942</v>
       </c>
       <c r="B1047" t="s">
-        <v>1908</v>
+        <v>1943</v>
       </c>
       <c r="C1047">
         <v>1</v>
       </c>
     </row>
     <row r="1048" spans="1:3">
       <c r="A1048" t="s">
-        <v>1909</v>
+        <v>1944</v>
       </c>
       <c r="B1048" t="s">
-        <v>1910</v>
+        <v>1945</v>
       </c>
       <c r="C1048">
         <v>1</v>
       </c>
     </row>
     <row r="1049" spans="1:3">
       <c r="A1049" t="s">
-        <v>1911</v>
+        <v>1946</v>
       </c>
       <c r="B1049" t="s">
-        <v>1912</v>
+        <v>1947</v>
       </c>
       <c r="C1049">
         <v>1</v>
       </c>
     </row>
     <row r="1050" spans="1:3">
       <c r="A1050" t="s">
-        <v>1913</v>
+        <v>1948</v>
       </c>
       <c r="B1050" t="s">
-        <v>1914</v>
+        <v>1949</v>
       </c>
       <c r="C1050">
         <v>1</v>
       </c>
     </row>
     <row r="1051" spans="1:3">
       <c r="A1051" t="s">
-        <v>1915</v>
+        <v>1950</v>
       </c>
       <c r="B1051" t="s">
-        <v>1916</v>
+        <v>1951</v>
       </c>
       <c r="C1051">
         <v>1</v>
       </c>
     </row>
     <row r="1052" spans="1:3">
       <c r="A1052" t="s">
-        <v>1917</v>
+        <v>1952</v>
       </c>
       <c r="B1052" t="s">
-        <v>1918</v>
+        <v>1953</v>
       </c>
       <c r="C1052">
         <v>1</v>
       </c>
     </row>
     <row r="1053" spans="1:3">
       <c r="A1053" t="s">
-        <v>1919</v>
+        <v>1954</v>
       </c>
       <c r="B1053" t="s">
-        <v>1920</v>
+        <v>1955</v>
       </c>
       <c r="C1053">
         <v>1</v>
       </c>
     </row>
     <row r="1054" spans="1:3">
       <c r="A1054" t="s">
-        <v>1921</v>
+        <v>1956</v>
       </c>
       <c r="B1054" t="s">
-        <v>1922</v>
+        <v>1957</v>
       </c>
       <c r="C1054">
         <v>1</v>
       </c>
     </row>
     <row r="1055" spans="1:3">
       <c r="A1055" t="s">
-        <v>1923</v>
+        <v>1958</v>
       </c>
       <c r="B1055" t="s">
-        <v>1924</v>
+        <v>1959</v>
       </c>
       <c r="C1055">
         <v>1</v>
       </c>
     </row>
     <row r="1056" spans="1:3">
       <c r="A1056" t="s">
-        <v>1925</v>
+        <v>1960</v>
       </c>
       <c r="B1056" t="s">
-        <v>1926</v>
+        <v>1961</v>
       </c>
       <c r="C1056">
         <v>1</v>
       </c>
     </row>
     <row r="1057" spans="1:3">
       <c r="A1057" t="s">
-        <v>1927</v>
+        <v>1962</v>
       </c>
       <c r="B1057" t="s">
-        <v>1928</v>
+        <v>1963</v>
       </c>
       <c r="C1057">
         <v>1</v>
       </c>
     </row>
     <row r="1058" spans="1:3">
       <c r="A1058" t="s">
-        <v>1929</v>
+        <v>1964</v>
       </c>
       <c r="B1058" t="s">
-        <v>1930</v>
+        <v>1965</v>
       </c>
       <c r="C1058">
         <v>1</v>
       </c>
     </row>
     <row r="1059" spans="1:3">
       <c r="A1059" t="s">
-        <v>1931</v>
+        <v>1966</v>
       </c>
       <c r="B1059" t="s">
-        <v>1932</v>
+        <v>1967</v>
       </c>
       <c r="C1059">
         <v>1</v>
       </c>
     </row>
     <row r="1060" spans="1:3">
       <c r="A1060" t="s">
-        <v>1933</v>
+        <v>1968</v>
       </c>
       <c r="B1060" t="s">
-        <v>1934</v>
+        <v>1969</v>
       </c>
       <c r="C1060">
         <v>1</v>
       </c>
     </row>
     <row r="1061" spans="1:3">
       <c r="A1061" t="s">
-        <v>1935</v>
+        <v>1970</v>
       </c>
       <c r="B1061" t="s">
-        <v>1936</v>
+        <v>1971</v>
       </c>
       <c r="C1061">
         <v>1</v>
       </c>
     </row>
     <row r="1062" spans="1:3">
-      <c r="A1062">
-        <v>1862</v>
+      <c r="A1062" t="s">
+        <v>1972</v>
       </c>
       <c r="B1062" t="s">
-        <v>1937</v>
+        <v>1973</v>
       </c>
       <c r="C1062">
         <v>1</v>
       </c>
     </row>
     <row r="1063" spans="1:3">
-      <c r="A1063">
-        <v>1863</v>
+      <c r="A1063" t="s">
+        <v>1974</v>
       </c>
       <c r="B1063" t="s">
-        <v>1938</v>
+        <v>1975</v>
       </c>
       <c r="C1063">
         <v>1</v>
       </c>
     </row>
     <row r="1064" spans="1:3">
       <c r="A1064" t="s">
-        <v>1939</v>
+        <v>1976</v>
       </c>
       <c r="B1064" t="s">
-        <v>1940</v>
+        <v>1977</v>
       </c>
       <c r="C1064">
         <v>1</v>
       </c>
     </row>
     <row r="1065" spans="1:3">
       <c r="A1065" t="s">
-        <v>1941</v>
+        <v>1978</v>
       </c>
       <c r="B1065" t="s">
-        <v>1942</v>
+        <v>1979</v>
       </c>
       <c r="C1065">
         <v>1</v>
       </c>
     </row>
     <row r="1066" spans="1:3">
       <c r="A1066" t="s">
-        <v>1943</v>
+        <v>1980</v>
       </c>
       <c r="B1066" t="s">
-        <v>1944</v>
+        <v>1981</v>
       </c>
       <c r="C1066">
         <v>1</v>
       </c>
     </row>
     <row r="1067" spans="1:3">
-      <c r="A1067">
-        <v>10316</v>
+      <c r="A1067" t="s">
+        <v>1982</v>
       </c>
       <c r="B1067" t="s">
-        <v>1945</v>
+        <v>1983</v>
       </c>
       <c r="C1067">
         <v>1</v>
       </c>
     </row>
     <row r="1068" spans="1:3">
       <c r="A1068" t="s">
-        <v>1946</v>
+        <v>1984</v>
       </c>
       <c r="B1068" t="s">
-        <v>1947</v>
+        <v>1985</v>
       </c>
       <c r="C1068">
         <v>1</v>
       </c>
     </row>
     <row r="1069" spans="1:3">
       <c r="A1069" t="s">
-        <v>1948</v>
+        <v>1986</v>
       </c>
       <c r="B1069" t="s">
-        <v>1949</v>
+        <v>1987</v>
       </c>
       <c r="C1069">
         <v>1</v>
       </c>
     </row>
     <row r="1070" spans="1:3">
       <c r="A1070" t="s">
-        <v>1950</v>
+        <v>1988</v>
       </c>
       <c r="B1070" t="s">
-        <v>1951</v>
+        <v>1989</v>
       </c>
       <c r="C1070">
         <v>1</v>
       </c>
     </row>
     <row r="1071" spans="1:3">
       <c r="A1071" t="s">
-        <v>1952</v>
+        <v>1990</v>
       </c>
       <c r="B1071" t="s">
-        <v>1953</v>
+        <v>1991</v>
       </c>
       <c r="C1071">
         <v>1</v>
       </c>
     </row>
     <row r="1072" spans="1:3">
       <c r="A1072" t="s">
-        <v>1954</v>
+        <v>1992</v>
       </c>
       <c r="B1072" t="s">
-        <v>1955</v>
+        <v>1993</v>
       </c>
       <c r="C1072">
         <v>1</v>
       </c>
     </row>
     <row r="1073" spans="1:3">
-      <c r="A1073">
-        <v>38778</v>
+      <c r="A1073" t="s">
+        <v>1994</v>
       </c>
       <c r="B1073" t="s">
-        <v>1956</v>
+        <v>1995</v>
       </c>
       <c r="C1073">
         <v>1</v>
       </c>
     </row>
     <row r="1074" spans="1:3">
-      <c r="A1074">
-        <v>23071</v>
+      <c r="A1074" t="s">
+        <v>1996</v>
       </c>
       <c r="B1074" t="s">
-        <v>1957</v>
+        <v>1997</v>
       </c>
       <c r="C1074">
         <v>1</v>
       </c>
     </row>
     <row r="1075" spans="1:3">
       <c r="A1075" t="s">
-        <v>1958</v>
+        <v>1998</v>
       </c>
       <c r="B1075" t="s">
-        <v>1959</v>
+        <v>1999</v>
       </c>
       <c r="C1075">
         <v>1</v>
       </c>
     </row>
     <row r="1076" spans="1:3">
       <c r="A1076" t="s">
-        <v>1960</v>
+        <v>2000</v>
       </c>
       <c r="B1076" t="s">
-        <v>1961</v>
+        <v>2001</v>
       </c>
       <c r="C1076">
         <v>1</v>
       </c>
     </row>
     <row r="1077" spans="1:3">
       <c r="A1077" t="s">
-        <v>1962</v>
+        <v>2002</v>
       </c>
       <c r="B1077" t="s">
-        <v>1963</v>
+        <v>2003</v>
       </c>
       <c r="C1077">
         <v>1</v>
       </c>
     </row>
     <row r="1078" spans="1:3">
       <c r="A1078" t="s">
-        <v>1964</v>
+        <v>2004</v>
       </c>
       <c r="B1078" t="s">
-        <v>1965</v>
+        <v>2005</v>
       </c>
       <c r="C1078">
         <v>1</v>
       </c>
     </row>
     <row r="1079" spans="1:3">
       <c r="A1079" t="s">
-        <v>1966</v>
+        <v>2006</v>
       </c>
       <c r="B1079" t="s">
-        <v>1967</v>
+        <v>2007</v>
       </c>
       <c r="C1079">
         <v>1</v>
       </c>
     </row>
     <row r="1080" spans="1:3">
       <c r="A1080" t="s">
-        <v>1968</v>
+        <v>2008</v>
       </c>
       <c r="B1080" t="s">
-        <v>1969</v>
+        <v>2009</v>
       </c>
       <c r="C1080">
         <v>1</v>
       </c>
     </row>
     <row r="1081" spans="1:3">
       <c r="A1081" t="s">
-        <v>1970</v>
+        <v>2010</v>
       </c>
       <c r="B1081" t="s">
-        <v>1971</v>
+        <v>2011</v>
       </c>
       <c r="C1081">
         <v>1</v>
       </c>
     </row>
     <row r="1082" spans="1:3">
-      <c r="A1082">
-        <v>11855</v>
+      <c r="A1082" t="s">
+        <v>2012</v>
       </c>
       <c r="B1082" t="s">
-        <v>1972</v>
+        <v>2013</v>
       </c>
       <c r="C1082">
         <v>1</v>
       </c>
     </row>
     <row r="1083" spans="1:3">
-      <c r="A1083">
-        <v>113120</v>
+      <c r="A1083" t="s">
+        <v>2014</v>
       </c>
       <c r="B1083" t="s">
-        <v>1973</v>
+        <v>2015</v>
       </c>
       <c r="C1083">
         <v>1</v>
       </c>
     </row>
     <row r="1084" spans="1:3">
-      <c r="A1084">
-        <v>1170515</v>
+      <c r="A1084" t="s">
+        <v>2016</v>
       </c>
       <c r="B1084" t="s">
-        <v>1974</v>
+        <v>2017</v>
       </c>
       <c r="C1084">
         <v>1</v>
       </c>
     </row>
     <row r="1085" spans="1:3">
-      <c r="A1085">
-        <v>154020</v>
+      <c r="A1085" t="s">
+        <v>2018</v>
       </c>
       <c r="B1085" t="s">
-        <v>1975</v>
+        <v>2019</v>
       </c>
       <c r="C1085">
         <v>1</v>
       </c>
     </row>
     <row r="1086" spans="1:3">
-      <c r="A1086">
-        <v>154120</v>
+      <c r="A1086" t="s">
+        <v>2020</v>
       </c>
       <c r="B1086" t="s">
-        <v>1976</v>
+        <v>2021</v>
       </c>
       <c r="C1086">
         <v>1</v>
       </c>
     </row>
     <row r="1087" spans="1:3">
-      <c r="A1087">
-        <v>154320</v>
+      <c r="A1087" t="s">
+        <v>2022</v>
       </c>
       <c r="B1087" t="s">
-        <v>1977</v>
+        <v>2023</v>
       </c>
       <c r="C1087">
         <v>1</v>
       </c>
     </row>
     <row r="1088" spans="1:3">
-      <c r="A1088">
-        <v>15335</v>
+      <c r="A1088" t="s">
+        <v>2024</v>
       </c>
       <c r="B1088" t="s">
-        <v>1978</v>
+        <v>2025</v>
       </c>
       <c r="C1088">
         <v>1</v>
       </c>
     </row>
     <row r="1089" spans="1:3">
-      <c r="A1089">
-        <v>1539005</v>
+      <c r="A1089" t="s">
+        <v>2026</v>
       </c>
       <c r="B1089" t="s">
-        <v>1979</v>
+        <v>2027</v>
       </c>
       <c r="C1089">
         <v>1</v>
       </c>
     </row>
     <row r="1090" spans="1:3">
-      <c r="A1090">
-        <v>153020</v>
+      <c r="A1090" t="s">
+        <v>2028</v>
       </c>
       <c r="B1090" t="s">
-        <v>1980</v>
+        <v>2029</v>
       </c>
       <c r="C1090">
         <v>1</v>
       </c>
     </row>
     <row r="1091" spans="1:3">
       <c r="A1091" t="s">
-        <v>1981</v>
+        <v>2030</v>
       </c>
       <c r="B1091" t="s">
-        <v>1982</v>
+        <v>2031</v>
       </c>
       <c r="C1091">
         <v>1</v>
       </c>
     </row>
     <row r="1092" spans="1:3">
-      <c r="A1092">
-        <v>151205</v>
+      <c r="A1092" t="s">
+        <v>2032</v>
       </c>
       <c r="B1092" t="s">
-        <v>1983</v>
+        <v>2033</v>
       </c>
       <c r="C1092">
         <v>1</v>
       </c>
     </row>
     <row r="1093" spans="1:3">
-      <c r="A1093">
-        <v>15185</v>
+      <c r="A1093" t="s">
+        <v>2034</v>
       </c>
       <c r="B1093" t="s">
-        <v>1984</v>
+        <v>2035</v>
       </c>
       <c r="C1093">
         <v>1</v>
       </c>
     </row>
     <row r="1094" spans="1:3">
-      <c r="A1094">
-        <v>15235</v>
+      <c r="A1094" t="s">
+        <v>2036</v>
       </c>
       <c r="B1094" t="s">
-        <v>1985</v>
+        <v>2037</v>
       </c>
       <c r="C1094">
         <v>1</v>
       </c>
     </row>
     <row r="1095" spans="1:3">
-      <c r="A1095">
-        <v>15515</v>
+      <c r="A1095" t="s">
+        <v>2038</v>
       </c>
       <c r="B1095" t="s">
-        <v>1986</v>
+        <v>2039</v>
       </c>
       <c r="C1095">
         <v>1</v>
       </c>
     </row>
     <row r="1096" spans="1:3">
-      <c r="A1096">
-        <v>160323</v>
+      <c r="A1096" t="s">
+        <v>2040</v>
       </c>
       <c r="B1096" t="s">
-        <v>1987</v>
+        <v>2041</v>
       </c>
       <c r="C1096">
         <v>1</v>
       </c>
     </row>
     <row r="1097" spans="1:3">
-      <c r="A1097">
-        <v>160337</v>
+      <c r="A1097" t="s">
+        <v>2042</v>
       </c>
       <c r="B1097" t="s">
-        <v>1988</v>
+        <v>2043</v>
       </c>
       <c r="C1097">
         <v>1</v>
       </c>
     </row>
     <row r="1098" spans="1:3">
-      <c r="A1098">
-        <v>160345</v>
+      <c r="A1098" t="s">
+        <v>2044</v>
       </c>
       <c r="B1098" t="s">
-        <v>1989</v>
+        <v>2045</v>
       </c>
       <c r="C1098">
         <v>1</v>
       </c>
     </row>
     <row r="1099" spans="1:3">
       <c r="A1099" t="s">
-        <v>1990</v>
+        <v>2046</v>
       </c>
       <c r="B1099" t="s">
-        <v>1991</v>
+        <v>2047</v>
       </c>
       <c r="C1099">
         <v>1</v>
       </c>
     </row>
     <row r="1100" spans="1:3">
-      <c r="A1100">
-        <v>160367</v>
+      <c r="A1100" t="s">
+        <v>2048</v>
       </c>
       <c r="B1100" t="s">
-        <v>1992</v>
+        <v>2049</v>
       </c>
       <c r="C1100">
         <v>1</v>
       </c>
     </row>
     <row r="1101" spans="1:3">
       <c r="A1101" t="s">
-        <v>1993</v>
+        <v>2050</v>
       </c>
       <c r="B1101" t="s">
-        <v>1994</v>
+        <v>2051</v>
       </c>
       <c r="C1101">
         <v>1</v>
       </c>
     </row>
     <row r="1102" spans="1:3">
       <c r="A1102" t="s">
-        <v>1995</v>
+        <v>2052</v>
       </c>
       <c r="B1102" t="s">
-        <v>1996</v>
+        <v>2053</v>
       </c>
       <c r="C1102">
         <v>1</v>
       </c>
     </row>
     <row r="1103" spans="1:3">
       <c r="A1103" t="s">
-        <v>1997</v>
+        <v>2054</v>
       </c>
       <c r="B1103" t="s">
-        <v>1998</v>
+        <v>2055</v>
       </c>
       <c r="C1103">
         <v>1</v>
       </c>
     </row>
     <row r="1104" spans="1:3">
       <c r="A1104" t="s">
-        <v>1997</v>
+        <v>2056</v>
       </c>
       <c r="B1104" t="s">
-        <v>1999</v>
+        <v>2057</v>
       </c>
       <c r="C1104">
         <v>1</v>
       </c>
     </row>
     <row r="1105" spans="1:3">
       <c r="A1105" t="s">
-        <v>2000</v>
+        <v>2058</v>
       </c>
       <c r="B1105" t="s">
-        <v>2001</v>
+        <v>2059</v>
       </c>
       <c r="C1105">
         <v>1</v>
       </c>
     </row>
     <row r="1106" spans="1:3">
       <c r="A1106" t="s">
-        <v>2002</v>
+        <v>2060</v>
       </c>
       <c r="B1106" t="s">
-        <v>2003</v>
+        <v>2061</v>
       </c>
       <c r="C1106">
         <v>1</v>
       </c>
     </row>
     <row r="1107" spans="1:3">
       <c r="A1107" t="s">
-        <v>2004</v>
+        <v>2062</v>
       </c>
       <c r="B1107" t="s">
-        <v>2005</v>
+        <v>2063</v>
       </c>
       <c r="C1107">
         <v>1</v>
       </c>
     </row>
     <row r="1108" spans="1:3">
       <c r="A1108" t="s">
-        <v>2006</v>
+        <v>2064</v>
       </c>
       <c r="B1108" t="s">
-        <v>2007</v>
+        <v>2065</v>
       </c>
       <c r="C1108">
         <v>1</v>
       </c>
     </row>
     <row r="1109" spans="1:3">
       <c r="A1109" t="s">
-        <v>2008</v>
+        <v>2066</v>
       </c>
       <c r="B1109" t="s">
-        <v>2009</v>
+        <v>2067</v>
       </c>
       <c r="C1109">
         <v>1</v>
       </c>
     </row>
     <row r="1110" spans="1:3">
-      <c r="A1110">
-        <v>110555</v>
+      <c r="A1110" t="s">
+        <v>2068</v>
       </c>
       <c r="B1110" t="s">
-        <v>2010</v>
+        <v>2069</v>
       </c>
       <c r="C1110">
         <v>1</v>
       </c>
     </row>
     <row r="1111" spans="1:3">
       <c r="A1111" t="s">
-        <v>2011</v>
+        <v>2070</v>
       </c>
       <c r="B1111" t="s">
-        <v>2012</v>
+        <v>2071</v>
       </c>
       <c r="C1111">
         <v>1</v>
       </c>
     </row>
     <row r="1112" spans="1:3">
       <c r="A1112" t="s">
-        <v>2013</v>
+        <v>2072</v>
       </c>
       <c r="B1112" t="s">
-        <v>2014</v>
+        <v>2073</v>
       </c>
       <c r="C1112">
         <v>1</v>
       </c>
     </row>
     <row r="1113" spans="1:3">
       <c r="A1113" t="s">
-        <v>2015</v>
+        <v>2074</v>
       </c>
       <c r="B1113" t="s">
-        <v>2016</v>
+        <v>2075</v>
       </c>
       <c r="C1113">
         <v>1</v>
       </c>
     </row>
     <row r="1114" spans="1:3">
       <c r="A1114" t="s">
-        <v>2017</v>
+        <v>2076</v>
       </c>
       <c r="B1114" t="s">
-        <v>2018</v>
+        <v>2077</v>
       </c>
       <c r="C1114">
         <v>1</v>
       </c>
     </row>
     <row r="1115" spans="1:3">
       <c r="A1115" t="s">
-        <v>2019</v>
+        <v>2078</v>
       </c>
       <c r="B1115" t="s">
-        <v>2020</v>
+        <v>2079</v>
       </c>
       <c r="C1115">
         <v>1</v>
       </c>
     </row>
     <row r="1116" spans="1:3">
       <c r="A1116" t="s">
-        <v>2021</v>
+        <v>2080</v>
       </c>
       <c r="B1116" t="s">
-        <v>2022</v>
+        <v>2081</v>
       </c>
       <c r="C1116">
         <v>1</v>
       </c>
     </row>
     <row r="1117" spans="1:3">
       <c r="A1117" t="s">
-        <v>2023</v>
+        <v>2082</v>
       </c>
       <c r="B1117" t="s">
-        <v>2024</v>
+        <v>2083</v>
       </c>
       <c r="C1117">
         <v>1</v>
       </c>
     </row>
     <row r="1118" spans="1:3">
       <c r="A1118" t="s">
-        <v>2025</v>
+        <v>2084</v>
       </c>
       <c r="B1118" t="s">
-        <v>2026</v>
+        <v>2085</v>
       </c>
       <c r="C1118">
         <v>1</v>
       </c>
     </row>
     <row r="1119" spans="1:3">
       <c r="A1119" t="s">
-        <v>2027</v>
+        <v>2086</v>
       </c>
       <c r="B1119" t="s">
-        <v>2028</v>
+        <v>2087</v>
       </c>
       <c r="C1119">
         <v>1</v>
       </c>
     </row>
     <row r="1120" spans="1:3">
       <c r="A1120" t="s">
-        <v>2029</v>
+        <v>2088</v>
       </c>
       <c r="B1120" t="s">
-        <v>2030</v>
+        <v>2089</v>
       </c>
       <c r="C1120">
         <v>1</v>
       </c>
     </row>
     <row r="1121" spans="1:3">
       <c r="A1121" t="s">
-        <v>2031</v>
+        <v>2090</v>
       </c>
       <c r="B1121" t="s">
-        <v>2032</v>
+        <v>2091</v>
       </c>
       <c r="C1121">
         <v>1</v>
       </c>
     </row>
     <row r="1122" spans="1:3">
       <c r="A1122" t="s">
-        <v>2033</v>
+        <v>2092</v>
       </c>
       <c r="B1122" t="s">
-        <v>2034</v>
+        <v>2093</v>
       </c>
       <c r="C1122">
         <v>1</v>
       </c>
     </row>
     <row r="1123" spans="1:3">
       <c r="A1123" t="s">
-        <v>2035</v>
+        <v>2094</v>
       </c>
       <c r="B1123" t="s">
-        <v>2036</v>
+        <v>2095</v>
       </c>
       <c r="C1123">
         <v>1</v>
       </c>
     </row>
     <row r="1124" spans="1:3">
       <c r="A1124" t="s">
-        <v>2037</v>
+        <v>2096</v>
       </c>
       <c r="B1124" t="s">
-        <v>2038</v>
+        <v>2097</v>
       </c>
       <c r="C1124">
         <v>1</v>
       </c>
     </row>
     <row r="1125" spans="1:3">
       <c r="A1125" t="s">
-        <v>2039</v>
+        <v>2098</v>
       </c>
       <c r="B1125" t="s">
-        <v>2040</v>
+        <v>2099</v>
       </c>
       <c r="C1125">
         <v>1</v>
       </c>
     </row>
     <row r="1126" spans="1:3">
       <c r="A1126" t="s">
-        <v>2041</v>
+        <v>2100</v>
       </c>
       <c r="B1126" t="s">
-        <v>2042</v>
+        <v>2101</v>
       </c>
       <c r="C1126">
         <v>1</v>
       </c>
     </row>
     <row r="1127" spans="1:3">
       <c r="A1127" t="s">
-        <v>2043</v>
+        <v>2102</v>
       </c>
       <c r="B1127" t="s">
-        <v>2044</v>
+        <v>2103</v>
       </c>
       <c r="C1127">
         <v>1</v>
       </c>
     </row>
     <row r="1128" spans="1:3">
       <c r="A1128" t="s">
-        <v>2045</v>
+        <v>2104</v>
       </c>
       <c r="B1128" t="s">
-        <v>2046</v>
+        <v>2105</v>
       </c>
       <c r="C1128">
         <v>1</v>
       </c>
     </row>
     <row r="1129" spans="1:3">
       <c r="A1129" t="s">
-        <v>2047</v>
+        <v>2106</v>
       </c>
       <c r="B1129" t="s">
-        <v>2048</v>
+        <v>2107</v>
       </c>
       <c r="C1129">
         <v>1</v>
       </c>
     </row>
     <row r="1130" spans="1:3">
       <c r="A1130" t="s">
-        <v>2049</v>
+        <v>2108</v>
       </c>
       <c r="B1130" t="s">
-        <v>2050</v>
+        <v>2109</v>
       </c>
       <c r="C1130">
         <v>1</v>
       </c>
     </row>
     <row r="1131" spans="1:3">
       <c r="A1131" t="s">
-        <v>2051</v>
+        <v>2110</v>
       </c>
       <c r="B1131" t="s">
-        <v>2052</v>
+        <v>2111</v>
       </c>
       <c r="C1131">
         <v>1</v>
       </c>
     </row>
     <row r="1132" spans="1:3">
       <c r="A1132" t="s">
-        <v>2053</v>
+        <v>2112</v>
       </c>
       <c r="B1132" t="s">
-        <v>2054</v>
+        <v>2113</v>
       </c>
       <c r="C1132">
         <v>1</v>
       </c>
     </row>
     <row r="1133" spans="1:3">
       <c r="A1133" t="s">
-        <v>2055</v>
+        <v>2114</v>
       </c>
       <c r="B1133" t="s">
-        <v>2056</v>
+        <v>2115</v>
       </c>
       <c r="C1133">
         <v>1</v>
       </c>
     </row>
     <row r="1134" spans="1:3">
       <c r="A1134" t="s">
-        <v>2057</v>
+        <v>2116</v>
       </c>
       <c r="B1134" t="s">
-        <v>2058</v>
+        <v>2117</v>
       </c>
       <c r="C1134">
         <v>1</v>
       </c>
     </row>
     <row r="1135" spans="1:3">
       <c r="A1135" t="s">
-        <v>2059</v>
+        <v>2118</v>
       </c>
       <c r="B1135" t="s">
-        <v>2060</v>
+        <v>2119</v>
       </c>
       <c r="C1135">
         <v>1</v>
       </c>
     </row>
     <row r="1136" spans="1:3">
       <c r="A1136" t="s">
-        <v>2061</v>
+        <v>2120</v>
       </c>
       <c r="B1136" t="s">
-        <v>2062</v>
+        <v>2121</v>
       </c>
       <c r="C1136">
         <v>1</v>
       </c>
     </row>
     <row r="1137" spans="1:3">
       <c r="A1137" t="s">
-        <v>2063</v>
+        <v>2122</v>
       </c>
       <c r="B1137" t="s">
-        <v>2064</v>
+        <v>2123</v>
       </c>
       <c r="C1137">
         <v>1</v>
       </c>
     </row>
     <row r="1138" spans="1:3">
       <c r="A1138" t="s">
-        <v>2065</v>
+        <v>2124</v>
       </c>
       <c r="B1138" t="s">
-        <v>2066</v>
+        <v>2125</v>
       </c>
       <c r="C1138">
         <v>1</v>
       </c>
     </row>
     <row r="1139" spans="1:3">
       <c r="A1139" t="s">
-        <v>2067</v>
+        <v>2126</v>
       </c>
       <c r="B1139" t="s">
-        <v>2068</v>
+        <v>2127</v>
       </c>
       <c r="C1139">
         <v>1</v>
       </c>
     </row>
     <row r="1140" spans="1:3">
       <c r="A1140" t="s">
-        <v>2069</v>
+        <v>2128</v>
       </c>
       <c r="B1140" t="s">
-        <v>2070</v>
+        <v>2129</v>
       </c>
       <c r="C1140">
         <v>1</v>
       </c>
     </row>
     <row r="1141" spans="1:3">
       <c r="A1141" t="s">
-        <v>2071</v>
+        <v>2130</v>
       </c>
       <c r="B1141" t="s">
-        <v>2072</v>
+        <v>2131</v>
       </c>
       <c r="C1141">
         <v>1</v>
       </c>
     </row>
     <row r="1142" spans="1:3">
       <c r="A1142" t="s">
-        <v>2073</v>
+        <v>2132</v>
       </c>
       <c r="B1142" t="s">
-        <v>2074</v>
+        <v>2133</v>
       </c>
       <c r="C1142">
         <v>1</v>
       </c>
     </row>
     <row r="1143" spans="1:3">
       <c r="A1143" t="s">
-        <v>2075</v>
+        <v>2134</v>
       </c>
       <c r="B1143" t="s">
-        <v>2076</v>
+        <v>2135</v>
       </c>
       <c r="C1143">
         <v>1</v>
       </c>
     </row>
     <row r="1144" spans="1:3">
       <c r="A1144" t="s">
-        <v>2077</v>
+        <v>2136</v>
       </c>
       <c r="B1144" t="s">
-        <v>2078</v>
+        <v>2137</v>
       </c>
       <c r="C1144">
         <v>1</v>
       </c>
     </row>
     <row r="1145" spans="1:3">
       <c r="A1145" t="s">
-        <v>2079</v>
+        <v>2138</v>
       </c>
       <c r="B1145" t="s">
-        <v>2080</v>
+        <v>2139</v>
       </c>
       <c r="C1145">
         <v>1</v>
       </c>
     </row>
     <row r="1146" spans="1:3">
       <c r="A1146" t="s">
-        <v>2081</v>
+        <v>2140</v>
       </c>
       <c r="B1146" t="s">
-        <v>2082</v>
+        <v>2141</v>
       </c>
       <c r="C1146">
         <v>1</v>
       </c>
     </row>
     <row r="1147" spans="1:3">
       <c r="A1147" t="s">
-        <v>2083</v>
+        <v>2142</v>
       </c>
       <c r="B1147" t="s">
-        <v>2084</v>
+        <v>2143</v>
       </c>
       <c r="C1147">
         <v>1</v>
       </c>
     </row>
     <row r="1148" spans="1:3">
       <c r="A1148" t="s">
-        <v>2085</v>
+        <v>2144</v>
       </c>
       <c r="B1148" t="s">
-        <v>2086</v>
+        <v>2145</v>
       </c>
       <c r="C1148">
         <v>1</v>
       </c>
     </row>
     <row r="1149" spans="1:3">
       <c r="A1149" t="s">
-        <v>2087</v>
+        <v>2146</v>
       </c>
       <c r="B1149" t="s">
-        <v>2088</v>
+        <v>2147</v>
       </c>
       <c r="C1149">
         <v>1</v>
       </c>
     </row>
     <row r="1150" spans="1:3">
       <c r="A1150" t="s">
-        <v>2089</v>
+        <v>2148</v>
       </c>
       <c r="B1150" t="s">
-        <v>2090</v>
+        <v>2149</v>
       </c>
       <c r="C1150">
         <v>1</v>
       </c>
     </row>
     <row r="1151" spans="1:3">
       <c r="A1151" t="s">
-        <v>2091</v>
+        <v>2150</v>
       </c>
       <c r="B1151" t="s">
-        <v>2092</v>
+        <v>2151</v>
       </c>
       <c r="C1151">
         <v>1</v>
       </c>
     </row>
     <row r="1152" spans="1:3">
       <c r="A1152" t="s">
-        <v>2093</v>
+        <v>2152</v>
       </c>
       <c r="B1152" t="s">
-        <v>2094</v>
+        <v>2153</v>
       </c>
       <c r="C1152">
         <v>1</v>
       </c>
     </row>
     <row r="1153" spans="1:3">
       <c r="A1153" t="s">
-        <v>2095</v>
+        <v>2154</v>
       </c>
       <c r="B1153" t="s">
-        <v>2096</v>
+        <v>2155</v>
       </c>
       <c r="C1153">
         <v>1</v>
       </c>
     </row>
     <row r="1154" spans="1:3">
       <c r="A1154" t="s">
-        <v>2097</v>
+        <v>2156</v>
       </c>
       <c r="B1154" t="s">
-        <v>2098</v>
+        <v>2157</v>
       </c>
       <c r="C1154">
         <v>1</v>
       </c>
     </row>
     <row r="1155" spans="1:3">
       <c r="A1155" t="s">
-        <v>2099</v>
+        <v>2158</v>
       </c>
       <c r="B1155" t="s">
-        <v>2100</v>
+        <v>2159</v>
       </c>
       <c r="C1155">
         <v>1</v>
       </c>
     </row>
     <row r="1156" spans="1:3">
       <c r="A1156" t="s">
-        <v>2101</v>
+        <v>2160</v>
       </c>
       <c r="B1156" t="s">
-        <v>2102</v>
+        <v>2161</v>
       </c>
       <c r="C1156">
         <v>1</v>
       </c>
     </row>
     <row r="1157" spans="1:3">
       <c r="A1157" t="s">
-        <v>2103</v>
+        <v>2162</v>
       </c>
       <c r="B1157" t="s">
-        <v>2104</v>
+        <v>2163</v>
       </c>
       <c r="C1157">
         <v>1</v>
       </c>
     </row>
     <row r="1158" spans="1:3">
       <c r="A1158" t="s">
-        <v>2105</v>
+        <v>2164</v>
       </c>
       <c r="B1158" t="s">
-        <v>2106</v>
+        <v>2165</v>
       </c>
       <c r="C1158">
         <v>1</v>
       </c>
     </row>
     <row r="1159" spans="1:3">
       <c r="A1159" t="s">
-        <v>2107</v>
+        <v>2166</v>
       </c>
       <c r="B1159" t="s">
-        <v>2108</v>
+        <v>2167</v>
       </c>
       <c r="C1159">
         <v>1</v>
       </c>
     </row>
     <row r="1160" spans="1:3">
       <c r="A1160" t="s">
-        <v>2109</v>
+        <v>2168</v>
       </c>
       <c r="B1160" t="s">
-        <v>2110</v>
+        <v>2169</v>
       </c>
       <c r="C1160">
         <v>1</v>
       </c>
     </row>
     <row r="1161" spans="1:3">
       <c r="A1161" t="s">
-        <v>2111</v>
+        <v>2170</v>
       </c>
       <c r="B1161" t="s">
-        <v>2112</v>
+        <v>2171</v>
       </c>
       <c r="C1161">
         <v>1</v>
       </c>
     </row>
     <row r="1162" spans="1:3">
       <c r="A1162" t="s">
-        <v>2113</v>
+        <v>2172</v>
       </c>
       <c r="B1162" t="s">
-        <v>2114</v>
+        <v>2173</v>
       </c>
       <c r="C1162">
         <v>1</v>
       </c>
     </row>
     <row r="1163" spans="1:3">
       <c r="A1163" t="s">
-        <v>2115</v>
+        <v>2174</v>
       </c>
       <c r="B1163" t="s">
-        <v>2116</v>
+        <v>2175</v>
       </c>
       <c r="C1163">
         <v>1</v>
       </c>
     </row>
     <row r="1164" spans="1:3">
       <c r="A1164" t="s">
-        <v>2117</v>
+        <v>2176</v>
       </c>
       <c r="B1164" t="s">
-        <v>2118</v>
+        <v>2177</v>
       </c>
       <c r="C1164">
         <v>1</v>
       </c>
     </row>
     <row r="1165" spans="1:3">
       <c r="A1165" t="s">
-        <v>2119</v>
+        <v>2178</v>
       </c>
       <c r="B1165" t="s">
-        <v>2120</v>
+        <v>2179</v>
       </c>
       <c r="C1165">
         <v>1</v>
       </c>
     </row>
     <row r="1166" spans="1:3">
       <c r="A1166" t="s">
-        <v>2121</v>
+        <v>2180</v>
       </c>
       <c r="B1166" t="s">
-        <v>2122</v>
+        <v>2181</v>
       </c>
       <c r="C1166">
         <v>1</v>
       </c>
     </row>
     <row r="1167" spans="1:3">
       <c r="A1167" t="s">
-        <v>2123</v>
+        <v>2182</v>
       </c>
       <c r="B1167" t="s">
-        <v>2124</v>
+        <v>2183</v>
       </c>
       <c r="C1167">
         <v>1</v>
       </c>
     </row>
     <row r="1168" spans="1:3">
       <c r="A1168" t="s">
-        <v>2125</v>
+        <v>2184</v>
       </c>
       <c r="B1168" t="s">
-        <v>2126</v>
+        <v>2185</v>
       </c>
       <c r="C1168">
         <v>1</v>
       </c>
     </row>
     <row r="1169" spans="1:3">
       <c r="A1169" t="s">
-        <v>2127</v>
+        <v>2186</v>
       </c>
       <c r="B1169" t="s">
-        <v>2128</v>
+        <v>2187</v>
       </c>
       <c r="C1169">
         <v>1</v>
       </c>
     </row>
     <row r="1170" spans="1:3">
       <c r="A1170" t="s">
-        <v>2129</v>
+        <v>2188</v>
       </c>
       <c r="B1170" t="s">
-        <v>2130</v>
+        <v>2189</v>
       </c>
       <c r="C1170">
         <v>1</v>
       </c>
     </row>
     <row r="1171" spans="1:3">
       <c r="A1171" t="s">
-        <v>2131</v>
+        <v>2190</v>
       </c>
       <c r="B1171" t="s">
-        <v>2132</v>
+        <v>2191</v>
       </c>
       <c r="C1171">
         <v>1</v>
       </c>
     </row>
     <row r="1172" spans="1:3">
       <c r="A1172" t="s">
-        <v>2133</v>
+        <v>2192</v>
       </c>
       <c r="B1172" t="s">
-        <v>2134</v>
+        <v>2193</v>
       </c>
       <c r="C1172">
         <v>1</v>
       </c>
     </row>
     <row r="1173" spans="1:3">
       <c r="A1173" t="s">
-        <v>2135</v>
+        <v>2194</v>
       </c>
       <c r="B1173" t="s">
-        <v>2136</v>
+        <v>2195</v>
       </c>
       <c r="C1173">
         <v>1</v>
       </c>
     </row>
     <row r="1174" spans="1:3">
       <c r="A1174" t="s">
-        <v>2137</v>
+        <v>2196</v>
       </c>
       <c r="B1174" t="s">
-        <v>2138</v>
+        <v>2197</v>
       </c>
       <c r="C1174">
         <v>1</v>
       </c>
     </row>
     <row r="1175" spans="1:3">
       <c r="A1175" t="s">
-        <v>2139</v>
+        <v>2198</v>
       </c>
       <c r="B1175" t="s">
-        <v>2140</v>
+        <v>2199</v>
       </c>
       <c r="C1175">
         <v>1</v>
       </c>
     </row>
     <row r="1176" spans="1:3">
       <c r="A1176" t="s">
-        <v>2141</v>
+        <v>2200</v>
       </c>
       <c r="B1176" t="s">
-        <v>2142</v>
+        <v>2201</v>
       </c>
       <c r="C1176">
         <v>1</v>
       </c>
     </row>
     <row r="1177" spans="1:3">
       <c r="A1177" t="s">
-        <v>2143</v>
+        <v>2202</v>
       </c>
       <c r="B1177" t="s">
-        <v>2144</v>
+        <v>2203</v>
       </c>
       <c r="C1177">
         <v>1</v>
       </c>
     </row>
     <row r="1178" spans="1:3">
       <c r="A1178" t="s">
-        <v>2145</v>
+        <v>2204</v>
       </c>
       <c r="B1178" t="s">
-        <v>2146</v>
+        <v>2205</v>
       </c>
       <c r="C1178">
         <v>1</v>
       </c>
     </row>
     <row r="1179" spans="1:3">
       <c r="A1179" t="s">
-        <v>2147</v>
+        <v>2206</v>
       </c>
       <c r="B1179" t="s">
-        <v>2148</v>
+        <v>2207</v>
       </c>
       <c r="C1179">
         <v>1</v>
       </c>
     </row>
     <row r="1180" spans="1:3">
       <c r="A1180" t="s">
-        <v>2149</v>
+        <v>2208</v>
       </c>
       <c r="B1180" t="s">
-        <v>2150</v>
+        <v>2209</v>
       </c>
       <c r="C1180">
         <v>1</v>
       </c>
     </row>
     <row r="1181" spans="1:3">
       <c r="A1181" t="s">
-        <v>2151</v>
+        <v>2210</v>
       </c>
       <c r="B1181" t="s">
-        <v>2152</v>
+        <v>2211</v>
       </c>
       <c r="C1181">
         <v>1</v>
       </c>
     </row>
     <row r="1182" spans="1:3">
       <c r="A1182" t="s">
-        <v>2153</v>
+        <v>2212</v>
       </c>
       <c r="B1182" t="s">
-        <v>2154</v>
+        <v>2213</v>
       </c>
       <c r="C1182">
         <v>1</v>
       </c>
     </row>
     <row r="1183" spans="1:3">
       <c r="A1183" t="s">
-        <v>2155</v>
+        <v>2214</v>
       </c>
       <c r="B1183" t="s">
-        <v>2156</v>
+        <v>2215</v>
       </c>
       <c r="C1183">
         <v>1</v>
       </c>
     </row>
     <row r="1184" spans="1:3">
       <c r="A1184" t="s">
-        <v>2157</v>
+        <v>2216</v>
       </c>
       <c r="B1184" t="s">
-        <v>2158</v>
+        <v>2217</v>
       </c>
       <c r="C1184">
         <v>1</v>
       </c>
     </row>
     <row r="1185" spans="1:3">
       <c r="A1185" t="s">
-        <v>2159</v>
+        <v>2218</v>
       </c>
       <c r="B1185" t="s">
-        <v>2160</v>
+        <v>2219</v>
       </c>
       <c r="C1185">
         <v>1</v>
       </c>
     </row>
     <row r="1186" spans="1:3">
       <c r="A1186" t="s">
-        <v>2159</v>
+        <v>2220</v>
       </c>
       <c r="B1186" t="s">
-        <v>2161</v>
+        <v>2221</v>
       </c>
       <c r="C1186">
         <v>1</v>
       </c>
     </row>
     <row r="1187" spans="1:3">
-      <c r="A1187">
-        <v>38504</v>
+      <c r="A1187" t="s">
+        <v>2222</v>
       </c>
       <c r="B1187" t="s">
-        <v>2162</v>
+        <v>2223</v>
       </c>
       <c r="C1187">
         <v>1</v>
       </c>
     </row>
     <row r="1188" spans="1:3">
       <c r="A1188" t="s">
-        <v>2163</v>
+        <v>2224</v>
       </c>
       <c r="B1188" t="s">
-        <v>2164</v>
+        <v>2225</v>
       </c>
       <c r="C1188">
         <v>1</v>
       </c>
     </row>
     <row r="1189" spans="1:3">
       <c r="A1189" t="s">
-        <v>2165</v>
+        <v>2226</v>
       </c>
       <c r="B1189" t="s">
-        <v>2166</v>
+        <v>2227</v>
       </c>
       <c r="C1189">
         <v>1</v>
       </c>
     </row>
     <row r="1190" spans="1:3">
       <c r="A1190" t="s">
-        <v>2167</v>
+        <v>2228</v>
       </c>
       <c r="B1190" t="s">
-        <v>2168</v>
+        <v>2229</v>
       </c>
       <c r="C1190">
         <v>1</v>
       </c>
     </row>
     <row r="1191" spans="1:3">
       <c r="A1191" t="s">
-        <v>2169</v>
+        <v>2230</v>
       </c>
       <c r="B1191" t="s">
-        <v>2170</v>
+        <v>2231</v>
       </c>
       <c r="C1191">
         <v>1</v>
       </c>
     </row>
     <row r="1192" spans="1:3">
       <c r="A1192" t="s">
-        <v>2171</v>
+        <v>2232</v>
       </c>
       <c r="B1192" t="s">
-        <v>2172</v>
+        <v>2233</v>
       </c>
       <c r="C1192">
         <v>1</v>
       </c>
     </row>
     <row r="1193" spans="1:3">
       <c r="A1193" t="s">
-        <v>2173</v>
+        <v>2234</v>
       </c>
       <c r="B1193" t="s">
-        <v>2174</v>
+        <v>2235</v>
       </c>
       <c r="C1193">
         <v>1</v>
       </c>
     </row>
     <row r="1194" spans="1:3">
       <c r="A1194" t="s">
-        <v>2175</v>
+        <v>2236</v>
       </c>
       <c r="B1194" t="s">
-        <v>2176</v>
+        <v>2237</v>
       </c>
       <c r="C1194">
         <v>1</v>
       </c>
     </row>
     <row r="1195" spans="1:3">
       <c r="A1195" t="s">
-        <v>2177</v>
+        <v>2238</v>
       </c>
       <c r="B1195" t="s">
-        <v>2178</v>
+        <v>2239</v>
       </c>
       <c r="C1195">
         <v>1</v>
       </c>
     </row>
     <row r="1196" spans="1:3">
       <c r="A1196" t="s">
-        <v>2179</v>
+        <v>2240</v>
       </c>
       <c r="B1196" t="s">
-        <v>2180</v>
+        <v>2241</v>
       </c>
       <c r="C1196">
         <v>1</v>
       </c>
     </row>
     <row r="1197" spans="1:3">
       <c r="A1197" t="s">
-        <v>2181</v>
+        <v>2242</v>
       </c>
       <c r="B1197" t="s">
-        <v>2182</v>
+        <v>2243</v>
       </c>
       <c r="C1197">
         <v>1</v>
       </c>
     </row>
     <row r="1198" spans="1:3">
       <c r="A1198" t="s">
-        <v>2183</v>
+        <v>2244</v>
       </c>
       <c r="B1198" t="s">
-        <v>2184</v>
+        <v>2245</v>
       </c>
       <c r="C1198">
         <v>1</v>
       </c>
     </row>
     <row r="1199" spans="1:3">
       <c r="A1199" t="s">
-        <v>2185</v>
+        <v>2246</v>
       </c>
       <c r="B1199" t="s">
-        <v>2186</v>
+        <v>2247</v>
       </c>
       <c r="C1199">
         <v>1</v>
       </c>
     </row>
     <row r="1200" spans="1:3">
       <c r="A1200" t="s">
-        <v>2187</v>
+        <v>2248</v>
       </c>
       <c r="B1200" t="s">
-        <v>2188</v>
+        <v>2249</v>
       </c>
       <c r="C1200">
         <v>1</v>
       </c>
     </row>
     <row r="1201" spans="1:3">
       <c r="A1201" t="s">
-        <v>2169</v>
+        <v>2250</v>
       </c>
       <c r="B1201" t="s">
-        <v>2189</v>
+        <v>2251</v>
       </c>
       <c r="C1201">
         <v>1</v>
       </c>
     </row>
     <row r="1202" spans="1:3">
       <c r="A1202" t="s">
-        <v>2190</v>
+        <v>2252</v>
       </c>
       <c r="B1202" t="s">
-        <v>2191</v>
+        <v>2253</v>
       </c>
       <c r="C1202">
         <v>1</v>
       </c>
     </row>
     <row r="1203" spans="1:3">
       <c r="A1203" t="s">
-        <v>2192</v>
+        <v>2254</v>
       </c>
       <c r="B1203" t="s">
-        <v>2193</v>
+        <v>2255</v>
       </c>
       <c r="C1203">
         <v>1</v>
       </c>
     </row>
     <row r="1204" spans="1:3">
-      <c r="A1204" t="s">
-        <v>2194</v>
+      <c r="A1204">
+        <v>26304</v>
       </c>
       <c r="B1204" t="s">
-        <v>2195</v>
+        <v>2256</v>
       </c>
       <c r="C1204">
         <v>1</v>
       </c>
     </row>
     <row r="1205" spans="1:3">
       <c r="A1205" t="s">
-        <v>2196</v>
+        <v>2257</v>
       </c>
       <c r="B1205" t="s">
-        <v>2197</v>
+        <v>2258</v>
       </c>
       <c r="C1205">
         <v>1</v>
       </c>
     </row>
     <row r="1206" spans="1:3">
       <c r="A1206" t="s">
-        <v>2198</v>
+        <v>2259</v>
       </c>
       <c r="B1206" t="s">
-        <v>2199</v>
+        <v>2260</v>
       </c>
       <c r="C1206">
         <v>1</v>
       </c>
     </row>
     <row r="1207" spans="1:3">
-      <c r="A1207" t="s">
-        <v>2200</v>
+      <c r="A1207">
+        <v>120301460</v>
       </c>
       <c r="B1207" t="s">
-        <v>2201</v>
+        <v>2261</v>
       </c>
       <c r="C1207">
         <v>1</v>
       </c>
     </row>
     <row r="1208" spans="1:3">
-      <c r="A1208" t="s">
-        <v>2202</v>
+      <c r="A1208">
+        <v>120301466</v>
       </c>
       <c r="B1208" t="s">
-        <v>2203</v>
+        <v>2262</v>
       </c>
       <c r="C1208">
         <v>1</v>
       </c>
     </row>
     <row r="1209" spans="1:3">
       <c r="A1209" t="s">
-        <v>2204</v>
+        <v>2263</v>
       </c>
       <c r="B1209" t="s">
-        <v>2205</v>
+        <v>2264</v>
       </c>
       <c r="C1209">
         <v>1</v>
       </c>
     </row>
     <row r="1210" spans="1:3">
-      <c r="A1210" t="s">
-        <v>2206</v>
+      <c r="A1210">
+        <v>160301533</v>
       </c>
       <c r="B1210" t="s">
-        <v>2207</v>
+        <v>2265</v>
       </c>
       <c r="C1210">
         <v>1</v>
       </c>
     </row>
     <row r="1211" spans="1:3">
       <c r="A1211" t="s">
-        <v>2208</v>
+        <v>2266</v>
       </c>
       <c r="B1211" t="s">
-        <v>2209</v>
+        <v>2267</v>
       </c>
       <c r="C1211">
         <v>1</v>
       </c>
     </row>
     <row r="1212" spans="1:3">
       <c r="A1212" t="s">
-        <v>2210</v>
+        <v>2268</v>
       </c>
       <c r="B1212" t="s">
-        <v>2211</v>
+        <v>2269</v>
       </c>
       <c r="C1212">
         <v>1</v>
       </c>
     </row>
     <row r="1213" spans="1:3">
       <c r="A1213" t="s">
-        <v>2212</v>
+        <v>2270</v>
       </c>
       <c r="B1213" t="s">
-        <v>2213</v>
+        <v>2271</v>
       </c>
       <c r="C1213">
         <v>1</v>
       </c>
     </row>
     <row r="1214" spans="1:3">
-      <c r="A1214" t="s">
-        <v>2214</v>
+      <c r="A1214">
+        <v>140301450</v>
       </c>
       <c r="B1214" t="s">
-        <v>2215</v>
+        <v>2272</v>
       </c>
       <c r="C1214">
         <v>1</v>
       </c>
     </row>
     <row r="1215" spans="1:3">
       <c r="A1215" t="s">
-        <v>2216</v>
+        <v>2273</v>
       </c>
       <c r="B1215" t="s">
-        <v>2217</v>
+        <v>2274</v>
       </c>
       <c r="C1215">
         <v>1</v>
       </c>
     </row>
     <row r="1216" spans="1:3">
       <c r="A1216" t="s">
-        <v>2218</v>
+        <v>2275</v>
       </c>
       <c r="B1216" t="s">
-        <v>2219</v>
+        <v>2276</v>
       </c>
       <c r="C1216">
         <v>1</v>
       </c>
     </row>
     <row r="1217" spans="1:3">
-      <c r="A1217">
-        <v>117320</v>
+      <c r="A1217" t="s">
+        <v>2277</v>
       </c>
       <c r="B1217" t="s">
-        <v>2220</v>
+        <v>2278</v>
       </c>
       <c r="C1217">
         <v>1</v>
       </c>
     </row>
     <row r="1218" spans="1:3">
-      <c r="A1218" t="s">
-        <v>2221</v>
+      <c r="A1218">
+        <v>28001</v>
       </c>
       <c r="B1218" t="s">
-        <v>2222</v>
+        <v>2279</v>
       </c>
       <c r="C1218">
         <v>1</v>
       </c>
     </row>
     <row r="1219" spans="1:3">
-      <c r="A1219" t="s">
-        <v>2223</v>
+      <c r="A1219">
+        <v>110301127</v>
       </c>
       <c r="B1219" t="s">
-        <v>2224</v>
+        <v>2280</v>
       </c>
       <c r="C1219">
         <v>1</v>
       </c>
     </row>
     <row r="1220" spans="1:3">
       <c r="A1220" t="s">
-        <v>2225</v>
+        <v>2281</v>
       </c>
       <c r="B1220" t="s">
-        <v>2226</v>
+        <v>2282</v>
       </c>
       <c r="C1220">
         <v>1</v>
       </c>
     </row>
     <row r="1221" spans="1:3">
       <c r="A1221" t="s">
-        <v>2227</v>
+        <v>2283</v>
       </c>
       <c r="B1221" t="s">
-        <v>2228</v>
+        <v>2284</v>
       </c>
       <c r="C1221">
         <v>1</v>
       </c>
     </row>
     <row r="1222" spans="1:3">
       <c r="A1222" t="s">
-        <v>2229</v>
+        <v>2285</v>
       </c>
       <c r="B1222" t="s">
-        <v>2230</v>
+        <v>2286</v>
       </c>
       <c r="C1222">
         <v>1</v>
       </c>
     </row>
     <row r="1223" spans="1:3">
-      <c r="A1223">
-        <v>114012</v>
+      <c r="A1223" t="s">
+        <v>2287</v>
       </c>
       <c r="B1223" t="s">
-        <v>2231</v>
+        <v>2288</v>
       </c>
       <c r="C1223">
         <v>1</v>
       </c>
     </row>
     <row r="1224" spans="1:3">
       <c r="A1224" t="s">
-        <v>2232</v>
+        <v>2289</v>
       </c>
       <c r="B1224" t="s">
-        <v>2233</v>
+        <v>2290</v>
       </c>
       <c r="C1224">
         <v>1</v>
       </c>
     </row>
     <row r="1225" spans="1:3">
       <c r="A1225" t="s">
-        <v>2234</v>
+        <v>2291</v>
       </c>
       <c r="B1225" t="s">
-        <v>2235</v>
+        <v>2292</v>
       </c>
       <c r="C1225">
         <v>1</v>
       </c>
     </row>
     <row r="1226" spans="1:3">
-      <c r="A1226" t="s">
-        <v>2236</v>
+      <c r="A1226">
+        <v>26906</v>
       </c>
       <c r="B1226" t="s">
-        <v>2237</v>
+        <v>2293</v>
       </c>
       <c r="C1226">
         <v>1</v>
       </c>
     </row>
     <row r="1227" spans="1:3">
       <c r="A1227" t="s">
-        <v>2238</v>
+        <v>2294</v>
       </c>
       <c r="B1227" t="s">
-        <v>2239</v>
+        <v>2295</v>
       </c>
       <c r="C1227">
         <v>1</v>
       </c>
     </row>
     <row r="1228" spans="1:3">
       <c r="A1228" t="s">
-        <v>2240</v>
+        <v>2296</v>
       </c>
       <c r="B1228" t="s">
-        <v>2241</v>
+        <v>2297</v>
       </c>
       <c r="C1228">
         <v>1</v>
       </c>
     </row>
     <row r="1229" spans="1:3">
       <c r="A1229" t="s">
-        <v>2242</v>
+        <v>2298</v>
       </c>
       <c r="B1229" t="s">
-        <v>2243</v>
+        <v>2299</v>
       </c>
       <c r="C1229">
         <v>1</v>
       </c>
     </row>
     <row r="1230" spans="1:3">
-      <c r="A1230" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B1230" t="s">
-        <v>2245</v>
+        <v>2300</v>
       </c>
       <c r="C1230">
         <v>1</v>
       </c>
     </row>
     <row r="1231" spans="1:3">
-      <c r="A1231" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B1231" t="s">
-        <v>2247</v>
+        <v>2301</v>
       </c>
       <c r="C1231">
         <v>1</v>
       </c>
     </row>
     <row r="1232" spans="1:3">
-      <c r="A1232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B1232" t="s">
-        <v>2249</v>
+        <v>2302</v>
       </c>
       <c r="C1232">
         <v>1</v>
       </c>
     </row>
     <row r="1233" spans="1:3">
-      <c r="A1233" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B1233" t="s">
-        <v>2251</v>
+        <v>2303</v>
       </c>
       <c r="C1233">
         <v>1</v>
       </c>
     </row>
     <row r="1234" spans="1:3">
-      <c r="A1234" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B1234" t="s">
-        <v>2253</v>
+        <v>2304</v>
       </c>
       <c r="C1234">
         <v>1</v>
       </c>
     </row>
     <row r="1235" spans="1:3">
       <c r="A1235" t="s">
-        <v>2254</v>
+        <v>2305</v>
       </c>
       <c r="B1235" t="s">
-        <v>2255</v>
+        <v>2306</v>
       </c>
       <c r="C1235">
         <v>1</v>
       </c>
     </row>
     <row r="1236" spans="1:3">
       <c r="A1236" t="s">
-        <v>2256</v>
+        <v>2307</v>
       </c>
       <c r="B1236" t="s">
-        <v>2257</v>
+        <v>2308</v>
       </c>
       <c r="C1236">
         <v>1</v>
       </c>
     </row>
     <row r="1237" spans="1:3">
-      <c r="A1237" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B1237" t="s">
-        <v>2258</v>
+        <v>2309</v>
       </c>
       <c r="C1237">
         <v>1</v>
       </c>
     </row>
     <row r="1238" spans="1:3">
-      <c r="A1238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B1238" t="s">
-        <v>2260</v>
+        <v>2310</v>
       </c>
       <c r="C1238">
         <v>1</v>
       </c>
     </row>
     <row r="1239" spans="1:3">
       <c r="A1239" t="s">
-        <v>2261</v>
+        <v>2311</v>
       </c>
       <c r="B1239" t="s">
-        <v>2262</v>
+        <v>2312</v>
       </c>
       <c r="C1239">
         <v>1</v>
       </c>
     </row>
     <row r="1240" spans="1:3">
       <c r="A1240" t="s">
-        <v>2263</v>
+        <v>2313</v>
       </c>
       <c r="B1240" t="s">
-        <v>2264</v>
+        <v>2314</v>
       </c>
       <c r="C1240">
         <v>1</v>
       </c>
     </row>
     <row r="1241" spans="1:3">
-      <c r="A1241" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B1241" t="s">
-        <v>2266</v>
+        <v>2315</v>
       </c>
       <c r="C1241">
         <v>1</v>
       </c>
     </row>
     <row r="1242" spans="1:3">
-      <c r="A1242" t="s">
-        <v>2232</v>
+      <c r="A1242">
+        <v>89149</v>
       </c>
       <c r="B1242" t="s">
-        <v>2267</v>
+        <v>2316</v>
       </c>
       <c r="C1242">
         <v>1</v>
       </c>
     </row>
     <row r="1243" spans="1:3">
-      <c r="A1243" t="s">
-        <v>2268</v>
+      <c r="A1243">
+        <v>89168</v>
       </c>
       <c r="B1243" t="s">
-        <v>2269</v>
+        <v>2317</v>
       </c>
       <c r="C1243">
         <v>1</v>
       </c>
     </row>
     <row r="1244" spans="1:3">
-      <c r="A1244" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B1244" t="s">
-        <v>2271</v>
+        <v>2318</v>
       </c>
       <c r="C1244">
         <v>1</v>
       </c>
     </row>
     <row r="1245" spans="1:3">
-      <c r="A1245" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B1245" t="s">
-        <v>2273</v>
+        <v>2319</v>
       </c>
       <c r="C1245">
         <v>1</v>
       </c>
     </row>
     <row r="1246" spans="1:3">
-      <c r="A1246" t="s">
-        <v>2274</v>
+      <c r="A1246">
+        <v>90.9201</v>
       </c>
       <c r="B1246" t="s">
-        <v>2275</v>
+        <v>2320</v>
       </c>
       <c r="C1246">
         <v>1</v>
       </c>
     </row>
     <row r="1247" spans="1:3">
       <c r="A1247" t="s">
-        <v>2276</v>
+        <v>2321</v>
       </c>
       <c r="B1247" t="s">
-        <v>2277</v>
+        <v>2322</v>
       </c>
       <c r="C1247">
         <v>1</v>
       </c>
     </row>
     <row r="1248" spans="1:3">
       <c r="A1248" t="s">
-        <v>2278</v>
+        <v>2323</v>
       </c>
       <c r="B1248" t="s">
-        <v>2279</v>
+        <v>2324</v>
       </c>
       <c r="C1248">
         <v>1</v>
       </c>
     </row>
     <row r="1249" spans="1:3">
       <c r="A1249" t="s">
-        <v>2280</v>
+        <v>2325</v>
       </c>
       <c r="B1249" t="s">
-        <v>2281</v>
+        <v>2326</v>
       </c>
       <c r="C1249">
         <v>1</v>
       </c>
     </row>
     <row r="1250" spans="1:3">
-      <c r="A1250" t="s">
-        <v>2282</v>
+      <c r="A1250">
+        <v>12029225100</v>
       </c>
       <c r="B1250" t="s">
-        <v>2283</v>
+        <v>2327</v>
       </c>
       <c r="C1250">
         <v>1</v>
       </c>
     </row>
     <row r="1251" spans="1:3">
       <c r="A1251" t="s">
-        <v>2284</v>
+        <v>2328</v>
       </c>
       <c r="B1251" t="s">
-        <v>2285</v>
+        <v>2329</v>
       </c>
       <c r="C1251">
         <v>1</v>
       </c>
     </row>
     <row r="1252" spans="1:3">
       <c r="A1252" t="s">
-        <v>2286</v>
+        <v>2330</v>
       </c>
       <c r="B1252" t="s">
-        <v>2287</v>
+        <v>2331</v>
       </c>
       <c r="C1252">
         <v>1</v>
       </c>
     </row>
     <row r="1253" spans="1:3">
       <c r="A1253" t="s">
-        <v>2288</v>
+        <v>2332</v>
       </c>
       <c r="B1253" t="s">
-        <v>2289</v>
+        <v>2333</v>
       </c>
       <c r="C1253">
         <v>1</v>
       </c>
     </row>
     <row r="1254" spans="1:3">
       <c r="A1254" t="s">
-        <v>2290</v>
+        <v>2334</v>
       </c>
       <c r="B1254" t="s">
-        <v>2291</v>
+        <v>2335</v>
       </c>
       <c r="C1254">
         <v>1</v>
       </c>
     </row>
     <row r="1255" spans="1:3">
       <c r="A1255" t="s">
-        <v>2292</v>
+        <v>2336</v>
       </c>
       <c r="B1255" t="s">
-        <v>2293</v>
+        <v>2337</v>
       </c>
       <c r="C1255">
         <v>1</v>
       </c>
     </row>
     <row r="1256" spans="1:3">
       <c r="A1256" t="s">
-        <v>2294</v>
+        <v>2338</v>
       </c>
       <c r="B1256" t="s">
-        <v>2295</v>
+        <v>2339</v>
       </c>
       <c r="C1256">
         <v>1</v>
       </c>
     </row>
     <row r="1257" spans="1:3">
       <c r="A1257" t="s">
-        <v>2296</v>
+        <v>2340</v>
       </c>
       <c r="B1257" t="s">
-        <v>2297</v>
+        <v>2341</v>
       </c>
       <c r="C1257">
         <v>1</v>
       </c>
     </row>
     <row r="1258" spans="1:3">
       <c r="A1258" t="s">
-        <v>2298</v>
+        <v>2342</v>
       </c>
       <c r="B1258" t="s">
-        <v>2299</v>
+        <v>2343</v>
       </c>
       <c r="C1258">
         <v>1</v>
       </c>
     </row>
     <row r="1259" spans="1:3">
       <c r="A1259" t="s">
-        <v>2300</v>
+        <v>2344</v>
       </c>
       <c r="B1259" t="s">
-        <v>2301</v>
+        <v>2345</v>
       </c>
       <c r="C1259">
         <v>1</v>
       </c>
     </row>
     <row r="1260" spans="1:3">
       <c r="A1260" t="s">
-        <v>2240</v>
+        <v>2346</v>
       </c>
       <c r="B1260" t="s">
-        <v>2302</v>
+        <v>2347</v>
       </c>
       <c r="C1260">
         <v>1</v>
       </c>
     </row>
     <row r="1261" spans="1:3">
       <c r="A1261" t="s">
-        <v>2303</v>
+        <v>2348</v>
       </c>
       <c r="B1261" t="s">
-        <v>2304</v>
+        <v>2349</v>
       </c>
       <c r="C1261">
         <v>1</v>
       </c>
     </row>
     <row r="1262" spans="1:3">
       <c r="A1262" t="s">
-        <v>2305</v>
+        <v>2350</v>
       </c>
       <c r="B1262" t="s">
-        <v>2306</v>
+        <v>2351</v>
       </c>
       <c r="C1262">
         <v>1</v>
       </c>
     </row>
     <row r="1263" spans="1:3">
       <c r="A1263" t="s">
-        <v>2307</v>
+        <v>2352</v>
       </c>
       <c r="B1263" t="s">
-        <v>2308</v>
+        <v>2353</v>
       </c>
       <c r="C1263">
         <v>1</v>
       </c>
     </row>
     <row r="1264" spans="1:3">
-      <c r="A1264" t="s">
-        <v>2309</v>
+      <c r="A1264">
+        <v>18204</v>
       </c>
       <c r="B1264" t="s">
-        <v>2310</v>
+        <v>2354</v>
       </c>
       <c r="C1264">
         <v>1</v>
       </c>
     </row>
     <row r="1265" spans="1:3">
-      <c r="A1265" t="s">
-        <v>2311</v>
+      <c r="A1265">
+        <v>18205</v>
       </c>
       <c r="B1265" t="s">
-        <v>2312</v>
+        <v>2355</v>
       </c>
       <c r="C1265">
         <v>1</v>
       </c>
     </row>
     <row r="1266" spans="1:3">
       <c r="A1266" t="s">
-        <v>2313</v>
+        <v>2356</v>
       </c>
       <c r="B1266" t="s">
-        <v>2314</v>
+        <v>2357</v>
       </c>
       <c r="C1266">
         <v>1</v>
       </c>
     </row>
     <row r="1267" spans="1:3">
       <c r="A1267" t="s">
-        <v>2315</v>
+        <v>2358</v>
       </c>
       <c r="B1267" t="s">
-        <v>2316</v>
+        <v>2359</v>
       </c>
       <c r="C1267">
         <v>1</v>
       </c>
     </row>
     <row r="1268" spans="1:3">
-      <c r="A1268" t="s">
-        <v>2317</v>
+      <c r="A1268">
+        <v>155455</v>
       </c>
       <c r="B1268" t="s">
-        <v>2318</v>
+        <v>2360</v>
       </c>
       <c r="C1268">
         <v>1</v>
       </c>
     </row>
     <row r="1269" spans="1:3">
       <c r="A1269" t="s">
-        <v>2319</v>
+        <v>2361</v>
       </c>
       <c r="B1269" t="s">
-        <v>2320</v>
+        <v>2362</v>
       </c>
       <c r="C1269">
         <v>1</v>
       </c>
     </row>
     <row r="1270" spans="1:3">
       <c r="A1270" t="s">
-        <v>1726</v>
+        <v>2363</v>
       </c>
       <c r="B1270" t="s">
-        <v>2321</v>
+        <v>2364</v>
       </c>
       <c r="C1270">
         <v>1</v>
       </c>
     </row>
     <row r="1271" spans="1:3">
       <c r="A1271" t="s">
-        <v>2322</v>
+        <v>2365</v>
       </c>
       <c r="B1271" t="s">
-        <v>2323</v>
+        <v>2366</v>
       </c>
       <c r="C1271">
         <v>1</v>
       </c>
     </row>
     <row r="1272" spans="1:3">
       <c r="A1272" t="s">
-        <v>2324</v>
+        <v>2367</v>
       </c>
       <c r="B1272" t="s">
-        <v>2325</v>
+        <v>2368</v>
       </c>
       <c r="C1272">
         <v>1</v>
       </c>
     </row>
     <row r="1273" spans="1:3">
       <c r="A1273" t="s">
-        <v>2326</v>
+        <v>2369</v>
       </c>
       <c r="B1273" t="s">
-        <v>2327</v>
+        <v>2370</v>
       </c>
       <c r="C1273">
         <v>1</v>
       </c>
     </row>
     <row r="1274" spans="1:3">
-      <c r="A1274" t="s">
-        <v>2328</v>
+      <c r="A1274">
+        <v>57604</v>
       </c>
       <c r="B1274" t="s">
-        <v>2329</v>
+        <v>2371</v>
       </c>
       <c r="C1274">
         <v>1</v>
       </c>
     </row>
     <row r="1275" spans="1:3">
       <c r="A1275" t="s">
-        <v>2330</v>
+        <v>2372</v>
       </c>
       <c r="B1275" t="s">
-        <v>2331</v>
+        <v>2373</v>
       </c>
       <c r="C1275">
         <v>1</v>
       </c>
     </row>
     <row r="1276" spans="1:3">
       <c r="A1276" t="s">
-        <v>2332</v>
+        <v>2374</v>
       </c>
       <c r="B1276" t="s">
-        <v>2333</v>
+        <v>2375</v>
       </c>
       <c r="C1276">
         <v>1</v>
       </c>
     </row>
     <row r="1277" spans="1:3">
       <c r="A1277" t="s">
-        <v>2334</v>
+        <v>2376</v>
       </c>
       <c r="B1277" t="s">
-        <v>2335</v>
+        <v>2377</v>
       </c>
       <c r="C1277">
         <v>1</v>
       </c>
     </row>
     <row r="1278" spans="1:3">
       <c r="A1278" t="s">
-        <v>2336</v>
+        <v>2378</v>
       </c>
       <c r="B1278" t="s">
-        <v>2337</v>
+        <v>2379</v>
       </c>
       <c r="C1278">
         <v>1</v>
       </c>
     </row>
     <row r="1279" spans="1:3">
       <c r="A1279" t="s">
-        <v>2338</v>
+        <v>2380</v>
       </c>
       <c r="B1279" t="s">
-        <v>2339</v>
+        <v>2381</v>
       </c>
       <c r="C1279">
         <v>1</v>
       </c>
     </row>
     <row r="1280" spans="1:3">
       <c r="A1280" t="s">
-        <v>2340</v>
+        <v>2382</v>
       </c>
       <c r="B1280" t="s">
-        <v>2341</v>
+        <v>2383</v>
       </c>
       <c r="C1280">
         <v>1</v>
       </c>
     </row>
     <row r="1281" spans="1:3">
       <c r="A1281" t="s">
-        <v>2342</v>
+        <v>2384</v>
       </c>
       <c r="B1281" t="s">
-        <v>2343</v>
+        <v>2385</v>
       </c>
       <c r="C1281">
         <v>1</v>
       </c>
     </row>
     <row r="1282" spans="1:3">
       <c r="A1282" t="s">
-        <v>2344</v>
+        <v>2386</v>
       </c>
       <c r="B1282" t="s">
-        <v>2345</v>
+        <v>2387</v>
       </c>
       <c r="C1282">
         <v>1</v>
       </c>
     </row>
     <row r="1283" spans="1:3">
       <c r="A1283" t="s">
-        <v>2346</v>
+        <v>2388</v>
       </c>
       <c r="B1283" t="s">
-        <v>2347</v>
+        <v>2389</v>
       </c>
       <c r="C1283">
         <v>1</v>
       </c>
     </row>
     <row r="1284" spans="1:3">
       <c r="A1284" t="s">
-        <v>2348</v>
+        <v>2390</v>
       </c>
       <c r="B1284" t="s">
-        <v>2349</v>
+        <v>2391</v>
       </c>
       <c r="C1284">
         <v>1</v>
       </c>
     </row>
     <row r="1285" spans="1:3">
       <c r="A1285" t="s">
-        <v>2350</v>
+        <v>2392</v>
       </c>
       <c r="B1285" t="s">
-        <v>2351</v>
+        <v>2393</v>
       </c>
       <c r="C1285">
         <v>1</v>
       </c>
     </row>
     <row r="1286" spans="1:3">
       <c r="A1286" t="s">
-        <v>2352</v>
+        <v>2394</v>
       </c>
       <c r="B1286" t="s">
-        <v>2353</v>
+        <v>2395</v>
       </c>
       <c r="C1286">
         <v>1</v>
       </c>
     </row>
     <row r="1287" spans="1:3">
       <c r="A1287" t="s">
-        <v>2354</v>
+        <v>2396</v>
       </c>
       <c r="B1287" t="s">
-        <v>2355</v>
+        <v>2397</v>
       </c>
       <c r="C1287">
         <v>1</v>
       </c>
     </row>
     <row r="1288" spans="1:3">
       <c r="A1288" t="s">
-        <v>2356</v>
+        <v>2398</v>
       </c>
       <c r="B1288" t="s">
-        <v>2357</v>
+        <v>2399</v>
       </c>
       <c r="C1288">
         <v>1</v>
       </c>
     </row>
     <row r="1289" spans="1:3">
       <c r="A1289" t="s">
-        <v>2358</v>
+        <v>2400</v>
       </c>
       <c r="B1289" t="s">
-        <v>2359</v>
+        <v>2401</v>
       </c>
       <c r="C1289">
         <v>1</v>
       </c>
     </row>
     <row r="1290" spans="1:3">
       <c r="A1290" t="s">
-        <v>2360</v>
+        <v>2402</v>
       </c>
       <c r="B1290" t="s">
-        <v>2361</v>
+        <v>2403</v>
       </c>
       <c r="C1290">
         <v>1</v>
       </c>
     </row>
     <row r="1291" spans="1:3">
       <c r="A1291" t="s">
-        <v>2298</v>
+        <v>2404</v>
       </c>
       <c r="B1291" t="s">
-        <v>2362</v>
+        <v>2405</v>
       </c>
       <c r="C1291">
         <v>1</v>
       </c>
     </row>
     <row r="1292" spans="1:3">
       <c r="A1292" t="s">
-        <v>2363</v>
+        <v>2406</v>
       </c>
       <c r="B1292" t="s">
-        <v>2364</v>
+        <v>2407</v>
       </c>
       <c r="C1292">
         <v>1</v>
       </c>
     </row>
     <row r="1293" spans="1:3">
       <c r="A1293" t="s">
-        <v>2365</v>
+        <v>2408</v>
       </c>
       <c r="B1293" t="s">
-        <v>2366</v>
+        <v>2409</v>
       </c>
       <c r="C1293">
         <v>1</v>
       </c>
     </row>
     <row r="1294" spans="1:3">
-      <c r="A1294" t="s">
-        <v>2367</v>
+      <c r="A1294">
+        <v>180201481</v>
       </c>
       <c r="B1294" t="s">
-        <v>2368</v>
+        <v>2410</v>
       </c>
       <c r="C1294">
         <v>1</v>
       </c>
     </row>
     <row r="1295" spans="1:3">
-      <c r="A1295" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B1295" t="s">
-        <v>2370</v>
+        <v>2411</v>
       </c>
       <c r="C1295">
         <v>1</v>
       </c>
     </row>
     <row r="1296" spans="1:3">
       <c r="A1296" t="s">
-        <v>2371</v>
+        <v>2412</v>
       </c>
       <c r="B1296" t="s">
-        <v>2372</v>
+        <v>2413</v>
       </c>
       <c r="C1296">
         <v>1</v>
       </c>
     </row>
     <row r="1297" spans="1:3">
       <c r="A1297" t="s">
-        <v>2373</v>
+        <v>2414</v>
       </c>
       <c r="B1297" t="s">
-        <v>2374</v>
+        <v>2415</v>
       </c>
       <c r="C1297">
         <v>1</v>
       </c>
     </row>
     <row r="1298" spans="1:3">
       <c r="A1298" t="s">
-        <v>2375</v>
+        <v>2416</v>
       </c>
       <c r="B1298" t="s">
-        <v>2376</v>
+        <v>2417</v>
       </c>
       <c r="C1298">
         <v>1</v>
       </c>
     </row>
     <row r="1299" spans="1:3">
       <c r="A1299" t="s">
-        <v>2377</v>
+        <v>2418</v>
       </c>
       <c r="B1299" t="s">
-        <v>2378</v>
+        <v>2419</v>
       </c>
       <c r="C1299">
         <v>1</v>
       </c>
     </row>
     <row r="1300" spans="1:3">
       <c r="A1300" t="s">
-        <v>2250</v>
+        <v>2420</v>
       </c>
       <c r="B1300" t="s">
-        <v>2379</v>
+        <v>2421</v>
       </c>
       <c r="C1300">
         <v>1</v>
       </c>
     </row>
     <row r="1301" spans="1:3">
       <c r="A1301" t="s">
-        <v>2380</v>
+        <v>2422</v>
       </c>
       <c r="B1301" t="s">
-        <v>2381</v>
+        <v>2423</v>
       </c>
       <c r="C1301">
         <v>1</v>
       </c>
     </row>
     <row r="1302" spans="1:3">
       <c r="A1302" t="s">
-        <v>2244</v>
+        <v>2424</v>
       </c>
       <c r="B1302" t="s">
-        <v>2382</v>
+        <v>2425</v>
       </c>
       <c r="C1302">
         <v>1</v>
       </c>
     </row>
     <row r="1303" spans="1:3">
       <c r="A1303" t="s">
-        <v>2383</v>
+        <v>2426</v>
       </c>
       <c r="B1303" t="s">
-        <v>2384</v>
+        <v>2427</v>
       </c>
       <c r="C1303">
         <v>1</v>
       </c>
     </row>
     <row r="1304" spans="1:3">
       <c r="A1304" t="s">
-        <v>2385</v>
+        <v>2428</v>
       </c>
       <c r="B1304" t="s">
-        <v>2386</v>
+        <v>2429</v>
       </c>
       <c r="C1304">
         <v>1</v>
       </c>
     </row>
     <row r="1305" spans="1:3">
       <c r="A1305" t="s">
-        <v>2387</v>
+        <v>2430</v>
       </c>
       <c r="B1305" t="s">
-        <v>2388</v>
+        <v>2431</v>
       </c>
       <c r="C1305">
         <v>1</v>
       </c>
     </row>
     <row r="1306" spans="1:3">
-      <c r="A1306" t="s">
-        <v>2389</v>
+      <c r="A1306">
+        <v>1100092151</v>
       </c>
       <c r="B1306" t="s">
-        <v>2390</v>
+        <v>2432</v>
       </c>
       <c r="C1306">
         <v>1</v>
       </c>
     </row>
     <row r="1307" spans="1:3">
-      <c r="A1307">
-        <v>28004</v>
+      <c r="A1307" t="s">
+        <v>2433</v>
       </c>
       <c r="B1307" t="s">
-        <v>2391</v>
+        <v>2434</v>
       </c>
       <c r="C1307">
         <v>1</v>
       </c>
     </row>
     <row r="1308" spans="1:3">
       <c r="A1308" t="s">
-        <v>2392</v>
+        <v>2435</v>
       </c>
       <c r="B1308" t="s">
-        <v>2393</v>
+        <v>2436</v>
       </c>
       <c r="C1308">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:3">
+      <c r="A1309" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C1309">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:3">
+      <c r="A1310" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>2439</v>
+      </c>
+      <c r="C1310">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:3">
+      <c r="B1311" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C1311">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:3">
+      <c r="A1312" t="s">
+        <v>2441</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C1312">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:3">
+      <c r="A1313" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C1313">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:3">
+      <c r="A1314" t="s">
+        <v>2445</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C1314">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:3">
+      <c r="A1315" t="s">
+        <v>2447</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>2448</v>
+      </c>
+      <c r="C1315">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:3">
+      <c r="A1316" t="s">
+        <v>2449</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C1316">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:3">
+      <c r="A1317" t="s">
+        <v>2451</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>2452</v>
+      </c>
+      <c r="C1317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:3">
+      <c r="A1318" t="s">
+        <v>2453</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>2454</v>
+      </c>
+      <c r="C1318">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:3">
+      <c r="A1319" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C1319">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:3">
+      <c r="A1320" t="s">
+        <v>2457</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C1320">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:3">
+      <c r="A1321" t="s">
+        <v>2459</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>2460</v>
+      </c>
+      <c r="C1321">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:3">
+      <c r="A1322" t="s">
+        <v>2461</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C1322">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:3">
+      <c r="A1323" t="s">
+        <v>2463</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C1323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:3">
+      <c r="A1324" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C1324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:3">
+      <c r="A1325" t="s">
+        <v>2467</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C1325">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:3">
+      <c r="A1326" t="s">
+        <v>2469</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>2470</v>
+      </c>
+      <c r="C1326">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:3">
+      <c r="A1327" t="s">
+        <v>2471</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>2472</v>
+      </c>
+      <c r="C1327">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:3">
+      <c r="A1328" t="s">
+        <v>2473</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C1328">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:3">
+      <c r="A1329" t="s">
+        <v>2475</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>2476</v>
+      </c>
+      <c r="C1329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:3">
+      <c r="A1330" t="s">
+        <v>2477</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C1330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:3">
+      <c r="A1331" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C1331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:3">
+      <c r="A1332" t="s">
+        <v>2481</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C1332">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:3">
+      <c r="A1333" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C1333">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:3">
+      <c r="A1334">
+        <v>555105</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>2485</v>
+      </c>
+      <c r="C1334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:3">
+      <c r="A1335">
+        <v>555205</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C1335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:3">
+      <c r="B1336" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C1336">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:3">
+      <c r="B1337" t="s">
+        <v>2488</v>
+      </c>
+      <c r="C1337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:3">
+      <c r="A1338">
+        <v>77772</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>2489</v>
+      </c>
+      <c r="C1338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:3">
+      <c r="A1339" t="s">
+        <v>2490</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C1339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:3">
+      <c r="A1340" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C1340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:3">
+      <c r="A1341" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C1341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:3">
+      <c r="A1342" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>2497</v>
+      </c>
+      <c r="C1342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:3">
+      <c r="A1343" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C1343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:3">
+      <c r="A1344" t="s">
+        <v>2500</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C1344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:3">
+      <c r="A1345" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C1345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:3">
+      <c r="A1346" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C1346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:3">
+      <c r="A1347" t="s">
+        <v>2506</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>2507</v>
+      </c>
+      <c r="C1347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:3">
+      <c r="A1348" t="s">
+        <v>2508</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C1348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:3">
+      <c r="A1349" t="s">
+        <v>2510</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C1349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:3">
+      <c r="A1350" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C1350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:3">
+      <c r="A1351" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>2515</v>
+      </c>
+      <c r="C1351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:3">
+      <c r="A1352" t="s">
+        <v>2516</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C1352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:3">
+      <c r="A1353" t="s">
+        <v>2518</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>2519</v>
+      </c>
+      <c r="C1353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:3">
+      <c r="A1354" t="s">
+        <v>2520</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C1354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:3">
+      <c r="A1355" t="s">
+        <v>2522</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>2523</v>
+      </c>
+      <c r="C1355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:3">
+      <c r="A1356" t="s">
+        <v>2524</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C1356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:3">
+      <c r="A1357" t="s">
+        <v>2526</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C1357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:3">
+      <c r="A1358" t="s">
+        <v>2528</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C1358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:3">
+      <c r="A1359" t="s">
+        <v>2530</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C1359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:3">
+      <c r="A1360" t="s">
+        <v>2532</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>2533</v>
+      </c>
+      <c r="C1360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:3">
+      <c r="A1361" t="s">
+        <v>2534</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C1361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:3">
+      <c r="A1362" t="s">
+        <v>2536</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>2537</v>
+      </c>
+      <c r="C1362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:3">
+      <c r="A1363" t="s">
+        <v>2538</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>2539</v>
+      </c>
+      <c r="C1363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:3">
+      <c r="A1364" t="s">
+        <v>2540</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>2541</v>
+      </c>
+      <c r="C1364">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:3">
+      <c r="A1365" t="s">
+        <v>2542</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C1365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:3">
+      <c r="A1366" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>2545</v>
+      </c>
+      <c r="C1366">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:3">
+      <c r="A1367" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C1367">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:3">
+      <c r="A1368" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C1368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:3">
+      <c r="A1369" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C1369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:3">
+      <c r="A1370" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>2553</v>
+      </c>
+      <c r="C1370">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:3">
+      <c r="A1371" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C1371">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:3">
+      <c r="A1372" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C1372">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:3">
+      <c r="A1373" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>2559</v>
+      </c>
+      <c r="C1373">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:3">
+      <c r="A1374" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C1374">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:3">
+      <c r="A1375" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>2563</v>
+      </c>
+      <c r="C1375">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:3">
+      <c r="A1376" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>2565</v>
+      </c>
+      <c r="C1376">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:3">
+      <c r="A1377" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C1377">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:3">
+      <c r="A1378" t="s">
+        <v>2568</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>2569</v>
+      </c>
+      <c r="C1378">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:3">
+      <c r="A1379" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>2571</v>
+      </c>
+      <c r="C1379">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:3">
+      <c r="A1380" t="s">
+        <v>2572</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C1380">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:3">
+      <c r="A1381" t="s">
+        <v>2574</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>2575</v>
+      </c>
+      <c r="C1381">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:3">
+      <c r="A1382" t="s">
+        <v>2576</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>2577</v>
+      </c>
+      <c r="C1382">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:3">
+      <c r="A1383" t="s">
+        <v>2578</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C1383">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:3">
+      <c r="A1384" t="s">
+        <v>2580</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>2581</v>
+      </c>
+      <c r="C1384">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:3">
+      <c r="A1385" t="s">
+        <v>2582</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>2583</v>
+      </c>
+      <c r="C1385">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:3">
+      <c r="A1386" t="s">
+        <v>2584</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C1386">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:3">
+      <c r="A1387" t="s">
+        <v>2586</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>2587</v>
+      </c>
+      <c r="C1387">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:3">
+      <c r="A1388" t="s">
+        <v>2588</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>2589</v>
+      </c>
+      <c r="C1388">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:3">
+      <c r="A1389" t="s">
+        <v>2590</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C1389">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:3">
+      <c r="A1390" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>2593</v>
+      </c>
+      <c r="C1390">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:3">
+      <c r="A1391" t="s">
+        <v>2594</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>2595</v>
+      </c>
+      <c r="C1391">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:3">
+      <c r="A1392" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>2597</v>
+      </c>
+      <c r="C1392">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:3">
+      <c r="A1393" t="s">
+        <v>2598</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>2599</v>
+      </c>
+      <c r="C1393">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:3">
+      <c r="A1394" t="s">
+        <v>2600</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C1394">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:3">
+      <c r="A1395" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>2603</v>
+      </c>
+      <c r="C1395">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:3">
+      <c r="A1396" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>2605</v>
+      </c>
+      <c r="C1396">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:3">
+      <c r="A1397" t="s">
+        <v>2606</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>2607</v>
+      </c>
+      <c r="C1397">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:3">
+      <c r="A1398" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>2609</v>
+      </c>
+      <c r="C1398">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:3">
+      <c r="A1399" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>2611</v>
+      </c>
+      <c r="C1399">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:3">
+      <c r="A1400" t="s">
+        <v>2612</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>2613</v>
+      </c>
+      <c r="C1400">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:3">
+      <c r="A1401" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>2615</v>
+      </c>
+      <c r="C1401">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:3">
+      <c r="A1402" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>2617</v>
+      </c>
+      <c r="C1402">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:3">
+      <c r="A1403" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>2619</v>
+      </c>
+      <c r="C1403">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:3">
+      <c r="A1404" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>2621</v>
+      </c>
+      <c r="C1404">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:3">
+      <c r="A1405" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C1405">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:3">
+      <c r="A1406" t="s">
+        <v>2624</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>2625</v>
+      </c>
+      <c r="C1406">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:3">
+      <c r="A1407" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C1407">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:3">
+      <c r="A1408" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>2629</v>
+      </c>
+      <c r="C1408">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:3">
+      <c r="A1409" t="s">
+        <v>2630</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>2631</v>
+      </c>
+      <c r="C1409">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:3">
+      <c r="A1410" t="s">
+        <v>2632</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C1410">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:3">
+      <c r="A1411" t="s">
+        <v>2634</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>2635</v>
+      </c>
+      <c r="C1411">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:3">
+      <c r="A1412" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>2637</v>
+      </c>
+      <c r="C1412">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:3">
+      <c r="A1413" t="s">
+        <v>2638</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C1413">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:3">
+      <c r="A1414" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C1414">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:3">
+      <c r="A1415" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C1415">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:3">
+      <c r="A1416" t="s">
+        <v>2644</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C1416">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:3">
+      <c r="A1417" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C1417">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:3">
+      <c r="A1418" t="s">
+        <v>2648</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>2649</v>
+      </c>
+      <c r="C1418">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:3">
+      <c r="A1419" t="s">
+        <v>2650</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>2651</v>
+      </c>
+      <c r="C1419">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:3">
+      <c r="A1420" t="s">
+        <v>2652</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>2653</v>
+      </c>
+      <c r="C1420">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:3">
+      <c r="A1421" t="s">
+        <v>2654</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C1421">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:3">
+      <c r="A1422" t="s">
+        <v>2656</v>
+      </c>
+      <c r="B1422" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C1422">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:3">
+      <c r="A1423" t="s">
+        <v>2658</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>2659</v>
+      </c>
+      <c r="C1423">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:3">
+      <c r="A1424" t="s">
+        <v>2660</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>2661</v>
+      </c>
+      <c r="C1424">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:3">
+      <c r="A1425" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C1425">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:3">
+      <c r="A1426" t="s">
+        <v>2664</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>2665</v>
+      </c>
+      <c r="C1426">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:3">
+      <c r="A1427" t="s">
+        <v>2666</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>2667</v>
+      </c>
+      <c r="C1427">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:3">
+      <c r="A1428" t="s">
+        <v>2668</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>2669</v>
+      </c>
+      <c r="C1428">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:3">
+      <c r="A1429" t="s">
+        <v>2670</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>2671</v>
+      </c>
+      <c r="C1429">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:3">
+      <c r="A1430" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C1430">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:3">
+      <c r="A1431" t="s">
+        <v>2674</v>
+      </c>
+      <c r="B1431" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C1431">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:3">
+      <c r="A1432" t="s">
+        <v>2676</v>
+      </c>
+      <c r="B1432" t="s">
+        <v>2677</v>
+      </c>
+      <c r="C1432">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:3">
+      <c r="A1433" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B1433" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C1433">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:3">
+      <c r="A1434" t="s">
+        <v>2680</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>2681</v>
+      </c>
+      <c r="C1434">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:3">
+      <c r="A1435" t="s">
+        <v>2682</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>2683</v>
+      </c>
+      <c r="C1435">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:3">
+      <c r="A1436" t="s">
+        <v>2684</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>2685</v>
+      </c>
+      <c r="C1436">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:3">
+      <c r="A1437" t="s">
+        <v>2686</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>2687</v>
+      </c>
+      <c r="C1437">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:3">
+      <c r="A1438" t="s">
+        <v>2688</v>
+      </c>
+      <c r="B1438" t="s">
+        <v>2689</v>
+      </c>
+      <c r="C1438">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:3">
+      <c r="A1439" t="s">
+        <v>2690</v>
+      </c>
+      <c r="B1439" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C1439">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:3">
+      <c r="A1440" t="s">
+        <v>2692</v>
+      </c>
+      <c r="B1440" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C1440">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:3">
+      <c r="A1441" t="s">
+        <v>2694</v>
+      </c>
+      <c r="B1441" t="s">
+        <v>2695</v>
+      </c>
+      <c r="C1441">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:3">
+      <c r="A1442" t="s">
+        <v>2696</v>
+      </c>
+      <c r="B1442" t="s">
+        <v>2697</v>
+      </c>
+      <c r="C1442">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:3">
+      <c r="A1443" t="s">
+        <v>2698</v>
+      </c>
+      <c r="B1443" t="s">
+        <v>2699</v>
+      </c>
+      <c r="C1443">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:3">
+      <c r="A1444" t="s">
+        <v>2700</v>
+      </c>
+      <c r="B1444" t="s">
+        <v>2701</v>
+      </c>
+      <c r="C1444">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:3">
+      <c r="A1445" t="s">
+        <v>2702</v>
+      </c>
+      <c r="B1445" t="s">
+        <v>2703</v>
+      </c>
+      <c r="C1445">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:3">
+      <c r="A1446" t="s">
+        <v>2704</v>
+      </c>
+      <c r="B1446" t="s">
+        <v>2705</v>
+      </c>
+      <c r="C1446">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:3">
+      <c r="A1447" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B1447" t="s">
+        <v>2707</v>
+      </c>
+      <c r="C1447">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:3">
+      <c r="A1448" t="s">
+        <v>2708</v>
+      </c>
+      <c r="B1448" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C1448">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:3">
+      <c r="A1449" t="s">
+        <v>2710</v>
+      </c>
+      <c r="B1449" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C1449">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:3">
+      <c r="A1450" t="s">
+        <v>2712</v>
+      </c>
+      <c r="B1450" t="s">
+        <v>2713</v>
+      </c>
+      <c r="C1450">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:3">
+      <c r="A1451" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B1451" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C1451">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:3">
+      <c r="A1452" t="s">
+        <v>2716</v>
+      </c>
+      <c r="B1452" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C1452">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:3">
+      <c r="A1453" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B1453" t="s">
+        <v>2719</v>
+      </c>
+      <c r="C1453">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:3">
+      <c r="A1454" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B1454" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C1454">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:3">
+      <c r="A1455" t="s">
+        <v>2722</v>
+      </c>
+      <c r="B1455" t="s">
+        <v>2723</v>
+      </c>
+      <c r="C1455">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:3">
+      <c r="A1456" t="s">
+        <v>2724</v>
+      </c>
+      <c r="B1456" t="s">
+        <v>2725</v>
+      </c>
+      <c r="C1456">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:3">
+      <c r="A1457" t="s">
+        <v>2726</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C1457">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:3">
+      <c r="A1458" t="s">
+        <v>2728</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C1458">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:3">
+      <c r="A1459" t="s">
+        <v>2730</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>2731</v>
+      </c>
+      <c r="C1459">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:3">
+      <c r="A1460" t="s">
+        <v>2732</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C1460">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:3">
+      <c r="A1461" t="s">
+        <v>2734</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>2735</v>
+      </c>
+      <c r="C1461">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:3">
+      <c r="A1462" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C1462">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:3">
+      <c r="A1463" t="s">
+        <v>2738</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C1463">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:3">
+      <c r="A1464" t="s">
+        <v>2740</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C1464">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:3">
+      <c r="A1465" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>2743</v>
+      </c>
+      <c r="C1465">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:3">
+      <c r="A1466" t="s">
+        <v>2744</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C1466">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:3">
+      <c r="A1467" t="s">
+        <v>2746</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>2747</v>
+      </c>
+      <c r="C1467">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:3">
+      <c r="A1468" t="s">
+        <v>2748</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>2749</v>
+      </c>
+      <c r="C1468">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:3">
+      <c r="A1469" t="s">
+        <v>2750</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>2751</v>
+      </c>
+      <c r="C1469">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:3">
+      <c r="A1470" t="s">
+        <v>2752</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>2753</v>
+      </c>
+      <c r="C1470">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:3">
+      <c r="A1471" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>2755</v>
+      </c>
+      <c r="C1471">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:3">
+      <c r="A1472" t="s">
+        <v>2756</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>2757</v>
+      </c>
+      <c r="C1472">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:3">
+      <c r="A1473" t="s">
+        <v>2758</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>2759</v>
+      </c>
+      <c r="C1473">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:3">
+      <c r="A1474" t="s">
+        <v>2760</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>2761</v>
+      </c>
+      <c r="C1474">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:3">
+      <c r="A1475" t="s">
+        <v>2762</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>2763</v>
+      </c>
+      <c r="C1475">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:3">
+      <c r="A1476" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C1476">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:3">
+      <c r="A1477" t="s">
+        <v>2766</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C1477">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:3">
+      <c r="A1478" t="s">
+        <v>2768</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>2769</v>
+      </c>
+      <c r="C1478">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:3">
+      <c r="A1479" t="s">
+        <v>2770</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>2771</v>
+      </c>
+      <c r="C1479">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:3">
+      <c r="A1480" t="s">
+        <v>2772</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>2773</v>
+      </c>
+      <c r="C1480">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:3">
+      <c r="A1481" t="s">
+        <v>2774</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>2775</v>
+      </c>
+      <c r="C1481">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:3">
+      <c r="A1482" t="s">
+        <v>2776</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>2777</v>
+      </c>
+      <c r="C1482">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:3">
+      <c r="A1483" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C1483">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:3">
+      <c r="A1484" t="s">
+        <v>2780</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>2781</v>
+      </c>
+      <c r="C1484">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:3">
+      <c r="A1485" t="s">
+        <v>2782</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>2783</v>
+      </c>
+      <c r="C1485">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:3">
+      <c r="A1486" t="s">
+        <v>2784</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>2785</v>
+      </c>
+      <c r="C1486">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:3">
+      <c r="A1487" t="s">
+        <v>2786</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>2787</v>
+      </c>
+      <c r="C1487">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:3">
+      <c r="A1488" t="s">
+        <v>2788</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C1488">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:3">
+      <c r="A1489" t="s">
+        <v>2790</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>2791</v>
+      </c>
+      <c r="C1489">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:3">
+      <c r="A1490" t="s">
+        <v>2792</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>2793</v>
+      </c>
+      <c r="C1490">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:3">
+      <c r="A1491" t="s">
+        <v>2794</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>2795</v>
+      </c>
+      <c r="C1491">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:3">
+      <c r="A1492" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C1492">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:3">
+      <c r="A1493" t="s">
+        <v>2798</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>2799</v>
+      </c>
+      <c r="C1493">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:3">
+      <c r="A1494" t="s">
+        <v>2800</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>2801</v>
+      </c>
+      <c r="C1494">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:3">
+      <c r="A1495" t="s">
+        <v>2802</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>2803</v>
+      </c>
+      <c r="C1495">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:3">
+      <c r="A1496" t="s">
+        <v>2804</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>2805</v>
+      </c>
+      <c r="C1496">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:3">
+      <c r="A1497" t="s">
+        <v>2806</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>2807</v>
+      </c>
+      <c r="C1497">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:3">
+      <c r="A1498" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>2809</v>
+      </c>
+      <c r="C1498">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:3">
+      <c r="A1499" t="s">
+        <v>2810</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>2811</v>
+      </c>
+      <c r="C1499">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:3">
+      <c r="A1500" t="s">
+        <v>2812</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>2813</v>
+      </c>
+      <c r="C1500">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:3">
+      <c r="A1501" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>2815</v>
+      </c>
+      <c r="C1501">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:3">
+      <c r="A1502" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>2817</v>
+      </c>
+      <c r="C1502">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:3">
+      <c r="A1503" t="s">
+        <v>2818</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>2819</v>
+      </c>
+      <c r="C1503">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:3">
+      <c r="A1504" t="s">
+        <v>2820</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>2821</v>
+      </c>
+      <c r="C1504">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:3">
+      <c r="A1505" t="s">
+        <v>2822</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>2823</v>
+      </c>
+      <c r="C1505">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:3">
+      <c r="A1506" t="s">
+        <v>2824</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>2825</v>
+      </c>
+      <c r="C1506">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:3">
+      <c r="A1507" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>2827</v>
+      </c>
+      <c r="C1507">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:3">
+      <c r="A1508" t="s">
+        <v>2828</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C1508">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:3">
+      <c r="A1509" t="s">
+        <v>2830</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>2831</v>
+      </c>
+      <c r="C1509">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:3">
+      <c r="A1510" t="s">
+        <v>2832</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>2833</v>
+      </c>
+      <c r="C1510">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:3">
+      <c r="A1511" t="s">
+        <v>2834</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>2835</v>
+      </c>
+      <c r="C1511">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:3">
+      <c r="A1512" t="s">
+        <v>2836</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C1512">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:3">
+      <c r="A1513" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>2839</v>
+      </c>
+      <c r="C1513">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:3">
+      <c r="A1514" t="s">
+        <v>2840</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C1514">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:3">
+      <c r="A1515" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C1515">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:3">
+      <c r="A1516" t="s">
+        <v>2844</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>2845</v>
+      </c>
+      <c r="C1516">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:3">
+      <c r="A1517" t="s">
+        <v>2846</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>2847</v>
+      </c>
+      <c r="C1517">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:3">
+      <c r="A1518" t="s">
+        <v>2848</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>2849</v>
+      </c>
+      <c r="C1518">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:3">
+      <c r="A1519" t="s">
+        <v>2850</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>2851</v>
+      </c>
+      <c r="C1519">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:3">
+      <c r="A1520" t="s">
+        <v>2852</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>2853</v>
+      </c>
+      <c r="C1520">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:3">
+      <c r="A1521" t="s">
+        <v>2854</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>2855</v>
+      </c>
+      <c r="C1521">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:3">
+      <c r="A1522" t="s">
+        <v>2856</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>2857</v>
+      </c>
+      <c r="C1522">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:3">
+      <c r="A1523" t="s">
+        <v>2858</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C1523">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:3">
+      <c r="A1524" t="s">
+        <v>2860</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>2861</v>
+      </c>
+      <c r="C1524">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:3">
+      <c r="A1525" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>2863</v>
+      </c>
+      <c r="C1525">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:3">
+      <c r="A1526" t="s">
+        <v>2864</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>2865</v>
+      </c>
+      <c r="C1526">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:3">
+      <c r="A1527" t="s">
+        <v>2866</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>2867</v>
+      </c>
+      <c r="C1527">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:3">
+      <c r="A1528" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C1528">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:3">
+      <c r="A1529" t="s">
+        <v>2870</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>2871</v>
+      </c>
+      <c r="C1529">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:3">
+      <c r="A1530" t="s">
+        <v>2872</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>2873</v>
+      </c>
+      <c r="C1530">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:3">
+      <c r="A1531" t="s">
+        <v>2874</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>2875</v>
+      </c>
+      <c r="C1531">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:3">
+      <c r="A1532" t="s">
+        <v>2876</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C1532">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:3">
+      <c r="A1533" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B1533" t="s">
+        <v>2879</v>
+      </c>
+      <c r="C1533">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:3">
+      <c r="A1534" t="s">
+        <v>2880</v>
+      </c>
+      <c r="B1534" t="s">
+        <v>2881</v>
+      </c>
+      <c r="C1534">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:3">
+      <c r="A1535" t="s">
+        <v>2882</v>
+      </c>
+      <c r="B1535" t="s">
+        <v>2883</v>
+      </c>
+      <c r="C1535">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:3">
+      <c r="A1536" t="s">
+        <v>2884</v>
+      </c>
+      <c r="B1536" t="s">
+        <v>2885</v>
+      </c>
+      <c r="C1536">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:3">
+      <c r="A1537" t="s">
+        <v>2886</v>
+      </c>
+      <c r="B1537" t="s">
+        <v>2887</v>
+      </c>
+      <c r="C1537">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:3">
+      <c r="A1538" t="s">
+        <v>2888</v>
+      </c>
+      <c r="B1538" t="s">
+        <v>2889</v>
+      </c>
+      <c r="C1538">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:3">
+      <c r="A1539" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B1539" t="s">
+        <v>2891</v>
+      </c>
+      <c r="C1539">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:3">
+      <c r="A1540" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B1540" t="s">
+        <v>2893</v>
+      </c>
+      <c r="C1540">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:3">
+      <c r="A1541" t="s">
+        <v>2894</v>
+      </c>
+      <c r="B1541" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C1541">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:3">
+      <c r="A1542" t="s">
+        <v>2896</v>
+      </c>
+      <c r="B1542" t="s">
+        <v>2897</v>
+      </c>
+      <c r="C1542">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:3">
+      <c r="A1543" t="s">
+        <v>2898</v>
+      </c>
+      <c r="B1543" t="s">
+        <v>2899</v>
+      </c>
+      <c r="C1543">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:3">
+      <c r="A1544" t="s">
+        <v>2900</v>
+      </c>
+      <c r="B1544" t="s">
+        <v>2901</v>
+      </c>
+      <c r="C1544">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:3">
+      <c r="A1545" t="s">
+        <v>2902</v>
+      </c>
+      <c r="B1545" t="s">
+        <v>2903</v>
+      </c>
+      <c r="C1545">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:3">
+      <c r="A1546" t="s">
+        <v>2904</v>
+      </c>
+      <c r="B1546" t="s">
+        <v>2905</v>
+      </c>
+      <c r="C1546">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:3">
+      <c r="A1547" t="s">
+        <v>2906</v>
+      </c>
+      <c r="B1547" t="s">
+        <v>2907</v>
+      </c>
+      <c r="C1547">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:3">
+      <c r="A1548" t="s">
+        <v>2908</v>
+      </c>
+      <c r="B1548" t="s">
+        <v>2909</v>
+      </c>
+      <c r="C1548">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:3">
+      <c r="A1549" t="s">
+        <v>2910</v>
+      </c>
+      <c r="B1549" t="s">
+        <v>2911</v>
+      </c>
+      <c r="C1549">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:3">
+      <c r="A1550" t="s">
+        <v>2912</v>
+      </c>
+      <c r="B1550" t="s">
+        <v>2913</v>
+      </c>
+      <c r="C1550">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:3">
+      <c r="A1551" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B1551" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C1551">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:3">
+      <c r="A1552" t="s">
+        <v>2916</v>
+      </c>
+      <c r="B1552" t="s">
+        <v>2917</v>
+      </c>
+      <c r="C1552">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:3">
+      <c r="A1553" t="s">
+        <v>2918</v>
+      </c>
+      <c r="B1553" t="s">
+        <v>2919</v>
+      </c>
+      <c r="C1553">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:3">
+      <c r="A1554" t="s">
+        <v>2920</v>
+      </c>
+      <c r="B1554" t="s">
+        <v>2921</v>
+      </c>
+      <c r="C1554">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:3">
+      <c r="A1555" t="s">
+        <v>2922</v>
+      </c>
+      <c r="B1555" t="s">
+        <v>2923</v>
+      </c>
+      <c r="C1555">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:3">
+      <c r="A1556" t="s">
+        <v>2924</v>
+      </c>
+      <c r="B1556" t="s">
+        <v>2925</v>
+      </c>
+      <c r="C1556">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:3">
+      <c r="A1557" t="s">
+        <v>2926</v>
+      </c>
+      <c r="B1557" t="s">
+        <v>2927</v>
+      </c>
+      <c r="C1557">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:3">
+      <c r="A1558" t="s">
+        <v>2928</v>
+      </c>
+      <c r="B1558" t="s">
+        <v>2929</v>
+      </c>
+      <c r="C1558">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:3">
+      <c r="A1559" t="s">
+        <v>2930</v>
+      </c>
+      <c r="B1559" t="s">
+        <v>2931</v>
+      </c>
+      <c r="C1559">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:3">
+      <c r="A1560" t="s">
+        <v>2932</v>
+      </c>
+      <c r="B1560" t="s">
+        <v>2933</v>
+      </c>
+      <c r="C1560">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:3">
+      <c r="A1561" t="s">
+        <v>2934</v>
+      </c>
+      <c r="B1561" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C1561">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:3">
+      <c r="A1562" t="s">
+        <v>2936</v>
+      </c>
+      <c r="B1562" t="s">
+        <v>2937</v>
+      </c>
+      <c r="C1562">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:3">
+      <c r="A1563" t="s">
+        <v>2938</v>
+      </c>
+      <c r="B1563" t="s">
+        <v>2939</v>
+      </c>
+      <c r="C1563">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:3">
+      <c r="A1564" t="s">
+        <v>2940</v>
+      </c>
+      <c r="B1564" t="s">
+        <v>2941</v>
+      </c>
+      <c r="C1564">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:3">
+      <c r="A1565" t="s">
+        <v>2942</v>
+      </c>
+      <c r="B1565" t="s">
+        <v>2943</v>
+      </c>
+      <c r="C1565">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:3">
+      <c r="A1566" t="s">
+        <v>2944</v>
+      </c>
+      <c r="B1566" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C1566">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:3">
+      <c r="A1567">
+        <v>76636</v>
+      </c>
+      <c r="B1567" t="s">
+        <v>2946</v>
+      </c>
+      <c r="C1567">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:3">
+      <c r="A1568">
+        <v>77036</v>
+      </c>
+      <c r="B1568" t="s">
+        <v>2947</v>
+      </c>
+      <c r="C1568">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:3">
+      <c r="A1569">
+        <v>77438</v>
+      </c>
+      <c r="B1569" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C1569">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:3">
+      <c r="A1570" t="s">
+        <v>2949</v>
+      </c>
+      <c r="B1570" t="s">
+        <v>2950</v>
+      </c>
+      <c r="C1570">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:3">
+      <c r="A1571" t="s">
+        <v>2951</v>
+      </c>
+      <c r="B1571" t="s">
+        <v>2952</v>
+      </c>
+      <c r="C1571">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:3">
+      <c r="A1572" t="s">
+        <v>2953</v>
+      </c>
+      <c r="B1572" t="s">
+        <v>2954</v>
+      </c>
+      <c r="C1572">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:3">
+      <c r="A1573" t="s">
+        <v>2955</v>
+      </c>
+      <c r="B1573" t="s">
+        <v>2956</v>
+      </c>
+      <c r="C1573">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:3">
+      <c r="A1574" t="s">
+        <v>2957</v>
+      </c>
+      <c r="B1574" t="s">
+        <v>2958</v>
+      </c>
+      <c r="C1574">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:3">
+      <c r="A1575" t="s">
+        <v>2959</v>
+      </c>
+      <c r="B1575" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C1575">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:3">
+      <c r="A1576" t="s">
+        <v>2961</v>
+      </c>
+      <c r="B1576" t="s">
+        <v>2962</v>
+      </c>
+      <c r="C1576">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:3">
+      <c r="A1577" t="s">
+        <v>2963</v>
+      </c>
+      <c r="B1577" t="s">
+        <v>2964</v>
+      </c>
+      <c r="C1577">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:3">
+      <c r="A1578" t="s">
+        <v>2965</v>
+      </c>
+      <c r="B1578" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C1578">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:3">
+      <c r="A1579" t="s">
+        <v>2967</v>
+      </c>
+      <c r="B1579" t="s">
+        <v>2968</v>
+      </c>
+      <c r="C1579">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:3">
+      <c r="A1580" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B1580" t="s">
+        <v>2970</v>
+      </c>
+      <c r="C1580">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:3">
+      <c r="A1581" t="s">
+        <v>2971</v>
+      </c>
+      <c r="B1581" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C1581">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:3">
+      <c r="A1582" t="s">
+        <v>2973</v>
+      </c>
+      <c r="B1582" t="s">
+        <v>2974</v>
+      </c>
+      <c r="C1582">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:3">
+      <c r="A1583" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B1583" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C1583">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:3">
+      <c r="A1584" t="s">
+        <v>2977</v>
+      </c>
+      <c r="B1584" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C1584">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:3">
+      <c r="A1585" t="s">
+        <v>2979</v>
+      </c>
+      <c r="B1585" t="s">
+        <v>2980</v>
+      </c>
+      <c r="C1585">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:3">
+      <c r="A1586" t="s">
+        <v>2981</v>
+      </c>
+      <c r="B1586" t="s">
+        <v>2982</v>
+      </c>
+      <c r="C1586">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:3">
+      <c r="A1587" t="s">
+        <v>2983</v>
+      </c>
+      <c r="B1587" t="s">
+        <v>2984</v>
+      </c>
+      <c r="C1587">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:3">
+      <c r="A1588" t="s">
+        <v>2985</v>
+      </c>
+      <c r="B1588" t="s">
+        <v>2986</v>
+      </c>
+      <c r="C1588">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:3">
+      <c r="A1589" t="s">
+        <v>2987</v>
+      </c>
+      <c r="B1589" t="s">
+        <v>2988</v>
+      </c>
+      <c r="C1589">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:3">
+      <c r="A1590" t="s">
+        <v>2989</v>
+      </c>
+      <c r="B1590" t="s">
+        <v>2990</v>
+      </c>
+      <c r="C1590">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:3">
+      <c r="A1591" t="s">
+        <v>2991</v>
+      </c>
+      <c r="B1591" t="s">
+        <v>2992</v>
+      </c>
+      <c r="C1591">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:3">
+      <c r="A1592" t="s">
+        <v>2993</v>
+      </c>
+      <c r="B1592" t="s">
+        <v>2994</v>
+      </c>
+      <c r="C1592">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:3">
+      <c r="A1593">
+        <v>18603</v>
+      </c>
+      <c r="B1593" t="s">
+        <v>2995</v>
+      </c>
+      <c r="C1593">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:3">
+      <c r="A1594" t="s">
+        <v>2996</v>
+      </c>
+      <c r="B1594" t="s">
+        <v>2997</v>
+      </c>
+      <c r="C1594">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:3">
+      <c r="A1595" t="s">
+        <v>2998</v>
+      </c>
+      <c r="B1595" t="s">
+        <v>2999</v>
+      </c>
+      <c r="C1595">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:3">
+      <c r="A1596" t="s">
+        <v>3000</v>
+      </c>
+      <c r="B1596" t="s">
+        <v>3001</v>
+      </c>
+      <c r="C1596">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:3">
+      <c r="A1597" t="s">
+        <v>3002</v>
+      </c>
+      <c r="B1597" t="s">
+        <v>3003</v>
+      </c>
+      <c r="C1597">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:3">
+      <c r="A1598" t="s">
+        <v>3004</v>
+      </c>
+      <c r="B1598" t="s">
+        <v>3005</v>
+      </c>
+      <c r="C1598">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:3">
+      <c r="A1599" t="s">
+        <v>3006</v>
+      </c>
+      <c r="B1599" t="s">
+        <v>3007</v>
+      </c>
+      <c r="C1599">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:3">
+      <c r="A1600">
+        <v>253265</v>
+      </c>
+      <c r="B1600" t="s">
+        <v>3008</v>
+      </c>
+      <c r="C1600">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:3">
+      <c r="A1601" t="s">
+        <v>3009</v>
+      </c>
+      <c r="B1601" t="s">
+        <v>3010</v>
+      </c>
+      <c r="C1601">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:3">
+      <c r="A1602" t="s">
+        <v>3011</v>
+      </c>
+      <c r="B1602" t="s">
+        <v>3012</v>
+      </c>
+      <c r="C1602">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:3">
+      <c r="A1603" t="s">
+        <v>3013</v>
+      </c>
+      <c r="B1603" t="s">
+        <v>3014</v>
+      </c>
+      <c r="C1603">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:3">
+      <c r="A1604" t="s">
+        <v>3015</v>
+      </c>
+      <c r="B1604" t="s">
+        <v>3016</v>
+      </c>
+      <c r="C1604">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:3">
+      <c r="A1605" t="s">
+        <v>3017</v>
+      </c>
+      <c r="B1605" t="s">
+        <v>3018</v>
+      </c>
+      <c r="C1605">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:3">
+      <c r="A1606" t="s">
+        <v>3019</v>
+      </c>
+      <c r="B1606" t="s">
+        <v>3020</v>
+      </c>
+      <c r="C1606">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:3">
+      <c r="A1607" t="s">
+        <v>3021</v>
+      </c>
+      <c r="B1607" t="s">
+        <v>3022</v>
+      </c>
+      <c r="C1607">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:3">
+      <c r="A1608" t="s">
+        <v>3023</v>
+      </c>
+      <c r="B1608" t="s">
+        <v>3024</v>
+      </c>
+      <c r="C1608">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:3">
+      <c r="A1609" t="s">
+        <v>3025</v>
+      </c>
+      <c r="B1609" t="s">
+        <v>3026</v>
+      </c>
+      <c r="C1609">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:3">
+      <c r="A1610" t="s">
+        <v>3027</v>
+      </c>
+      <c r="B1610" t="s">
+        <v>3028</v>
+      </c>
+      <c r="C1610">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:3">
+      <c r="A1611" t="s">
+        <v>3029</v>
+      </c>
+      <c r="B1611" t="s">
+        <v>3030</v>
+      </c>
+      <c r="C1611">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:3">
+      <c r="A1612" t="s">
+        <v>3031</v>
+      </c>
+      <c r="B1612" t="s">
+        <v>3032</v>
+      </c>
+      <c r="C1612">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:3">
+      <c r="A1613" t="s">
+        <v>3033</v>
+      </c>
+      <c r="B1613" t="s">
+        <v>3034</v>
+      </c>
+      <c r="C1613">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:3">
+      <c r="A1614" t="s">
+        <v>3035</v>
+      </c>
+      <c r="B1614" t="s">
+        <v>3036</v>
+      </c>
+      <c r="C1614">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:3">
+      <c r="A1615">
+        <v>748505</v>
+      </c>
+      <c r="B1615" t="s">
+        <v>3037</v>
+      </c>
+      <c r="C1615">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:3">
+      <c r="A1616" t="s">
+        <v>3038</v>
+      </c>
+      <c r="B1616" t="s">
+        <v>3039</v>
+      </c>
+      <c r="C1616">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:3">
+      <c r="A1617" t="s">
+        <v>3040</v>
+      </c>
+      <c r="B1617" t="s">
+        <v>3041</v>
+      </c>
+      <c r="C1617">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:3">
+      <c r="A1618" t="s">
+        <v>3042</v>
+      </c>
+      <c r="B1618" t="s">
+        <v>3043</v>
+      </c>
+      <c r="C1618">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:3">
+      <c r="A1619" t="s">
+        <v>3044</v>
+      </c>
+      <c r="B1619" t="s">
+        <v>3045</v>
+      </c>
+      <c r="C1619">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:3">
+      <c r="A1620" t="s">
+        <v>3046</v>
+      </c>
+      <c r="B1620" t="s">
+        <v>3047</v>
+      </c>
+      <c r="C1620">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:3">
+      <c r="A1621" t="s">
+        <v>3048</v>
+      </c>
+      <c r="B1621" t="s">
+        <v>3049</v>
+      </c>
+      <c r="C1621">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:3">
+      <c r="A1622" t="s">
+        <v>3050</v>
+      </c>
+      <c r="B1622" t="s">
+        <v>3051</v>
+      </c>
+      <c r="C1622">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:3">
+      <c r="A1623" t="s">
+        <v>3052</v>
+      </c>
+      <c r="B1623" t="s">
+        <v>3053</v>
+      </c>
+      <c r="C1623">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:3">
+      <c r="A1624" t="s">
+        <v>3054</v>
+      </c>
+      <c r="B1624" t="s">
+        <v>3055</v>
+      </c>
+      <c r="C1624">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:3">
+      <c r="A1625" t="s">
+        <v>3056</v>
+      </c>
+      <c r="B1625" t="s">
+        <v>3057</v>
+      </c>
+      <c r="C1625">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:3">
+      <c r="A1626" t="s">
+        <v>3058</v>
+      </c>
+      <c r="B1626" t="s">
+        <v>3059</v>
+      </c>
+      <c r="C1626">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:3">
+      <c r="A1627" t="s">
+        <v>3060</v>
+      </c>
+      <c r="B1627" t="s">
+        <v>3061</v>
+      </c>
+      <c r="C1627">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:3">
+      <c r="A1628" t="s">
+        <v>3062</v>
+      </c>
+      <c r="B1628" t="s">
+        <v>3063</v>
+      </c>
+      <c r="C1628">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:3">
+      <c r="A1629" t="s">
+        <v>3064</v>
+      </c>
+      <c r="B1629" t="s">
+        <v>3065</v>
+      </c>
+      <c r="C1629">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:3">
+      <c r="A1630">
+        <v>96431</v>
+      </c>
+      <c r="B1630" t="s">
+        <v>3066</v>
+      </c>
+      <c r="C1630">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:3">
+      <c r="A1631" t="s">
+        <v>3067</v>
+      </c>
+      <c r="B1631" t="s">
+        <v>3068</v>
+      </c>
+      <c r="C1631">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:3">
+      <c r="A1632" t="s">
+        <v>3069</v>
+      </c>
+      <c r="B1632" t="s">
+        <v>3070</v>
+      </c>
+      <c r="C1632">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1633" spans="1:3">
+      <c r="A1633" t="s">
+        <v>3071</v>
+      </c>
+      <c r="B1633" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C1633">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1634" spans="1:3">
+      <c r="A1634" t="s">
+        <v>3073</v>
+      </c>
+      <c r="B1634" t="s">
+        <v>3074</v>
+      </c>
+      <c r="C1634">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1635" spans="1:3">
+      <c r="A1635" t="s">
+        <v>3075</v>
+      </c>
+      <c r="B1635" t="s">
+        <v>3076</v>
+      </c>
+      <c r="C1635">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:3">
+      <c r="A1636" t="s">
+        <v>3077</v>
+      </c>
+      <c r="B1636" t="s">
+        <v>3078</v>
+      </c>
+      <c r="C1636">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1637" spans="1:3">
+      <c r="A1637" t="s">
+        <v>3079</v>
+      </c>
+      <c r="B1637" t="s">
+        <v>3080</v>
+      </c>
+      <c r="C1637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1638" spans="1:3">
+      <c r="A1638" t="s">
+        <v>3081</v>
+      </c>
+      <c r="B1638" t="s">
+        <v>3082</v>
+      </c>
+      <c r="C1638">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1639" spans="1:3">
+      <c r="A1639" t="s">
+        <v>3083</v>
+      </c>
+      <c r="B1639" t="s">
+        <v>3084</v>
+      </c>
+      <c r="C1639">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1640" spans="1:3">
+      <c r="A1640" t="s">
+        <v>3085</v>
+      </c>
+      <c r="B1640" t="s">
+        <v>3086</v>
+      </c>
+      <c r="C1640">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1641" spans="1:3">
+      <c r="A1641" t="s">
+        <v>3087</v>
+      </c>
+      <c r="B1641" t="s">
+        <v>3088</v>
+      </c>
+      <c r="C1641">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1642" spans="1:3">
+      <c r="A1642" t="s">
+        <v>3089</v>
+      </c>
+      <c r="B1642" t="s">
+        <v>3090</v>
+      </c>
+      <c r="C1642">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1643" spans="1:3">
+      <c r="A1643" t="s">
+        <v>3091</v>
+      </c>
+      <c r="B1643" t="s">
+        <v>3092</v>
+      </c>
+      <c r="C1643">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1644" spans="1:3">
+      <c r="A1644" t="s">
+        <v>3093</v>
+      </c>
+      <c r="B1644" t="s">
+        <v>3094</v>
+      </c>
+      <c r="C1644">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:3">
+      <c r="A1645" t="s">
+        <v>3095</v>
+      </c>
+      <c r="B1645" t="s">
+        <v>3096</v>
+      </c>
+      <c r="C1645">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1646" spans="1:3">
+      <c r="A1646" t="s">
+        <v>3097</v>
+      </c>
+      <c r="B1646" t="s">
+        <v>3098</v>
+      </c>
+      <c r="C1646">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1647" spans="1:3">
+      <c r="A1647" t="s">
+        <v>3099</v>
+      </c>
+      <c r="B1647" t="s">
+        <v>3100</v>
+      </c>
+      <c r="C1647">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1648" spans="1:3">
+      <c r="A1648" t="s">
+        <v>3101</v>
+      </c>
+      <c r="B1648" t="s">
+        <v>3102</v>
+      </c>
+      <c r="C1648">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:3">
+      <c r="A1649" t="s">
+        <v>3103</v>
+      </c>
+      <c r="B1649" t="s">
+        <v>3104</v>
+      </c>
+      <c r="C1649">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:3">
+      <c r="A1650" t="s">
+        <v>3105</v>
+      </c>
+      <c r="B1650" t="s">
+        <v>3106</v>
+      </c>
+      <c r="C1650">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:3">
+      <c r="A1651" t="s">
+        <v>3107</v>
+      </c>
+      <c r="B1651" t="s">
+        <v>3108</v>
+      </c>
+      <c r="C1651">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:3">
+      <c r="A1652" t="s">
+        <v>3109</v>
+      </c>
+      <c r="B1652" t="s">
+        <v>3110</v>
+      </c>
+      <c r="C1652">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:3">
+      <c r="A1653" t="s">
+        <v>3111</v>
+      </c>
+      <c r="B1653" t="s">
+        <v>3112</v>
+      </c>
+      <c r="C1653">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1654" spans="1:3">
+      <c r="A1654" t="s">
+        <v>3113</v>
+      </c>
+      <c r="B1654" t="s">
+        <v>3114</v>
+      </c>
+      <c r="C1654">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:3">
+      <c r="A1655" t="s">
+        <v>3115</v>
+      </c>
+      <c r="B1655" t="s">
+        <v>3116</v>
+      </c>
+      <c r="C1655">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:3">
+      <c r="A1656" t="s">
+        <v>3117</v>
+      </c>
+      <c r="B1656" t="s">
+        <v>3118</v>
+      </c>
+      <c r="C1656">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:3">
+      <c r="A1657" t="s">
+        <v>3119</v>
+      </c>
+      <c r="B1657" t="s">
+        <v>3120</v>
+      </c>
+      <c r="C1657">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:3">
+      <c r="A1658" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B1658" t="s">
+        <v>3122</v>
+      </c>
+      <c r="C1658">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:3">
+      <c r="A1659">
+        <v>5004204201001</v>
+      </c>
+      <c r="B1659" t="s">
+        <v>3123</v>
+      </c>
+      <c r="C1659">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:3">
+      <c r="A1660">
+        <v>5004204216001</v>
+      </c>
+      <c r="B1660" t="s">
+        <v>3124</v>
+      </c>
+      <c r="C1660">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:3">
+      <c r="A1661">
+        <v>5004204312101</v>
+      </c>
+      <c r="B1661" t="s">
+        <v>3125</v>
+      </c>
+      <c r="C1661">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:3">
+      <c r="A1662">
+        <v>5004204311501</v>
+      </c>
+      <c r="B1662" t="s">
+        <v>3126</v>
+      </c>
+      <c r="C1662">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1663" spans="1:3">
+      <c r="A1663">
+        <v>5004204303101</v>
+      </c>
+      <c r="B1663" t="s">
+        <v>3127</v>
+      </c>
+      <c r="C1663">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:3">
+      <c r="A1664">
+        <v>5004204303801</v>
+      </c>
+      <c r="B1664" t="s">
+        <v>3128</v>
+      </c>
+      <c r="C1664">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1665" spans="1:3">
+      <c r="A1665">
+        <v>5004204303901</v>
+      </c>
+      <c r="B1665" t="s">
+        <v>3129</v>
+      </c>
+      <c r="C1665">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1666" spans="1:3">
+      <c r="A1666">
+        <v>5004204304101</v>
+      </c>
+      <c r="B1666" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C1666">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1667" spans="1:3">
+      <c r="A1667">
+        <v>5004204304201</v>
+      </c>
+      <c r="B1667" t="s">
+        <v>3131</v>
+      </c>
+      <c r="C1667">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1668" spans="1:3">
+      <c r="A1668">
+        <v>5004204200601</v>
+      </c>
+      <c r="B1668" t="s">
+        <v>3132</v>
+      </c>
+      <c r="C1668">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1669" spans="1:3">
+      <c r="A1669">
+        <v>5004204303301</v>
+      </c>
+      <c r="B1669" t="s">
+        <v>3133</v>
+      </c>
+      <c r="C1669">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1670" spans="1:3">
+      <c r="A1670">
+        <v>5004204215601</v>
+      </c>
+      <c r="B1670" t="s">
+        <v>3134</v>
+      </c>
+      <c r="C1670">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:3">
+      <c r="A1671">
+        <v>5004204217401</v>
+      </c>
+      <c r="B1671" t="s">
+        <v>3135</v>
+      </c>
+      <c r="C1671">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1672" spans="1:3">
+      <c r="A1672">
+        <v>5004204203101</v>
+      </c>
+      <c r="B1672" t="s">
+        <v>3136</v>
+      </c>
+      <c r="C1672">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1673" spans="1:3">
+      <c r="A1673" t="s">
+        <v>3137</v>
+      </c>
+      <c r="B1673" t="s">
+        <v>3138</v>
+      </c>
+      <c r="C1673">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1674" spans="1:3">
+      <c r="A1674">
+        <v>5004204211701</v>
+      </c>
+      <c r="B1674" t="s">
+        <v>3139</v>
+      </c>
+      <c r="C1674">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:3">
+      <c r="A1675">
+        <v>5004204210601</v>
+      </c>
+      <c r="B1675" t="s">
+        <v>3140</v>
+      </c>
+      <c r="C1675">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1676" spans="1:3">
+      <c r="A1676">
+        <v>5004204205501</v>
+      </c>
+      <c r="B1676" t="s">
+        <v>3141</v>
+      </c>
+      <c r="C1676">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1677" spans="1:3">
+      <c r="A1677">
+        <v>5004204303201</v>
+      </c>
+      <c r="B1677" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C1677">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:3">
+      <c r="A1678">
+        <v>5004204218001</v>
+      </c>
+      <c r="B1678" t="s">
+        <v>3143</v>
+      </c>
+      <c r="C1678">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1679" spans="1:3">
+      <c r="A1679" t="s">
+        <v>3144</v>
+      </c>
+      <c r="B1679" t="s">
+        <v>3145</v>
+      </c>
+      <c r="C1679">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1680" spans="1:3">
+      <c r="A1680" t="s">
+        <v>3146</v>
+      </c>
+      <c r="B1680" t="s">
+        <v>3147</v>
+      </c>
+      <c r="C1680">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:3">
+      <c r="A1681" t="s">
+        <v>3148</v>
+      </c>
+      <c r="B1681" t="s">
+        <v>3149</v>
+      </c>
+      <c r="C1681">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:3">
+      <c r="A1682" t="s">
+        <v>3150</v>
+      </c>
+      <c r="B1682" t="s">
+        <v>3151</v>
+      </c>
+      <c r="C1682">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1683" spans="1:3">
+      <c r="A1683" t="s">
+        <v>3152</v>
+      </c>
+      <c r="B1683" t="s">
+        <v>3153</v>
+      </c>
+      <c r="C1683">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:3">
+      <c r="A1684" t="s">
+        <v>3154</v>
+      </c>
+      <c r="B1684" t="s">
+        <v>3155</v>
+      </c>
+      <c r="C1684">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1685" spans="1:3">
+      <c r="A1685">
+        <v>20203152</v>
+      </c>
+      <c r="B1685" t="s">
+        <v>3156</v>
+      </c>
+      <c r="C1685">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1686" spans="1:3">
+      <c r="A1686">
+        <v>30201043</v>
+      </c>
+      <c r="B1686" t="s">
+        <v>3157</v>
+      </c>
+      <c r="C1686">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:3">
+      <c r="A1687">
+        <v>520110030</v>
+      </c>
+      <c r="B1687" t="s">
+        <v>3158</v>
+      </c>
+      <c r="C1687">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:3">
+      <c r="A1688" t="s">
+        <v>3159</v>
+      </c>
+      <c r="B1688" t="s">
+        <v>3160</v>
+      </c>
+      <c r="C1688">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1689" spans="1:3">
+      <c r="A1689" t="s">
+        <v>3161</v>
+      </c>
+      <c r="B1689" t="s">
+        <v>3162</v>
+      </c>
+      <c r="C1689">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1690" spans="1:3">
+      <c r="A1690" t="s">
+        <v>3163</v>
+      </c>
+      <c r="B1690" t="s">
+        <v>3164</v>
+      </c>
+      <c r="C1690">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1691" spans="1:3">
+      <c r="A1691" t="s">
+        <v>3165</v>
+      </c>
+      <c r="B1691" t="s">
+        <v>3166</v>
+      </c>
+      <c r="C1691">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1692" spans="1:3">
+      <c r="A1692" t="s">
+        <v>3167</v>
+      </c>
+      <c r="B1692" t="s">
+        <v>3168</v>
+      </c>
+      <c r="C1692">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1693" spans="1:3">
+      <c r="A1693" t="s">
+        <v>3169</v>
+      </c>
+      <c r="B1693" t="s">
+        <v>3170</v>
+      </c>
+      <c r="C1693">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1694" spans="1:3">
+      <c r="A1694" t="s">
+        <v>3171</v>
+      </c>
+      <c r="B1694" t="s">
+        <v>3172</v>
+      </c>
+      <c r="C1694">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1695" spans="1:3">
+      <c r="B1695" t="s">
+        <v>3173</v>
+      </c>
+      <c r="C1695">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1696" spans="1:3">
+      <c r="A1696" t="s">
+        <v>3174</v>
+      </c>
+      <c r="B1696" t="s">
+        <v>3175</v>
+      </c>
+      <c r="C1696">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1697" spans="1:3">
+      <c r="A1697" t="s">
+        <v>3176</v>
+      </c>
+      <c r="B1697" t="s">
+        <v>3177</v>
+      </c>
+      <c r="C1697">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:3">
+      <c r="A1698" t="s">
+        <v>3178</v>
+      </c>
+      <c r="B1698" t="s">
+        <v>3179</v>
+      </c>
+      <c r="C1698">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:3">
+      <c r="A1699" t="s">
+        <v>3180</v>
+      </c>
+      <c r="B1699" t="s">
+        <v>3181</v>
+      </c>
+      <c r="C1699">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:3">
+      <c r="A1700" t="s">
+        <v>3182</v>
+      </c>
+      <c r="B1700" t="s">
+        <v>3183</v>
+      </c>
+      <c r="C1700">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:3">
+      <c r="A1701" t="s">
+        <v>3184</v>
+      </c>
+      <c r="B1701" t="s">
+        <v>3185</v>
+      </c>
+      <c r="C1701">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:3">
+      <c r="A1702" t="s">
+        <v>3186</v>
+      </c>
+      <c r="B1702" t="s">
+        <v>3187</v>
+      </c>
+      <c r="C1702">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:3">
+      <c r="A1703" t="s">
+        <v>3188</v>
+      </c>
+      <c r="B1703" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C1703">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:3">
+      <c r="A1704" t="s">
+        <v>3190</v>
+      </c>
+      <c r="B1704" t="s">
+        <v>3191</v>
+      </c>
+      <c r="C1704">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:3">
+      <c r="A1705" t="s">
+        <v>3192</v>
+      </c>
+      <c r="B1705" t="s">
+        <v>3193</v>
+      </c>
+      <c r="C1705">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:3">
+      <c r="A1706" t="s">
+        <v>3194</v>
+      </c>
+      <c r="B1706" t="s">
+        <v>3195</v>
+      </c>
+      <c r="C1706">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:3">
+      <c r="A1707" t="s">
+        <v>3196</v>
+      </c>
+      <c r="B1707" t="s">
+        <v>3197</v>
+      </c>
+      <c r="C1707">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1708" spans="1:3">
+      <c r="A1708" t="s">
+        <v>3198</v>
+      </c>
+      <c r="B1708" t="s">
+        <v>3199</v>
+      </c>
+      <c r="C1708">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1709" spans="1:3">
+      <c r="A1709" t="s">
+        <v>3200</v>
+      </c>
+      <c r="B1709" t="s">
+        <v>3201</v>
+      </c>
+      <c r="C1709">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:3">
+      <c r="A1710" t="s">
+        <v>3202</v>
+      </c>
+      <c r="B1710" t="s">
+        <v>3203</v>
+      </c>
+      <c r="C1710">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1711" spans="1:3">
+      <c r="A1711" t="s">
+        <v>3204</v>
+      </c>
+      <c r="B1711" t="s">
+        <v>3205</v>
+      </c>
+      <c r="C1711">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1712" spans="1:3">
+      <c r="A1712" t="s">
+        <v>3206</v>
+      </c>
+      <c r="B1712" t="s">
+        <v>3207</v>
+      </c>
+      <c r="C1712">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1713" spans="1:3">
+      <c r="A1713" t="s">
+        <v>3208</v>
+      </c>
+      <c r="B1713" t="s">
+        <v>3209</v>
+      </c>
+      <c r="C1713">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1714" spans="1:3">
+      <c r="A1714" t="s">
+        <v>3210</v>
+      </c>
+      <c r="B1714" t="s">
+        <v>3211</v>
+      </c>
+      <c r="C1714">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1715" spans="1:3">
+      <c r="A1715" t="s">
+        <v>3212</v>
+      </c>
+      <c r="B1715" t="s">
+        <v>3213</v>
+      </c>
+      <c r="C1715">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1716" spans="1:3">
+      <c r="A1716" t="s">
+        <v>3214</v>
+      </c>
+      <c r="B1716" t="s">
+        <v>3215</v>
+      </c>
+      <c r="C1716">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1717" spans="1:3">
+      <c r="A1717" t="s">
+        <v>3216</v>
+      </c>
+      <c r="B1717" t="s">
+        <v>3217</v>
+      </c>
+      <c r="C1717">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1718" spans="1:3">
+      <c r="A1718" t="s">
+        <v>3218</v>
+      </c>
+      <c r="B1718" t="s">
+        <v>3219</v>
+      </c>
+      <c r="C1718">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1719" spans="1:3">
+      <c r="A1719" t="s">
+        <v>3220</v>
+      </c>
+      <c r="B1719" t="s">
+        <v>3221</v>
+      </c>
+      <c r="C1719">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1720" spans="1:3">
+      <c r="A1720" t="s">
+        <v>3222</v>
+      </c>
+      <c r="B1720" t="s">
+        <v>3223</v>
+      </c>
+      <c r="C1720">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1721" spans="1:3">
+      <c r="A1721" t="s">
+        <v>3224</v>
+      </c>
+      <c r="B1721" t="s">
+        <v>3225</v>
+      </c>
+      <c r="C1721">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1722" spans="1:3">
+      <c r="A1722" t="s">
+        <v>3226</v>
+      </c>
+      <c r="B1722" t="s">
+        <v>3227</v>
+      </c>
+      <c r="C1722">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1723" spans="1:3">
+      <c r="A1723" t="s">
+        <v>3228</v>
+      </c>
+      <c r="B1723" t="s">
+        <v>3229</v>
+      </c>
+      <c r="C1723">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1724" spans="1:3">
+      <c r="A1724" t="s">
+        <v>3230</v>
+      </c>
+      <c r="B1724" t="s">
+        <v>3231</v>
+      </c>
+      <c r="C1724">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1725" spans="1:3">
+      <c r="A1725" t="s">
+        <v>3232</v>
+      </c>
+      <c r="B1725" t="s">
+        <v>3233</v>
+      </c>
+      <c r="C1725">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1726" spans="1:3">
+      <c r="A1726" t="s">
+        <v>3234</v>
+      </c>
+      <c r="B1726" t="s">
+        <v>3235</v>
+      </c>
+      <c r="C1726">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1727" spans="1:3">
+      <c r="A1727" t="s">
+        <v>3236</v>
+      </c>
+      <c r="B1727" t="s">
+        <v>3237</v>
+      </c>
+      <c r="C1727">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1728" spans="1:3">
+      <c r="A1728" t="s">
+        <v>3238</v>
+      </c>
+      <c r="B1728" t="s">
+        <v>3239</v>
+      </c>
+      <c r="C1728">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:3">
+      <c r="A1729" t="s">
+        <v>3240</v>
+      </c>
+      <c r="B1729" t="s">
+        <v>3241</v>
+      </c>
+      <c r="C1729">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:3">
+      <c r="A1730" t="s">
+        <v>3242</v>
+      </c>
+      <c r="B1730" t="s">
+        <v>3243</v>
+      </c>
+      <c r="C1730">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1731" spans="1:3">
+      <c r="A1731" t="s">
+        <v>3244</v>
+      </c>
+      <c r="B1731" t="s">
+        <v>3245</v>
+      </c>
+      <c r="C1731">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1732" spans="1:3">
+      <c r="A1732" t="s">
+        <v>3246</v>
+      </c>
+      <c r="B1732" t="s">
+        <v>3247</v>
+      </c>
+      <c r="C1732">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1733" spans="1:3">
+      <c r="A1733" t="s">
+        <v>3248</v>
+      </c>
+      <c r="B1733" t="s">
+        <v>3249</v>
+      </c>
+      <c r="C1733">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1734" spans="1:3">
+      <c r="A1734" t="s">
+        <v>3250</v>
+      </c>
+      <c r="B1734" t="s">
+        <v>3251</v>
+      </c>
+      <c r="C1734">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1735" spans="1:3">
+      <c r="A1735" t="s">
+        <v>3252</v>
+      </c>
+      <c r="B1735" t="s">
+        <v>3253</v>
+      </c>
+      <c r="C1735">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:3">
+      <c r="A1736" t="s">
+        <v>3254</v>
+      </c>
+      <c r="B1736" t="s">
+        <v>3255</v>
+      </c>
+      <c r="C1736">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:3">
+      <c r="A1737" t="s">
+        <v>3256</v>
+      </c>
+      <c r="B1737" t="s">
+        <v>3257</v>
+      </c>
+      <c r="C1737">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:3">
+      <c r="A1738" t="s">
+        <v>3258</v>
+      </c>
+      <c r="B1738" t="s">
+        <v>3259</v>
+      </c>
+      <c r="C1738">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:3">
+      <c r="A1739" t="s">
+        <v>3260</v>
+      </c>
+      <c r="B1739" t="s">
+        <v>3261</v>
+      </c>
+      <c r="C1739">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:3">
+      <c r="A1740" t="s">
+        <v>3262</v>
+      </c>
+      <c r="B1740" t="s">
+        <v>3263</v>
+      </c>
+      <c r="C1740">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1741" spans="1:3">
+      <c r="A1741" t="s">
+        <v>3264</v>
+      </c>
+      <c r="B1741" t="s">
+        <v>3265</v>
+      </c>
+      <c r="C1741">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1742" spans="1:3">
+      <c r="A1742" t="s">
+        <v>3266</v>
+      </c>
+      <c r="B1742" t="s">
+        <v>3267</v>
+      </c>
+      <c r="C1742">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:3">
+      <c r="A1743" t="s">
+        <v>3268</v>
+      </c>
+      <c r="B1743" t="s">
+        <v>3269</v>
+      </c>
+      <c r="C1743">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:3">
+      <c r="A1744" t="s">
+        <v>3270</v>
+      </c>
+      <c r="B1744" t="s">
+        <v>3271</v>
+      </c>
+      <c r="C1744">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1745" spans="1:3">
+      <c r="A1745" t="s">
+        <v>3272</v>
+      </c>
+      <c r="B1745" t="s">
+        <v>3273</v>
+      </c>
+      <c r="C1745">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1746" spans="1:3">
+      <c r="A1746" t="s">
+        <v>3274</v>
+      </c>
+      <c r="B1746" t="s">
+        <v>3275</v>
+      </c>
+      <c r="C1746">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1747" spans="1:3">
+      <c r="A1747" t="s">
+        <v>3276</v>
+      </c>
+      <c r="B1747" t="s">
+        <v>3277</v>
+      </c>
+      <c r="C1747">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1748" spans="1:3">
+      <c r="A1748" t="s">
+        <v>3278</v>
+      </c>
+      <c r="B1748" t="s">
+        <v>3279</v>
+      </c>
+      <c r="C1748">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:3">
+      <c r="A1749" t="s">
+        <v>3280</v>
+      </c>
+      <c r="B1749" t="s">
+        <v>3281</v>
+      </c>
+      <c r="C1749">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1750" spans="1:3">
+      <c r="A1750" t="s">
+        <v>3282</v>
+      </c>
+      <c r="B1750" t="s">
+        <v>3283</v>
+      </c>
+      <c r="C1750">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1751" spans="1:3">
+      <c r="A1751">
+        <v>5502048</v>
+      </c>
+      <c r="B1751" t="s">
+        <v>3284</v>
+      </c>
+      <c r="C1751">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1752" spans="1:3">
+      <c r="A1752">
+        <v>5502053</v>
+      </c>
+      <c r="B1752" t="s">
+        <v>3285</v>
+      </c>
+      <c r="C1752">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:3">
+      <c r="A1753" t="s">
+        <v>3286</v>
+      </c>
+      <c r="B1753" t="s">
+        <v>3287</v>
+      </c>
+      <c r="C1753">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1754" spans="1:3">
+      <c r="A1754">
+        <v>5010021</v>
+      </c>
+      <c r="B1754" t="s">
+        <v>3288</v>
+      </c>
+      <c r="C1754">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:3">
+      <c r="A1755" t="s">
+        <v>3289</v>
+      </c>
+      <c r="B1755" t="s">
+        <v>3290</v>
+      </c>
+      <c r="C1755">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:3">
+      <c r="A1756" t="s">
+        <v>3291</v>
+      </c>
+      <c r="B1756" t="s">
+        <v>3292</v>
+      </c>
+      <c r="C1756">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1757" spans="1:3">
+      <c r="A1757">
+        <v>5508221</v>
+      </c>
+      <c r="B1757" t="s">
+        <v>3293</v>
+      </c>
+      <c r="C1757">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1758" spans="1:3">
+      <c r="A1758" t="s">
+        <v>3294</v>
+      </c>
+      <c r="B1758" t="s">
+        <v>3295</v>
+      </c>
+      <c r="C1758">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1759" spans="1:3">
+      <c r="A1759" t="s">
+        <v>3296</v>
+      </c>
+      <c r="B1759" t="s">
+        <v>3297</v>
+      </c>
+      <c r="C1759">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1760" spans="1:3">
+      <c r="A1760" t="s">
+        <v>3298</v>
+      </c>
+      <c r="B1760" t="s">
+        <v>3299</v>
+      </c>
+      <c r="C1760">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1761" spans="1:3">
+      <c r="A1761" t="s">
+        <v>3300</v>
+      </c>
+      <c r="B1761" t="s">
+        <v>3301</v>
+      </c>
+      <c r="C1761">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1762" spans="1:3">
+      <c r="A1762" t="s">
+        <v>3302</v>
+      </c>
+      <c r="B1762" t="s">
+        <v>3303</v>
+      </c>
+      <c r="C1762">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1763" spans="1:3">
+      <c r="A1763" t="s">
+        <v>3304</v>
+      </c>
+      <c r="B1763" t="s">
+        <v>3305</v>
+      </c>
+      <c r="C1763">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1764" spans="1:3">
+      <c r="A1764" t="s">
+        <v>3306</v>
+      </c>
+      <c r="B1764" t="s">
+        <v>3307</v>
+      </c>
+      <c r="C1764">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1765" spans="1:3">
+      <c r="A1765">
+        <v>6009144</v>
+      </c>
+      <c r="B1765" t="s">
+        <v>3308</v>
+      </c>
+      <c r="C1765">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1766" spans="1:3">
+      <c r="A1766" t="s">
+        <v>3309</v>
+      </c>
+      <c r="B1766" t="s">
+        <v>3310</v>
+      </c>
+      <c r="C1766">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1767" spans="1:3">
+      <c r="A1767" t="s">
+        <v>3256</v>
+      </c>
+      <c r="B1767" t="s">
+        <v>3311</v>
+      </c>
+      <c r="C1767">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1768" spans="1:3">
+      <c r="A1768" t="s">
+        <v>3312</v>
+      </c>
+      <c r="B1768" t="s">
+        <v>3313</v>
+      </c>
+      <c r="C1768">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1769" spans="1:3">
+      <c r="A1769" t="s">
+        <v>3314</v>
+      </c>
+      <c r="B1769" t="s">
+        <v>3315</v>
+      </c>
+      <c r="C1769">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1770" spans="1:3">
+      <c r="A1770" t="s">
+        <v>3316</v>
+      </c>
+      <c r="B1770" t="s">
+        <v>3317</v>
+      </c>
+      <c r="C1770">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1771" spans="1:3">
+      <c r="A1771" t="s">
+        <v>3174</v>
+      </c>
+      <c r="B1771" t="s">
+        <v>3318</v>
+      </c>
+      <c r="C1771">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1772" spans="1:3">
+      <c r="A1772" t="s">
+        <v>3319</v>
+      </c>
+      <c r="B1772" t="s">
+        <v>3320</v>
+      </c>
+      <c r="C1772">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1773" spans="1:3">
+      <c r="A1773" t="s">
+        <v>3321</v>
+      </c>
+      <c r="B1773" t="s">
+        <v>3322</v>
+      </c>
+      <c r="C1773">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1774" spans="1:3">
+      <c r="A1774" t="s">
+        <v>3323</v>
+      </c>
+      <c r="B1774" t="s">
+        <v>3324</v>
+      </c>
+      <c r="C1774">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1775" spans="1:3">
+      <c r="A1775" t="s">
+        <v>3323</v>
+      </c>
+      <c r="B1775" t="s">
+        <v>3325</v>
+      </c>
+      <c r="C1775">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1776" spans="1:3">
+      <c r="A1776" t="s">
+        <v>3326</v>
+      </c>
+      <c r="B1776" t="s">
+        <v>3327</v>
+      </c>
+      <c r="C1776">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:3">
+      <c r="A1777" t="s">
+        <v>3328</v>
+      </c>
+      <c r="B1777" t="s">
+        <v>3329</v>
+      </c>
+      <c r="C1777">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:3">
+      <c r="A1778" t="s">
+        <v>3330</v>
+      </c>
+      <c r="B1778" t="s">
+        <v>3331</v>
+      </c>
+      <c r="C1778">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:3">
+      <c r="B1779" t="s">
+        <v>3332</v>
+      </c>
+      <c r="C1779">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1780" spans="1:3">
+      <c r="B1780" t="s">
+        <v>3333</v>
+      </c>
+      <c r="C1780">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1781" spans="1:3">
+      <c r="B1781" t="s">
+        <v>3334</v>
+      </c>
+      <c r="C1781">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1782" spans="1:3">
+      <c r="B1782" t="s">
+        <v>3335</v>
+      </c>
+      <c r="C1782">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1783" spans="1:3">
+      <c r="A1783" t="s">
+        <v>3336</v>
+      </c>
+      <c r="B1783" t="s">
+        <v>3337</v>
+      </c>
+      <c r="C1783">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1784" spans="1:3">
+      <c r="A1784" t="s">
+        <v>3338</v>
+      </c>
+      <c r="B1784" t="s">
+        <v>3339</v>
+      </c>
+      <c r="C1784">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1785" spans="1:3">
+      <c r="A1785" t="s">
+        <v>3340</v>
+      </c>
+      <c r="B1785" t="s">
+        <v>3341</v>
+      </c>
+      <c r="C1785">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1786" spans="1:3">
+      <c r="A1786" t="s">
+        <v>3342</v>
+      </c>
+      <c r="B1786" t="s">
+        <v>3343</v>
+      </c>
+      <c r="C1786">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1787" spans="1:3">
+      <c r="A1787" t="s">
+        <v>3344</v>
+      </c>
+      <c r="B1787" t="s">
+        <v>3345</v>
+      </c>
+      <c r="C1787">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:3">
+      <c r="A1788" t="s">
+        <v>3346</v>
+      </c>
+      <c r="B1788" t="s">
+        <v>3347</v>
+      </c>
+      <c r="C1788">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1789" spans="1:3">
+      <c r="A1789" t="s">
+        <v>3348</v>
+      </c>
+      <c r="B1789" t="s">
+        <v>3349</v>
+      </c>
+      <c r="C1789">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:3">
+      <c r="A1790" t="s">
+        <v>3350</v>
+      </c>
+      <c r="B1790" t="s">
+        <v>3351</v>
+      </c>
+      <c r="C1790">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:3">
+      <c r="A1791" t="s">
+        <v>3344</v>
+      </c>
+      <c r="B1791" t="s">
+        <v>3352</v>
+      </c>
+      <c r="C1791">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:3">
+      <c r="A1792" t="s">
+        <v>3353</v>
+      </c>
+      <c r="B1792" t="s">
+        <v>3354</v>
+      </c>
+      <c r="C1792">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1793" spans="1:3">
+      <c r="A1793" t="s">
+        <v>3355</v>
+      </c>
+      <c r="B1793" t="s">
+        <v>3356</v>
+      </c>
+      <c r="C1793">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1794" spans="1:3">
+      <c r="A1794" t="s">
+        <v>3357</v>
+      </c>
+      <c r="B1794" t="s">
+        <v>3358</v>
+      </c>
+      <c r="C1794">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1795" spans="1:3">
+      <c r="A1795" t="s">
+        <v>3359</v>
+      </c>
+      <c r="B1795" t="s">
+        <v>3360</v>
+      </c>
+      <c r="C1795">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1796" spans="1:3">
+      <c r="A1796" t="s">
+        <v>3361</v>
+      </c>
+      <c r="B1796" t="s">
+        <v>3362</v>
+      </c>
+      <c r="C1796">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1797" spans="1:3">
+      <c r="A1797" t="s">
+        <v>3363</v>
+      </c>
+      <c r="B1797" t="s">
+        <v>3364</v>
+      </c>
+      <c r="C1797">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1798" spans="1:3">
+      <c r="A1798" t="s">
+        <v>3365</v>
+      </c>
+      <c r="B1798" t="s">
+        <v>3366</v>
+      </c>
+      <c r="C1798">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1799" spans="1:3">
+      <c r="A1799" t="s">
+        <v>3367</v>
+      </c>
+      <c r="B1799" t="s">
+        <v>3368</v>
+      </c>
+      <c r="C1799">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1800" spans="1:3">
+      <c r="A1800" t="s">
+        <v>3369</v>
+      </c>
+      <c r="B1800" t="s">
+        <v>3370</v>
+      </c>
+      <c r="C1800">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1801" spans="1:3">
+      <c r="A1801" t="s">
+        <v>3371</v>
+      </c>
+      <c r="B1801" t="s">
+        <v>3372</v>
+      </c>
+      <c r="C1801">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1802" spans="1:3">
+      <c r="A1802" t="s">
+        <v>3373</v>
+      </c>
+      <c r="B1802" t="s">
+        <v>3374</v>
+      </c>
+      <c r="C1802">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1803" spans="1:3">
+      <c r="A1803" t="s">
+        <v>3373</v>
+      </c>
+      <c r="B1803" t="s">
+        <v>3375</v>
+      </c>
+      <c r="C1803">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1804" spans="1:3">
+      <c r="A1804" t="s">
+        <v>3373</v>
+      </c>
+      <c r="B1804" t="s">
+        <v>3376</v>
+      </c>
+      <c r="C1804">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1805" spans="1:3">
+      <c r="A1805" t="s">
+        <v>3377</v>
+      </c>
+      <c r="B1805" t="s">
+        <v>3378</v>
+      </c>
+      <c r="C1805">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1806" spans="1:3">
+      <c r="A1806" t="s">
+        <v>3379</v>
+      </c>
+      <c r="B1806" t="s">
+        <v>3380</v>
+      </c>
+      <c r="C1806">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1807" spans="1:3">
+      <c r="B1807" t="s">
+        <v>3381</v>
+      </c>
+      <c r="C1807">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1808" spans="1:3">
+      <c r="A1808">
+        <v>16512870</v>
+      </c>
+      <c r="B1808" t="s">
+        <v>3382</v>
+      </c>
+      <c r="C1808">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1809" spans="1:3">
+      <c r="A1809" t="s">
+        <v>3383</v>
+      </c>
+      <c r="B1809" t="s">
+        <v>3384</v>
+      </c>
+      <c r="C1809">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1810" spans="1:3">
+      <c r="A1810" t="s">
+        <v>3385</v>
+      </c>
+      <c r="B1810" t="s">
+        <v>3386</v>
+      </c>
+      <c r="C1810">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1811" spans="1:3">
+      <c r="A1811" t="s">
+        <v>3387</v>
+      </c>
+      <c r="B1811" t="s">
+        <v>3388</v>
+      </c>
+      <c r="C1811">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1812" spans="1:3">
+      <c r="A1812" t="s">
+        <v>3389</v>
+      </c>
+      <c r="B1812" t="s">
+        <v>3390</v>
+      </c>
+      <c r="C1812">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1813" spans="1:3">
+      <c r="A1813" t="s">
+        <v>3391</v>
+      </c>
+      <c r="B1813" t="s">
+        <v>3392</v>
+      </c>
+      <c r="C1813">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1814" spans="1:3">
+      <c r="A1814" t="s">
+        <v>3393</v>
+      </c>
+      <c r="B1814" t="s">
+        <v>3394</v>
+      </c>
+      <c r="C1814">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1815" spans="1:3">
+      <c r="A1815" t="s">
+        <v>3395</v>
+      </c>
+      <c r="B1815" t="s">
+        <v>3396</v>
+      </c>
+      <c r="C1815">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1816" spans="1:3">
+      <c r="A1816" t="s">
+        <v>3397</v>
+      </c>
+      <c r="B1816" t="s">
+        <v>3398</v>
+      </c>
+      <c r="C1816">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1817" spans="1:3">
+      <c r="A1817" t="s">
+        <v>3399</v>
+      </c>
+      <c r="B1817" t="s">
+        <v>3400</v>
+      </c>
+      <c r="C1817">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1818" spans="1:3">
+      <c r="A1818" t="s">
+        <v>3401</v>
+      </c>
+      <c r="B1818" t="s">
+        <v>3402</v>
+      </c>
+      <c r="C1818">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1819" spans="1:3">
+      <c r="A1819" t="s">
+        <v>3403</v>
+      </c>
+      <c r="B1819" t="s">
+        <v>3404</v>
+      </c>
+      <c r="C1819">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1820" spans="1:3">
+      <c r="A1820" t="s">
+        <v>3405</v>
+      </c>
+      <c r="B1820" t="s">
+        <v>3406</v>
+      </c>
+      <c r="C1820">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1821" spans="1:3">
+      <c r="A1821" t="s">
+        <v>3407</v>
+      </c>
+      <c r="B1821" t="s">
+        <v>3408</v>
+      </c>
+      <c r="C1821">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1822" spans="1:3">
+      <c r="A1822" t="s">
+        <v>3409</v>
+      </c>
+      <c r="B1822" t="s">
+        <v>3410</v>
+      </c>
+      <c r="C1822">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1823" spans="1:3">
+      <c r="A1823" t="s">
+        <v>3411</v>
+      </c>
+      <c r="B1823" t="s">
+        <v>3412</v>
+      </c>
+      <c r="C1823">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1824" spans="1:3">
+      <c r="A1824" t="s">
+        <v>3413</v>
+      </c>
+      <c r="B1824" t="s">
+        <v>3414</v>
+      </c>
+      <c r="C1824">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1825" spans="1:3">
+      <c r="A1825" t="s">
+        <v>3415</v>
+      </c>
+      <c r="B1825" t="s">
+        <v>3416</v>
+      </c>
+      <c r="C1825">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1826" spans="1:3">
+      <c r="A1826" t="s">
+        <v>3417</v>
+      </c>
+      <c r="B1826" t="s">
+        <v>3418</v>
+      </c>
+      <c r="C1826">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1827" spans="1:3">
+      <c r="A1827" t="s">
+        <v>3419</v>
+      </c>
+      <c r="B1827" t="s">
+        <v>3420</v>
+      </c>
+      <c r="C1827">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1828" spans="1:3">
+      <c r="A1828" t="s">
+        <v>3421</v>
+      </c>
+      <c r="B1828" t="s">
+        <v>3422</v>
+      </c>
+      <c r="C1828">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1829" spans="1:3">
+      <c r="A1829" t="s">
+        <v>3423</v>
+      </c>
+      <c r="B1829" t="s">
+        <v>3424</v>
+      </c>
+      <c r="C1829">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1830" spans="1:3">
+      <c r="A1830" t="s">
+        <v>3425</v>
+      </c>
+      <c r="B1830" t="s">
+        <v>3426</v>
+      </c>
+      <c r="C1830">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1831" spans="1:3">
+      <c r="A1831" t="s">
+        <v>3427</v>
+      </c>
+      <c r="B1831" t="s">
+        <v>3428</v>
+      </c>
+      <c r="C1831">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1832" spans="1:3">
+      <c r="A1832" t="s">
+        <v>3429</v>
+      </c>
+      <c r="B1832" t="s">
+        <v>3430</v>
+      </c>
+      <c r="C1832">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1833" spans="1:3">
+      <c r="A1833" t="s">
+        <v>3431</v>
+      </c>
+      <c r="B1833" t="s">
+        <v>3432</v>
+      </c>
+      <c r="C1833">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1834" spans="1:3">
+      <c r="A1834" t="s">
+        <v>3433</v>
+      </c>
+      <c r="B1834" t="s">
+        <v>3434</v>
+      </c>
+      <c r="C1834">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1835" spans="1:3">
+      <c r="A1835" t="s">
+        <v>3435</v>
+      </c>
+      <c r="B1835" t="s">
+        <v>3436</v>
+      </c>
+      <c r="C1835">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1836" spans="1:3">
+      <c r="A1836" t="s">
+        <v>3437</v>
+      </c>
+      <c r="B1836" t="s">
+        <v>3438</v>
+      </c>
+      <c r="C1836">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1837" spans="1:3">
+      <c r="A1837" t="s">
+        <v>3439</v>
+      </c>
+      <c r="B1837" t="s">
+        <v>3440</v>
+      </c>
+      <c r="C1837">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1838" spans="1:3">
+      <c r="A1838" t="s">
+        <v>3441</v>
+      </c>
+      <c r="B1838" t="s">
+        <v>3442</v>
+      </c>
+      <c r="C1838">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1839" spans="1:3">
+      <c r="A1839" t="s">
+        <v>3443</v>
+      </c>
+      <c r="B1839" t="s">
+        <v>3444</v>
+      </c>
+      <c r="C1839">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1840" spans="1:3">
+      <c r="A1840" t="s">
+        <v>3445</v>
+      </c>
+      <c r="B1840" t="s">
+        <v>3446</v>
+      </c>
+      <c r="C1840">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1841" spans="1:3">
+      <c r="A1841" t="s">
+        <v>3447</v>
+      </c>
+      <c r="B1841" t="s">
+        <v>3448</v>
+      </c>
+      <c r="C1841">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1842" spans="1:3">
+      <c r="A1842" t="s">
+        <v>3449</v>
+      </c>
+      <c r="B1842" t="s">
+        <v>3450</v>
+      </c>
+      <c r="C1842">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1843" spans="1:3">
+      <c r="A1843" t="s">
+        <v>3451</v>
+      </c>
+      <c r="B1843" t="s">
+        <v>3452</v>
+      </c>
+      <c r="C1843">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1844" spans="1:3">
+      <c r="A1844" t="s">
+        <v>3453</v>
+      </c>
+      <c r="B1844" t="s">
+        <v>3454</v>
+      </c>
+      <c r="C1844">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1845" spans="1:3">
+      <c r="A1845" t="s">
+        <v>3455</v>
+      </c>
+      <c r="B1845" t="s">
+        <v>3456</v>
+      </c>
+      <c r="C1845">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1846" spans="1:3">
+      <c r="A1846" t="s">
+        <v>3457</v>
+      </c>
+      <c r="B1846" t="s">
+        <v>3458</v>
+      </c>
+      <c r="C1846">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1847" spans="1:3">
+      <c r="A1847" t="s">
+        <v>3459</v>
+      </c>
+      <c r="B1847" t="s">
+        <v>3460</v>
+      </c>
+      <c r="C1847">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1848" spans="1:3">
+      <c r="A1848" t="s">
+        <v>3461</v>
+      </c>
+      <c r="B1848" t="s">
+        <v>3462</v>
+      </c>
+      <c r="C1848">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1849" spans="1:3">
+      <c r="A1849" t="s">
+        <v>3463</v>
+      </c>
+      <c r="B1849" t="s">
+        <v>3464</v>
+      </c>
+      <c r="C1849">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1850" spans="1:3">
+      <c r="A1850" t="s">
+        <v>3465</v>
+      </c>
+      <c r="B1850" t="s">
+        <v>3466</v>
+      </c>
+      <c r="C1850">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1851" spans="1:3">
+      <c r="A1851" t="s">
+        <v>3467</v>
+      </c>
+      <c r="B1851" t="s">
+        <v>3468</v>
+      </c>
+      <c r="C1851">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1852" spans="1:3">
+      <c r="A1852" t="s">
+        <v>3469</v>
+      </c>
+      <c r="B1852" t="s">
+        <v>3470</v>
+      </c>
+      <c r="C1852">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1853" spans="1:3">
+      <c r="A1853" t="s">
+        <v>3471</v>
+      </c>
+      <c r="B1853" t="s">
+        <v>3472</v>
+      </c>
+      <c r="C1853">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1854" spans="1:3">
+      <c r="A1854" t="s">
+        <v>3473</v>
+      </c>
+      <c r="B1854" t="s">
+        <v>3474</v>
+      </c>
+      <c r="C1854">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1855" spans="1:3">
+      <c r="A1855" t="s">
+        <v>3475</v>
+      </c>
+      <c r="B1855" t="s">
+        <v>3476</v>
+      </c>
+      <c r="C1855">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1856" spans="1:3">
+      <c r="A1856" t="s">
+        <v>3477</v>
+      </c>
+      <c r="B1856" t="s">
+        <v>3478</v>
+      </c>
+      <c r="C1856">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1857" spans="1:3">
+      <c r="A1857" t="s">
+        <v>3479</v>
+      </c>
+      <c r="B1857" t="s">
+        <v>3480</v>
+      </c>
+      <c r="C1857">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1858" spans="1:3">
+      <c r="A1858" t="s">
+        <v>3481</v>
+      </c>
+      <c r="B1858" t="s">
+        <v>3482</v>
+      </c>
+      <c r="C1858">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1859" spans="1:3">
+      <c r="A1859" t="s">
+        <v>3483</v>
+      </c>
+      <c r="B1859" t="s">
+        <v>3484</v>
+      </c>
+      <c r="C1859">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1860" spans="1:3">
+      <c r="A1860" t="s">
+        <v>3485</v>
+      </c>
+      <c r="B1860" t="s">
+        <v>3486</v>
+      </c>
+      <c r="C1860">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1861" spans="1:3">
+      <c r="A1861" t="s">
+        <v>3487</v>
+      </c>
+      <c r="B1861" t="s">
+        <v>3488</v>
+      </c>
+      <c r="C1861">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1862" spans="1:3">
+      <c r="A1862" t="s">
+        <v>3489</v>
+      </c>
+      <c r="B1862" t="s">
+        <v>3490</v>
+      </c>
+      <c r="C1862">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1863" spans="1:3">
+      <c r="A1863" t="s">
+        <v>3491</v>
+      </c>
+      <c r="B1863" t="s">
+        <v>3492</v>
+      </c>
+      <c r="C1863">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1864" spans="1:3">
+      <c r="A1864" t="s">
+        <v>3493</v>
+      </c>
+      <c r="B1864" t="s">
+        <v>3494</v>
+      </c>
+      <c r="C1864">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1865" spans="1:3">
+      <c r="A1865" t="s">
+        <v>3495</v>
+      </c>
+      <c r="B1865" t="s">
+        <v>3496</v>
+      </c>
+      <c r="C1865">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1866" spans="1:3">
+      <c r="A1866" t="s">
+        <v>3497</v>
+      </c>
+      <c r="B1866" t="s">
+        <v>3498</v>
+      </c>
+      <c r="C1866">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1867" spans="1:3">
+      <c r="B1867" t="s">
+        <v>3499</v>
+      </c>
+      <c r="C1867">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1868" spans="1:3">
+      <c r="A1868" t="s">
+        <v>3330</v>
+      </c>
+      <c r="B1868" t="s">
+        <v>3500</v>
+      </c>
+      <c r="C1868">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1869" spans="1:3">
+      <c r="A1869" t="s">
+        <v>3501</v>
+      </c>
+      <c r="B1869" t="s">
+        <v>3502</v>
+      </c>
+      <c r="C1869">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1870" spans="1:3">
+      <c r="A1870" t="s">
+        <v>3503</v>
+      </c>
+      <c r="B1870" t="s">
+        <v>3504</v>
+      </c>
+      <c r="C1870">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1871" spans="1:3">
+      <c r="A1871" t="s">
+        <v>3505</v>
+      </c>
+      <c r="B1871" t="s">
+        <v>3506</v>
+      </c>
+      <c r="C1871">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1872" spans="1:3">
+      <c r="A1872" t="s">
+        <v>3507</v>
+      </c>
+      <c r="B1872" t="s">
+        <v>3508</v>
+      </c>
+      <c r="C1872">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1873" spans="1:3">
+      <c r="A1873">
+        <v>9340399</v>
+      </c>
+      <c r="B1873" t="s">
+        <v>3509</v>
+      </c>
+      <c r="C1873">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1874" spans="1:3">
+      <c r="A1874" t="s">
+        <v>3510</v>
+      </c>
+      <c r="B1874" t="s">
+        <v>3511</v>
+      </c>
+      <c r="C1874">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1875" spans="1:3">
+      <c r="A1875" t="s">
+        <v>3512</v>
+      </c>
+      <c r="B1875" t="s">
+        <v>3513</v>
+      </c>
+      <c r="C1875">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1876" spans="1:3">
+      <c r="A1876" t="s">
+        <v>3514</v>
+      </c>
+      <c r="B1876" t="s">
+        <v>3515</v>
+      </c>
+      <c r="C1876">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1877" spans="1:3">
+      <c r="A1877" t="s">
+        <v>3516</v>
+      </c>
+      <c r="B1877" t="s">
+        <v>3517</v>
+      </c>
+      <c r="C1877">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1878" spans="1:3">
+      <c r="A1878" t="s">
+        <v>3518</v>
+      </c>
+      <c r="B1878" t="s">
+        <v>3519</v>
+      </c>
+      <c r="C1878">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1879" spans="1:3">
+      <c r="A1879" t="s">
+        <v>3520</v>
+      </c>
+      <c r="B1879" t="s">
+        <v>3521</v>
+      </c>
+      <c r="C1879">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1880" spans="1:3">
+      <c r="A1880" t="s">
+        <v>3522</v>
+      </c>
+      <c r="B1880" t="s">
+        <v>3523</v>
+      </c>
+      <c r="C1880">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1881" spans="1:3">
+      <c r="A1881" t="s">
+        <v>3524</v>
+      </c>
+      <c r="B1881" t="s">
+        <v>3525</v>
+      </c>
+      <c r="C1881">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1882" spans="1:3">
+      <c r="A1882" t="s">
+        <v>3526</v>
+      </c>
+      <c r="B1882" t="s">
+        <v>3527</v>
+      </c>
+      <c r="C1882">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1883" spans="1:3">
+      <c r="A1883" t="s">
+        <v>3528</v>
+      </c>
+      <c r="B1883" t="s">
+        <v>3529</v>
+      </c>
+      <c r="C1883">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1884" spans="1:3">
+      <c r="A1884" t="s">
+        <v>3530</v>
+      </c>
+      <c r="B1884" t="s">
+        <v>3531</v>
+      </c>
+      <c r="C1884">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1885" spans="1:3">
+      <c r="A1885" t="s">
+        <v>3532</v>
+      </c>
+      <c r="B1885" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1885">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1886" spans="1:3">
+      <c r="A1886" t="s">
+        <v>3534</v>
+      </c>
+      <c r="B1886" t="s">
+        <v>3535</v>
+      </c>
+      <c r="C1886">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1887" spans="1:3">
+      <c r="A1887" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1887" t="s">
+        <v>3537</v>
+      </c>
+      <c r="C1887">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1888" spans="1:3">
+      <c r="A1888">
+        <v>11051</v>
+      </c>
+      <c r="B1888" t="s">
+        <v>3538</v>
+      </c>
+      <c r="C1888">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1889" spans="1:3">
+      <c r="A1889" t="s">
+        <v>3539</v>
+      </c>
+      <c r="B1889" t="s">
+        <v>3540</v>
+      </c>
+      <c r="C1889">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1890" spans="1:3">
+      <c r="A1890" t="s">
+        <v>3541</v>
+      </c>
+      <c r="B1890" t="s">
+        <v>3542</v>
+      </c>
+      <c r="C1890">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1891" spans="1:3">
+      <c r="A1891" t="s">
+        <v>3543</v>
+      </c>
+      <c r="B1891" t="s">
+        <v>3544</v>
+      </c>
+      <c r="C1891">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1892" spans="1:3">
+      <c r="A1892" t="s">
+        <v>3545</v>
+      </c>
+      <c r="B1892" t="s">
+        <v>3546</v>
+      </c>
+      <c r="C1892">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1893" spans="1:3">
+      <c r="A1893" t="s">
+        <v>3547</v>
+      </c>
+      <c r="B1893" t="s">
+        <v>3548</v>
+      </c>
+      <c r="C1893">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1894" spans="1:3">
+      <c r="A1894" t="s">
+        <v>3547</v>
+      </c>
+      <c r="B1894" t="s">
+        <v>3549</v>
+      </c>
+      <c r="C1894">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1895" spans="1:3">
+      <c r="A1895" t="s">
+        <v>3550</v>
+      </c>
+      <c r="B1895" t="s">
+        <v>3551</v>
+      </c>
+      <c r="C1895">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1896" spans="1:3">
+      <c r="A1896" t="s">
+        <v>3552</v>
+      </c>
+      <c r="B1896" t="s">
+        <v>3553</v>
+      </c>
+      <c r="C1896">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1897" spans="1:3">
+      <c r="A1897" t="s">
+        <v>3554</v>
+      </c>
+      <c r="B1897" t="s">
+        <v>3555</v>
+      </c>
+      <c r="C1897">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1898" spans="1:3">
+      <c r="A1898" t="s">
+        <v>3556</v>
+      </c>
+      <c r="B1898" t="s">
+        <v>3557</v>
+      </c>
+      <c r="C1898">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1899" spans="1:3">
+      <c r="A1899" t="s">
+        <v>3558</v>
+      </c>
+      <c r="B1899" t="s">
+        <v>3559</v>
+      </c>
+      <c r="C1899">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1900" spans="1:3">
+      <c r="A1900" t="s">
+        <v>3560</v>
+      </c>
+      <c r="B1900" t="s">
+        <v>3561</v>
+      </c>
+      <c r="C1900">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1901" spans="1:3">
+      <c r="A1901" t="s">
+        <v>3562</v>
+      </c>
+      <c r="B1901" t="s">
+        <v>3563</v>
+      </c>
+      <c r="C1901">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1902" spans="1:3">
+      <c r="A1902" t="s">
+        <v>3564</v>
+      </c>
+      <c r="B1902" t="s">
+        <v>3565</v>
+      </c>
+      <c r="C1902">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1903" spans="1:3">
+      <c r="A1903" t="s">
+        <v>3566</v>
+      </c>
+      <c r="B1903" t="s">
+        <v>3567</v>
+      </c>
+      <c r="C1903">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1904" spans="1:3">
+      <c r="A1904" t="s">
+        <v>3568</v>
+      </c>
+      <c r="B1904" t="s">
+        <v>3569</v>
+      </c>
+      <c r="C1904">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1905" spans="1:3">
+      <c r="A1905">
+        <v>16384676</v>
+      </c>
+      <c r="B1905" t="s">
+        <v>3570</v>
+      </c>
+      <c r="C1905">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1906" spans="1:3">
+      <c r="A1906" t="s">
+        <v>3359</v>
+      </c>
+      <c r="B1906" t="s">
+        <v>3571</v>
+      </c>
+      <c r="C1906">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1907" spans="1:3">
+      <c r="A1907" t="s">
+        <v>3572</v>
+      </c>
+      <c r="B1907" t="s">
+        <v>3573</v>
+      </c>
+      <c r="C1907">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1908" spans="1:3">
+      <c r="A1908" t="s">
+        <v>3574</v>
+      </c>
+      <c r="B1908" t="s">
+        <v>3575</v>
+      </c>
+      <c r="C1908">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1909" spans="1:3">
+      <c r="A1909" t="s">
+        <v>3576</v>
+      </c>
+      <c r="B1909" t="s">
+        <v>3577</v>
+      </c>
+      <c r="C1909">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1910" spans="1:3">
+      <c r="A1910" t="s">
+        <v>3578</v>
+      </c>
+      <c r="B1910" t="s">
+        <v>3579</v>
+      </c>
+      <c r="C1910">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1911" spans="1:3">
+      <c r="A1911" t="s">
+        <v>3580</v>
+      </c>
+      <c r="B1911" t="s">
+        <v>3581</v>
+      </c>
+      <c r="C1911">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1912" spans="1:3">
+      <c r="A1912" t="s">
+        <v>3582</v>
+      </c>
+      <c r="B1912" t="s">
+        <v>3583</v>
+      </c>
+      <c r="C1912">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1913" spans="1:3">
+      <c r="A1913" t="s">
+        <v>3584</v>
+      </c>
+      <c r="B1913" t="s">
+        <v>3585</v>
+      </c>
+      <c r="C1913">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1914" spans="1:3">
+      <c r="A1914">
+        <v>30000072</v>
+      </c>
+      <c r="B1914" t="s">
+        <v>3586</v>
+      </c>
+      <c r="C1914">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1915" spans="1:3">
+      <c r="A1915" t="s">
+        <v>3587</v>
+      </c>
+      <c r="B1915" t="s">
+        <v>3588</v>
+      </c>
+      <c r="C1915">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1916" spans="1:3">
+      <c r="A1916" t="s">
+        <v>3589</v>
+      </c>
+      <c r="B1916" t="s">
+        <v>3590</v>
+      </c>
+      <c r="C1916">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1917" spans="1:3">
+      <c r="A1917" t="s">
+        <v>3591</v>
+      </c>
+      <c r="B1917" t="s">
+        <v>3592</v>
+      </c>
+      <c r="C1917">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1918" spans="1:3">
+      <c r="A1918">
+        <v>110562</v>
+      </c>
+      <c r="B1918" t="s">
+        <v>3593</v>
+      </c>
+      <c r="C1918">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1919" spans="1:3">
+      <c r="A1919">
+        <v>110567</v>
+      </c>
+      <c r="B1919" t="s">
+        <v>3594</v>
+      </c>
+      <c r="C1919">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1920" spans="1:3">
+      <c r="A1920">
+        <v>110554</v>
+      </c>
+      <c r="B1920" t="s">
+        <v>3595</v>
+      </c>
+      <c r="C1920">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1921" spans="1:3">
+      <c r="A1921">
+        <v>110561</v>
+      </c>
+      <c r="B1921" t="s">
+        <v>3596</v>
+      </c>
+      <c r="C1921">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1922" spans="1:3">
+      <c r="A1922">
+        <v>110559</v>
+      </c>
+      <c r="B1922" t="s">
+        <v>3597</v>
+      </c>
+      <c r="C1922">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1923" spans="1:3">
+      <c r="A1923" t="s">
+        <v>3598</v>
+      </c>
+      <c r="B1923" t="s">
+        <v>3599</v>
+      </c>
+      <c r="C1923">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1924" spans="1:3">
+      <c r="A1924" t="s">
+        <v>3600</v>
+      </c>
+      <c r="B1924" t="s">
+        <v>3601</v>
+      </c>
+      <c r="C1924">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1925" spans="1:3">
+      <c r="A1925" t="s">
+        <v>3602</v>
+      </c>
+      <c r="B1925" t="s">
+        <v>3603</v>
+      </c>
+      <c r="C1925">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1926" spans="1:3">
+      <c r="A1926" t="s">
+        <v>3604</v>
+      </c>
+      <c r="B1926" t="s">
+        <v>3605</v>
+      </c>
+      <c r="C1926">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1927" spans="1:3">
+      <c r="A1927" t="s">
+        <v>3606</v>
+      </c>
+      <c r="B1927" t="s">
+        <v>3607</v>
+      </c>
+      <c r="C1927">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1928" spans="1:3">
+      <c r="A1928" t="s">
+        <v>3608</v>
+      </c>
+      <c r="B1928" t="s">
+        <v>3609</v>
+      </c>
+      <c r="C1928">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1929" spans="1:3">
+      <c r="A1929">
+        <v>12.6025</v>
+      </c>
+      <c r="B1929" t="s">
+        <v>3610</v>
+      </c>
+      <c r="C1929">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1930" spans="1:3">
+      <c r="A1930">
+        <v>126059</v>
+      </c>
+      <c r="B1930" t="s">
+        <v>3611</v>
+      </c>
+      <c r="C1930">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1931" spans="1:3">
+      <c r="A1931" t="s">
+        <v>3612</v>
+      </c>
+      <c r="B1931" t="s">
+        <v>3613</v>
+      </c>
+      <c r="C1931">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1932" spans="1:3">
+      <c r="A1932" t="s">
+        <v>3614</v>
+      </c>
+      <c r="B1932" t="s">
+        <v>3615</v>
+      </c>
+      <c r="C1932">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1933" spans="1:3">
+      <c r="A1933" t="s">
+        <v>3616</v>
+      </c>
+      <c r="B1933" t="s">
+        <v>3617</v>
+      </c>
+      <c r="C1933">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1934" spans="1:3">
+      <c r="A1934" t="s">
+        <v>3618</v>
+      </c>
+      <c r="B1934" t="s">
+        <v>3619</v>
+      </c>
+      <c r="C1934">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1935" spans="1:3">
+      <c r="A1935" t="s">
+        <v>3620</v>
+      </c>
+      <c r="B1935" t="s">
+        <v>3621</v>
+      </c>
+      <c r="C1935">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1936" spans="1:3">
+      <c r="A1936" t="s">
+        <v>3622</v>
+      </c>
+      <c r="B1936" t="s">
+        <v>3623</v>
+      </c>
+      <c r="C1936">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1937" spans="1:3">
+      <c r="A1937" t="s">
+        <v>3624</v>
+      </c>
+      <c r="B1937" t="s">
+        <v>3625</v>
+      </c>
+      <c r="C1937">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1938" spans="1:3">
+      <c r="A1938" t="s">
+        <v>3626</v>
+      </c>
+      <c r="B1938" t="s">
+        <v>3627</v>
+      </c>
+      <c r="C1938">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1939" spans="1:3">
+      <c r="A1939" t="s">
+        <v>3628</v>
+      </c>
+      <c r="B1939" t="s">
+        <v>3629</v>
+      </c>
+      <c r="C1939">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1940" spans="1:3">
+      <c r="A1940" t="s">
+        <v>3630</v>
+      </c>
+      <c r="B1940" t="s">
+        <v>3631</v>
+      </c>
+      <c r="C1940">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1941" spans="1:3">
+      <c r="A1941" t="s">
+        <v>3632</v>
+      </c>
+      <c r="B1941" t="s">
+        <v>3633</v>
+      </c>
+      <c r="C1941">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1942" spans="1:3">
+      <c r="A1942" t="s">
+        <v>3634</v>
+      </c>
+      <c r="B1942" t="s">
+        <v>3635</v>
+      </c>
+      <c r="C1942">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1943" spans="1:3">
+      <c r="A1943" t="s">
+        <v>3636</v>
+      </c>
+      <c r="B1943" t="s">
+        <v>3637</v>
+      </c>
+      <c r="C1943">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1944" spans="1:3">
+      <c r="A1944" t="s">
+        <v>3638</v>
+      </c>
+      <c r="B1944" t="s">
+        <v>3639</v>
+      </c>
+      <c r="C1944">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1945" spans="1:3">
+      <c r="A1945" t="s">
+        <v>3640</v>
+      </c>
+      <c r="B1945" t="s">
+        <v>3641</v>
+      </c>
+      <c r="C1945">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1946" spans="1:3">
+      <c r="A1946" t="s">
+        <v>3642</v>
+      </c>
+      <c r="B1946" t="s">
+        <v>3643</v>
+      </c>
+      <c r="C1946">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1947" spans="1:3">
+      <c r="A1947" t="s">
+        <v>3644</v>
+      </c>
+      <c r="B1947" t="s">
+        <v>3645</v>
+      </c>
+      <c r="C1947">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1948" spans="1:3">
+      <c r="A1948" t="s">
+        <v>3646</v>
+      </c>
+      <c r="B1948" t="s">
+        <v>3647</v>
+      </c>
+      <c r="C1948">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1949" spans="1:3">
+      <c r="A1949" t="s">
+        <v>3648</v>
+      </c>
+      <c r="B1949" t="s">
+        <v>3649</v>
+      </c>
+      <c r="C1949">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1950" spans="1:3">
+      <c r="A1950" t="s">
+        <v>3650</v>
+      </c>
+      <c r="B1950" t="s">
+        <v>3651</v>
+      </c>
+      <c r="C1950">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1951" spans="1:3">
+      <c r="A1951" t="s">
+        <v>3652</v>
+      </c>
+      <c r="B1951" t="s">
+        <v>3653</v>
+      </c>
+      <c r="C1951">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1952" spans="1:3">
+      <c r="A1952" t="s">
+        <v>3654</v>
+      </c>
+      <c r="B1952" t="s">
+        <v>3655</v>
+      </c>
+      <c r="C1952">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1953" spans="1:3">
+      <c r="A1953" t="s">
+        <v>3656</v>
+      </c>
+      <c r="B1953" t="s">
+        <v>3657</v>
+      </c>
+      <c r="C1953">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1954" spans="1:3">
+      <c r="A1954" t="s">
+        <v>3658</v>
+      </c>
+      <c r="B1954" t="s">
+        <v>3659</v>
+      </c>
+      <c r="C1954">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1955" spans="1:3">
+      <c r="A1955" t="s">
+        <v>3660</v>
+      </c>
+      <c r="B1955" t="s">
+        <v>3661</v>
+      </c>
+      <c r="C1955">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1956" spans="1:3">
+      <c r="A1956" t="s">
+        <v>3662</v>
+      </c>
+      <c r="B1956" t="s">
+        <v>3663</v>
+      </c>
+      <c r="C1956">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1957" spans="1:3">
+      <c r="A1957" t="s">
+        <v>3664</v>
+      </c>
+      <c r="B1957" t="s">
+        <v>3665</v>
+      </c>
+      <c r="C1957">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1958" spans="1:3">
+      <c r="A1958" t="s">
+        <v>3666</v>
+      </c>
+      <c r="B1958" t="s">
+        <v>3667</v>
+      </c>
+      <c r="C1958">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1959" spans="1:3">
+      <c r="A1959" t="s">
+        <v>3668</v>
+      </c>
+      <c r="B1959" t="s">
+        <v>3669</v>
+      </c>
+      <c r="C1959">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1960" spans="1:3">
+      <c r="A1960" t="s">
+        <v>3670</v>
+      </c>
+      <c r="B1960" t="s">
+        <v>3671</v>
+      </c>
+      <c r="C1960">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1961" spans="1:3">
+      <c r="A1961" t="s">
+        <v>3672</v>
+      </c>
+      <c r="B1961" t="s">
+        <v>3673</v>
+      </c>
+      <c r="C1961">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1962" spans="1:3">
+      <c r="A1962" t="s">
+        <v>3674</v>
+      </c>
+      <c r="B1962" t="s">
+        <v>3675</v>
+      </c>
+      <c r="C1962">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1963" spans="1:3">
+      <c r="A1963" t="s">
+        <v>3676</v>
+      </c>
+      <c r="B1963" t="s">
+        <v>3677</v>
+      </c>
+      <c r="C1963">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1964" spans="1:3">
+      <c r="A1964" t="s">
+        <v>3678</v>
+      </c>
+      <c r="B1964" t="s">
+        <v>3679</v>
+      </c>
+      <c r="C1964">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1965" spans="1:3">
+      <c r="A1965" t="s">
+        <v>3680</v>
+      </c>
+      <c r="B1965" t="s">
+        <v>3681</v>
+      </c>
+      <c r="C1965">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1966" spans="1:3">
+      <c r="A1966" t="s">
+        <v>3682</v>
+      </c>
+      <c r="B1966" t="s">
+        <v>3683</v>
+      </c>
+      <c r="C1966">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1967" spans="1:3">
+      <c r="A1967" t="s">
+        <v>3684</v>
+      </c>
+      <c r="B1967" t="s">
+        <v>3685</v>
+      </c>
+      <c r="C1967">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1968" spans="1:3">
+      <c r="A1968" t="s">
+        <v>3686</v>
+      </c>
+      <c r="B1968" t="s">
+        <v>3687</v>
+      </c>
+      <c r="C1968">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1969" spans="1:3">
+      <c r="A1969" t="s">
+        <v>3688</v>
+      </c>
+      <c r="B1969" t="s">
+        <v>3689</v>
+      </c>
+      <c r="C1969">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1970" spans="1:3">
+      <c r="A1970" t="s">
+        <v>3690</v>
+      </c>
+      <c r="B1970" t="s">
+        <v>3691</v>
+      </c>
+      <c r="C1970">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1971" spans="1:3">
+      <c r="A1971" t="s">
+        <v>3692</v>
+      </c>
+      <c r="B1971" t="s">
+        <v>3693</v>
+      </c>
+      <c r="C1971">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1972" spans="1:3">
+      <c r="A1972" t="s">
+        <v>3694</v>
+      </c>
+      <c r="B1972" t="s">
+        <v>3695</v>
+      </c>
+      <c r="C1972">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1973" spans="1:3">
+      <c r="A1973" t="s">
+        <v>3696</v>
+      </c>
+      <c r="B1973" t="s">
+        <v>3697</v>
+      </c>
+      <c r="C1973">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1974" spans="1:3">
+      <c r="A1974" t="s">
+        <v>3698</v>
+      </c>
+      <c r="B1974" t="s">
+        <v>3699</v>
+      </c>
+      <c r="C1974">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1975" spans="1:3">
+      <c r="A1975" t="s">
+        <v>3700</v>
+      </c>
+      <c r="B1975" t="s">
+        <v>3701</v>
+      </c>
+      <c r="C1975">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1976" spans="1:3">
+      <c r="A1976" t="s">
+        <v>3702</v>
+      </c>
+      <c r="B1976" t="s">
+        <v>3703</v>
+      </c>
+      <c r="C1976">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1977" spans="1:3">
+      <c r="A1977" t="s">
+        <v>3704</v>
+      </c>
+      <c r="B1977" t="s">
+        <v>3705</v>
+      </c>
+      <c r="C1977">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1978" spans="1:3">
+      <c r="A1978" t="s">
+        <v>3706</v>
+      </c>
+      <c r="B1978" t="s">
+        <v>3707</v>
+      </c>
+      <c r="C1978">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1979" spans="1:3">
+      <c r="A1979" t="s">
+        <v>3708</v>
+      </c>
+      <c r="B1979" t="s">
+        <v>3709</v>
+      </c>
+      <c r="C1979">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1980" spans="1:3">
+      <c r="A1980">
+        <v>1862</v>
+      </c>
+      <c r="B1980" t="s">
+        <v>3710</v>
+      </c>
+      <c r="C1980">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1981" spans="1:3">
+      <c r="A1981">
+        <v>1863</v>
+      </c>
+      <c r="B1981" t="s">
+        <v>3711</v>
+      </c>
+      <c r="C1981">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1982" spans="1:3">
+      <c r="A1982" t="s">
+        <v>3712</v>
+      </c>
+      <c r="B1982" t="s">
+        <v>3713</v>
+      </c>
+      <c r="C1982">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1983" spans="1:3">
+      <c r="A1983" t="s">
+        <v>3714</v>
+      </c>
+      <c r="B1983" t="s">
+        <v>3715</v>
+      </c>
+      <c r="C1983">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1984" spans="1:3">
+      <c r="A1984" t="s">
+        <v>3716</v>
+      </c>
+      <c r="B1984" t="s">
+        <v>3717</v>
+      </c>
+      <c r="C1984">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1985" spans="1:3">
+      <c r="A1985">
+        <v>10316</v>
+      </c>
+      <c r="B1985" t="s">
+        <v>3718</v>
+      </c>
+      <c r="C1985">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1986" spans="1:3">
+      <c r="A1986" t="s">
+        <v>3719</v>
+      </c>
+      <c r="B1986" t="s">
+        <v>3720</v>
+      </c>
+      <c r="C1986">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1987" spans="1:3">
+      <c r="A1987" t="s">
+        <v>3721</v>
+      </c>
+      <c r="B1987" t="s">
+        <v>3722</v>
+      </c>
+      <c r="C1987">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1988" spans="1:3">
+      <c r="A1988" t="s">
+        <v>3723</v>
+      </c>
+      <c r="B1988" t="s">
+        <v>3724</v>
+      </c>
+      <c r="C1988">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1989" spans="1:3">
+      <c r="A1989" t="s">
+        <v>3725</v>
+      </c>
+      <c r="B1989" t="s">
+        <v>3726</v>
+      </c>
+      <c r="C1989">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1990" spans="1:3">
+      <c r="A1990" t="s">
+        <v>3727</v>
+      </c>
+      <c r="B1990" t="s">
+        <v>3728</v>
+      </c>
+      <c r="C1990">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1991" spans="1:3">
+      <c r="A1991" t="s">
+        <v>3729</v>
+      </c>
+      <c r="B1991" t="s">
+        <v>3730</v>
+      </c>
+      <c r="C1991">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1992" spans="1:3">
+      <c r="A1992" t="s">
+        <v>3731</v>
+      </c>
+      <c r="B1992" t="s">
+        <v>3732</v>
+      </c>
+      <c r="C1992">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1993" spans="1:3">
+      <c r="A1993" t="s">
+        <v>3733</v>
+      </c>
+      <c r="B1993" t="s">
+        <v>3734</v>
+      </c>
+      <c r="C1993">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1994" spans="1:3">
+      <c r="A1994">
+        <v>38778</v>
+      </c>
+      <c r="B1994" t="s">
+        <v>3735</v>
+      </c>
+      <c r="C1994">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1995" spans="1:3">
+      <c r="A1995">
+        <v>23071</v>
+      </c>
+      <c r="B1995" t="s">
+        <v>3736</v>
+      </c>
+      <c r="C1995">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1996" spans="1:3">
+      <c r="A1996" t="s">
+        <v>3737</v>
+      </c>
+      <c r="B1996" t="s">
+        <v>3738</v>
+      </c>
+      <c r="C1996">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1997" spans="1:3">
+      <c r="A1997" t="s">
+        <v>3739</v>
+      </c>
+      <c r="B1997" t="s">
+        <v>3740</v>
+      </c>
+      <c r="C1997">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1998" spans="1:3">
+      <c r="A1998" t="s">
+        <v>3741</v>
+      </c>
+      <c r="B1998" t="s">
+        <v>3742</v>
+      </c>
+      <c r="C1998">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1999" spans="1:3">
+      <c r="A1999" t="s">
+        <v>3743</v>
+      </c>
+      <c r="B1999" t="s">
+        <v>3744</v>
+      </c>
+      <c r="C1999">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2000" spans="1:3">
+      <c r="A2000" t="s">
+        <v>3745</v>
+      </c>
+      <c r="B2000" t="s">
+        <v>3746</v>
+      </c>
+      <c r="C2000">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2001" spans="1:3">
+      <c r="A2001" t="s">
+        <v>3747</v>
+      </c>
+      <c r="B2001" t="s">
+        <v>3748</v>
+      </c>
+      <c r="C2001">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2002" spans="1:3">
+      <c r="A2002" t="s">
+        <v>3749</v>
+      </c>
+      <c r="B2002" t="s">
+        <v>3750</v>
+      </c>
+      <c r="C2002">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2003" spans="1:3">
+      <c r="A2003">
+        <v>11855</v>
+      </c>
+      <c r="B2003" t="s">
+        <v>3751</v>
+      </c>
+      <c r="C2003">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2004" spans="1:3">
+      <c r="A2004">
+        <v>113120</v>
+      </c>
+      <c r="B2004" t="s">
+        <v>3752</v>
+      </c>
+      <c r="C2004">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2005" spans="1:3">
+      <c r="A2005">
+        <v>1170515</v>
+      </c>
+      <c r="B2005" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C2005">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2006" spans="1:3">
+      <c r="A2006">
+        <v>154020</v>
+      </c>
+      <c r="B2006" t="s">
+        <v>3754</v>
+      </c>
+      <c r="C2006">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2007" spans="1:3">
+      <c r="A2007">
+        <v>154120</v>
+      </c>
+      <c r="B2007" t="s">
+        <v>3755</v>
+      </c>
+      <c r="C2007">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2008" spans="1:3">
+      <c r="A2008">
+        <v>154320</v>
+      </c>
+      <c r="B2008" t="s">
+        <v>3756</v>
+      </c>
+      <c r="C2008">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2009" spans="1:3">
+      <c r="A2009">
+        <v>15335</v>
+      </c>
+      <c r="B2009" t="s">
+        <v>3757</v>
+      </c>
+      <c r="C2009">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2010" spans="1:3">
+      <c r="A2010">
+        <v>1539005</v>
+      </c>
+      <c r="B2010" t="s">
+        <v>3758</v>
+      </c>
+      <c r="C2010">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2011" spans="1:3">
+      <c r="A2011">
+        <v>153020</v>
+      </c>
+      <c r="B2011" t="s">
+        <v>3759</v>
+      </c>
+      <c r="C2011">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2012" spans="1:3">
+      <c r="A2012">
+        <v>1535025</v>
+      </c>
+      <c r="B2012" t="s">
+        <v>3760</v>
+      </c>
+      <c r="C2012">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2013" spans="1:3">
+      <c r="A2013" t="s">
+        <v>3761</v>
+      </c>
+      <c r="B2013" t="s">
+        <v>3762</v>
+      </c>
+      <c r="C2013">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2014" spans="1:3">
+      <c r="A2014">
+        <v>151205</v>
+      </c>
+      <c r="B2014" t="s">
+        <v>3763</v>
+      </c>
+      <c r="C2014">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2015" spans="1:3">
+      <c r="A2015">
+        <v>15185</v>
+      </c>
+      <c r="B2015" t="s">
+        <v>3764</v>
+      </c>
+      <c r="C2015">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2016" spans="1:3">
+      <c r="A2016">
+        <v>15235</v>
+      </c>
+      <c r="B2016" t="s">
+        <v>3765</v>
+      </c>
+      <c r="C2016">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2017" spans="1:3">
+      <c r="A2017">
+        <v>15515</v>
+      </c>
+      <c r="B2017" t="s">
+        <v>3766</v>
+      </c>
+      <c r="C2017">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2018" spans="1:3">
+      <c r="A2018">
+        <v>160321</v>
+      </c>
+      <c r="B2018" t="s">
+        <v>3767</v>
+      </c>
+      <c r="C2018">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2019" spans="1:3">
+      <c r="A2019">
+        <v>160323</v>
+      </c>
+      <c r="B2019" t="s">
+        <v>3768</v>
+      </c>
+      <c r="C2019">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2020" spans="1:3">
+      <c r="A2020">
+        <v>160337</v>
+      </c>
+      <c r="B2020" t="s">
+        <v>3769</v>
+      </c>
+      <c r="C2020">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2021" spans="1:3">
+      <c r="A2021">
+        <v>160345</v>
+      </c>
+      <c r="B2021" t="s">
+        <v>3770</v>
+      </c>
+      <c r="C2021">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2022" spans="1:3">
+      <c r="A2022">
+        <v>160349</v>
+      </c>
+      <c r="B2022" t="s">
+        <v>3771</v>
+      </c>
+      <c r="C2022">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2023" spans="1:3">
+      <c r="A2023" t="s">
+        <v>3772</v>
+      </c>
+      <c r="B2023" t="s">
+        <v>3773</v>
+      </c>
+      <c r="C2023">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2024" spans="1:3">
+      <c r="A2024">
+        <v>160367</v>
+      </c>
+      <c r="B2024" t="s">
+        <v>3774</v>
+      </c>
+      <c r="C2024">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2025" spans="1:3">
+      <c r="A2025" t="s">
+        <v>3775</v>
+      </c>
+      <c r="B2025" t="s">
+        <v>3776</v>
+      </c>
+      <c r="C2025">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2026" spans="1:3">
+      <c r="A2026" t="s">
+        <v>3777</v>
+      </c>
+      <c r="B2026" t="s">
+        <v>3778</v>
+      </c>
+      <c r="C2026">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2027" spans="1:3">
+      <c r="A2027" t="s">
+        <v>3779</v>
+      </c>
+      <c r="B2027" t="s">
+        <v>3780</v>
+      </c>
+      <c r="C2027">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2028" spans="1:3">
+      <c r="A2028" t="s">
+        <v>3779</v>
+      </c>
+      <c r="B2028" t="s">
+        <v>3781</v>
+      </c>
+      <c r="C2028">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2029" spans="1:3">
+      <c r="A2029" t="s">
+        <v>3782</v>
+      </c>
+      <c r="B2029" t="s">
+        <v>3783</v>
+      </c>
+      <c r="C2029">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2030" spans="1:3">
+      <c r="A2030" t="s">
+        <v>3784</v>
+      </c>
+      <c r="B2030" t="s">
+        <v>3785</v>
+      </c>
+      <c r="C2030">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2031" spans="1:3">
+      <c r="A2031" t="s">
+        <v>3786</v>
+      </c>
+      <c r="B2031" t="s">
+        <v>3787</v>
+      </c>
+      <c r="C2031">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2032" spans="1:3">
+      <c r="A2032" t="s">
+        <v>3788</v>
+      </c>
+      <c r="B2032" t="s">
+        <v>3789</v>
+      </c>
+      <c r="C2032">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2033" spans="1:3">
+      <c r="A2033" t="s">
+        <v>3790</v>
+      </c>
+      <c r="B2033" t="s">
+        <v>3791</v>
+      </c>
+      <c r="C2033">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2034" spans="1:3">
+      <c r="A2034">
+        <v>110555</v>
+      </c>
+      <c r="B2034" t="s">
+        <v>3792</v>
+      </c>
+      <c r="C2034">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2035" spans="1:3">
+      <c r="A2035" t="s">
+        <v>3793</v>
+      </c>
+      <c r="B2035" t="s">
+        <v>3794</v>
+      </c>
+      <c r="C2035">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2036" spans="1:3">
+      <c r="A2036" t="s">
+        <v>3795</v>
+      </c>
+      <c r="B2036" t="s">
+        <v>3796</v>
+      </c>
+      <c r="C2036">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2037" spans="1:3">
+      <c r="A2037" t="s">
+        <v>3797</v>
+      </c>
+      <c r="B2037" t="s">
+        <v>3798</v>
+      </c>
+      <c r="C2037">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2038" spans="1:3">
+      <c r="A2038" t="s">
+        <v>3799</v>
+      </c>
+      <c r="B2038" t="s">
+        <v>3800</v>
+      </c>
+      <c r="C2038">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2039" spans="1:3">
+      <c r="A2039" t="s">
+        <v>3801</v>
+      </c>
+      <c r="B2039" t="s">
+        <v>3802</v>
+      </c>
+      <c r="C2039">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2040" spans="1:3">
+      <c r="A2040" t="s">
+        <v>3803</v>
+      </c>
+      <c r="B2040" t="s">
+        <v>3804</v>
+      </c>
+      <c r="C2040">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2041" spans="1:3">
+      <c r="A2041" t="s">
+        <v>3805</v>
+      </c>
+      <c r="B2041" t="s">
+        <v>3806</v>
+      </c>
+      <c r="C2041">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2042" spans="1:3">
+      <c r="A2042" t="s">
+        <v>3807</v>
+      </c>
+      <c r="B2042" t="s">
+        <v>3808</v>
+      </c>
+      <c r="C2042">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2043" spans="1:3">
+      <c r="A2043" t="s">
+        <v>3809</v>
+      </c>
+      <c r="B2043" t="s">
+        <v>3810</v>
+      </c>
+      <c r="C2043">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2044" spans="1:3">
+      <c r="A2044" t="s">
+        <v>3811</v>
+      </c>
+      <c r="B2044" t="s">
+        <v>3812</v>
+      </c>
+      <c r="C2044">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2045" spans="1:3">
+      <c r="A2045" t="s">
+        <v>3813</v>
+      </c>
+      <c r="B2045" t="s">
+        <v>3814</v>
+      </c>
+      <c r="C2045">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2046" spans="1:3">
+      <c r="A2046" t="s">
+        <v>3815</v>
+      </c>
+      <c r="B2046" t="s">
+        <v>3816</v>
+      </c>
+      <c r="C2046">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2047" spans="1:3">
+      <c r="A2047" t="s">
+        <v>3817</v>
+      </c>
+      <c r="B2047" t="s">
+        <v>3818</v>
+      </c>
+      <c r="C2047">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2048" spans="1:3">
+      <c r="A2048" t="s">
+        <v>3819</v>
+      </c>
+      <c r="B2048" t="s">
+        <v>3820</v>
+      </c>
+      <c r="C2048">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2049" spans="1:3">
+      <c r="A2049" t="s">
+        <v>3821</v>
+      </c>
+      <c r="B2049" t="s">
+        <v>3822</v>
+      </c>
+      <c r="C2049">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2050" spans="1:3">
+      <c r="A2050" t="s">
+        <v>3823</v>
+      </c>
+      <c r="B2050" t="s">
+        <v>3824</v>
+      </c>
+      <c r="C2050">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2051" spans="1:3">
+      <c r="A2051" t="s">
+        <v>3825</v>
+      </c>
+      <c r="B2051" t="s">
+        <v>3826</v>
+      </c>
+      <c r="C2051">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2052" spans="1:3">
+      <c r="A2052" t="s">
+        <v>3827</v>
+      </c>
+      <c r="B2052" t="s">
+        <v>3828</v>
+      </c>
+      <c r="C2052">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2053" spans="1:3">
+      <c r="A2053" t="s">
+        <v>3829</v>
+      </c>
+      <c r="B2053" t="s">
+        <v>3830</v>
+      </c>
+      <c r="C2053">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2054" spans="1:3">
+      <c r="A2054" t="s">
+        <v>3831</v>
+      </c>
+      <c r="B2054" t="s">
+        <v>3832</v>
+      </c>
+      <c r="C2054">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2055" spans="1:3">
+      <c r="A2055" t="s">
+        <v>3833</v>
+      </c>
+      <c r="B2055" t="s">
+        <v>3834</v>
+      </c>
+      <c r="C2055">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2056" spans="1:3">
+      <c r="A2056" t="s">
+        <v>3835</v>
+      </c>
+      <c r="B2056" t="s">
+        <v>3836</v>
+      </c>
+      <c r="C2056">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2057" spans="1:3">
+      <c r="A2057" t="s">
+        <v>3837</v>
+      </c>
+      <c r="B2057" t="s">
+        <v>3838</v>
+      </c>
+      <c r="C2057">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2058" spans="1:3">
+      <c r="A2058" t="s">
+        <v>3839</v>
+      </c>
+      <c r="B2058" t="s">
+        <v>3840</v>
+      </c>
+      <c r="C2058">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2059" spans="1:3">
+      <c r="A2059" t="s">
+        <v>3841</v>
+      </c>
+      <c r="B2059" t="s">
+        <v>3842</v>
+      </c>
+      <c r="C2059">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2060" spans="1:3">
+      <c r="A2060" t="s">
+        <v>3843</v>
+      </c>
+      <c r="B2060" t="s">
+        <v>3844</v>
+      </c>
+      <c r="C2060">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2061" spans="1:3">
+      <c r="A2061" t="s">
+        <v>3845</v>
+      </c>
+      <c r="B2061" t="s">
+        <v>3846</v>
+      </c>
+      <c r="C2061">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2062" spans="1:3">
+      <c r="A2062" t="s">
+        <v>3847</v>
+      </c>
+      <c r="B2062" t="s">
+        <v>3848</v>
+      </c>
+      <c r="C2062">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2063" spans="1:3">
+      <c r="A2063" t="s">
+        <v>3849</v>
+      </c>
+      <c r="B2063" t="s">
+        <v>3850</v>
+      </c>
+      <c r="C2063">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2064" spans="1:3">
+      <c r="A2064" t="s">
+        <v>3851</v>
+      </c>
+      <c r="B2064" t="s">
+        <v>3852</v>
+      </c>
+      <c r="C2064">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2065" spans="1:3">
+      <c r="A2065" t="s">
+        <v>3853</v>
+      </c>
+      <c r="B2065" t="s">
+        <v>3854</v>
+      </c>
+      <c r="C2065">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2066" spans="1:3">
+      <c r="A2066" t="s">
+        <v>3855</v>
+      </c>
+      <c r="B2066" t="s">
+        <v>3856</v>
+      </c>
+      <c r="C2066">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2067" spans="1:3">
+      <c r="A2067" t="s">
+        <v>3857</v>
+      </c>
+      <c r="B2067" t="s">
+        <v>3858</v>
+      </c>
+      <c r="C2067">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2068" spans="1:3">
+      <c r="A2068" t="s">
+        <v>3859</v>
+      </c>
+      <c r="B2068" t="s">
+        <v>3860</v>
+      </c>
+      <c r="C2068">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2069" spans="1:3">
+      <c r="A2069" t="s">
+        <v>3861</v>
+      </c>
+      <c r="B2069" t="s">
+        <v>3862</v>
+      </c>
+      <c r="C2069">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2070" spans="1:3">
+      <c r="A2070" t="s">
+        <v>3863</v>
+      </c>
+      <c r="B2070" t="s">
+        <v>3864</v>
+      </c>
+      <c r="C2070">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2071" spans="1:3">
+      <c r="A2071" t="s">
+        <v>3865</v>
+      </c>
+      <c r="B2071" t="s">
+        <v>3866</v>
+      </c>
+      <c r="C2071">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2072" spans="1:3">
+      <c r="A2072" t="s">
+        <v>3867</v>
+      </c>
+      <c r="B2072" t="s">
+        <v>3868</v>
+      </c>
+      <c r="C2072">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2073" spans="1:3">
+      <c r="A2073" t="s">
+        <v>3869</v>
+      </c>
+      <c r="B2073" t="s">
+        <v>3870</v>
+      </c>
+      <c r="C2073">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2074" spans="1:3">
+      <c r="A2074" t="s">
+        <v>3871</v>
+      </c>
+      <c r="B2074" t="s">
+        <v>3872</v>
+      </c>
+      <c r="C2074">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2075" spans="1:3">
+      <c r="A2075" t="s">
+        <v>3873</v>
+      </c>
+      <c r="B2075" t="s">
+        <v>3874</v>
+      </c>
+      <c r="C2075">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2076" spans="1:3">
+      <c r="A2076" t="s">
+        <v>3875</v>
+      </c>
+      <c r="B2076" t="s">
+        <v>3876</v>
+      </c>
+      <c r="C2076">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2077" spans="1:3">
+      <c r="A2077" t="s">
+        <v>3877</v>
+      </c>
+      <c r="B2077" t="s">
+        <v>3878</v>
+      </c>
+      <c r="C2077">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2078" spans="1:3">
+      <c r="A2078" t="s">
+        <v>3879</v>
+      </c>
+      <c r="B2078" t="s">
+        <v>3880</v>
+      </c>
+      <c r="C2078">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2079" spans="1:3">
+      <c r="A2079" t="s">
+        <v>3881</v>
+      </c>
+      <c r="B2079" t="s">
+        <v>3882</v>
+      </c>
+      <c r="C2079">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2080" spans="1:3">
+      <c r="A2080" t="s">
+        <v>3883</v>
+      </c>
+      <c r="B2080" t="s">
+        <v>3884</v>
+      </c>
+      <c r="C2080">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2081" spans="1:3">
+      <c r="A2081" t="s">
+        <v>3885</v>
+      </c>
+      <c r="B2081" t="s">
+        <v>3886</v>
+      </c>
+      <c r="C2081">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2082" spans="1:3">
+      <c r="A2082" t="s">
+        <v>3887</v>
+      </c>
+      <c r="B2082" t="s">
+        <v>3888</v>
+      </c>
+      <c r="C2082">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2083" spans="1:3">
+      <c r="A2083" t="s">
+        <v>3889</v>
+      </c>
+      <c r="B2083" t="s">
+        <v>3890</v>
+      </c>
+      <c r="C2083">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2084" spans="1:3">
+      <c r="A2084" t="s">
+        <v>3891</v>
+      </c>
+      <c r="B2084" t="s">
+        <v>3892</v>
+      </c>
+      <c r="C2084">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2085" spans="1:3">
+      <c r="A2085" t="s">
+        <v>3893</v>
+      </c>
+      <c r="B2085" t="s">
+        <v>3894</v>
+      </c>
+      <c r="C2085">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2086" spans="1:3">
+      <c r="A2086" t="s">
+        <v>3895</v>
+      </c>
+      <c r="B2086" t="s">
+        <v>3896</v>
+      </c>
+      <c r="C2086">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2087" spans="1:3">
+      <c r="A2087" t="s">
+        <v>3897</v>
+      </c>
+      <c r="B2087" t="s">
+        <v>3898</v>
+      </c>
+      <c r="C2087">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2088" spans="1:3">
+      <c r="A2088" t="s">
+        <v>3899</v>
+      </c>
+      <c r="B2088" t="s">
+        <v>3900</v>
+      </c>
+      <c r="C2088">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2089" spans="1:3">
+      <c r="A2089" t="s">
+        <v>3901</v>
+      </c>
+      <c r="B2089" t="s">
+        <v>3902</v>
+      </c>
+      <c r="C2089">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2090" spans="1:3">
+      <c r="A2090" t="s">
+        <v>3903</v>
+      </c>
+      <c r="B2090" t="s">
+        <v>3904</v>
+      </c>
+      <c r="C2090">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2091" spans="1:3">
+      <c r="A2091" t="s">
+        <v>3905</v>
+      </c>
+      <c r="B2091" t="s">
+        <v>3906</v>
+      </c>
+      <c r="C2091">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2092" spans="1:3">
+      <c r="A2092" t="s">
+        <v>3907</v>
+      </c>
+      <c r="B2092" t="s">
+        <v>3908</v>
+      </c>
+      <c r="C2092">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2093" spans="1:3">
+      <c r="A2093" t="s">
+        <v>3909</v>
+      </c>
+      <c r="B2093" t="s">
+        <v>3910</v>
+      </c>
+      <c r="C2093">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2094" spans="1:3">
+      <c r="A2094" t="s">
+        <v>3911</v>
+      </c>
+      <c r="B2094" t="s">
+        <v>3912</v>
+      </c>
+      <c r="C2094">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2095" spans="1:3">
+      <c r="A2095" t="s">
+        <v>3913</v>
+      </c>
+      <c r="B2095" t="s">
+        <v>3914</v>
+      </c>
+      <c r="C2095">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2096" spans="1:3">
+      <c r="A2096" t="s">
+        <v>3915</v>
+      </c>
+      <c r="B2096" t="s">
+        <v>3916</v>
+      </c>
+      <c r="C2096">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2097" spans="1:3">
+      <c r="A2097" t="s">
+        <v>3917</v>
+      </c>
+      <c r="B2097" t="s">
+        <v>3918</v>
+      </c>
+      <c r="C2097">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2098" spans="1:3">
+      <c r="A2098" t="s">
+        <v>3919</v>
+      </c>
+      <c r="B2098" t="s">
+        <v>3920</v>
+      </c>
+      <c r="C2098">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2099" spans="1:3">
+      <c r="A2099" t="s">
+        <v>3921</v>
+      </c>
+      <c r="B2099" t="s">
+        <v>3922</v>
+      </c>
+      <c r="C2099">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2100" spans="1:3">
+      <c r="A2100" t="s">
+        <v>3923</v>
+      </c>
+      <c r="B2100" t="s">
+        <v>3924</v>
+      </c>
+      <c r="C2100">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2101" spans="1:3">
+      <c r="A2101" t="s">
+        <v>3925</v>
+      </c>
+      <c r="B2101" t="s">
+        <v>3926</v>
+      </c>
+      <c r="C2101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2102" spans="1:3">
+      <c r="A2102" t="s">
+        <v>3927</v>
+      </c>
+      <c r="B2102" t="s">
+        <v>3928</v>
+      </c>
+      <c r="C2102">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2103" spans="1:3">
+      <c r="A2103" t="s">
+        <v>3929</v>
+      </c>
+      <c r="B2103" t="s">
+        <v>3930</v>
+      </c>
+      <c r="C2103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2104" spans="1:3">
+      <c r="A2104" t="s">
+        <v>3931</v>
+      </c>
+      <c r="B2104" t="s">
+        <v>3932</v>
+      </c>
+      <c r="C2104">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2105" spans="1:3">
+      <c r="A2105" t="s">
+        <v>3933</v>
+      </c>
+      <c r="B2105" t="s">
+        <v>3934</v>
+      </c>
+      <c r="C2105">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2106" spans="1:3">
+      <c r="A2106" t="s">
+        <v>3935</v>
+      </c>
+      <c r="B2106" t="s">
+        <v>3936</v>
+      </c>
+      <c r="C2106">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2107" spans="1:3">
+      <c r="A2107" t="s">
+        <v>3937</v>
+      </c>
+      <c r="B2107" t="s">
+        <v>3938</v>
+      </c>
+      <c r="C2107">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2108" spans="1:3">
+      <c r="A2108" t="s">
+        <v>3939</v>
+      </c>
+      <c r="B2108" t="s">
+        <v>3940</v>
+      </c>
+      <c r="C2108">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2109" spans="1:3">
+      <c r="A2109" t="s">
+        <v>3941</v>
+      </c>
+      <c r="B2109" t="s">
+        <v>3942</v>
+      </c>
+      <c r="C2109">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2110" spans="1:3">
+      <c r="A2110" t="s">
+        <v>3941</v>
+      </c>
+      <c r="B2110" t="s">
+        <v>3943</v>
+      </c>
+      <c r="C2110">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2111" spans="1:3">
+      <c r="A2111">
+        <v>38504</v>
+      </c>
+      <c r="B2111" t="s">
+        <v>3944</v>
+      </c>
+      <c r="C2111">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2112" spans="1:3">
+      <c r="A2112" t="s">
+        <v>3945</v>
+      </c>
+      <c r="B2112" t="s">
+        <v>3946</v>
+      </c>
+      <c r="C2112">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2113" spans="1:3">
+      <c r="A2113" t="s">
+        <v>3947</v>
+      </c>
+      <c r="B2113" t="s">
+        <v>3948</v>
+      </c>
+      <c r="C2113">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2114" spans="1:3">
+      <c r="A2114" t="s">
+        <v>3949</v>
+      </c>
+      <c r="B2114" t="s">
+        <v>3950</v>
+      </c>
+      <c r="C2114">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2115" spans="1:3">
+      <c r="A2115" t="s">
+        <v>3951</v>
+      </c>
+      <c r="B2115" t="s">
+        <v>3952</v>
+      </c>
+      <c r="C2115">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2116" spans="1:3">
+      <c r="A2116" t="s">
+        <v>3953</v>
+      </c>
+      <c r="B2116" t="s">
+        <v>3954</v>
+      </c>
+      <c r="C2116">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2117" spans="1:3">
+      <c r="A2117" t="s">
+        <v>3955</v>
+      </c>
+      <c r="B2117" t="s">
+        <v>3956</v>
+      </c>
+      <c r="C2117">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2118" spans="1:3">
+      <c r="A2118" t="s">
+        <v>3957</v>
+      </c>
+      <c r="B2118" t="s">
+        <v>3958</v>
+      </c>
+      <c r="C2118">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2119" spans="1:3">
+      <c r="A2119" t="s">
+        <v>3959</v>
+      </c>
+      <c r="B2119" t="s">
+        <v>3960</v>
+      </c>
+      <c r="C2119">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2120" spans="1:3">
+      <c r="A2120" t="s">
+        <v>3961</v>
+      </c>
+      <c r="B2120" t="s">
+        <v>3962</v>
+      </c>
+      <c r="C2120">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2121" spans="1:3">
+      <c r="A2121" t="s">
+        <v>3963</v>
+      </c>
+      <c r="B2121" t="s">
+        <v>3964</v>
+      </c>
+      <c r="C2121">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2122" spans="1:3">
+      <c r="A2122" t="s">
+        <v>3965</v>
+      </c>
+      <c r="B2122" t="s">
+        <v>3966</v>
+      </c>
+      <c r="C2122">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2123" spans="1:3">
+      <c r="A2123" t="s">
+        <v>3967</v>
+      </c>
+      <c r="B2123" t="s">
+        <v>3968</v>
+      </c>
+      <c r="C2123">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2124" spans="1:3">
+      <c r="A2124" t="s">
+        <v>3969</v>
+      </c>
+      <c r="B2124" t="s">
+        <v>3970</v>
+      </c>
+      <c r="C2124">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2125" spans="1:3">
+      <c r="A2125" t="s">
+        <v>3951</v>
+      </c>
+      <c r="B2125" t="s">
+        <v>3971</v>
+      </c>
+      <c r="C2125">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2126" spans="1:3">
+      <c r="A2126" t="s">
+        <v>3972</v>
+      </c>
+      <c r="B2126" t="s">
+        <v>3973</v>
+      </c>
+      <c r="C2126">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2127" spans="1:3">
+      <c r="A2127" t="s">
+        <v>3974</v>
+      </c>
+      <c r="B2127" t="s">
+        <v>3975</v>
+      </c>
+      <c r="C2127">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2128" spans="1:3">
+      <c r="A2128" t="s">
+        <v>3976</v>
+      </c>
+      <c r="B2128" t="s">
+        <v>3977</v>
+      </c>
+      <c r="C2128">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2129" spans="1:3">
+      <c r="A2129" t="s">
+        <v>3978</v>
+      </c>
+      <c r="B2129" t="s">
+        <v>3979</v>
+      </c>
+      <c r="C2129">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2130" spans="1:3">
+      <c r="A2130" t="s">
+        <v>3980</v>
+      </c>
+      <c r="B2130" t="s">
+        <v>3981</v>
+      </c>
+      <c r="C2130">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2131" spans="1:3">
+      <c r="A2131" t="s">
+        <v>3982</v>
+      </c>
+      <c r="B2131" t="s">
+        <v>3983</v>
+      </c>
+      <c r="C2131">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2132" spans="1:3">
+      <c r="A2132" t="s">
+        <v>3984</v>
+      </c>
+      <c r="B2132" t="s">
+        <v>3985</v>
+      </c>
+      <c r="C2132">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2133" spans="1:3">
+      <c r="A2133" t="s">
+        <v>3986</v>
+      </c>
+      <c r="B2133" t="s">
+        <v>3987</v>
+      </c>
+      <c r="C2133">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2134" spans="1:3">
+      <c r="A2134" t="s">
+        <v>3988</v>
+      </c>
+      <c r="B2134" t="s">
+        <v>3989</v>
+      </c>
+      <c r="C2134">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2135" spans="1:3">
+      <c r="A2135" t="s">
+        <v>3990</v>
+      </c>
+      <c r="B2135" t="s">
+        <v>3991</v>
+      </c>
+      <c r="C2135">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2136" spans="1:3">
+      <c r="A2136" t="s">
+        <v>3992</v>
+      </c>
+      <c r="B2136" t="s">
+        <v>3993</v>
+      </c>
+      <c r="C2136">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2137" spans="1:3">
+      <c r="A2137" t="s">
+        <v>3994</v>
+      </c>
+      <c r="B2137" t="s">
+        <v>3995</v>
+      </c>
+      <c r="C2137">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2138" spans="1:3">
+      <c r="A2138" t="s">
+        <v>3996</v>
+      </c>
+      <c r="B2138" t="s">
+        <v>3997</v>
+      </c>
+      <c r="C2138">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2139" spans="1:3">
+      <c r="A2139" t="s">
+        <v>3998</v>
+      </c>
+      <c r="B2139" t="s">
+        <v>3999</v>
+      </c>
+      <c r="C2139">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2140" spans="1:3">
+      <c r="A2140" t="s">
+        <v>4000</v>
+      </c>
+      <c r="B2140" t="s">
+        <v>4001</v>
+      </c>
+      <c r="C2140">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2141" spans="1:3">
+      <c r="A2141">
+        <v>117320</v>
+      </c>
+      <c r="B2141" t="s">
+        <v>4002</v>
+      </c>
+      <c r="C2141">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2142" spans="1:3">
+      <c r="A2142" t="s">
+        <v>4003</v>
+      </c>
+      <c r="B2142" t="s">
+        <v>4004</v>
+      </c>
+      <c r="C2142">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2143" spans="1:3">
+      <c r="A2143" t="s">
+        <v>4005</v>
+      </c>
+      <c r="B2143" t="s">
+        <v>4006</v>
+      </c>
+      <c r="C2143">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2144" spans="1:3">
+      <c r="A2144" t="s">
+        <v>4007</v>
+      </c>
+      <c r="B2144" t="s">
+        <v>4008</v>
+      </c>
+      <c r="C2144">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2145" spans="1:3">
+      <c r="A2145" t="s">
+        <v>4009</v>
+      </c>
+      <c r="B2145" t="s">
+        <v>4010</v>
+      </c>
+      <c r="C2145">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2146" spans="1:3">
+      <c r="A2146">
+        <v>114012</v>
+      </c>
+      <c r="B2146" t="s">
+        <v>4011</v>
+      </c>
+      <c r="C2146">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2147" spans="1:3">
+      <c r="A2147" t="s">
+        <v>4012</v>
+      </c>
+      <c r="B2147" t="s">
+        <v>4013</v>
+      </c>
+      <c r="C2147">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2148" spans="1:3">
+      <c r="A2148" t="s">
+        <v>4014</v>
+      </c>
+      <c r="B2148" t="s">
+        <v>4015</v>
+      </c>
+      <c r="C2148">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2149" spans="1:3">
+      <c r="A2149" t="s">
+        <v>4016</v>
+      </c>
+      <c r="B2149" t="s">
+        <v>4017</v>
+      </c>
+      <c r="C2149">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2150" spans="1:3">
+      <c r="A2150" t="s">
+        <v>4018</v>
+      </c>
+      <c r="B2150" t="s">
+        <v>4019</v>
+      </c>
+      <c r="C2150">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2151" spans="1:3">
+      <c r="A2151" t="s">
+        <v>4020</v>
+      </c>
+      <c r="B2151" t="s">
+        <v>4021</v>
+      </c>
+      <c r="C2151">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2152" spans="1:3">
+      <c r="A2152" t="s">
+        <v>4022</v>
+      </c>
+      <c r="B2152" t="s">
+        <v>4023</v>
+      </c>
+      <c r="C2152">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2153" spans="1:3">
+      <c r="A2153" t="s">
+        <v>4024</v>
+      </c>
+      <c r="B2153" t="s">
+        <v>4025</v>
+      </c>
+      <c r="C2153">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2154" spans="1:3">
+      <c r="A2154" t="s">
+        <v>4026</v>
+      </c>
+      <c r="B2154" t="s">
+        <v>4027</v>
+      </c>
+      <c r="C2154">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2155" spans="1:3">
+      <c r="A2155" t="s">
+        <v>4028</v>
+      </c>
+      <c r="B2155" t="s">
+        <v>4029</v>
+      </c>
+      <c r="C2155">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2156" spans="1:3">
+      <c r="A2156" t="s">
+        <v>4030</v>
+      </c>
+      <c r="B2156" t="s">
+        <v>4031</v>
+      </c>
+      <c r="C2156">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2157" spans="1:3">
+      <c r="A2157" t="s">
+        <v>4032</v>
+      </c>
+      <c r="B2157" t="s">
+        <v>4033</v>
+      </c>
+      <c r="C2157">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2158" spans="1:3">
+      <c r="A2158" t="s">
+        <v>4034</v>
+      </c>
+      <c r="B2158" t="s">
+        <v>4035</v>
+      </c>
+      <c r="C2158">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2159" spans="1:3">
+      <c r="A2159" t="s">
+        <v>4036</v>
+      </c>
+      <c r="B2159" t="s">
+        <v>4037</v>
+      </c>
+      <c r="C2159">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2160" spans="1:3">
+      <c r="A2160" t="s">
+        <v>4038</v>
+      </c>
+      <c r="B2160" t="s">
+        <v>4039</v>
+      </c>
+      <c r="C2160">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2161" spans="1:3">
+      <c r="A2161" t="s">
+        <v>4040</v>
+      </c>
+      <c r="B2161" t="s">
+        <v>4041</v>
+      </c>
+      <c r="C2161">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2162" spans="1:3">
+      <c r="A2162" t="s">
+        <v>4042</v>
+      </c>
+      <c r="B2162" t="s">
+        <v>4043</v>
+      </c>
+      <c r="C2162">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2163" spans="1:3">
+      <c r="A2163" t="s">
+        <v>4044</v>
+      </c>
+      <c r="B2163" t="s">
+        <v>4045</v>
+      </c>
+      <c r="C2163">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2164" spans="1:3">
+      <c r="A2164" t="s">
+        <v>4046</v>
+      </c>
+      <c r="B2164" t="s">
+        <v>4047</v>
+      </c>
+      <c r="C2164">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2165" spans="1:3">
+      <c r="A2165" t="s">
+        <v>4048</v>
+      </c>
+      <c r="B2165" t="s">
+        <v>4049</v>
+      </c>
+      <c r="C2165">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2166" spans="1:3">
+      <c r="A2166" t="s">
+        <v>4050</v>
+      </c>
+      <c r="B2166" t="s">
+        <v>4051</v>
+      </c>
+      <c r="C2166">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2167" spans="1:3">
+      <c r="A2167" t="s">
+        <v>4052</v>
+      </c>
+      <c r="B2167" t="s">
+        <v>4053</v>
+      </c>
+      <c r="C2167">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2168" spans="1:3">
+      <c r="A2168" t="s">
+        <v>4054</v>
+      </c>
+      <c r="B2168" t="s">
+        <v>4055</v>
+      </c>
+      <c r="C2168">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2169" spans="1:3">
+      <c r="A2169" t="s">
+        <v>4056</v>
+      </c>
+      <c r="B2169" t="s">
+        <v>4057</v>
+      </c>
+      <c r="C2169">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2170" spans="1:3">
+      <c r="A2170" t="s">
+        <v>4058</v>
+      </c>
+      <c r="B2170" t="s">
+        <v>4059</v>
+      </c>
+      <c r="C2170">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2171" spans="1:3">
+      <c r="A2171" t="s">
+        <v>4060</v>
+      </c>
+      <c r="B2171" t="s">
+        <v>4061</v>
+      </c>
+      <c r="C2171">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2172" spans="1:3">
+      <c r="A2172" t="s">
+        <v>4062</v>
+      </c>
+      <c r="B2172" t="s">
+        <v>4063</v>
+      </c>
+      <c r="C2172">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2173" spans="1:3">
+      <c r="A2173" t="s">
+        <v>4064</v>
+      </c>
+      <c r="B2173" t="s">
+        <v>4065</v>
+      </c>
+      <c r="C2173">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2174" spans="1:3">
+      <c r="A2174" t="s">
+        <v>4066</v>
+      </c>
+      <c r="B2174" t="s">
+        <v>4067</v>
+      </c>
+      <c r="C2174">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2175" spans="1:3">
+      <c r="A2175" t="s">
+        <v>4068</v>
+      </c>
+      <c r="B2175" t="s">
+        <v>4069</v>
+      </c>
+      <c r="C2175">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2176" spans="1:3">
+      <c r="A2176" t="s">
+        <v>4070</v>
+      </c>
+      <c r="B2176" t="s">
+        <v>4071</v>
+      </c>
+      <c r="C2176">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2177" spans="1:3">
+      <c r="A2177" t="s">
+        <v>4072</v>
+      </c>
+      <c r="B2177" t="s">
+        <v>4073</v>
+      </c>
+      <c r="C2177">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2178" spans="1:3">
+      <c r="A2178" t="s">
+        <v>4074</v>
+      </c>
+      <c r="B2178" t="s">
+        <v>4075</v>
+      </c>
+      <c r="C2178">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2179" spans="1:3">
+      <c r="A2179" t="s">
+        <v>4076</v>
+      </c>
+      <c r="B2179" t="s">
+        <v>4077</v>
+      </c>
+      <c r="C2179">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2180" spans="1:3">
+      <c r="A2180" t="s">
+        <v>4078</v>
+      </c>
+      <c r="B2180" t="s">
+        <v>4079</v>
+      </c>
+      <c r="C2180">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2181" spans="1:3">
+      <c r="A2181" t="s">
+        <v>4080</v>
+      </c>
+      <c r="B2181" t="s">
+        <v>4081</v>
+      </c>
+      <c r="C2181">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2182" spans="1:3">
+      <c r="A2182" t="s">
+        <v>4082</v>
+      </c>
+      <c r="B2182" t="s">
+        <v>4083</v>
+      </c>
+      <c r="C2182">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2183" spans="1:3">
+      <c r="A2183" t="s">
+        <v>3507</v>
+      </c>
+      <c r="B2183" t="s">
+        <v>4084</v>
+      </c>
+      <c r="C2183">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2184" spans="1:3">
+      <c r="A2184" t="s">
+        <v>4085</v>
+      </c>
+      <c r="B2184" t="s">
+        <v>4086</v>
+      </c>
+      <c r="C2184">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2185" spans="1:3">
+      <c r="A2185" t="s">
+        <v>4087</v>
+      </c>
+      <c r="B2185" t="s">
+        <v>4088</v>
+      </c>
+      <c r="C2185">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2186" spans="1:3">
+      <c r="A2186" t="s">
+        <v>4089</v>
+      </c>
+      <c r="B2186" t="s">
+        <v>4090</v>
+      </c>
+      <c r="C2186">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2187" spans="1:3">
+      <c r="A2187" t="s">
+        <v>4091</v>
+      </c>
+      <c r="B2187" t="s">
+        <v>4092</v>
+      </c>
+      <c r="C2187">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2188" spans="1:3">
+      <c r="A2188" t="s">
+        <v>4093</v>
+      </c>
+      <c r="B2188" t="s">
+        <v>4094</v>
+      </c>
+      <c r="C2188">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2189" spans="1:3">
+      <c r="A2189" t="s">
+        <v>4095</v>
+      </c>
+      <c r="B2189" t="s">
+        <v>4096</v>
+      </c>
+      <c r="C2189">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2190" spans="1:3">
+      <c r="A2190" t="s">
+        <v>4097</v>
+      </c>
+      <c r="B2190" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C2190">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2191" spans="1:3">
+      <c r="A2191" t="s">
+        <v>4099</v>
+      </c>
+      <c r="B2191" t="s">
+        <v>4100</v>
+      </c>
+      <c r="C2191">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2192" spans="1:3">
+      <c r="A2192" t="s">
+        <v>4101</v>
+      </c>
+      <c r="B2192" t="s">
+        <v>4102</v>
+      </c>
+      <c r="C2192">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2193" spans="1:3">
+      <c r="A2193" t="s">
+        <v>4103</v>
+      </c>
+      <c r="B2193" t="s">
+        <v>4104</v>
+      </c>
+      <c r="C2193">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2194" spans="1:3">
+      <c r="A2194" t="s">
+        <v>4105</v>
+      </c>
+      <c r="B2194" t="s">
+        <v>4106</v>
+      </c>
+      <c r="C2194">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2195" spans="1:3">
+      <c r="A2195" t="s">
+        <v>4107</v>
+      </c>
+      <c r="B2195" t="s">
+        <v>4108</v>
+      </c>
+      <c r="C2195">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2196" spans="1:3">
+      <c r="A2196" t="s">
+        <v>4109</v>
+      </c>
+      <c r="B2196" t="s">
+        <v>4110</v>
+      </c>
+      <c r="C2196">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2197" spans="1:3">
+      <c r="A2197" t="s">
+        <v>4111</v>
+      </c>
+      <c r="B2197" t="s">
+        <v>4112</v>
+      </c>
+      <c r="C2197">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2198" spans="1:3">
+      <c r="A2198" t="s">
+        <v>4113</v>
+      </c>
+      <c r="B2198" t="s">
+        <v>4114</v>
+      </c>
+      <c r="C2198">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2199" spans="1:3">
+      <c r="A2199" t="s">
+        <v>4115</v>
+      </c>
+      <c r="B2199" t="s">
+        <v>4116</v>
+      </c>
+      <c r="C2199">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2200" spans="1:3">
+      <c r="A2200" t="s">
+        <v>4117</v>
+      </c>
+      <c r="B2200" t="s">
+        <v>4118</v>
+      </c>
+      <c r="C2200">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2201" spans="1:3">
+      <c r="A2201" t="s">
+        <v>4119</v>
+      </c>
+      <c r="B2201" t="s">
+        <v>4120</v>
+      </c>
+      <c r="C2201">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2202" spans="1:3">
+      <c r="A2202" t="s">
+        <v>4121</v>
+      </c>
+      <c r="B2202" t="s">
+        <v>4122</v>
+      </c>
+      <c r="C2202">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2203" spans="1:3">
+      <c r="A2203" t="s">
+        <v>4123</v>
+      </c>
+      <c r="B2203" t="s">
+        <v>4124</v>
+      </c>
+      <c r="C2203">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2204" spans="1:3">
+      <c r="A2204" t="s">
+        <v>4125</v>
+      </c>
+      <c r="B2204" t="s">
+        <v>4126</v>
+      </c>
+      <c r="C2204">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2205" spans="1:3">
+      <c r="A2205" t="s">
+        <v>4127</v>
+      </c>
+      <c r="B2205" t="s">
+        <v>4128</v>
+      </c>
+      <c r="C2205">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2206" spans="1:3">
+      <c r="A2206" t="s">
+        <v>4129</v>
+      </c>
+      <c r="B2206" t="s">
+        <v>4130</v>
+      </c>
+      <c r="C2206">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2207" spans="1:3">
+      <c r="A2207" t="s">
+        <v>4131</v>
+      </c>
+      <c r="B2207" t="s">
+        <v>4132</v>
+      </c>
+      <c r="C2207">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2208" spans="1:3">
+      <c r="A2208" t="s">
+        <v>4133</v>
+      </c>
+      <c r="B2208" t="s">
+        <v>4134</v>
+      </c>
+      <c r="C2208">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2209" spans="1:3">
+      <c r="A2209" t="s">
+        <v>4135</v>
+      </c>
+      <c r="B2209" t="s">
+        <v>4136</v>
+      </c>
+      <c r="C2209">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2210" spans="1:3">
+      <c r="A2210" t="s">
+        <v>4137</v>
+      </c>
+      <c r="B2210" t="s">
+        <v>4138</v>
+      </c>
+      <c r="C2210">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2211" spans="1:3">
+      <c r="A2211" t="s">
+        <v>4139</v>
+      </c>
+      <c r="B2211" t="s">
+        <v>4140</v>
+      </c>
+      <c r="C2211">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2212" spans="1:3">
+      <c r="A2212" t="s">
+        <v>4141</v>
+      </c>
+      <c r="B2212" t="s">
+        <v>4142</v>
+      </c>
+      <c r="C2212">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2213" spans="1:3">
+      <c r="A2213" t="s">
+        <v>4143</v>
+      </c>
+      <c r="B2213" t="s">
+        <v>4144</v>
+      </c>
+      <c r="C2213">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2214" spans="1:3">
+      <c r="A2214" t="s">
+        <v>4145</v>
+      </c>
+      <c r="B2214" t="s">
+        <v>4146</v>
+      </c>
+      <c r="C2214">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2215" spans="1:3">
+      <c r="A2215">
+        <v>28004</v>
+      </c>
+      <c r="B2215" t="s">
+        <v>4147</v>
+      </c>
+      <c r="C2215">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2216" spans="1:3">
+      <c r="A2216" t="s">
+        <v>4148</v>
+      </c>
+      <c r="B2216" t="s">
+        <v>4149</v>
+      </c>
+      <c r="C2216">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2217" spans="1:3">
+      <c r="A2217" t="s">
+        <v>4150</v>
+      </c>
+      <c r="B2217" t="s">
+        <v>4151</v>
+      </c>
+      <c r="C2217">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2218" spans="1:3">
+      <c r="A2218">
+        <v>154220</v>
+      </c>
+      <c r="B2218" t="s">
+        <v>4152</v>
+      </c>
+      <c r="C2218">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2219" spans="1:3">
+      <c r="B2219" t="s">
+        <v>4153</v>
+      </c>
+      <c r="C2219">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2220" spans="1:3">
+      <c r="A2220" t="s">
+        <v>4154</v>
+      </c>
+      <c r="B2220" t="s">
+        <v>4155</v>
+      </c>
+      <c r="C2220">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2221" spans="1:3">
+      <c r="A2221" t="s">
+        <v>4156</v>
+      </c>
+      <c r="B2221" t="s">
+        <v>4157</v>
+      </c>
+      <c r="C2221">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2222" spans="1:3">
+      <c r="A2222" t="s">
+        <v>4158</v>
+      </c>
+      <c r="B2222" t="s">
+        <v>4159</v>
+      </c>
+      <c r="C2222">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2223" spans="1:3">
+      <c r="A2223" t="s">
+        <v>4160</v>
+      </c>
+      <c r="B2223" t="s">
+        <v>4161</v>
+      </c>
+      <c r="C2223">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2224" spans="1:3">
+      <c r="A2224" t="s">
+        <v>4162</v>
+      </c>
+      <c r="B2224" t="s">
+        <v>4163</v>
+      </c>
+      <c r="C2224">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2225" spans="1:3">
+      <c r="A2225" t="s">
+        <v>4164</v>
+      </c>
+      <c r="B2225" t="s">
+        <v>4165</v>
+      </c>
+      <c r="C2225">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2226" spans="1:3">
+      <c r="A2226" t="s">
+        <v>4166</v>
+      </c>
+      <c r="B2226" t="s">
+        <v>4167</v>
+      </c>
+      <c r="C2226">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2227" spans="1:3">
+      <c r="A2227" t="s">
+        <v>4168</v>
+      </c>
+      <c r="B2227" t="s">
+        <v>4169</v>
+      </c>
+      <c r="C2227">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2228" spans="1:3">
+      <c r="A2228" t="s">
+        <v>4170</v>
+      </c>
+      <c r="B2228" t="s">
+        <v>4171</v>
+      </c>
+      <c r="C2228">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2229" spans="1:3">
+      <c r="A2229" t="s">
+        <v>4172</v>
+      </c>
+      <c r="B2229" t="s">
+        <v>4173</v>
+      </c>
+      <c r="C2229">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2230" spans="1:3">
+      <c r="A2230" t="s">
+        <v>4174</v>
+      </c>
+      <c r="B2230" t="s">
+        <v>4175</v>
+      </c>
+      <c r="C2230">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2231" spans="1:3">
+      <c r="A2231" t="s">
+        <v>4176</v>
+      </c>
+      <c r="B2231" t="s">
+        <v>4177</v>
+      </c>
+      <c r="C2231">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2232" spans="1:3">
+      <c r="A2232" t="s">
+        <v>4178</v>
+      </c>
+      <c r="B2232" t="s">
+        <v>4179</v>
+      </c>
+      <c r="C2232">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2233" spans="1:3">
+      <c r="A2233" t="s">
+        <v>4180</v>
+      </c>
+      <c r="B2233" t="s">
+        <v>4181</v>
+      </c>
+      <c r="C2233">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2234" spans="1:3">
+      <c r="A2234" t="s">
+        <v>4182</v>
+      </c>
+      <c r="B2234" t="s">
+        <v>4183</v>
+      </c>
+      <c r="C2234">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2235" spans="1:3">
+      <c r="A2235" t="s">
+        <v>4184</v>
+      </c>
+      <c r="B2235" t="s">
+        <v>4185</v>
+      </c>
+      <c r="C2235">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2236" spans="1:3">
+      <c r="A2236" t="s">
+        <v>4186</v>
+      </c>
+      <c r="B2236" t="s">
+        <v>4187</v>
+      </c>
+      <c r="C2236">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2237" spans="1:3">
+      <c r="A2237" t="s">
+        <v>4188</v>
+      </c>
+      <c r="B2237" t="s">
+        <v>4189</v>
+      </c>
+      <c r="C2237">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2238" spans="1:3">
+      <c r="A2238" t="s">
+        <v>4190</v>
+      </c>
+      <c r="B2238" t="s">
+        <v>4191</v>
+      </c>
+      <c r="C2238">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2239" spans="1:3">
+      <c r="A2239" t="s">
+        <v>4192</v>
+      </c>
+      <c r="B2239" t="s">
+        <v>4193</v>
+      </c>
+      <c r="C2239">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2240" spans="1:3">
+      <c r="A2240" t="s">
+        <v>4194</v>
+      </c>
+      <c r="B2240" t="s">
+        <v>4195</v>
+      </c>
+      <c r="C2240">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2241" spans="1:3">
+      <c r="A2241" t="s">
+        <v>4196</v>
+      </c>
+      <c r="B2241" t="s">
+        <v>4197</v>
+      </c>
+      <c r="C2241">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2242" spans="1:3">
+      <c r="A2242" t="s">
+        <v>4198</v>
+      </c>
+      <c r="B2242" t="s">
+        <v>4199</v>
+      </c>
+      <c r="C2242">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2243" spans="1:3">
+      <c r="A2243" t="s">
+        <v>4200</v>
+      </c>
+      <c r="B2243" t="s">
+        <v>4201</v>
+      </c>
+      <c r="C2243">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2244" spans="1:3">
+      <c r="A2244" t="s">
+        <v>4202</v>
+      </c>
+      <c r="B2244" t="s">
+        <v>4203</v>
+      </c>
+      <c r="C2244">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2245" spans="1:3">
+      <c r="A2245" t="s">
+        <v>4204</v>
+      </c>
+      <c r="B2245" t="s">
+        <v>4205</v>
+      </c>
+      <c r="C2245">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2246" spans="1:3">
+      <c r="A2246" t="s">
+        <v>4206</v>
+      </c>
+      <c r="B2246" t="s">
+        <v>4207</v>
+      </c>
+      <c r="C2246">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2247" spans="1:3">
+      <c r="A2247">
+        <v>1023604</v>
+      </c>
+      <c r="B2247" t="s">
+        <v>4208</v>
+      </c>
+      <c r="C2247">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2248" spans="1:3">
+      <c r="A2248">
+        <v>1016964</v>
+      </c>
+      <c r="B2248" t="s">
+        <v>4209</v>
+      </c>
+      <c r="C2248">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2249" spans="1:3">
+      <c r="A2249">
+        <v>1025136</v>
+      </c>
+      <c r="B2249" t="s">
+        <v>4210</v>
+      </c>
+      <c r="C2249">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2250" spans="1:3">
+      <c r="A2250">
+        <v>1029619</v>
+      </c>
+      <c r="B2250" t="s">
+        <v>4211</v>
+      </c>
+      <c r="C2250">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2251" spans="1:3">
+      <c r="A2251">
+        <v>1029153</v>
+      </c>
+      <c r="B2251" t="s">
+        <v>4212</v>
+      </c>
+      <c r="C2251">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2252" spans="1:3">
+      <c r="A2252" t="s">
+        <v>4213</v>
+      </c>
+      <c r="B2252" t="s">
+        <v>4214</v>
+      </c>
+      <c r="C2252">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2253" spans="1:3">
+      <c r="A2253" t="s">
+        <v>4215</v>
+      </c>
+      <c r="B2253" t="s">
+        <v>4216</v>
+      </c>
+      <c r="C2253">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2254" spans="1:3">
+      <c r="A2254" t="s">
+        <v>4217</v>
+      </c>
+      <c r="B2254" t="s">
+        <v>4218</v>
+      </c>
+      <c r="C2254">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2255" spans="1:3">
+      <c r="A2255" t="s">
+        <v>4219</v>
+      </c>
+      <c r="B2255" t="s">
+        <v>4220</v>
+      </c>
+      <c r="C2255">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2256" spans="1:3">
+      <c r="A2256" t="s">
+        <v>4221</v>
+      </c>
+      <c r="B2256" t="s">
+        <v>4222</v>
+      </c>
+      <c r="C2256">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2257" spans="1:3">
+      <c r="A2257" t="s">
+        <v>4223</v>
+      </c>
+      <c r="B2257" t="s">
+        <v>4224</v>
+      </c>
+      <c r="C2257">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2258" spans="1:3">
+      <c r="A2258" t="s">
+        <v>4225</v>
+      </c>
+      <c r="B2258" t="s">
+        <v>4226</v>
+      </c>
+      <c r="C2258">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2259" spans="1:3">
+      <c r="A2259" t="s">
+        <v>4227</v>
+      </c>
+      <c r="B2259" t="s">
+        <v>4228</v>
+      </c>
+      <c r="C2259">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2260" spans="1:3">
+      <c r="A2260" t="s">
+        <v>4229</v>
+      </c>
+      <c r="B2260" t="s">
+        <v>4230</v>
+      </c>
+      <c r="C2260">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2261" spans="1:3">
+      <c r="A2261" t="s">
+        <v>4231</v>
+      </c>
+      <c r="B2261" t="s">
+        <v>4232</v>
+      </c>
+      <c r="C2261">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2262" spans="1:3">
+      <c r="A2262" t="s">
+        <v>4233</v>
+      </c>
+      <c r="B2262" t="s">
+        <v>4234</v>
+      </c>
+      <c r="C2262">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2263" spans="1:3">
+      <c r="B2263" t="s">
+        <v>4235</v>
+      </c>
+      <c r="C2263">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2264" spans="1:3">
+      <c r="A2264" t="s">
+        <v>4236</v>
+      </c>
+      <c r="B2264" t="s">
+        <v>4237</v>
+      </c>
+      <c r="C2264">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2265" spans="1:3">
+      <c r="A2265">
+        <v>160371</v>
+      </c>
+      <c r="B2265" t="s">
+        <v>4238</v>
+      </c>
+      <c r="C2265">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2266" spans="1:3">
+      <c r="A2266" t="s">
+        <v>4239</v>
+      </c>
+      <c r="B2266" t="s">
+        <v>4240</v>
+      </c>
+      <c r="C2266">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2267" spans="1:3">
+      <c r="A2267">
+        <v>160376</v>
+      </c>
+      <c r="B2267" t="s">
+        <v>4241</v>
+      </c>
+      <c r="C2267">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2268" spans="1:3">
+      <c r="A2268">
+        <v>160394</v>
+      </c>
+      <c r="B2268" t="s">
+        <v>4242</v>
+      </c>
+      <c r="C2268">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2269" spans="1:3">
+      <c r="A2269">
+        <v>160377</v>
+      </c>
+      <c r="B2269" t="s">
+        <v>4243</v>
+      </c>
+      <c r="C2269">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2270" spans="1:3">
+      <c r="A2270">
+        <v>160378</v>
+      </c>
+      <c r="B2270" t="s">
+        <v>4244</v>
+      </c>
+      <c r="C2270">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2271" spans="1:3">
+      <c r="A2271">
+        <v>160395</v>
+      </c>
+      <c r="B2271" t="s">
+        <v>4245</v>
+      </c>
+      <c r="C2271">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2272" spans="1:3">
+      <c r="A2272" t="s">
+        <v>4246</v>
+      </c>
+      <c r="B2272" t="s">
+        <v>4247</v>
+      </c>
+      <c r="C2272">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2273" spans="1:3">
+      <c r="A2273" t="s">
+        <v>4248</v>
+      </c>
+      <c r="B2273" t="s">
+        <v>4249</v>
+      </c>
+      <c r="C2273">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2274" spans="1:3">
+      <c r="A2274">
+        <v>160319</v>
+      </c>
+      <c r="B2274" t="s">
+        <v>4250</v>
+      </c>
+      <c r="C2274">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2275" spans="1:3">
+      <c r="A2275">
+        <v>160320</v>
+      </c>
+      <c r="B2275" t="s">
+        <v>4251</v>
+      </c>
+      <c r="C2275">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2276" spans="1:3">
+      <c r="A2276" t="s">
+        <v>4252</v>
+      </c>
+      <c r="B2276" t="s">
+        <v>4253</v>
+      </c>
+      <c r="C2276">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2277" spans="1:3">
+      <c r="A2277">
+        <v>160324</v>
+      </c>
+      <c r="B2277" t="s">
+        <v>4254</v>
+      </c>
+      <c r="C2277">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2278" spans="1:3">
+      <c r="A2278">
+        <v>160336</v>
+      </c>
+      <c r="B2278" t="s">
+        <v>4255</v>
+      </c>
+      <c r="C2278">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2279" spans="1:3">
+      <c r="A2279">
+        <v>160338</v>
+      </c>
+      <c r="B2279" t="s">
+        <v>4256</v>
+      </c>
+      <c r="C2279">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2280" spans="1:3">
+      <c r="A2280">
+        <v>160346</v>
+      </c>
+      <c r="B2280" t="s">
+        <v>4257</v>
+      </c>
+      <c r="C2280">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2281" spans="1:3">
+      <c r="A2281">
+        <v>160344</v>
+      </c>
+      <c r="B2281" t="s">
+        <v>4258</v>
+      </c>
+      <c r="C2281">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2282" spans="1:3">
+      <c r="A2282">
+        <v>160347</v>
+      </c>
+      <c r="B2282" t="s">
+        <v>4259</v>
+      </c>
+      <c r="C2282">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2283" spans="1:3">
+      <c r="A2283">
+        <v>160350</v>
+      </c>
+      <c r="B2283" t="s">
+        <v>4260</v>
+      </c>
+      <c r="C2283">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2284" spans="1:3">
+      <c r="A2284">
+        <v>1605006</v>
+      </c>
+      <c r="B2284" t="s">
+        <v>4261</v>
+      </c>
+      <c r="C2284">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2285" spans="1:3">
+      <c r="A2285">
+        <v>1605018</v>
+      </c>
+      <c r="B2285" t="s">
+        <v>4262</v>
+      </c>
+      <c r="C2285">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2286" spans="1:3">
+      <c r="A2286">
+        <v>1605019</v>
+      </c>
+      <c r="B2286" t="s">
+        <v>4263</v>
+      </c>
+      <c r="C2286">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2287" spans="1:3">
+      <c r="A2287">
+        <v>1605020</v>
+      </c>
+      <c r="B2287" t="s">
+        <v>4264</v>
+      </c>
+      <c r="C2287">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2288" spans="1:3">
+      <c r="A2288">
+        <v>990240003</v>
+      </c>
+      <c r="B2288" t="s">
+        <v>4265</v>
+      </c>
+      <c r="C2288">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2289" spans="1:3">
+      <c r="A2289">
+        <v>990240004</v>
+      </c>
+      <c r="B2289" t="s">
+        <v>4266</v>
+      </c>
+      <c r="C2289">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2290" spans="1:3">
+      <c r="A2290">
+        <v>990240014</v>
+      </c>
+      <c r="B2290" t="s">
+        <v>4267</v>
+      </c>
+      <c r="C2290">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2291" spans="1:3">
+      <c r="A2291" t="s">
+        <v>4268</v>
+      </c>
+      <c r="B2291" t="s">
+        <v>4269</v>
+      </c>
+      <c r="C2291">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2292" spans="1:3">
+      <c r="A2292">
+        <v>160357</v>
+      </c>
+      <c r="B2292" t="s">
+        <v>4270</v>
+      </c>
+      <c r="C2292">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2293" spans="1:3">
+      <c r="A2293">
+        <v>160358</v>
+      </c>
+      <c r="B2293" t="s">
+        <v>4271</v>
+      </c>
+      <c r="C2293">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2294" spans="1:3">
+      <c r="A2294" t="s">
+        <v>4272</v>
+      </c>
+      <c r="B2294" t="s">
+        <v>4273</v>
+      </c>
+      <c r="C2294">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2295" spans="1:3">
+      <c r="A2295" t="s">
+        <v>4274</v>
+      </c>
+      <c r="B2295" t="s">
+        <v>4275</v>
+      </c>
+      <c r="C2295">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2296" spans="1:3">
+      <c r="A2296" t="s">
+        <v>4276</v>
+      </c>
+      <c r="B2296" t="s">
+        <v>4277</v>
+      </c>
+      <c r="C2296">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2297" spans="1:3">
+      <c r="A2297" t="s">
+        <v>4278</v>
+      </c>
+      <c r="B2297" t="s">
+        <v>4279</v>
+      </c>
+      <c r="C2297">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2298" spans="1:3">
+      <c r="A2298" t="s">
+        <v>4280</v>
+      </c>
+      <c r="B2298" t="s">
+        <v>4281</v>
+      </c>
+      <c r="C2298">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2299" spans="1:3">
+      <c r="A2299" t="s">
+        <v>4282</v>
+      </c>
+      <c r="B2299" t="s">
+        <v>4283</v>
+      </c>
+      <c r="C2299">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2300" spans="1:3">
+      <c r="A2300" t="s">
+        <v>4284</v>
+      </c>
+      <c r="B2300" t="s">
+        <v>4285</v>
+      </c>
+      <c r="C2300">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2301" spans="1:3">
+      <c r="A2301">
+        <v>1605009</v>
+      </c>
+      <c r="B2301" t="s">
+        <v>4286</v>
+      </c>
+      <c r="C2301">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2302" spans="1:3">
+      <c r="A2302">
+        <v>1605021</v>
+      </c>
+      <c r="B2302" t="s">
+        <v>4287</v>
+      </c>
+      <c r="C2302">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2303" spans="1:3">
+      <c r="B2303" t="s">
+        <v>4288</v>
+      </c>
+      <c r="C2303">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2304" spans="1:3">
+      <c r="A2304">
+        <v>1605007</v>
+      </c>
+      <c r="B2304" t="s">
+        <v>4289</v>
+      </c>
+      <c r="C2304">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2305" spans="1:3">
+      <c r="A2305">
+        <v>1605022</v>
+      </c>
+      <c r="B2305" t="s">
+        <v>4290</v>
+      </c>
+      <c r="C2305">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2306" spans="1:3">
+      <c r="A2306">
+        <v>1605024</v>
+      </c>
+      <c r="B2306" t="s">
+        <v>4291</v>
+      </c>
+      <c r="C2306">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2307" spans="1:3">
+      <c r="A2307">
+        <v>1605023</v>
+      </c>
+      <c r="B2307" t="s">
+        <v>4292</v>
+      </c>
+      <c r="C2307">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2308" spans="1:3">
+      <c r="A2308">
+        <v>1605025</v>
+      </c>
+      <c r="B2308" t="s">
+        <v>4293</v>
+      </c>
+      <c r="C2308">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2309" spans="1:3">
+      <c r="A2309">
+        <v>1605026</v>
+      </c>
+      <c r="B2309" t="s">
+        <v>4294</v>
+      </c>
+      <c r="C2309">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2310" spans="1:3">
+      <c r="A2310">
+        <v>1605027</v>
+      </c>
+      <c r="B2310" t="s">
+        <v>4295</v>
+      </c>
+      <c r="C2310">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2311" spans="1:3">
+      <c r="A2311">
+        <v>160362</v>
+      </c>
+      <c r="B2311" t="s">
+        <v>4296</v>
+      </c>
+      <c r="C2311">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2312" spans="1:3">
+      <c r="A2312">
+        <v>160361</v>
+      </c>
+      <c r="B2312" t="s">
+        <v>4297</v>
+      </c>
+      <c r="C2312">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2313" spans="1:3">
+      <c r="A2313">
+        <v>1605012</v>
+      </c>
+      <c r="B2313" t="s">
+        <v>4298</v>
+      </c>
+      <c r="C2313">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2314" spans="1:3">
+      <c r="A2314">
+        <v>1605030</v>
+      </c>
+      <c r="B2314" t="s">
+        <v>4299</v>
+      </c>
+      <c r="C2314">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2315" spans="1:3">
+      <c r="A2315">
+        <v>1605028</v>
+      </c>
+      <c r="B2315" t="s">
+        <v>4300</v>
+      </c>
+      <c r="C2315">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2316" spans="1:3">
+      <c r="A2316">
+        <v>1605031</v>
+      </c>
+      <c r="B2316" t="s">
+        <v>4301</v>
+      </c>
+      <c r="C2316">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2317" spans="1:3">
+      <c r="A2317">
+        <v>1605029</v>
+      </c>
+      <c r="B2317" t="s">
+        <v>4302</v>
+      </c>
+      <c r="C2317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2318" spans="1:3">
+      <c r="A2318">
+        <v>1605032</v>
+      </c>
+      <c r="B2318" t="s">
+        <v>4303</v>
+      </c>
+      <c r="C2318">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2319" spans="1:3">
+      <c r="A2319">
+        <v>1605033</v>
+      </c>
+      <c r="B2319" t="s">
+        <v>4304</v>
+      </c>
+      <c r="C2319">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2320" spans="1:3">
+      <c r="A2320">
+        <v>1603100</v>
+      </c>
+      <c r="B2320" t="s">
+        <v>4305</v>
+      </c>
+      <c r="C2320">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2321" spans="1:3">
+      <c r="A2321">
+        <v>160399</v>
+      </c>
+      <c r="B2321" t="s">
+        <v>4306</v>
+      </c>
+      <c r="C2321">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2322" spans="1:3">
+      <c r="A2322" t="s">
+        <v>4307</v>
+      </c>
+      <c r="B2322" t="s">
+        <v>4308</v>
+      </c>
+      <c r="C2322">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2323" spans="1:3">
+      <c r="A2323">
+        <v>150305</v>
+      </c>
+      <c r="B2323" t="s">
+        <v>4309</v>
+      </c>
+      <c r="C2323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2324" spans="1:3">
+      <c r="A2324">
+        <v>155205</v>
+      </c>
+      <c r="B2324" t="s">
+        <v>4310</v>
+      </c>
+      <c r="C2324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2325" spans="1:3">
+      <c r="A2325">
+        <v>151305</v>
+      </c>
+      <c r="B2325" t="s">
+        <v>4311</v>
+      </c>
+      <c r="C2325">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2326" spans="1:3">
+      <c r="A2326">
+        <v>1527025</v>
+      </c>
+      <c r="B2326" t="s">
+        <v>4312</v>
+      </c>
+      <c r="C2326">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2327" spans="1:3">
+      <c r="A2327">
+        <v>1532025</v>
+      </c>
+      <c r="B2327" t="s">
+        <v>4313</v>
+      </c>
+      <c r="C2327">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2328" spans="1:3">
+      <c r="A2328">
+        <v>150505</v>
+      </c>
+      <c r="B2328" t="s">
+        <v>4314</v>
+      </c>
+      <c r="C2328">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2329" spans="1:3">
+      <c r="A2329">
+        <v>114620</v>
+      </c>
+      <c r="B2329" t="s">
+        <v>4315</v>
+      </c>
+      <c r="C2329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2330" spans="1:3">
+      <c r="A2330">
+        <v>160369</v>
+      </c>
+      <c r="B2330" t="s">
+        <v>4316</v>
+      </c>
+      <c r="C2330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2331" spans="1:3">
+      <c r="A2331">
+        <v>152605</v>
+      </c>
+      <c r="B2331" t="s">
+        <v>4317</v>
+      </c>
+      <c r="C2331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2332" spans="1:3">
+      <c r="A2332">
+        <v>160370</v>
+      </c>
+      <c r="B2332" t="s">
+        <v>4318</v>
+      </c>
+      <c r="C2332">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2333" spans="1:3">
+      <c r="A2333">
+        <v>150801</v>
+      </c>
+      <c r="B2333" t="s">
+        <v>4319</v>
+      </c>
+      <c r="C2333">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2334" spans="1:3">
+      <c r="A2334">
+        <v>150905</v>
+      </c>
+      <c r="B2334" t="s">
+        <v>4320</v>
+      </c>
+      <c r="C2334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2335" spans="1:3">
+      <c r="A2335">
+        <v>153705</v>
+      </c>
+      <c r="B2335" t="s">
+        <v>4321</v>
+      </c>
+      <c r="C2335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2336" spans="1:3">
+      <c r="A2336">
+        <v>155005</v>
+      </c>
+      <c r="B2336" t="s">
+        <v>4322</v>
+      </c>
+      <c r="C2336">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2337" spans="1:3">
+      <c r="A2337" t="s">
+        <v>4323</v>
+      </c>
+      <c r="B2337" t="s">
+        <v>4324</v>
+      </c>
+      <c r="C2337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2338" spans="1:3">
+      <c r="A2338" t="s">
+        <v>4325</v>
+      </c>
+      <c r="B2338" t="s">
+        <v>4326</v>
+      </c>
+      <c r="C2338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2339" spans="1:3">
+      <c r="A2339" t="s">
+        <v>4327</v>
+      </c>
+      <c r="B2339" t="s">
+        <v>4328</v>
+      </c>
+      <c r="C2339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2340" spans="1:3">
+      <c r="A2340" t="s">
+        <v>4329</v>
+      </c>
+      <c r="B2340" t="s">
+        <v>4330</v>
+      </c>
+      <c r="C2340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2341" spans="1:3">
+      <c r="A2341" t="s">
+        <v>4331</v>
+      </c>
+      <c r="B2341" t="s">
+        <v>4332</v>
+      </c>
+      <c r="C2341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2342" spans="1:3">
+      <c r="A2342" t="s">
+        <v>4333</v>
+      </c>
+      <c r="B2342" t="s">
+        <v>4334</v>
+      </c>
+      <c r="C2342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2343" spans="1:3">
+      <c r="A2343" t="s">
+        <v>4335</v>
+      </c>
+      <c r="B2343" t="s">
+        <v>4336</v>
+      </c>
+      <c r="C2343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2344" spans="1:3">
+      <c r="A2344" t="s">
+        <v>4337</v>
+      </c>
+      <c r="B2344" t="s">
+        <v>4338</v>
+      </c>
+      <c r="C2344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2345" spans="1:3">
+      <c r="A2345" t="s">
+        <v>4339</v>
+      </c>
+      <c r="B2345" t="s">
+        <v>4340</v>
+      </c>
+      <c r="C2345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2346" spans="1:3">
+      <c r="A2346" t="s">
+        <v>4341</v>
+      </c>
+      <c r="B2346" t="s">
+        <v>4342</v>
+      </c>
+      <c r="C2346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2347" spans="1:3">
+      <c r="A2347" t="s">
+        <v>4343</v>
+      </c>
+      <c r="B2347" t="s">
+        <v>4344</v>
+      </c>
+      <c r="C2347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2348" spans="1:3">
+      <c r="A2348" t="s">
+        <v>4345</v>
+      </c>
+      <c r="B2348" t="s">
+        <v>4346</v>
+      </c>
+      <c r="C2348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2349" spans="1:3">
+      <c r="A2349" t="s">
+        <v>4347</v>
+      </c>
+      <c r="B2349" t="s">
+        <v>4348</v>
+      </c>
+      <c r="C2349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2350" spans="1:3">
+      <c r="A2350" t="s">
+        <v>4349</v>
+      </c>
+      <c r="B2350" t="s">
+        <v>4350</v>
+      </c>
+      <c r="C2350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2351" spans="1:3">
+      <c r="A2351" t="s">
+        <v>4351</v>
+      </c>
+      <c r="B2351" t="s">
+        <v>4352</v>
+      </c>
+      <c r="C2351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2352" spans="1:3">
+      <c r="A2352" t="s">
+        <v>4353</v>
+      </c>
+      <c r="B2352" t="s">
+        <v>4354</v>
+      </c>
+      <c r="C2352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2353" spans="1:3">
+      <c r="A2353" t="s">
+        <v>4355</v>
+      </c>
+      <c r="B2353" t="s">
+        <v>4356</v>
+      </c>
+      <c r="C2353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2354" spans="1:3">
+      <c r="A2354" t="s">
+        <v>4357</v>
+      </c>
+      <c r="B2354" t="s">
+        <v>4358</v>
+      </c>
+      <c r="C2354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2355" spans="1:3">
+      <c r="A2355" t="s">
+        <v>4359</v>
+      </c>
+      <c r="B2355" t="s">
+        <v>4360</v>
+      </c>
+      <c r="C2355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2356" spans="1:3">
+      <c r="A2356" t="s">
+        <v>4361</v>
+      </c>
+      <c r="B2356" t="s">
+        <v>4362</v>
+      </c>
+      <c r="C2356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2357" spans="1:3">
+      <c r="A2357" t="s">
+        <v>4363</v>
+      </c>
+      <c r="B2357" t="s">
+        <v>4364</v>
+      </c>
+      <c r="C2357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2358" spans="1:3">
+      <c r="A2358" t="s">
+        <v>4365</v>
+      </c>
+      <c r="B2358" t="s">
+        <v>4366</v>
+      </c>
+      <c r="C2358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2359" spans="1:3">
+      <c r="A2359" t="s">
+        <v>4367</v>
+      </c>
+      <c r="B2359" t="s">
+        <v>4368</v>
+      </c>
+      <c r="C2359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2360" spans="1:3">
+      <c r="A2360" t="s">
+        <v>4369</v>
+      </c>
+      <c r="B2360" t="s">
+        <v>4370</v>
+      </c>
+      <c r="C2360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2361" spans="1:3">
+      <c r="A2361" t="s">
+        <v>4371</v>
+      </c>
+      <c r="B2361" t="s">
+        <v>4372</v>
+      </c>
+      <c r="C2361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2362" spans="1:3">
+      <c r="B2362" t="s">
+        <v>4373</v>
+      </c>
+      <c r="C2362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2363" spans="1:3">
+      <c r="B2363" t="s">
+        <v>4374</v>
+      </c>
+      <c r="C2363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2364" spans="1:3">
+      <c r="B2364" t="s">
+        <v>4375</v>
+      </c>
+      <c r="C2364">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2365" spans="1:3">
+      <c r="A2365" t="s">
+        <v>4376</v>
+      </c>
+      <c r="B2365" t="s">
+        <v>4377</v>
+      </c>
+      <c r="C2365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2366" spans="1:3">
+      <c r="A2366">
+        <v>11905</v>
+      </c>
+      <c r="B2366" t="s">
+        <v>4378</v>
+      </c>
+      <c r="C2366">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2367" spans="1:3">
+      <c r="A2367">
+        <v>525052</v>
+      </c>
+      <c r="B2367" t="s">
+        <v>4379</v>
+      </c>
+      <c r="C2367">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2368" spans="1:3">
+      <c r="A2368" t="s">
+        <v>4380</v>
+      </c>
+      <c r="B2368" t="s">
+        <v>4381</v>
+      </c>
+      <c r="C2368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2369" spans="1:3">
+      <c r="A2369">
+        <v>4131002103</v>
+      </c>
+      <c r="B2369" t="s">
+        <v>4382</v>
+      </c>
+      <c r="C2369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2370" spans="1:3">
+      <c r="A2370" t="s">
+        <v>4383</v>
+      </c>
+      <c r="B2370" t="s">
+        <v>4384</v>
+      </c>
+      <c r="C2370">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2371" spans="1:3">
+      <c r="A2371" t="s">
+        <v>4385</v>
+      </c>
+      <c r="B2371" t="s">
+        <v>4386</v>
+      </c>
+      <c r="C2371">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2372" spans="1:3">
+      <c r="A2372">
+        <v>140120</v>
+      </c>
+      <c r="B2372" t="s">
+        <v>4387</v>
+      </c>
+      <c r="C2372">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2373" spans="1:3">
+      <c r="A2373">
+        <v>114520</v>
+      </c>
+      <c r="B2373" t="s">
+        <v>4388</v>
+      </c>
+      <c r="C2373">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2374" spans="1:3">
+      <c r="A2374" t="s">
+        <v>4389</v>
+      </c>
+      <c r="B2374" t="s">
+        <v>4390</v>
+      </c>
+      <c r="C2374">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2375" spans="1:3">
+      <c r="A2375" t="s">
+        <v>4391</v>
+      </c>
+      <c r="B2375" t="s">
+        <v>4392</v>
+      </c>
+      <c r="C2375">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2376" spans="1:3">
+      <c r="A2376" t="s">
+        <v>4393</v>
+      </c>
+      <c r="B2376" t="s">
+        <v>4394</v>
+      </c>
+      <c r="C2376">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2377" spans="1:3">
+      <c r="A2377" t="s">
+        <v>4395</v>
+      </c>
+      <c r="B2377" t="s">
+        <v>4396</v>
+      </c>
+      <c r="C2377">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2378" spans="1:3">
+      <c r="A2378">
+        <v>10006163</v>
+      </c>
+      <c r="B2378" t="s">
+        <v>4397</v>
+      </c>
+      <c r="C2378">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2379" spans="1:3">
+      <c r="A2379" t="s">
+        <v>4398</v>
+      </c>
+      <c r="B2379" t="s">
+        <v>4399</v>
+      </c>
+      <c r="C2379">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2380" spans="1:3">
+      <c r="A2380" t="s">
+        <v>4400</v>
+      </c>
+      <c r="B2380" t="s">
+        <v>4401</v>
+      </c>
+      <c r="C2380">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2381" spans="1:3">
+      <c r="A2381" t="s">
+        <v>4402</v>
+      </c>
+      <c r="B2381" t="s">
+        <v>4403</v>
+      </c>
+      <c r="C2381">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2382" spans="1:3">
+      <c r="A2382" t="s">
+        <v>4404</v>
+      </c>
+      <c r="B2382" t="s">
+        <v>4405</v>
+      </c>
+      <c r="C2382">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2383" spans="1:3">
+      <c r="A2383" t="s">
+        <v>4406</v>
+      </c>
+      <c r="B2383" t="s">
+        <v>4407</v>
+      </c>
+      <c r="C2383">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2384" spans="1:3">
+      <c r="A2384" t="s">
+        <v>4408</v>
+      </c>
+      <c r="B2384" t="s">
+        <v>4409</v>
+      </c>
+      <c r="C2384">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2385" spans="1:3">
+      <c r="A2385" t="s">
+        <v>4410</v>
+      </c>
+      <c r="B2385" t="s">
+        <v>4411</v>
+      </c>
+      <c r="C2385">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2386" spans="1:3">
+      <c r="A2386" t="s">
+        <v>4412</v>
+      </c>
+      <c r="B2386" t="s">
+        <v>4413</v>
+      </c>
+      <c r="C2386">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2387" spans="1:3">
+      <c r="A2387" t="s">
+        <v>4414</v>
+      </c>
+      <c r="B2387" t="s">
+        <v>4415</v>
+      </c>
+      <c r="C2387">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2388" spans="1:3">
+      <c r="A2388" t="s">
+        <v>4416</v>
+      </c>
+      <c r="B2388" t="s">
+        <v>4417</v>
+      </c>
+      <c r="C2388">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2389" spans="1:3">
+      <c r="A2389" t="s">
+        <v>4418</v>
+      </c>
+      <c r="B2389" t="s">
+        <v>4419</v>
+      </c>
+      <c r="C2389">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2390" spans="1:3">
+      <c r="A2390" t="s">
+        <v>4420</v>
+      </c>
+      <c r="B2390" t="s">
+        <v>4421</v>
+      </c>
+      <c r="C2390">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2391" spans="1:3">
+      <c r="A2391" t="s">
+        <v>4422</v>
+      </c>
+      <c r="B2391" t="s">
+        <v>4423</v>
+      </c>
+      <c r="C2391">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2392" spans="1:3">
+      <c r="A2392" t="s">
+        <v>4424</v>
+      </c>
+      <c r="B2392" t="s">
+        <v>4425</v>
+      </c>
+      <c r="C2392">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2393" spans="1:3">
+      <c r="A2393" t="s">
+        <v>4426</v>
+      </c>
+      <c r="B2393" t="s">
+        <v>4427</v>
+      </c>
+      <c r="C2393">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2394" spans="1:3">
+      <c r="A2394" t="s">
+        <v>4428</v>
+      </c>
+      <c r="B2394" t="s">
+        <v>4429</v>
+      </c>
+      <c r="C2394">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2395" spans="1:3">
+      <c r="A2395">
+        <v>111120</v>
+      </c>
+      <c r="B2395" t="s">
+        <v>4430</v>
+      </c>
+      <c r="C2395">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2396" spans="1:3">
+      <c r="B2396" t="s">
+        <v>4431</v>
+      </c>
+      <c r="C2396">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2397" spans="1:3">
+      <c r="B2397" t="s">
+        <v>4432</v>
+      </c>
+      <c r="C2397">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2398" spans="1:3">
+      <c r="B2398" t="s">
+        <v>4433</v>
+      </c>
+      <c r="C2398">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2399" spans="1:3">
+      <c r="B2399" t="s">
+        <v>4434</v>
+      </c>
+      <c r="C2399">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2400" spans="1:3">
+      <c r="B2400" t="s">
+        <v>4435</v>
+      </c>
+      <c r="C2400">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2401" spans="1:3">
+      <c r="B2401" t="s">
+        <v>4436</v>
+      </c>
+      <c r="C2401">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2402" spans="1:3">
+      <c r="B2402" t="s">
+        <v>4437</v>
+      </c>
+      <c r="C2402">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2403" spans="1:3">
+      <c r="B2403" t="s">
+        <v>4438</v>
+      </c>
+      <c r="C2403">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2404" spans="1:3">
+      <c r="B2404" t="s">
+        <v>4439</v>
+      </c>
+      <c r="C2404">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2405" spans="1:3">
+      <c r="B2405" t="s">
+        <v>4440</v>
+      </c>
+      <c r="C2405">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2406" spans="1:3">
+      <c r="B2406" t="s">
+        <v>4441</v>
+      </c>
+      <c r="C2406">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2407" spans="1:3">
+      <c r="B2407" t="s">
+        <v>4442</v>
+      </c>
+      <c r="C2407">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2408" spans="1:3">
+      <c r="B2408" t="s">
+        <v>4443</v>
+      </c>
+      <c r="C2408">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2409" spans="1:3">
+      <c r="B2409" t="s">
+        <v>4444</v>
+      </c>
+      <c r="C2409">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2410" spans="1:3">
+      <c r="B2410" t="s">
+        <v>4445</v>
+      </c>
+      <c r="C2410">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2411" spans="1:3">
+      <c r="B2411" t="s">
+        <v>4446</v>
+      </c>
+      <c r="C2411">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2412" spans="1:3">
+      <c r="A2412">
+        <v>16876</v>
+      </c>
+      <c r="B2412" t="s">
+        <v>4447</v>
+      </c>
+      <c r="C2412">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2413" spans="1:3">
+      <c r="A2413">
+        <v>15531</v>
+      </c>
+      <c r="B2413" t="s">
+        <v>4448</v>
+      </c>
+      <c r="C2413">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2414" spans="1:3">
+      <c r="A2414">
+        <v>1539001</v>
+      </c>
+      <c r="B2414" t="s">
+        <v>4449</v>
+      </c>
+      <c r="C2414">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2415" spans="1:3">
+      <c r="A2415">
+        <v>1186025</v>
+      </c>
+      <c r="B2415" t="s">
+        <v>4450</v>
+      </c>
+      <c r="C2415">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2416" spans="1:3">
+      <c r="A2416">
+        <v>118402540</v>
+      </c>
+      <c r="B2416" t="s">
+        <v>4451</v>
+      </c>
+      <c r="C2416">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2417" spans="1:3">
+      <c r="A2417">
+        <v>1187025</v>
+      </c>
+      <c r="B2417" t="s">
+        <v>4452</v>
+      </c>
+      <c r="C2417">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2418" spans="1:3">
+      <c r="A2418" t="s">
+        <v>4453</v>
+      </c>
+      <c r="B2418" t="s">
+        <v>4454</v>
+      </c>
+      <c r="C2418">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2419" spans="1:3">
+      <c r="A2419" t="s">
+        <v>4455</v>
+      </c>
+      <c r="B2419" t="s">
+        <v>4456</v>
+      </c>
+      <c r="C2419">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2420" spans="1:3">
+      <c r="B2420" t="s">
+        <v>4457</v>
+      </c>
+      <c r="C2420">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2421" spans="1:3">
+      <c r="B2421" t="s">
+        <v>4458</v>
+      </c>
+      <c r="C2421">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2422" spans="1:3">
+      <c r="A2422" t="s">
+        <v>4459</v>
+      </c>
+      <c r="B2422" t="s">
+        <v>4460</v>
+      </c>
+      <c r="C2422">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2423" spans="1:3">
+      <c r="A2423" t="s">
+        <v>4461</v>
+      </c>
+      <c r="B2423" t="s">
+        <v>4462</v>
+      </c>
+      <c r="C2423">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2424" spans="1:3">
+      <c r="A2424" t="s">
+        <v>4463</v>
+      </c>
+      <c r="B2424" t="s">
+        <v>4464</v>
+      </c>
+      <c r="C2424">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2425" spans="1:3">
+      <c r="A2425">
+        <v>119520</v>
+      </c>
+      <c r="B2425" t="s">
+        <v>4465</v>
+      </c>
+      <c r="C2425">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2426" spans="1:3">
+      <c r="A2426">
+        <v>119457</v>
+      </c>
+      <c r="B2426" t="s">
+        <v>4466</v>
+      </c>
+      <c r="C2426">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2427" spans="1:3">
+      <c r="A2427">
+        <v>110508</v>
+      </c>
+      <c r="B2427" t="s">
+        <v>4467</v>
+      </c>
+      <c r="C2427">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2428" spans="1:3">
+      <c r="A2428" t="s">
+        <v>4468</v>
+      </c>
+      <c r="B2428" t="s">
+        <v>4469</v>
+      </c>
+      <c r="C2428">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2429" spans="1:3">
+      <c r="A2429">
+        <v>160383</v>
+      </c>
+      <c r="B2429" t="s">
+        <v>4470</v>
+      </c>
+      <c r="C2429">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2430" spans="1:3">
+      <c r="A2430">
+        <v>160391</v>
+      </c>
+      <c r="B2430" t="s">
+        <v>4471</v>
+      </c>
+      <c r="C2430">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2431" spans="1:3">
+      <c r="A2431">
+        <v>160340</v>
+      </c>
+      <c r="B2431" t="s">
+        <v>4472</v>
+      </c>
+      <c r="C2431">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2432" spans="1:3">
+      <c r="A2432" t="s">
+        <v>4473</v>
+      </c>
+      <c r="B2432" t="s">
+        <v>4474</v>
+      </c>
+      <c r="C2432">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2433" spans="1:3">
+      <c r="A2433" t="s">
+        <v>4475</v>
+      </c>
+      <c r="B2433" t="s">
+        <v>4476</v>
+      </c>
+      <c r="C2433">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2434" spans="1:3">
+      <c r="B2434" t="s">
+        <v>4477</v>
+      </c>
+      <c r="C2434">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2435" spans="1:3">
+      <c r="A2435" t="s">
+        <v>4478</v>
+      </c>
+      <c r="B2435" t="s">
+        <v>4479</v>
+      </c>
+      <c r="C2435">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2436" spans="1:3">
+      <c r="A2436" t="s">
+        <v>4480</v>
+      </c>
+      <c r="B2436" t="s">
+        <v>4481</v>
+      </c>
+      <c r="C2436">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2437" spans="1:3">
+      <c r="B2437" t="s">
+        <v>4482</v>
+      </c>
+      <c r="C2437">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2438" spans="1:3">
+      <c r="A2438" t="s">
+        <v>4483</v>
+      </c>
+      <c r="B2438" t="s">
+        <v>4484</v>
+      </c>
+      <c r="C2438">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2439" spans="1:3">
+      <c r="A2439" t="s">
+        <v>4485</v>
+      </c>
+      <c r="B2439" t="s">
+        <v>4486</v>
+      </c>
+      <c r="C2439">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2440" spans="1:3">
+      <c r="A2440" t="s">
+        <v>4487</v>
+      </c>
+      <c r="B2440" t="s">
+        <v>4488</v>
+      </c>
+      <c r="C2440">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2441" spans="1:3">
+      <c r="A2441" t="s">
+        <v>3574</v>
+      </c>
+      <c r="B2441" t="s">
+        <v>4489</v>
+      </c>
+      <c r="C2441">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2442" spans="1:3">
+      <c r="A2442" t="s">
+        <v>3580</v>
+      </c>
+      <c r="B2442" t="s">
+        <v>4490</v>
+      </c>
+      <c r="C2442">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2443" spans="1:3">
+      <c r="A2443" t="s">
+        <v>4491</v>
+      </c>
+      <c r="B2443" t="s">
+        <v>4492</v>
+      </c>
+      <c r="C2443">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2444" spans="1:3">
+      <c r="A2444" t="s">
+        <v>4493</v>
+      </c>
+      <c r="B2444" t="s">
+        <v>4494</v>
+      </c>
+      <c r="C2444">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2445" spans="1:3">
+      <c r="A2445" t="s">
+        <v>4495</v>
+      </c>
+      <c r="B2445" t="s">
+        <v>4496</v>
+      </c>
+      <c r="C2445">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2446" spans="1:3">
+      <c r="A2446">
+        <v>13041</v>
+      </c>
+      <c r="B2446" t="s">
+        <v>4497</v>
+      </c>
+      <c r="C2446">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2447" spans="1:3">
+      <c r="A2447">
+        <v>7880355</v>
+      </c>
+      <c r="B2447" t="s">
+        <v>4498</v>
+      </c>
+      <c r="C2447">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2448" spans="1:3">
+      <c r="A2448" t="s">
+        <v>4499</v>
+      </c>
+      <c r="B2448" t="s">
+        <v>4500</v>
+      </c>
+      <c r="C2448">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2449" spans="1:3">
+      <c r="A2449" t="s">
+        <v>4501</v>
+      </c>
+      <c r="B2449" t="s">
+        <v>4502</v>
+      </c>
+      <c r="C2449">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2450" spans="1:3">
+      <c r="A2450" t="s">
+        <v>4503</v>
+      </c>
+      <c r="B2450" t="s">
+        <v>4504</v>
+      </c>
+      <c r="C2450">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2451" spans="1:3">
+      <c r="A2451" t="s">
+        <v>4505</v>
+      </c>
+      <c r="B2451" t="s">
+        <v>4506</v>
+      </c>
+      <c r="C2451">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2452" spans="1:3">
+      <c r="A2452" t="s">
+        <v>4507</v>
+      </c>
+      <c r="B2452" t="s">
+        <v>4508</v>
+      </c>
+      <c r="C2452">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2453" spans="1:3">
+      <c r="A2453" t="s">
+        <v>4509</v>
+      </c>
+      <c r="B2453" t="s">
+        <v>4510</v>
+      </c>
+      <c r="C2453">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2454" spans="1:3">
+      <c r="A2454" t="s">
+        <v>4511</v>
+      </c>
+      <c r="B2454" t="s">
+        <v>4512</v>
+      </c>
+      <c r="C2454">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2455" spans="1:3">
+      <c r="A2455" t="s">
+        <v>4513</v>
+      </c>
+      <c r="B2455" t="s">
+        <v>4514</v>
+      </c>
+      <c r="C2455">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2456" spans="1:3">
+      <c r="A2456" t="s">
+        <v>4515</v>
+      </c>
+      <c r="B2456" t="s">
+        <v>4516</v>
+      </c>
+      <c r="C2456">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2457" spans="1:3">
+      <c r="A2457" t="s">
+        <v>4517</v>
+      </c>
+      <c r="B2457" t="s">
+        <v>4518</v>
+      </c>
+      <c r="C2457">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2458" spans="1:3">
+      <c r="A2458" t="s">
+        <v>4519</v>
+      </c>
+      <c r="B2458" t="s">
+        <v>4520</v>
+      </c>
+      <c r="C2458">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2459" spans="1:3">
+      <c r="A2459" t="s">
+        <v>4521</v>
+      </c>
+      <c r="B2459" t="s">
+        <v>4522</v>
+      </c>
+      <c r="C2459">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2460" spans="1:3">
+      <c r="A2460" t="s">
+        <v>4523</v>
+      </c>
+      <c r="B2460" t="s">
+        <v>4524</v>
+      </c>
+      <c r="C2460">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2461" spans="1:3">
+      <c r="A2461" t="s">
+        <v>4525</v>
+      </c>
+      <c r="B2461" t="s">
+        <v>4526</v>
+      </c>
+      <c r="C2461">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2462" spans="1:3">
+      <c r="A2462" t="s">
+        <v>4527</v>
+      </c>
+      <c r="B2462" t="s">
+        <v>4528</v>
+      </c>
+      <c r="C2462">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2463" spans="1:3">
+      <c r="A2463" t="s">
+        <v>4529</v>
+      </c>
+      <c r="B2463" t="s">
+        <v>4530</v>
+      </c>
+      <c r="C2463">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2464" spans="1:3">
+      <c r="A2464" t="s">
+        <v>4531</v>
+      </c>
+      <c r="B2464" t="s">
+        <v>4532</v>
+      </c>
+      <c r="C2464">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2465" spans="1:3">
+      <c r="A2465" t="s">
+        <v>4533</v>
+      </c>
+      <c r="B2465" t="s">
+        <v>4534</v>
+      </c>
+      <c r="C2465">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2466" spans="1:3">
+      <c r="A2466" t="s">
+        <v>4535</v>
+      </c>
+      <c r="B2466" t="s">
+        <v>4536</v>
+      </c>
+      <c r="C2466">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2467" spans="1:3">
+      <c r="A2467" t="s">
+        <v>4537</v>
+      </c>
+      <c r="B2467" t="s">
+        <v>4538</v>
+      </c>
+      <c r="C2467">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2468" spans="1:3">
+      <c r="A2468" t="s">
+        <v>4539</v>
+      </c>
+      <c r="B2468" t="s">
+        <v>4540</v>
+      </c>
+      <c r="C2468">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2469" spans="1:3">
+      <c r="A2469" t="s">
+        <v>4541</v>
+      </c>
+      <c r="B2469" t="s">
+        <v>4542</v>
+      </c>
+      <c r="C2469">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2470" spans="1:3">
+      <c r="A2470" t="s">
+        <v>4543</v>
+      </c>
+      <c r="B2470" t="s">
+        <v>4544</v>
+      </c>
+      <c r="C2470">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2471" spans="1:3">
+      <c r="A2471" t="s">
+        <v>4545</v>
+      </c>
+      <c r="B2471" t="s">
+        <v>4546</v>
+      </c>
+      <c r="C2471">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2472" spans="1:3">
+      <c r="A2472" t="s">
+        <v>4547</v>
+      </c>
+      <c r="B2472" t="s">
+        <v>4548</v>
+      </c>
+      <c r="C2472">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>