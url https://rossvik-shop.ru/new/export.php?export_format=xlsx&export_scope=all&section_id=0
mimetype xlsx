--- v1 (2026-07-01)
+++ v2 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4549">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4563">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>4996101693 Маностат MDR 3 GFA AAAA 080A100 FHI NXX</t>
   </si>
   <si>
     <t>3127.00.00.104</t>
   </si>
   <si>
     <t>3127.00.00.104 (3127.00.00.104-01) Шкив</t>
   </si>
   <si>
     <t>4023430170 Воздушный насос LB-75-4</t>
   </si>
   <si>
     <t>4022230260 Воздушный насос LB50-4</t>
   </si>
   <si>
@@ -338,92 +338,50 @@
   <si>
     <t>1902_61</t>
   </si>
   <si>
     <t>Гидравлика в сборе для HJ1902 (Pamp assy) Поз. 61</t>
   </si>
   <si>
     <t>1902_27</t>
   </si>
   <si>
     <t>Гидроцилиндр для HJ1902 (Cylinder) Поз. P27</t>
   </si>
   <si>
     <t>1902_24</t>
   </si>
   <si>
     <t>Гидроцилиндр для HJ1902 (Ram) Поз. P24</t>
   </si>
   <si>
     <t>RT-5275 поз.25</t>
   </si>
   <si>
     <t>Крышка гайковерта задняя ( Closing ) RT-5275 поз.25</t>
   </si>
   <si>
-    <t>RT-5275 поз.38</t>
-[...40 lines deleted...]
-  <si>
     <t>B-21-1210003</t>
   </si>
   <si>
     <t>B-21-1210003 KEY BOARD Клавиатура для VT-61 (до 2016 г)</t>
   </si>
   <si>
     <t>TB-F-0100001</t>
   </si>
   <si>
     <t>Пружина кожуха VT-61  TB-F-0100001  SUPPORT PIPE EXTENSION SPRING</t>
   </si>
   <si>
     <t>Уголок латунь никель 1/2</t>
   </si>
   <si>
     <t>000212</t>
   </si>
   <si>
     <t>Переключатель продувки SW4</t>
   </si>
   <si>
     <t>PUM202</t>
   </si>
   <si>
     <t>PUM202 Помпа для AC2000, 2 ступ, 120л</t>
@@ -464,56 +422,50 @@
   <si>
     <t>Электродвигатель для VT-62 old</t>
   </si>
   <si>
     <t>001026</t>
   </si>
   <si>
     <t>Электродвигатель для VT-63NEW</t>
   </si>
   <si>
     <t>Датчик угла (Grating electric board) для VT-62</t>
   </si>
   <si>
     <t>Инвертор ( Driving module ) для VT-62NEW</t>
   </si>
   <si>
     <t>4000801 Power Switch Выключатель для VT-62</t>
   </si>
   <si>
     <t>016195</t>
   </si>
   <si>
     <t>Плата Power box + CPU для VT-62 old</t>
   </si>
   <si>
-    <t>TC-E-4201224</t>
-[...4 lines deleted...]
-  <si>
     <t>TC-21-1D31100</t>
   </si>
   <si>
     <t>TC-20-1230007 WORM Шестерня редуктора для V-57</t>
   </si>
   <si>
     <t>GB297-30205</t>
   </si>
   <si>
     <t>GB297-30205 Подшипник CYLINDRICAL BALL BEARING</t>
   </si>
   <si>
     <t>TC-DJ-5880007</t>
   </si>
   <si>
     <t>TC-DJ-5880007 PUMP MOTOR Электродвигатель гидростанции для V-57</t>
   </si>
   <si>
     <t>TC-20-1230004</t>
   </si>
   <si>
     <t>TC-20-1230004 WORM ROD Червячный вал для V-57</t>
   </si>
   <si>
     <t>TC-21-1323000</t>
@@ -584,74 +536,50 @@
   <si>
     <t>SP.8.12.R.</t>
   </si>
   <si>
     <t>Шланг полиуретановый спиральный ROSSVIK SP8-57-12R, внутренний/внешний Ø 5/8 мм, 12 м, 1/4"</t>
   </si>
   <si>
     <t>RT-5265 поз.19</t>
   </si>
   <si>
     <t>Крышка переключателя ( Adj. Screw Cap ) RT-5265 поз.19</t>
   </si>
   <si>
     <t>RT-5265 поз.39</t>
   </si>
   <si>
     <t>Втулка вала ( Anvil Bushing ) RT-5265 поз.39</t>
   </si>
   <si>
     <t>RT-5265 поз.42</t>
   </si>
   <si>
     <t>Крышка передняя ( Hammer Cage ) RT-5265 поз.42</t>
   </si>
   <si>
-    <t>RT-5265 поз.07</t>
-[...22 lines deleted...]
-  <si>
     <t>B-55-1500400</t>
   </si>
   <si>
     <t>B-55-1500400 TRANSFORM BOARD ASSEM Плата трансформатора для VT-64</t>
   </si>
   <si>
     <t>TB-F-0500001</t>
   </si>
   <si>
     <t>TB-F-0500001 HOOD Кожух защитный</t>
   </si>
   <si>
     <t>TB-P-0403000</t>
   </si>
   <si>
     <t>TB-P-0403000 Лазерный указатель Laser lamp для VT-64</t>
   </si>
   <si>
     <t>B-12-3000004RC</t>
   </si>
   <si>
     <t>B-12-3000004RC AUDIO Колонка для VT-64</t>
   </si>
   <si>
     <t>021752</t>
@@ -707,56 +635,50 @@
   <si>
     <t>5880N41</t>
   </si>
   <si>
     <t>Клапан RT-5880 (Throttle Valve) поз.41</t>
   </si>
   <si>
     <t>5880N45</t>
   </si>
   <si>
     <t>Воздухозаборник RT-5880 (Air Inlet) поз.45</t>
   </si>
   <si>
     <t>RWD011</t>
   </si>
   <si>
     <t>Помпа для RWD-1 (PUMP pos.11)</t>
   </si>
   <si>
     <t>RWD004</t>
   </si>
   <si>
     <t>Выключатель двойной для RWD-1 (DOUBLE BREAK SWITCH pos.4)</t>
   </si>
   <si>
-    <t>CT-D-7100007</t>
-[...4 lines deleted...]
-  <si>
     <t>CT-DJ-0344123</t>
   </si>
   <si>
     <t>Электродвигатель CT-DJ-0344123 MOTOR 380V, 50Hz,3P, 0.85-1.1Kw, DOUBLE SPEED</t>
   </si>
   <si>
     <t>BN-6240P-2000-12</t>
   </si>
   <si>
     <t>BN-6240P-2000-12 Sliding block Скользящий блок pos.41</t>
   </si>
   <si>
     <t>BN-2.40EM-A-1000-03-03</t>
   </si>
   <si>
     <t>BN-2.40EM-A-1000-03-03 Rope wheel Ролик троса поз.8</t>
   </si>
   <si>
     <t>FC-40</t>
   </si>
   <si>
     <t>FC-40 Пылезащитное кольцо штока гидроцилиндра T4, T4H, T4B, V2-4L, V2-4LH, V2-4LB</t>
   </si>
   <si>
     <t xml:space="preserve">BN-2.40EM-A-5000-01(02) </t>
@@ -1469,57 +1391,57 @@
   <si>
     <t>3.09.02.0016</t>
   </si>
   <si>
     <t>Видеоэндоскоп THINKTOOL Video Scope, 1280*720, гибкий зонд 150 см, IP67</t>
   </si>
   <si>
     <t>3.10.05.0046</t>
   </si>
   <si>
     <t>Видеоэндоскоп THINKCAR TES 205, 1280*720, гибкий зонд 95 см, экран 5"</t>
   </si>
   <si>
     <t>3.10.05.0044</t>
   </si>
   <si>
     <t>Видеоэндоскоп THINKCAR TES 402, 1280*720, гибкий зонд 95 см, экран 4,5"</t>
   </si>
   <si>
     <t>Тестер напряжения THINKCAR ACT20, 1,77", 0-65 В, 10А, 200 кОм, встроенный фонарик</t>
   </si>
   <si>
     <t>3.10.05.0123</t>
   </si>
   <si>
-    <t>Тестер АКБ THINKCAR TBT 360, 2,8", 3000-3600 мАч, 7-30 В</t>
+    <t>Тестер АКБ THINKCAR TBT 360, 2,8", 3000-36000 мАч, 7-30 В</t>
   </si>
   <si>
     <t>3.10.05.0125</t>
   </si>
   <si>
-    <t>Тестер АКБ THINKCAR TBT 360 PRO, 2,8", 3000-3600 мАч, 7-30 В, встроенный термопринтер</t>
+    <t>Тестер АКБ THINKCAR TBT 360 PRO, 2,8", 3000-36000 мАч, 7-30 В, встроенный термопринтер</t>
   </si>
   <si>
     <t>ODA-SG03</t>
   </si>
   <si>
     <t>Жидкость для дымогенератора ОДА Сервис ODA-SG03, УФ, 100 мл</t>
   </si>
   <si>
     <t>ODA-SG01L</t>
   </si>
   <si>
     <t>Жидкость для дымогенератора ОДА Сервис ODA-SG01L, 100 мл</t>
   </si>
   <si>
     <t>GS-КП1</t>
   </si>
   <si>
     <t>Дымогенератор G-Smoke, расход жидкости 1 мл/цикл, 12 В, пробки 12 шт.</t>
   </si>
   <si>
     <t>3.10.01.0006</t>
   </si>
   <si>
     <t>Дымогенератор THINKCAR PLD 212, встроенный компрессор, подача воздуха/дыма, защита от перегрева</t>
   </si>
@@ -2066,90 +1988,78 @@
   <si>
     <t>080309</t>
   </si>
   <si>
     <t>Груза свинцовые для штампованных дисков  45 г, для легковых колес, (50 шт./кор.)</t>
   </si>
   <si>
     <t>FE-081B</t>
   </si>
   <si>
     <t>Груза клеевые (Fe) для легковых колес НОРМ FE-081B, 4*5 г + 4*10 г, черная эмаль, (100 шт./кор.)</t>
   </si>
   <si>
     <t>FE-071B RN/C</t>
   </si>
   <si>
     <t>Груза клеевые (Fe) для легковых колес НОРМ FE-071B RN/C, 1000*5 г, черная эмаль, катушка</t>
   </si>
   <si>
     <t>5g*12 White</t>
   </si>
   <si>
     <t>Груза клеевые (Fe) для легковых колес 60 г, 12*5 г, тонкие, белая эмаль, (50 шт./кор.), белая кор.</t>
   </si>
   <si>
-    <t>5г*12</t>
-[...10 lines deleted...]
-  <si>
     <t>FE005B</t>
   </si>
   <si>
     <t>Груза клеевые (Fe) для легковых колес ROSSVIK FE005B, 12*5 г, тонкие, ЧЕРНАЯ эмаль, (50шт./кор.)</t>
   </si>
   <si>
     <t>FE005G</t>
   </si>
   <si>
     <t>Груза клеевые (Fe) для легковых колес ROSSVIK FE005G, 12*5 г, тонкие, СЕРАЯ эмаль, (50шт./кор.)</t>
   </si>
   <si>
     <t>FE005W</t>
   </si>
   <si>
     <t>Груза клеевые (Fe) для легковых колес ROSSVIK FE005W, 12*5 г, тонкие, БЕЛАЯ эмаль, (50шт./кор.)</t>
   </si>
   <si>
     <t>FE-070 RN/C</t>
   </si>
   <si>
     <t>Груза клеевые (Fe) для легковых колес НОРМ FE-070 RN/C, 1000*5 г, катушка</t>
   </si>
   <si>
     <t>FE05</t>
   </si>
   <si>
-    <t>Груза клеевые (Fe) для легковых колес 12*5 г, 120 мм, (50 шт/кор.), белая кор.</t>
+    <t>Груза клеевые (Fe) для легковых колес FE05, 12*5 г, 120 мм, (50 шт/кор.), белая кор.</t>
   </si>
   <si>
     <t>251e901 409</t>
   </si>
   <si>
     <t>Плита фланцевого адаптера №3 с цветовым обозначением отверстий, 5x100/ 5x112/ 5x114,3/ 5x120/ 5x127/</t>
   </si>
   <si>
     <t>КС-239</t>
   </si>
   <si>
     <t>Подъемник колес пневматический КС-239</t>
   </si>
   <si>
     <t>excone</t>
   </si>
   <si>
     <t>Конус для VT-92, VT-96</t>
   </si>
   <si>
     <t>exflange</t>
   </si>
   <si>
     <t>Фланец для VT-92, VT-96</t>
   </si>
@@ -3257,53 +3167,50 @@
   <si>
     <t>20.518.KIT.01</t>
   </si>
   <si>
     <t>Набор для вклейки автомобильных стекол Matequs MQS-518</t>
   </si>
   <si>
     <t>20.518.6</t>
   </si>
   <si>
     <t>Клей полиуретановый для вклейки автомобильных стекол Matequs MQS-518, 310 мл</t>
   </si>
   <si>
     <t>20.515.KIT.01</t>
   </si>
   <si>
     <t>Набор для вклейки автомобильных стекол Matequs MQS-515</t>
   </si>
   <si>
     <t>Дозатор для очищающей пасты Adolf Bucher 71.0220 220</t>
   </si>
   <si>
     <t>Паста для рук очищающая Adolf Bucher 70.0220 220, 3,4 л</t>
   </si>
   <si>
-    <t>Кондиционер для кожи GRASS Leather cleaner, для интерьера, 1 л, триггер</t>
-[...1 lines deleted...]
-  <si>
     <t>Полироль пластика Atas PLAK, глянцевый блеск (персик), 750 мл, баллон ЧЗ</t>
   </si>
   <si>
     <t>Полироль пластика Atas PLAK, глянцевый блеск (табак), 750 мл, баллон</t>
   </si>
   <si>
     <t>Полироль пластика Complex POLITURA GLOSS, глянцевый блеск (ледяной цветок), 0,5 л</t>
   </si>
   <si>
     <t>Полироль пластика Complex POLITURA GLOSS, глянцевый блеск (виноград), 1 л</t>
   </si>
   <si>
     <t>Полироль пластика Complex POLITURA, матовый блеск (ледяной цветок), 1 л</t>
   </si>
   <si>
     <t>Полироль пластика Complex POLITURA, матовый блеск (вишня), 5 л ЧЗ</t>
   </si>
   <si>
     <t>1/0434</t>
   </si>
   <si>
     <t>Полироль пластика ROSSVIK, К-серия, глянцевый блеск (бабл-гам), 1 л</t>
   </si>
   <si>
     <t>5/0389</t>
@@ -4043,51 +3950,51 @@
   <si>
     <t>Ролик для раскатки THG-008M (НХТ-15), с подшипником, 38*5 мм</t>
   </si>
   <si>
     <t>070119</t>
   </si>
   <si>
     <t>Ролик для раскатки НОРМ НХТ-15 070119, с подшипником, 38*5 мм</t>
   </si>
   <si>
     <t>DCT-31P</t>
   </si>
   <si>
     <t>Рычаг для установки вентилей НОРМ DCT-31P, пластиковый</t>
   </si>
   <si>
     <t>070124</t>
   </si>
   <si>
     <t>Скребок для удаления самоклеящихся грузов НОРМ 070124</t>
   </si>
   <si>
     <t>00328</t>
   </si>
   <si>
-    <t>Скребок для удаления самоклеящихся грузов 00328, длина 270 мм</t>
+    <t>Скребок для удаления самоклеящихся грузов 00328, ширина 22мм, длина 270 мм</t>
   </si>
   <si>
     <t>PHG-031A</t>
   </si>
   <si>
     <t>Скребок для удаления самоклеящихся грузов PHG-031A, большая рукоятка</t>
   </si>
   <si>
     <t>PSV120S</t>
   </si>
   <si>
     <t>Набор отверток диэлектрических, ШГИ Jonnesway PSV120S, PH0-PH2, SL2.5-SL8.0, 20 предметов</t>
   </si>
   <si>
     <t>P-LOCKER</t>
   </si>
   <si>
     <t>Застежка пластиковая для набора Jonnesway</t>
   </si>
   <si>
     <t>JTC-H145C</t>
   </si>
   <si>
     <t>Набор инструментов универсальный JTC H145C, 145 предметов (1/4", 1/2" DR)</t>
   </si>
@@ -5843,51 +5750,51 @@
   <si>
     <t>Щипцы с закругленными губками 1/2" JTC 3313, 13 мм, изогнутые, длина 280 мм</t>
   </si>
   <si>
     <t>P1118</t>
   </si>
   <si>
     <t>Длинногубцы 8" Jonnesway P1118, прямые, длина 200 мм</t>
   </si>
   <si>
     <t>Р098</t>
   </si>
   <si>
     <t>Бокорезы 8" Jonnesway Р098, длина 200 мм</t>
   </si>
   <si>
     <t>AG010002</t>
   </si>
   <si>
     <t>Щипцы для стопорных колец Jonnesway AG010002, сжим прямой, захват 19-60 мм, длина 180 мм</t>
   </si>
   <si>
     <t>AG010003</t>
   </si>
   <si>
-    <t>Щипцы для стопорных колец Jonnesway AG010003, сжим прямой, захват до 80 мм, длина 230 мм</t>
+    <t>Щипцы для стопорных колец Jonnesway AG010003, сжим прямой, захват 32-80 мм, длина 230 мм</t>
   </si>
   <si>
     <t>JTC-5401</t>
   </si>
   <si>
     <t>Щипцы для стопорных колец JTC 5401, сжим прямой, захват до 53 мм, длина 180 мм</t>
   </si>
   <si>
     <t>JTC-5623</t>
   </si>
   <si>
     <t>Набор щипцов для стопорных колец JTC 5623, захват до 170 мм, длина 444 мм, 2 предмета</t>
   </si>
   <si>
     <t>JTC-5624</t>
   </si>
   <si>
     <t>Набор щипцов для стопорных колец JTC 5624, захват до 300 мм, длина 530 мм, 2 предмета</t>
   </si>
   <si>
     <t>ST426</t>
   </si>
   <si>
     <t>Набор инструментов для демонтажа подшипников ROSSVIK ST426</t>
   </si>
@@ -6416,56 +6323,50 @@
   <si>
     <t>JTC-6705</t>
   </si>
   <si>
     <t>Съемник пружин ГБЦ JTC 6705, для BMW B38, B48</t>
   </si>
   <si>
     <t>JTC-6866</t>
   </si>
   <si>
     <t>Набор фиксаторов для коленвала и распредвала JTC 6866, для Volvo</t>
   </si>
   <si>
     <t>JTC-7749</t>
   </si>
   <si>
     <t>Переходник для масляной воронки JTC 7749, Ø 46 мм, для JTC-5316 (новые VW, AUDI)</t>
   </si>
   <si>
     <t>ST085</t>
   </si>
   <si>
     <t>Оправка поршневых колец ROSSVIK ST085, Ø 90-175 мм, высота 100 мм</t>
   </si>
   <si>
-    <t>ST183</t>
-[...4 lines deleted...]
-  <si>
     <t>ST188</t>
   </si>
   <si>
     <t>Набор для снятия и установки сальника распредвала ROSSVIK ST188, 20 предметов</t>
   </si>
   <si>
     <t>VLT2045</t>
   </si>
   <si>
     <t>Приспособление для притирки клапанов THORVIK VLT2045, 20/30/35/45 мм</t>
   </si>
   <si>
     <t>VI-2504</t>
   </si>
   <si>
     <t>Ареометр AOK VI-2504</t>
   </si>
   <si>
     <t>E70422-A</t>
   </si>
   <si>
     <t>Головка для кислородных датчиков AOK E70422-A, 1/2", 22 мм</t>
   </si>
   <si>
     <t>T63004</t>
@@ -6479,51 +6380,51 @@
   <si>
     <t>Стенд для двигателя ТЕМП T63005W, г/п 900 кг</t>
   </si>
   <si>
     <t>Р776Е</t>
   </si>
   <si>
     <t>Стенд для двигателя Р776Е, г/п 2000 кг, стационарный</t>
   </si>
   <si>
     <t>A70015</t>
   </si>
   <si>
     <t>Стетоскоп электронный SPECX A70015</t>
   </si>
   <si>
     <t>JTC-4279</t>
   </si>
   <si>
     <t>Съемник хомутов JTC 4279, 0-65 мм, 106 мм, универсальный</t>
   </si>
   <si>
     <t>ST417</t>
   </si>
   <si>
-    <t>Набор для разъединения шлангов топливных и охлаждающих систем ROSSVIK ST417, 22 предмета</t>
+    <t>Набор для разъединения шлангов топливных систем и систем кондиционирования ROSSVIK ST417, 23 предм.</t>
   </si>
   <si>
     <t>ST418</t>
   </si>
   <si>
     <t>Набор для разъединения шлангов топливных и охлаждающих систем ROSSVIK ST418, 7 предметов</t>
   </si>
   <si>
     <t>JTC-4136</t>
   </si>
   <si>
     <t>Приспособление для удаления воздуха из системы подачи дизельного топлива JTC 4136, муфта 9,89 мм</t>
   </si>
   <si>
     <t>JTC-6009</t>
   </si>
   <si>
     <t>Щипцы для разъединения топливопроводов JTC 6009, длина 200 мм</t>
   </si>
   <si>
     <t>JTC-6221</t>
   </si>
   <si>
     <t>Съемник форсунок дизельных JTC 6221, пневматический</t>
   </si>
@@ -6566,50 +6467,56 @@
   <si>
     <t>JTC-6669</t>
   </si>
   <si>
     <t>Съемник ТНВД JTC 6669, для Hyundai, Kia 2.0/2.2 CRDI 09331-1M100</t>
   </si>
   <si>
     <t>BPB1</t>
   </si>
   <si>
     <t>Трубогиб THORVIK BPB1, ручной рычажный, для трубок диаметром 4,75-10 мм</t>
   </si>
   <si>
     <t>JTC-5632</t>
   </si>
   <si>
     <t>Набор инструментов для резки и развальцовки трубок JTC 5632, 9 предметов</t>
   </si>
   <si>
     <t>JTC-5633</t>
   </si>
   <si>
     <t>Набор инструментов для резки и развальцовки трубок JTC 5633, 9 предметов</t>
   </si>
   <si>
+    <t>ST064</t>
+  </si>
+  <si>
+    <t>Набор инструментов для сведения тормозных цилиндров ROSSVIK ST064, 15 предметов</t>
+  </si>
+  <si>
     <t>ST065</t>
   </si>
   <si>
     <t>Набор инструментов для сведения тормозных цилиндров ROSSVIK ST065, 21 предмет</t>
   </si>
   <si>
     <t>ST419</t>
   </si>
   <si>
     <t>Набор инструментов для резки и развальцовки трубок ROSSVIK ST419, 10 предметов</t>
   </si>
   <si>
     <t>JTC-1335</t>
   </si>
   <si>
     <t>Набор щупов JTC 1335, 2-12 мм, 8 шт</t>
   </si>
   <si>
     <t>JTC-4564</t>
   </si>
   <si>
     <t>Инструмент для измерения толщины колодок дисковых тормозов JTC 4564</t>
   </si>
   <si>
     <t>AN010177</t>
@@ -6680,56 +6587,50 @@
   <si>
     <t>JTC-5244</t>
   </si>
   <si>
     <t>Набор съемников ступицы JTC 5244, универсальный, адаптеры М18, М20, М22, М24, М30, 14 предметов</t>
   </si>
   <si>
     <t>JTC-5341</t>
   </si>
   <si>
     <t>Съемник подшипников JTC 5341, захват за внутреннюю обойму, 13-38 мм</t>
   </si>
   <si>
     <t>JTC-6658</t>
   </si>
   <si>
     <t>Ключ для регулировки развала задней оси JTC 6658, Для VW, Audi, SEAT,Skoda, Porsche</t>
   </si>
   <si>
     <t>ST035</t>
   </si>
   <si>
     <t>Съемник подшипников ROSSVIK ST035, двухзахватный, 40-90 мм</t>
   </si>
   <si>
-    <t>ST054</t>
-[...4 lines deleted...]
-  <si>
     <t>ST056</t>
   </si>
   <si>
     <t>Набор съемников шаровых соединений ROSSVIK ST056, 8 предметов</t>
   </si>
   <si>
     <t>ST154</t>
   </si>
   <si>
     <t>Съемник подшипников ROSSVIK ST154, цанговый, с обратным молотком 8-58 мм, 15 предметов</t>
   </si>
   <si>
     <t>ST211</t>
   </si>
   <si>
     <t>Приспособление для установки ленточных хомутов ШРУСа ROSSVIK ST211</t>
   </si>
   <si>
     <t>AL010053A</t>
   </si>
   <si>
     <t>Набор фиксаторов валов ГРМ Jonnesway AL010053A, для VAG 1.2 Polo, Lupo/CBZA</t>
   </si>
   <si>
     <t>ST142</t>
@@ -6758,56 +6659,50 @@
   <si>
     <t>ST173</t>
   </si>
   <si>
     <t>Набор фиксаторов валов ГРМ ROSSVIK ST173, для VAG FSI/TSI/TFSI 1.0/1.2/1.4/1.6</t>
   </si>
   <si>
     <t>ST181</t>
   </si>
   <si>
     <t>Набор фиксаторов валов ГРМ ROSSVIK ST181, для BMW N62/N73</t>
   </si>
   <si>
     <t>ST185</t>
   </si>
   <si>
     <t>Набор фиксаторов валов ГРМ ROSSVIK ST185, для Renault, Nissan 2.0 DCI</t>
   </si>
   <si>
     <t>ST186</t>
   </si>
   <si>
     <t>Набор фиксаторов валов ГРМ ROSSVIK ST186, для Mercedes M133/M270/M274</t>
   </si>
   <si>
-    <t>ST192</t>
-[...4 lines deleted...]
-  <si>
     <t>ST197</t>
   </si>
   <si>
     <t>Набор для установки фаз ГРМ ROSSVIK ST197, для Opel, Chevrolet 1.0/1.2/1.4</t>
   </si>
   <si>
     <t>ST407</t>
   </si>
   <si>
     <t>Фиксатор шкива распредвала ROSSVIK ST407, универсальный, с набором насадок</t>
   </si>
   <si>
     <t>ST420</t>
   </si>
   <si>
     <t>Набор фиксаторов валов ГРМ ROSSVIK ST420, для Ford, Mazda</t>
   </si>
   <si>
     <t>Дрель сетевая ударная Denzel ID-650, 650 Вт, 10 мм, 0-3000 об/мин, 48000 уд./мин, реверс</t>
   </si>
   <si>
     <t>BMP04-10C</t>
   </si>
   <si>
     <t>Дрель сетевая DWT BMP04-10C, 450 Вт, 10 мм, 0-3200 об/мин, реверс</t>
@@ -9383,131 +9278,95 @@
   <si>
     <t>JTC-2552</t>
   </si>
   <si>
     <t>Приспособление для рихтовки JTC 2552, 116*66*19 мм, супертонкое</t>
   </si>
   <si>
     <t>JTC-2553</t>
   </si>
   <si>
     <t>Приспособление для рихтовки JTC 2553, 130*60*43 мм, изогнутое</t>
   </si>
   <si>
     <t>23.9200.100</t>
   </si>
   <si>
     <t>Лезвия для скрепера Adolf Bucher 23.9200.100, 39 мм, 100 шт./уп.</t>
   </si>
   <si>
     <t>RK-100В</t>
   </si>
   <si>
     <t>Лезвия для скрепера ProGlass RK-100В, 39 мм, 100 шт./уп.</t>
   </si>
   <si>
-    <t>Cross tapping screw 5004204201001 Винт поз 10 для 3500С</t>
-[...1 lines deleted...]
-  <si>
     <t>Pump head 5004204216001 Головка помпы № 60 для 3500С</t>
   </si>
   <si>
     <t>Connecting rod 5004204312101 Шатун № 21 для 4500C</t>
   </si>
   <si>
     <t>Crank shaft case 5004204311501 Корпус № 15 для 4500С</t>
   </si>
   <si>
     <t>Connector 5004204303101 Трубка поз. № 31 для 4500С/7500С</t>
   </si>
   <si>
-    <t>Connector 5004204303801 Фитинг поз. № 38 для 4500С/7500С</t>
-[...19 lines deleted...]
-  <si>
     <t>Valve seat 5004204217401 Втулка поз № 74 для 3500С/4500С</t>
   </si>
   <si>
     <t>Control box cover 5004204203101 Крышка поз. № 31 для 3500С/4500С/7500С</t>
   </si>
   <si>
     <t>2.01.30.07.0100</t>
   </si>
   <si>
     <t>Control pad assembly 2.01.30.07.0100 Контроллер для 3500С/4500С/7500С</t>
   </si>
   <si>
-    <t>Crank shaft oil seal 5004204211701 Сальник № 17 для 3500С/4500С/7500С</t>
-[...4 lines deleted...]
-  <si>
     <t>5004204205501 Trigger gun Рукоятка для пистолета для для 3500С/4500С</t>
   </si>
   <si>
     <t>Connector 5004204303201 Фитинг поз. 32 + 31 для 4500С</t>
   </si>
   <si>
     <t>Micro switch 5004204218001 Микровыключатель</t>
   </si>
   <si>
     <t>C-54-1000006</t>
   </si>
   <si>
     <t>5004093 (C-54-1000006) RIM SUPPORT Упор резиновый T-образный (для V-524ITE, V-526U)</t>
   </si>
   <si>
     <t>CT-LS-8100001</t>
   </si>
   <si>
     <t>CT-LS-8100001, 6008981 (CT-LS-2000001) SHAFT-CLYNDR Шток цилиндра отжима, 445мм (для V-524ITE, 526U)</t>
   </si>
   <si>
-    <t>CT-F-3111100</t>
-[...4 lines deleted...]
-  <si>
     <t>CT-D-1100002 / 6000231</t>
   </si>
   <si>
     <t>PEDAL Педаль 6000231 / CT-D-1100002 для V-524</t>
   </si>
   <si>
     <t>CT-DJ-0000008</t>
   </si>
   <si>
     <t>Ремень А-26, 685мм для V-524</t>
   </si>
   <si>
     <t>CT-P-1000002</t>
   </si>
   <si>
     <t>Шланг подкачки INFLATION HOSE для V-524</t>
   </si>
   <si>
     <t>20203152 Board 1 / Кронштейн для PL90</t>
   </si>
   <si>
     <t>30201043 Hex Locking Nut / Гайка шестигранная для PL90</t>
   </si>
   <si>
     <t>520110030 Screw/ Болт для PL90</t>
@@ -9620,56 +9479,50 @@
   <si>
     <t>CT-Q-4000000</t>
   </si>
   <si>
     <t>CT-Q-4000000(6000321) ROTATING UNION Муфта поворотная V626IT</t>
   </si>
   <si>
     <t>CT-Y-0100003</t>
   </si>
   <si>
     <t>CT-Y-0100003 Втулка распорная V626IT</t>
   </si>
   <si>
     <t>CT-Y-5020000</t>
   </si>
   <si>
     <t>Тяга соединительная для V626IT CONNECTION PLATE</t>
   </si>
   <si>
     <t>CT-Y-5070000</t>
   </si>
   <si>
     <t>CT-Y-5070000 CYLINDER BRACKET Кронштейн цилиндра зажима V626IT</t>
   </si>
   <si>
-    <t>CT-Y-5080000</t>
-[...4 lines deleted...]
-  <si>
     <t>GB70.1-M10×25-12.9</t>
   </si>
   <si>
     <t>Винт крепления кулачка GB70.1-M10×25-12.9 INNER HEXA CYLINDRICAL SCREW для V626IT</t>
   </si>
   <si>
     <t>C-77-1000009</t>
   </si>
   <si>
     <t>C-77-1000009 AIR HOSE CHUTE Желоб для воздушного шланга для V-626</t>
   </si>
   <si>
     <t>C-80-1000001</t>
   </si>
   <si>
     <t>C-80-1000001 (C-80-1000003) RUBBER PAD PLATE Упор резиновый для V-626</t>
   </si>
   <si>
     <t>CT-Y-5000001</t>
   </si>
   <si>
     <t xml:space="preserve">Стойка зажимного кулачка для V-626 Без взрыва SLIDE COVER </t>
   </si>
   <si>
     <t>CT-Y-5000007</t>
@@ -9872,125 +9725,107 @@
   <si>
     <t>GB95-12</t>
   </si>
   <si>
     <t>GB95-12 Шайба плоская D12</t>
   </si>
   <si>
     <t>GB95-16</t>
   </si>
   <si>
     <t>GB95-16 FLAT WASHER Шайба плоская диаметр 16</t>
   </si>
   <si>
     <t>MM17004035925</t>
   </si>
   <si>
     <t>Gears / Шестерня для шиномонтажного станка MM17004035925</t>
   </si>
   <si>
     <t>HANDLE WHEEL Винт с ручкой 5502048</t>
   </si>
   <si>
     <t>HEXAGON LOCK PLATE Стопор 40мм 5502053</t>
   </si>
   <si>
-    <t>CT-Y-0100006</t>
-[...4 lines deleted...]
-  <si>
     <t>O RING Манжет крышки цилиндра 65*2,65 65X2.65 5010021</t>
   </si>
   <si>
     <t>C-54-1300006</t>
   </si>
   <si>
     <t>ROLLER BOLT Болт ролика для монтажной головки (C-54-1300012) C-54-1300006</t>
   </si>
   <si>
-    <t>C-54-1300009</t>
-[...4 lines deleted...]
-  <si>
     <t>SCREW HOSE Шланг витой на взрывную накачку 5508221</t>
   </si>
   <si>
     <t>C-54-1300014</t>
   </si>
   <si>
     <t>SHEATH Вставка пластиковая в ш/м головку длинная C-54-1300014 (C-31-1300014, 5509015)</t>
   </si>
   <si>
     <t>CT-D-1100018</t>
   </si>
   <si>
     <t>SWITCH Переключатель реверсивный CT-D-1100018 (5010056) (не исп. для новых заказов)</t>
   </si>
   <si>
     <t>CT-LS-1100009</t>
   </si>
   <si>
     <t>Y-RING Манжет на поршень отжимного цилиндра CT-LS-1000011 (5010202, CT-LS-1100009)</t>
   </si>
   <si>
     <t>CT-Y-0130000</t>
   </si>
   <si>
     <t>Кронштейн цилиндра CYLINDER BRACKET CT-Y-0130000</t>
   </si>
   <si>
     <t>CT-LS-1100007</t>
   </si>
   <si>
     <t>Уплотнительное кольцо поршня цилиндра отжима PISTON SUPPORT RING для V-524E, V-526U, V-624</t>
   </si>
   <si>
     <t>CT-DJ-0012112</t>
   </si>
   <si>
     <t>Электродвигатель 0,75кВт/380В  CT-DJ-0012112</t>
   </si>
   <si>
     <t>CT-DJ-0018112Y</t>
   </si>
   <si>
     <t>Электродвигатель 1,1кВт/220В  CT-DJ-0012112 (CT-DJ-0018112Y)</t>
   </si>
   <si>
     <t>6009144 SLIDE COVER Стойка зажимного кулачка с взрывной накачкой (для V-524ITE)</t>
   </si>
   <si>
-    <t>CT-D-1100001</t>
-[...4 lines deleted...]
-  <si>
     <t>CT-LS-1320000 (CT-LS-2100000) QUICK DEFLATE VALVE ON BODY Клапан быстрого сброса для V-526U, V-626IT</t>
   </si>
   <si>
     <t>СТ-С-2100000</t>
   </si>
   <si>
     <t>Лопата отжимная СТ-С-2100000 Bead breaker для V-526, V-526U, V-626, V-626IT</t>
   </si>
   <si>
     <t>CT-Y-4120004</t>
   </si>
   <si>
     <t>Крышка цилиндра зажима передняя D80 (CYLINDER FRONT COVER) для V-524E-V-526U</t>
   </si>
   <si>
     <t>C-54-1300003</t>
   </si>
   <si>
     <t>Крышка штока шестигранного монтажной колонны (VERTICAL SHAFT COVER) для V-524E-V-526U</t>
   </si>
   <si>
     <t>Монтажная головка в сборе (DEMOUNTING HEAD ASSEMBLY) для V-524E-V-526U</t>
   </si>
   <si>
     <t>CT-D-0003000</t>
@@ -10475,56 +10310,50 @@
   <si>
     <t>0804_03</t>
   </si>
   <si>
     <t>Гидроцилиндр для SD0804CE/HJ0804CE (Ram assy) п.3</t>
   </si>
   <si>
     <t>0804_01</t>
   </si>
   <si>
     <t>Манометр для SD0804CE/HJ0804CE (Pressure gauge) поз.1</t>
   </si>
   <si>
     <t>0804_32</t>
   </si>
   <si>
     <t>Насос для SD0804CE/HJ0804CE (Pump assy) п.32</t>
   </si>
   <si>
     <t>B-73-1300000</t>
   </si>
   <si>
     <t>B-73-1300000 Линейка в сборе для VT-96 (ruler assembly)</t>
   </si>
   <si>
-    <t>B-76-1320002</t>
-[...4 lines deleted...]
-  <si>
     <t>B-43-1300002</t>
   </si>
   <si>
     <t>B-43-1300002 Пленка клавиатуры (DISPLAY FILM) для VT-75</t>
   </si>
   <si>
     <t>B-61-1000001</t>
   </si>
   <si>
     <t>B-61-1000001 Крышка с ячейками (WEIGHT TRAY)</t>
   </si>
   <si>
     <t>TB-E-9000380</t>
   </si>
   <si>
     <t>TB-E-9000380 Электродвигатель (MOTOR) для VT-75</t>
   </si>
   <si>
     <t>B-73-1240000</t>
   </si>
   <si>
     <t>B-73-1240000 Вал в сборе для VT-92</t>
   </si>
   <si>
     <t>TB-P-0300008</t>
@@ -10628,53 +10457,50 @@
   <si>
     <t>P320/4.R</t>
   </si>
   <si>
     <t>БРС универсальный ROSSVIK P320/4.R, М1/2", полиамид</t>
   </si>
   <si>
     <t>P321/2.R</t>
   </si>
   <si>
     <t>БРС универсальный ROSSVIK P321/2.R, F1/4", полиамид</t>
   </si>
   <si>
     <t>P321/3.R</t>
   </si>
   <si>
     <t>БРС универсальный ROSSVIK P321/3.R, F3/8", полиамид</t>
   </si>
   <si>
     <t>P321/4.R</t>
   </si>
   <si>
     <t>БРС универсальный ROSSVIK P321/4.R, F1/2", полиамид</t>
   </si>
   <si>
-    <t>Пульт для вулканизатора Комплекс-1 11051</t>
-[...1 lines deleted...]
-  <si>
     <t>BN-2.60PA-A-2000-03</t>
   </si>
   <si>
     <t>BN-2.60PA-A-2000-03 Блок скользящий для V2-5.5L Slider Block</t>
   </si>
   <si>
     <t>A90063</t>
   </si>
   <si>
     <t>Фонарь светодиодный Ombra A90063, Li-Ion, 300 лм, 3,7 В, 1400 мАч, налобный, IP65</t>
   </si>
   <si>
     <t>BN-3.40EM-A-2000-01-00</t>
   </si>
   <si>
     <t>BN-3.40EM-A-2000-01-00 Каретка для V2-4L Carriage (желтый)</t>
   </si>
   <si>
     <t>CT-Y-1L100000</t>
   </si>
   <si>
     <t>CT-Y-1L100000 TURNTABLE ASSEMBLY Стол поворотный в сборе для V-524</t>
   </si>
   <si>
     <t>BN-6240WL-2000-00(2022)</t>
@@ -10865,51 +10691,51 @@
   <si>
     <t>Ароматизатор жидкий подвесной GRASS Triumph (желтый апельсин, бобы тонка)</t>
   </si>
   <si>
     <t>Микрофибровая салфетка Adolf Bucher 12.6025, 400*400 мм, 300 г/м2</t>
   </si>
   <si>
     <t>Средство моющее GRASS Gloss, для акриловых поверхностей, 600 мл</t>
   </si>
   <si>
     <t>CRW24</t>
   </si>
   <si>
     <t>Ключ гаечный комбинированный THORVIK CRW24, 24 мм, 12-гранный, трещоточный</t>
   </si>
   <si>
     <t>ST400</t>
   </si>
   <si>
     <t>Съемник гидравлический ROSSVIK ST400, для снятия ступичных подшипников, усилие 18 т</t>
   </si>
   <si>
     <t>ST416</t>
   </si>
   <si>
-    <t>Приспособление для откачки технических жидкостей с ручным насосом, ROSSVIK ST416, 5 л</t>
+    <t>Приспособление для откачки технических жидкостей с ручным насосом, ROSSVIK ST416, 9 л</t>
   </si>
   <si>
     <t>ST422</t>
   </si>
   <si>
     <t>Приспособление для проверки дизельных форсунок с калибровочным ручным насосом ROSSVIK ST422</t>
   </si>
   <si>
     <t>ST063</t>
   </si>
   <si>
     <t>Набор инструментов для сведения тормозных цилиндров ROSSVIK ST063, 13 предметов</t>
   </si>
   <si>
     <t>ST423</t>
   </si>
   <si>
     <t>Набор для монтажа и демонтажа сайлентблоков рессор ROSSVIK ST423</t>
   </si>
   <si>
     <t>ST406</t>
   </si>
   <si>
     <t>Съемник шаровых соединений ROSSVIK ST406, 30*65 мм</t>
   </si>
@@ -11267,93 +11093,90 @@
   <si>
     <t>SG-55 POP5500</t>
   </si>
   <si>
     <t>Насадка защитная DEKA, для SG-55, POP5500</t>
   </si>
   <si>
     <t>НФ-00000667</t>
   </si>
   <si>
     <t>Мойка колес ОПТИМА, 240 л, 20 кг, 31", 20-60 сек/15 сек, без нагрева</t>
   </si>
   <si>
     <t>3/0007</t>
   </si>
   <si>
     <t>Очиститель битумных пятен Cleanol 3л. Спецсредство Обезжирка</t>
   </si>
   <si>
     <t>11835жб</t>
   </si>
   <si>
     <t>Очиститель битумных пятен и нефтепродуктов Антибитум Complex (5л)</t>
   </si>
   <si>
-    <t>Чернитель шин Глянцевый Complex 5л</t>
-[...1 lines deleted...]
-  <si>
     <t>Средство для бесконтактной мойки автотранспорта для воды высокой жесткости Complex SENZA (21кг) NEW</t>
   </si>
   <si>
     <t>Воск для кузова осушитель COMPLEX «Бабл Гам» 5л ЧЗ</t>
   </si>
   <si>
     <t>Средство для бесконтактной мойки автотранспорта SMART POWER SAFE 40 (20л)</t>
   </si>
   <si>
-    <t>Средство для бесконтактной мойки автотранспорта SMART TURBO SAFE 41 (20л) ЧЗ</t>
+    <t>Средство для бесконтактной мойки автотранспорта SMART TURBO SAFE 41 (20л)</t>
   </si>
   <si>
     <t>Воск для кузова-осушитель Smart Open SAHARA 43, вишня, 20 кг ЧЗ</t>
   </si>
   <si>
     <t>Кварцевое покрытие Быстрый гидрофоб SMART QUARTZ ENERGY 33 (5л) ЧЗ</t>
   </si>
   <si>
     <t>Покрытие защитное для стекла SMART GLASSO 39 (50мл)</t>
   </si>
   <si>
     <t>Автошампунь ручной кислотный Smart Open MYSTIC 30, для экстерьера, 20 л ЧЗ</t>
   </si>
   <si>
-    <t>Очиститель абразивный для стекла SMART GLASS SCRUB 35 (0,25л) ЧЗ</t>
+    <t>Очиститель абразивный для стекла SMART GLASS SCRUB 35 (0,25л)</t>
   </si>
   <si>
     <t>15105жб</t>
   </si>
   <si>
     <t>Состав диэлектрический гелеобразный для мойки двигателя SMART MOTOR STAR 10 (5л)</t>
   </si>
   <si>
     <t>Консервант двигателя Высокостойкий SMART MOTOR PROTECTOR 12 (0,5л), триггер</t>
   </si>
   <si>
     <t>Очиститель неорганических загрязнений на основе минеральных кислот SMART ACID CLEAN 18 (5л) ЧЗ</t>
   </si>
   <si>
-    <t>Очиститель кожи Пенка SMART SKIN VIRGIN 23 (5л) ЧЗ</t>
+    <t>Очиститель кожи Пенка SMART SKIN VIRGIN 23 (5л)</t>
   </si>
   <si>
     <t>Чернитель шин быстродействующий матовый SMART BLACK KISS MATT 51 (5л)</t>
   </si>
   <si>
     <t>Микрофибровая салфетка Smart Open SOFT FIBER LIGHT, супермягкая, 400*400 мм, 340 г/м2</t>
   </si>
   <si>
     <t>Салфетка для нанесения защитных составов Smart Open APPLICATION FIBER, 100*100 мм, 210 г/м2, 30 шт.</t>
   </si>
   <si>
     <t>Салфетка для стеклянных поверхностей Smart Open GLASS FIBER ULTRA, 400*400 мм, 300 г/м2, 2 шт.</t>
   </si>
   <si>
     <t>Аппликатор круглый D-10 см. с ручкой для чернения резины и пластика, рифленая рабочая поверхность SM</t>
   </si>
   <si>
     <t>Аппликатор с прорезью для керамики 10x5x(1.5+0.5)см SMART OPEN</t>
   </si>
   <si>
     <t>SASP11-29 V</t>
   </si>
   <si>
     <t>Пила сабельная DWT SASP11-29 V, 1100Вт; 220В/50Гц; 5А; 0-2800ход/мин</t>
   </si>
@@ -11867,113 +11690,98 @@
   <si>
     <t>Насадка защитная Aurora, для PT-31 Aurora, керамическая</t>
   </si>
   <si>
     <t>Сопло Aurora, Ø 1.1 мм, для PT-31</t>
   </si>
   <si>
     <t>022255</t>
   </si>
   <si>
     <t>Гидростанция для автоподъемника ПГА-4500Е, 380В</t>
   </si>
   <si>
     <t>001347</t>
   </si>
   <si>
     <t>Экстрактор золотников 001347, отвертка короткая</t>
   </si>
   <si>
     <t>001346</t>
   </si>
   <si>
     <t>Накладка защитная для колесных дисков 001346, 1 шт.</t>
   </si>
   <si>
-    <t>TC-E-4400224</t>
-[...4 lines deleted...]
-  <si>
     <t>TC-E-2401616</t>
   </si>
   <si>
     <t>Выключатель главный Main Switch для Rpro V2-4.0, V2-4.5L, V2-5.5L</t>
   </si>
   <si>
-    <t>TC-E-43Z6524</t>
-[...4 lines deleted...]
-  <si>
     <t>TC-E-43Z6424</t>
   </si>
   <si>
     <t>Реле времени Time relay для Rpro V2-4.5L, V2-5.5L</t>
   </si>
   <si>
     <t>J201-1341000</t>
   </si>
   <si>
     <t xml:space="preserve">Накладка резиновая для подъемного рычага RUBBER PAD FOR THE LIFTING ARM для Rpro V2-4.5L, V2-5.5L </t>
   </si>
   <si>
     <t>J201-1340000</t>
   </si>
   <si>
     <t>Накладка резиновая для подъемного рычага RUBBER PAD FOR THE LIFTING ARM 4шт для V2-4.0</t>
   </si>
   <si>
     <t>J101-1070001</t>
   </si>
   <si>
     <t>Вал шкива цилиндра SPROCKET SHAFT для Rpro V2-4.0</t>
   </si>
   <si>
     <t>J101-1072000</t>
   </si>
   <si>
     <t>Вилка цилиндра FORK 2шт для Rpro V2-4.0</t>
   </si>
   <si>
     <t>J101-1070002</t>
   </si>
   <si>
     <t>Шкив цилиндра PULLEY CHAIN для Rpro V2-4.0</t>
   </si>
   <si>
     <t>J101-1070003</t>
   </si>
   <si>
     <t>Втулка вала шкива цилиндра SELF для Rpro V2-4.0</t>
   </si>
   <si>
-    <t>Реле промежуточное Intermediate relay для Rpro V2-4.0</t>
-[...1 lines deleted...]
-  <si>
     <t>J101-1040001</t>
   </si>
   <si>
     <t>Блок скользящий SLIDING BLOCK для Rpro V2-4.0, V2-4.5L, V2-5.5L</t>
   </si>
   <si>
     <t>J101-1145000</t>
   </si>
   <si>
     <t>Трубка резиновая поз 7 Rubber tube для Rpro V2-4.0</t>
   </si>
   <si>
     <t>J201-2110000</t>
   </si>
   <si>
     <t>Насос гидравлический в сборе HPU ASSEMBLY для Rpro V2-4.5L</t>
   </si>
   <si>
     <t>J101-1141000</t>
   </si>
   <si>
     <t>Шланг резиновый с заглушкой SUPPRESSED RUBBER HOSE для Rpro V2-4.5L, V2-4.5L</t>
   </si>
   <si>
     <t>J201-1610000</t>
@@ -12161,63 +11969,63 @@
   <si>
     <t>Прокладка цилиндра бумажная Paper mat для RPC-400, RPC-400A</t>
   </si>
   <si>
     <t>RPC-400-29</t>
   </si>
   <si>
     <t>Прокладка головки блока цилиндров верхняя cylinder head gasket для RPC-400, RPC-400A</t>
   </si>
   <si>
     <t>RPC-400-30</t>
   </si>
   <si>
     <t>Фильтр Muffler для RPC-400, RPC-400A</t>
   </si>
   <si>
     <t>RPC-400-31</t>
   </si>
   <si>
     <t>Крышка цилиндра верхняя Cylinder head для RPC-400, RPC-400A</t>
   </si>
   <si>
     <t>RPC-400-32</t>
   </si>
   <si>
-    <t>Соеденитель Y образный Three way connect для RPC-400, RPC-400A</t>
+    <t>Соединитель Y образный Three way connect для RPC-400, RPC-400A</t>
   </si>
   <si>
     <t>RPC-1000-33</t>
   </si>
   <si>
-    <t>Соеденитель T образный Three way connect для RPC-1000</t>
+    <t>Соединитель T образный Three way connect для RPC-1000</t>
   </si>
   <si>
     <t>RPC-400-35</t>
   </si>
   <si>
-    <t>Соеденитель Г образный Three way connect для RPC-400, RPC-400A</t>
+    <t>Соединитель Г образный Three way connect для RPC-400, RPC-400A</t>
   </si>
   <si>
     <t>RPC-400-34</t>
   </si>
   <si>
     <t>Трубка соединительная connection pipe для RPC-400, RPC-400А</t>
   </si>
   <si>
     <t>RPC-400-37</t>
   </si>
   <si>
     <t>Шатун Connecting rod для RPC-400</t>
   </si>
   <si>
     <t>RPC-400-38</t>
   </si>
   <si>
     <t>Поршень Piston для RPC-400, RPC-400A</t>
   </si>
   <si>
     <t>RPC-1000-40</t>
   </si>
   <si>
     <t>Палец поршня Piston pin для RPC-1000, RPC-670</t>
   </si>
@@ -12332,81 +12140,81 @@
   <si>
     <t>Прокладка цилиндра нижняя Cylinder mat для RPC-670, RPC-1000</t>
   </si>
   <si>
     <t>RPC-400-28</t>
   </si>
   <si>
     <t>Пластина клапанная верхняя Valve plate для RPC-400, RPC-400А</t>
   </si>
   <si>
     <t>RPC-400-19d</t>
   </si>
   <si>
     <t>Реле давления Pressure switch для RPC-400</t>
   </si>
   <si>
     <t>RPC-400-01</t>
   </si>
   <si>
     <t>Клапан сливной Drain valve для RPC-400, RPC-400А, RPC-670, RPC-1000</t>
   </si>
   <si>
     <t>RPC-1000-35</t>
   </si>
   <si>
-    <t>Соеденитель Г образный Three way connect для RPC-1000</t>
+    <t>Соединитель Г образный Three way connect для RPC-1000</t>
   </si>
   <si>
     <t>RPC-1000-31</t>
   </si>
   <si>
     <t>Крышка цилиндра верхняя Cylinder head для RPC-670, RPC-1000</t>
   </si>
   <si>
     <t>RPC-1000-30</t>
   </si>
   <si>
     <t>Фильтр Muffler для RPC-670, RPC-1000</t>
   </si>
   <si>
     <t>RPC-670-43</t>
   </si>
   <si>
-    <t>Соеденитель Y образный Three way connect для RPC-670</t>
+    <t>Соединитель Y образный Three way connect для RPC-670</t>
   </si>
   <si>
     <t>RPC-400-33</t>
   </si>
   <si>
-    <t>Соеденитель T образный Three way connect для RPC-400, RPC-400A</t>
+    <t>Соединитель T образный Three way connect для RPC-400, RPC-400A</t>
   </si>
   <si>
     <t>RPC-670-45</t>
   </si>
   <si>
-    <t>Соеденитель Г образный Three way connect для RPC-670</t>
+    <t>Соединитель Г образный Three way connect для RPC-670</t>
   </si>
   <si>
     <t>RPC-400-23</t>
   </si>
   <si>
     <t>Картер двигателя Сrankcase для RPC-400, RPC-400A</t>
   </si>
   <si>
     <t>C-54-1000029</t>
   </si>
   <si>
     <t>Трубка спиральная PU SPIRAL TUBE для V-626</t>
   </si>
   <si>
     <t>TC-40-1200022</t>
   </si>
   <si>
     <t>Чехол резиновый RUBBER COVER для V-626</t>
   </si>
   <si>
     <t>RPC-1000-110</t>
   </si>
   <si>
     <t>Двигатель в сборе motor assembly для RPC-1000</t>
   </si>
@@ -12470,51 +12278,51 @@
   <si>
     <t>Верстак 1-тумбовый Ferrum 01.105L-G7046, тумба, 5 ящиков, столешница оцинкованная, серый</t>
   </si>
   <si>
     <t>JTC-4219</t>
   </si>
   <si>
     <t>Направляющие для монтажа колеса JTC 4219, шпильки 12*1,5 мм, 12*1,25 мм, 14*1,5 мм, 14*1,25 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Фен технический Denzel HGP-2000, 2000 Вт, 2 режима, 450-600 °C, защита от перегрева </t>
   </si>
   <si>
     <t>RIW-380-13</t>
   </si>
   <si>
     <t>Панель управления скоростью Speed control panel для RIW-380</t>
   </si>
   <si>
     <t>НФ-00000396</t>
   </si>
   <si>
     <t>Видеоэндоскоп THINKCAR TES 303 PRO, 1280*720, гибкий зонд 95 см, для смартфона (Android/iOS)</t>
   </si>
   <si>
-    <t>Средство для бесконтактной мойки автомобиля SMART MULTI SAFE 42 канистра 20литров ЧЗ</t>
+    <t>Средство для бесконтактной мойки автомобиля SMART MULTI SAFE 42 канистра 20литров</t>
   </si>
   <si>
     <t>Электролобзик DWT STSP08-100 DV, 800 Вт, 100 мм, 300-3000 ход/мин</t>
   </si>
   <si>
     <t>CT-D-7100002</t>
   </si>
   <si>
     <t>Пластина выключателя соединительная PLATE SWITCH CONNECTING для V-521</t>
   </si>
   <si>
     <t>CT-D-7100004H</t>
   </si>
   <si>
     <t>Пластина кронштейна BRACKET PLATE для V-521</t>
   </si>
   <si>
     <t>GB879.1-4×16</t>
   </si>
   <si>
     <t>Штифт цилиндрический эластичный, тяжелый ELASTIC CYLINDRICAL PIN, HEAVY для V-626</t>
   </si>
   <si>
     <t>RIW-380-06</t>
   </si>
@@ -12830,50 +12638,62 @@
   <si>
     <t>Полировальный круг для стекла диаметр 80мм для полировки ЛКП авто SMART OPEN</t>
   </si>
   <si>
     <t xml:space="preserve">Удлинитель силовой MaxCut на пластиковой катушке ECRO 315-30 ПВС (3х1,5), 30м, 1 гнездо, ПВС, IP20, </t>
   </si>
   <si>
     <t xml:space="preserve">Удлинитель силовой MaxCut на пластиковой катушке ECRO 315-50 ПВС (3х1,5), 50м, 1 гнездо, ПВС, IP20, </t>
   </si>
   <si>
     <t xml:space="preserve">Удлинитель силовой MaxCut на пластиковой катушке ECRS 215-20 ПВС (2х1,5), 20м, 4 гнезда, ПВС, IP20, </t>
   </si>
   <si>
     <t>15BB</t>
   </si>
   <si>
     <t>Набор профессиональных кистей для детейлинга BRUSH BOX SMART OPEN (5шт)</t>
   </si>
   <si>
     <t>Кисть для детейлинга из пластика с мягким искуственным ворсом (160 мм, ворс 45 мм) SMART OPEN</t>
   </si>
   <si>
     <t>Кисть моторная для детейлинга с искусственной щетиной, длина 24 см SMART OPEN</t>
   </si>
   <si>
+    <t>KA-B013</t>
+  </si>
+  <si>
+    <t>Мовильница для густых составов,  KLCB</t>
+  </si>
+  <si>
+    <t>KA-B019</t>
+  </si>
+  <si>
+    <t>Мовильница для густых составов, KLCB</t>
+  </si>
+  <si>
     <t>KA-G074</t>
   </si>
   <si>
     <t>Кисть для детейлинга из пластика (2шт) со сменными наконечниками различной длины и жесткости (5 шт.)</t>
   </si>
   <si>
     <t>RPC-1000-63</t>
   </si>
   <si>
     <t>Колесо резиновое Wheel foot для RPC-1000</t>
   </si>
   <si>
     <t>RPC-400A-111</t>
   </si>
   <si>
     <t>Насос воздушный в сборе Air pump assembly для RPC-400A</t>
   </si>
   <si>
     <t>RPC-400A-53</t>
   </si>
   <si>
     <t>Ремень привода Belt для RPC-400A</t>
   </si>
   <si>
     <t>RPC-400A-26</t>
@@ -12947,78 +12767,78 @@
   <si>
     <t>Полировальный круг из шерстяного белого меха,диаметр 80 мм., длина шерсти 10мм, на подложке SMART OP</t>
   </si>
   <si>
     <t>Полировальный круг из шерстяного серого меха,диаметр 80 мм., длина шерсти 10мм, на подложке SMART OP</t>
   </si>
   <si>
     <t>Триггер из химически стойкого материала</t>
   </si>
   <si>
     <t>Триггер Smart Open, из химически стойкого материала, белый, 750 мл</t>
   </si>
   <si>
     <t>160365*</t>
   </si>
   <si>
     <t>Триггер Smart Open, из химически стойкого материала, прозрачный, 750 мл</t>
   </si>
   <si>
     <t>Шампунь высокопенный ручной, без фосфатов и растворителей SMART TOO SHAMPOO 03 (0,5л) ЧЗ</t>
   </si>
   <si>
     <t>Лосьон - кондиционер для интерьера автомобиля SMART ANGEL TOUCH 52 (0,5л)</t>
   </si>
   <si>
-    <t>Крем защитный  для кожи SMART SKIN MAGIC 13 (0,5л)</t>
+    <t>Крем защитный для кожи SMART SKIN MAGIC 13 (0,5л)</t>
   </si>
   <si>
     <t>Чернитель шин Гелевый SMART BLACK ROUND 27 (0,25л)</t>
   </si>
   <si>
     <t>Чернитель с эффектом мокрых шин SMART BLACK KISS 32 (0,25л)</t>
   </si>
   <si>
     <t>Нано-консервант для кузова автомобиля с глубоким блеском SMART NANO SHINE 05 (0,5л)</t>
   </si>
   <si>
     <t>Средство высокопенное концентрированное для бесконтактной мойки Complex VENUS (21кг) NEW</t>
   </si>
   <si>
     <t>Щетка для чистки колес из нат. шерсти овчины.Общая длина-30 см, длина шерст. части-13,5 см SMART OPE</t>
   </si>
   <si>
     <t>Средство для экспресс - очистки и блеска SMART QUICK STEP 26 (0,5л)</t>
   </si>
   <si>
     <t>Щетка для чистки колес из нат. шерсти овчины.Общая длина-45 см, длина шерст. части-18,5 см SMART OPE</t>
   </si>
   <si>
     <t>Очиститель устойчивых загрязнений с экстрактом апельсина универсальный SMART ORANGE KING 08 (0,1л)</t>
   </si>
   <si>
-    <t>Очиститель интерьера универсальный SMART FARBIC MAGIC 09 (0,5л) триггер ЧЗ</t>
+    <t>Очиститель интерьера универсальный SMART FARBIC MAGIC 09 (0,5л) триггер</t>
   </si>
   <si>
     <t>Средство для придания блеска кузову автомобиля SMART QUICK SHINE 37 (0,5л)</t>
   </si>
   <si>
     <t>Обезжириватель на основе сольвентов SMART SOLVENT 50 (0,5л)</t>
   </si>
   <si>
     <t>V326-1512</t>
   </si>
   <si>
     <t>Двигатель 380В MM26001076170 Motor для V-326</t>
   </si>
   <si>
     <t>V326-1513</t>
   </si>
   <si>
     <t>Упор резиновый MM26001061270 rubber pad для V-326</t>
   </si>
   <si>
     <t>V326-1516</t>
   </si>
   <si>
     <t>Цилиндр отжима MM26001063996 large air cylinder для V-326</t>
   </si>
@@ -13148,93 +12968,93 @@
   <si>
     <t>Шток поршня цилиндра ММ26001067657 cylinder piston rod для V-326</t>
   </si>
   <si>
     <t>V326-2309</t>
   </si>
   <si>
     <t>Кольцо уплотнительное ММ26001063254 20 × 2,65 O-ring для V-326</t>
   </si>
   <si>
     <t>Стяжка нейлоновая морозостойкая 4,6*300, черный, (100шт)</t>
   </si>
   <si>
     <t>Стяжка нейлоновая морозостойкая 2,5*150, черный (100шт)</t>
   </si>
   <si>
     <t>Стяжка нейлоновая морозостойкая 2,5*100, черный (100шт)</t>
   </si>
   <si>
     <t>3.09.03.0019</t>
   </si>
   <si>
     <t>Видеоэндоскоп THINKCAR ЕS 401, 1280*720, гибкий зонд 1 м, экран 5"</t>
   </si>
   <si>
-    <t>Очиститель дисков COMPLEX 5л ЧЗ</t>
+    <t>Очиститель дисков COMPLEX 5л</t>
   </si>
   <si>
     <t>Ершик для мытья дисков Vikan 525052, длина 320 мм</t>
   </si>
   <si>
     <t>RIW-1000-00</t>
   </si>
   <si>
     <t>Корпус в сборе Housing assembly для RIW-1000</t>
   </si>
   <si>
     <t>4131002103  Регулятор давления 1/4" AR2000A Air regulator 1/4'' AR2000A</t>
   </si>
   <si>
     <t>01.A8-7016</t>
   </si>
   <si>
     <t>Полка навесная Ferrum 530*181*75 мм, черная (темно-серый)</t>
   </si>
   <si>
     <t>02.А1-7016</t>
   </si>
   <si>
     <t>Полка навесная Ferrum 437*176 мм, (темно-серый)</t>
   </si>
   <si>
     <t>Средство моющее кислотное беспенное, на основе ортофосфорной кислоты TANK CA23 26кг</t>
   </si>
   <si>
     <t>Средство для бесконтактной мойки автомобиля высокопенное концентрат COMPLEX MERCURY 20кг</t>
   </si>
   <si>
     <t>DCT-32</t>
   </si>
   <si>
     <t>Рычаг для установки б/к вентилей металлический DCT-32 (Изогнутый)  НОРМ</t>
   </si>
   <si>
     <t>0065</t>
   </si>
   <si>
-    <t>Груза клеевые (Pb) для грузовых колес НОРМ 0065 4×25гр 100гр 19мм, Синий скотч 50шт</t>
+    <t>Груза клеевые (Pb) для грузовых колес НОРМ 0065 4×25гр 100гр 19мм, Синий скотч 25шт</t>
   </si>
   <si>
     <t>0062B</t>
   </si>
   <si>
     <t>Груза клеевые (Pb) для легковых колес НОРМ 0062B 4×5гр+4×10гр 19мм, Черная эмаль, Синий скотч 50шт</t>
   </si>
   <si>
     <t>RPC-400A-15</t>
   </si>
   <si>
     <t>Шкив двигателя motor pulley для RPC-400A</t>
   </si>
   <si>
     <t>Кабель для установки TK-IMT602 арт.10006163</t>
   </si>
   <si>
     <t>V-624-31</t>
   </si>
   <si>
     <t>Стол поворотный в сборе CT-Y-1L000000 TURNTABLE  ASSEMBLY для V-624</t>
   </si>
   <si>
     <t>RW-1201</t>
   </si>
@@ -13259,69 +13079,69 @@
   <si>
     <t>Гайковерт пневматический ROSSVIK RW-3401 3/4'', 2000Nm, 5500об/мин, 3,8кг, композитный корпус</t>
   </si>
   <si>
     <t>RW-1205</t>
   </si>
   <si>
     <t>Гайковерт пневматический ROSSVIK RW-1205 1/2'', 1560Nm, 8000об/мин, 2,0кг, композитный корпус</t>
   </si>
   <si>
     <t>JTC-1353017</t>
   </si>
   <si>
     <t>Бита HEX JTC-1353017, H17, 30мм, 10мм, сплав S2, 6-ти гранная</t>
   </si>
   <si>
     <t>LDC020</t>
   </si>
   <si>
     <t>Датчик нагрузки LDC020 до 30кг</t>
   </si>
   <si>
     <t>SOL003</t>
   </si>
   <si>
-    <t>Соленоид SOL003 220Вт</t>
+    <t>Соленоид SOL003 220В</t>
   </si>
   <si>
     <t>SOL004</t>
   </si>
   <si>
-    <t>Соленоид SOL004 12Вт</t>
+    <t>Соленоид SOL004 12В</t>
   </si>
   <si>
     <t>HSW018</t>
   </si>
   <si>
     <t>Выключатель HSW018</t>
   </si>
   <si>
     <t>KPD017</t>
   </si>
   <si>
-    <t>Клавиатура KPD017 для AC1800/AC2000</t>
+    <t>Клавиатура KPD017 для AC1800</t>
   </si>
   <si>
     <t>НФ-00000709</t>
   </si>
   <si>
     <t>Мойка колес ОПТИМА, 240 л, 20 кг, 31", 20-60 сек/15 сек, с подогревом</t>
   </si>
   <si>
     <t>LAS014</t>
   </si>
   <si>
     <t>Адаптер LAS014 LP-SAE1/4</t>
   </si>
   <si>
     <t>LAT012</t>
   </si>
   <si>
     <t>Адаптер LAT012 LP-ACME1/2</t>
   </si>
   <si>
     <t>076.021.02</t>
   </si>
   <si>
     <t>Накидка Автопак 076.021.02, 1300*820 мм, карманная, 10 мкм, 500 шт./уп.</t>
   </si>
@@ -13436,51 +13256,51 @@
   <si>
     <t>Воск с гидрофобным эффектом Complex (5л) Виноград</t>
   </si>
   <si>
     <t>Очиститель двигателя "Motor Cleaner" (канистра 22,5 кг)</t>
   </si>
   <si>
     <t>KA-G046</t>
   </si>
   <si>
     <t>Фиксатор с липучкой для инструментальной панели, KLCB</t>
   </si>
   <si>
     <t>Щетка для очистки полировальных кругов Pad Brush SMART OPEN</t>
   </si>
   <si>
     <t>Щетка для чернения шин круглая с искусственным ворсом в боксе SMART OPEN</t>
   </si>
   <si>
     <t>Щетка для салона с мягким ворсом из конского волоса, круглая 6,4 см SMART OPEN</t>
   </si>
   <si>
     <t>FE100</t>
   </si>
   <si>
-    <t>Груза клеевые (Fe) для легковых колес 12*5 г, 120 мм, (100 шт/кор.), белая кор.</t>
+    <t>Груза клеевые (Fe) для легковых колес FE100, 12*5 г, 120 мм, (100 шт/кор.), белая кор.</t>
   </si>
   <si>
     <t>V326-2308</t>
   </si>
   <si>
     <t>Кольцо стопорное 30 ММ26001064688 Snap Ring для V-326</t>
   </si>
   <si>
     <t>Трубка пластиковая 8мм</t>
   </si>
   <si>
     <t>A2.0.00.9.374</t>
   </si>
   <si>
     <t>Винтовой блок для компрессора ВК8-10</t>
   </si>
   <si>
     <t>OHT510V</t>
   </si>
   <si>
     <t>Цилиндр гидравлический Ombra OHT510V, обратного действия, усилие 10 т</t>
   </si>
   <si>
     <t>Поломоечная машина с приводом Chancee M60 Self-walking с гелевыми АКБ (90 а/ч при С5)</t>
   </si>
@@ -13659,50 +13479,272 @@
     <t>Шип ремонтный ROSSVIK 12-10-2 (коробка, 500 шт.)</t>
   </si>
   <si>
     <t>12-9-2</t>
   </si>
   <si>
     <t>Шип ремонтный ROSSVIK 12-9-2 (коробка, 500 шт.)</t>
   </si>
   <si>
     <t>T006P.7016</t>
   </si>
   <si>
     <t>Тележка инструментальная ROSSVIK T006P, 800*500*1000 мм, 6 ящиков, серый</t>
   </si>
   <si>
     <t>T006P.5005</t>
   </si>
   <si>
     <t>Тележка инструментальная ROSSVIK T006P, 800*500*1000 мм, 6 ящиков, синий</t>
   </si>
   <si>
     <t>GLDK</t>
   </si>
   <si>
     <t>Набор для проверки утечек СО2 в системе охлаждения Thorvik GLDK</t>
+  </si>
+  <si>
+    <t>RPC-670-31</t>
+  </si>
+  <si>
+    <t>Картер двигателя Сrankcase для RPC-670</t>
+  </si>
+  <si>
+    <t>RPC-670-53</t>
+  </si>
+  <si>
+    <t>Коленвал Crankshaft для RPC-670</t>
+  </si>
+  <si>
+    <t>RPC-670-47</t>
+  </si>
+  <si>
+    <t>Шатун CONNECT ROD для RPC-670</t>
+  </si>
+  <si>
+    <t>WIR17</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной, THORVIK WIR17, 17 мм ударный</t>
+  </si>
+  <si>
+    <t>WIR19</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной, THORVIK WIR19, 19 мм ударный</t>
+  </si>
+  <si>
+    <t>WIR21</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной, THORVIK WIR21, 21 мм ударный</t>
+  </si>
+  <si>
+    <t>WIR22</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной, THORVIK WIR22, 22 мм ударный</t>
+  </si>
+  <si>
+    <t>WIR26</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной, THORVIK WIR26, 26 мм ударный</t>
+  </si>
+  <si>
+    <t>WIR24</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной, THORVIK WIR24, 24 мм ударный</t>
+  </si>
+  <si>
+    <t>WIR27</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной, THORVIK WIR27, 27 мм ударный</t>
+  </si>
+  <si>
+    <t>WIR34</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной, THORVIK WIR34, 34 мм ударный</t>
+  </si>
+  <si>
+    <t>WIR36</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной, THORVIK WIR36, 36 мм ударный</t>
+  </si>
+  <si>
+    <t>WIR32</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной, THORVIK WIR32, 32 мм ударный</t>
+  </si>
+  <si>
+    <t>WIR30</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной, THORVIK WIR30, 30 мм ударный</t>
+  </si>
+  <si>
+    <t>WIR38</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной, THORVIK WIR38, 38 мм ударный</t>
+  </si>
+  <si>
+    <t>WIR41</t>
+  </si>
+  <si>
+    <t>Ключ гаечный накидной, THORVIK WIR41, 41 мм ударный</t>
+  </si>
+  <si>
+    <t>НФ-00007194</t>
+  </si>
+  <si>
+    <t>Шкаф для оснастки инструментальный Профи 2 п6.я10 (мод.1)</t>
+  </si>
+  <si>
+    <t>НФ-00007181</t>
+  </si>
+  <si>
+    <t>Шкаф инструментальный для оснастки Профи1-SK-40 п0.я0.ш6 (мод.1)</t>
+  </si>
+  <si>
+    <t>П2705</t>
+  </si>
+  <si>
+    <t>Шкаф инструментальный КД-09-И</t>
+  </si>
+  <si>
+    <t>Шкаф инструментальный «Classic» 4 полки, синий Шкаф инструментальный «Classic» 4 полки, синий 03.30</t>
+  </si>
+  <si>
+    <t>Дрель сетевая ударная Denzel IDD-1050-2, 1050 Вт, 0-3200 об/мин, 0-51200 уд./мин, реверс 2 скор.</t>
+  </si>
+  <si>
+    <t>ABSP-20 NF-2 BMC+</t>
+  </si>
+  <si>
+    <t>Дрель аккумуляторная DWT ABS P-20 NF-2 BMC, 3/8'', 30 Нм, 1350 об/мин + СУМКА</t>
+  </si>
+  <si>
+    <t>Перчатки нитриловые ультрапрочные Jeta Safety JSN908, размер 8/M, толщина 0,15 мм (50 шт.)</t>
+  </si>
+  <si>
+    <t>Перчатки нитриловые ультрапрочные Jeta Safety JSN910, размер 10/XL, толщина 0,15 мм (50 шт.)</t>
+  </si>
+  <si>
+    <t>Перчатки нитриловые ультрапрочные Jeta Safety JSN909, размер 9/L, толщина 0,15 мм (50 шт.)</t>
+  </si>
+  <si>
+    <t>JTC-4940</t>
+  </si>
+  <si>
+    <t>Ключ динамометрический JTC-4940, 1", 200-1000Нм 1250мм</t>
+  </si>
+  <si>
+    <t>5/0384</t>
+  </si>
+  <si>
+    <t>Очиститель насекомых К серия ROSSVIK, канистра 5 кг.</t>
+  </si>
+  <si>
+    <t>20/0378</t>
+  </si>
+  <si>
+    <t>Автошампунь для бесконтактной мойки K 120 ROSSVIK, канистра 20 кг.</t>
+  </si>
+  <si>
+    <t>11/0201</t>
+  </si>
+  <si>
+    <t>Средство индивидуальной защиты дерматологическое очищающее:Паста "Cleanol" для очистки рук, ведро 11</t>
+  </si>
+  <si>
+    <t>5/0331</t>
+  </si>
+  <si>
+    <t>Химчистка: Очиститель салона универсальный К серия ROSSVIK, канистра 5 кг.</t>
+  </si>
+  <si>
+    <t>НФ-00000774</t>
+  </si>
+  <si>
+    <t>Мойка колес ОПТИМА, 240 л, 20 кг, 31", 20-60 сек/15 сек, без нагрева (управление слева)</t>
+  </si>
+  <si>
+    <t>Электродвигатель насоса гидравлического Electro Motor для Rpro V2-4.5L,  V2-5.5L</t>
+  </si>
+  <si>
+    <t>Полотна для сабельной пилы универсальные S1222VF, 275/1.8-2.5 мм, Bimetal, 2 шт, Pro Matrix</t>
+  </si>
+  <si>
+    <t>Полотна для сабельной пилы универсальные S1122VF, 200/1.8-2.5 мм, Bimetal, 2 шт, Pro Matrix</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пенка очиститель кожи SMART SKIN VIRGIN 23 (0,25л) </t>
+  </si>
+  <si>
+    <t>Полироль пластика Complex POLITURA GLOSS, глянцевый блеск (вишня), 0,5 л</t>
+  </si>
+  <si>
+    <t>TB-F-0500100RC PROTECTIVE HOOD SUPPORT Кронштейн защитного кожуха для VT-64</t>
+  </si>
+  <si>
+    <t>002150</t>
+  </si>
+  <si>
+    <t>Скребок для шин 002150</t>
+  </si>
+  <si>
+    <t>003421</t>
+  </si>
+  <si>
+    <t>Диск зачистной ROSSVIK 003421, Ф88мм, ширина 15мм, 4000об/мин</t>
+  </si>
+  <si>
+    <t>002151</t>
+  </si>
+  <si>
+    <t>Скребок для удаления самоклеящихся грузов 002151</t>
+  </si>
+  <si>
+    <t>V326.380.5005</t>
+  </si>
+  <si>
+    <t>Станок шиномонтажный ROSSVIK V-326, п/авт., до 26", 380 В, синий</t>
+  </si>
+  <si>
+    <t>V326.380.7016</t>
+  </si>
+  <si>
+    <t>Станок шиномонтажный ROSSVIK V-326, п/авт., до 26", 380 В, серый</t>
+  </si>
+  <si>
+    <t>Полуавтомат сварочный AuroraPRO OVERMAN 205</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -14006,57 +14048,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C2472"/>
+  <dimension ref="A1:C2478"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="119.114" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
         <v>4996101693</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
@@ -14851,631 +14898,631 @@
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>108</v>
       </c>
       <c r="B75" t="s">
         <v>109</v>
       </c>
       <c r="C75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>110</v>
       </c>
       <c r="B76" t="s">
         <v>111</v>
       </c>
       <c r="C76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:3">
-      <c r="A77" t="s">
+      <c r="B77" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
+        <v>113</v>
+      </c>
+      <c r="B78" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
+        <v>115</v>
+      </c>
+      <c r="B79" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="C79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
+        <v>117</v>
+      </c>
+      <c r="B80" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="C80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
+        <v>119</v>
+      </c>
+      <c r="B81" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="C81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
+        <v>121</v>
+      </c>
+      <c r="B82" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="C82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
+        <v>123</v>
+      </c>
+      <c r="B83" t="s">
         <v>124</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" t="s">
         <v>125</v>
       </c>
-      <c r="C83">
-[...3 lines deleted...]
-    <row r="84" spans="1:3">
       <c r="B84" t="s">
         <v>126</v>
       </c>
       <c r="C84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
         <v>127</v>
       </c>
       <c r="B85" t="s">
         <v>128</v>
       </c>
       <c r="C85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
         <v>129</v>
       </c>
       <c r="B86" t="s">
         <v>130</v>
       </c>
       <c r="C86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:3">
-      <c r="A87" t="s">
+      <c r="A87">
+        <v>5000401</v>
+      </c>
+      <c r="B87" t="s">
         <v>131</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88">
+        <v>2066378</v>
+      </c>
+      <c r="B88" t="s">
         <v>132</v>
       </c>
-      <c r="C87">
-[...4 lines deleted...]
-      <c r="A88" t="s">
+      <c r="C88">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89">
+        <v>4000801</v>
+      </c>
+      <c r="B89" t="s">
         <v>133</v>
-      </c>
-[...12 lines deleted...]
-        <v>136</v>
       </c>
       <c r="C89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B90" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B91" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B92" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
+        <v>140</v>
+      </c>
+      <c r="B93" t="s">
+        <v>141</v>
+      </c>
+      <c r="C93">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" t="s">
+        <v>142</v>
+      </c>
+      <c r="B94" t="s">
         <v>143</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C94">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" t="s">
         <v>144</v>
       </c>
-      <c r="C93">
-[...7 lines deleted...]
-      <c r="B94" t="s">
+      <c r="B95" t="s">
         <v>145</v>
       </c>
-      <c r="C94">
-[...7 lines deleted...]
-      <c r="B95" t="s">
+      <c r="C95">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" t="s">
         <v>146</v>
-      </c>
-[...6 lines deleted...]
-        <v>4000801</v>
       </c>
       <c r="B96" t="s">
         <v>147</v>
       </c>
       <c r="C96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
         <v>148</v>
       </c>
       <c r="B97" t="s">
         <v>149</v>
       </c>
       <c r="C97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
         <v>150</v>
       </c>
       <c r="B98" t="s">
         <v>151</v>
       </c>
       <c r="C98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:3">
-      <c r="A99" t="s">
+      <c r="B99" t="s">
         <v>152</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100">
+        <v>5500081</v>
+      </c>
+      <c r="B100" t="s">
         <v>153</v>
-      </c>
-[...9 lines deleted...]
-        <v>155</v>
       </c>
       <c r="C100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
+        <v>154</v>
+      </c>
+      <c r="B101" t="s">
+        <v>155</v>
+      </c>
+      <c r="C101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102">
+        <v>5500106</v>
+      </c>
+      <c r="B102" t="s">
         <v>156</v>
-      </c>
-[...12 lines deleted...]
-        <v>159</v>
       </c>
       <c r="C102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B103" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
+        <v>159</v>
+      </c>
+      <c r="B104" t="s">
+        <v>160</v>
+      </c>
+      <c r="C104">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="B105" t="s">
+        <v>161</v>
+      </c>
+      <c r="C105">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="B106" t="s">
         <v>162</v>
-      </c>
-[...23 lines deleted...]
-        <v>167</v>
       </c>
       <c r="C106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="B107" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:3">
-      <c r="A108">
-        <v>5500081</v>
+      <c r="A108" t="s">
+        <v>164</v>
       </c>
       <c r="B108" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B109" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="C109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:3">
-      <c r="A110">
-        <v>5500106</v>
+      <c r="A110" t="s">
+        <v>168</v>
       </c>
       <c r="B110" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B111" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
+        <v>172</v>
+      </c>
+      <c r="B112" t="s">
+        <v>173</v>
+      </c>
+      <c r="C112">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" t="s">
+        <v>174</v>
+      </c>
+      <c r="B113" t="s">
         <v>175</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C113">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" t="s">
         <v>176</v>
       </c>
-      <c r="C112">
-[...4 lines deleted...]
-      <c r="B113" t="s">
+      <c r="B114" t="s">
         <v>177</v>
       </c>
-      <c r="C113">
-[...4 lines deleted...]
-      <c r="B114" t="s">
+      <c r="C114">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" t="s">
         <v>178</v>
       </c>
-      <c r="C114">
-[...3 lines deleted...]
-    <row r="115" spans="1:3">
       <c r="B115" t="s">
         <v>179</v>
       </c>
       <c r="C115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
         <v>180</v>
       </c>
       <c r="B116" t="s">
         <v>181</v>
       </c>
       <c r="C116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
         <v>182</v>
       </c>
       <c r="B117" t="s">
         <v>183</v>
       </c>
       <c r="C117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
         <v>184</v>
       </c>
       <c r="B118" t="s">
         <v>185</v>
       </c>
       <c r="C118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:3">
-      <c r="A119" t="s">
+      <c r="A119">
+        <v>2032901</v>
+      </c>
+      <c r="B119" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
+        <v>187</v>
+      </c>
+      <c r="B120" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="C120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
+        <v>189</v>
+      </c>
+      <c r="B121" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="C121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
+        <v>191</v>
+      </c>
+      <c r="B122" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="C122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
+        <v>193</v>
+      </c>
+      <c r="B123" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
+        <v>195</v>
+      </c>
+      <c r="B124" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="C124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
+        <v>197</v>
+      </c>
+      <c r="B125" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="C125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
+        <v>199</v>
+      </c>
+      <c r="B126" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="C126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
+        <v>201</v>
+      </c>
+      <c r="B127" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="C127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" t="s">
+        <v>203</v>
+      </c>
+      <c r="B128" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="C128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" t="s">
+        <v>205</v>
+      </c>
+      <c r="B129" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="C129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" t="s">
+        <v>207</v>
+      </c>
+      <c r="B130" t="s">
         <v>208</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C130">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" t="s">
         <v>209</v>
-      </c>
-[...6 lines deleted...]
-        <v>2032901</v>
       </c>
       <c r="B131" t="s">
         <v>210</v>
       </c>
       <c r="C131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" t="s">
         <v>211</v>
       </c>
       <c r="B132" t="s">
         <v>212</v>
       </c>
       <c r="C132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" t="s">
         <v>213</v>
       </c>
       <c r="B133" t="s">
         <v>214</v>
@@ -16431,756 +16478,756 @@
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" t="s">
         <v>387</v>
       </c>
       <c r="B220" t="s">
         <v>388</v>
       </c>
       <c r="C220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" t="s">
         <v>389</v>
       </c>
       <c r="B221" t="s">
         <v>390</v>
       </c>
       <c r="C221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:3">
-      <c r="A222" t="s">
+      <c r="A222">
+        <v>1037</v>
+      </c>
+      <c r="B222" t="s">
         <v>391</v>
       </c>
-      <c r="B222" t="s">
+      <c r="C222">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223">
+        <v>1038</v>
+      </c>
+      <c r="B223" t="s">
         <v>392</v>
-      </c>
-[...9 lines deleted...]
-        <v>394</v>
       </c>
       <c r="C223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" t="s">
+        <v>393</v>
+      </c>
+      <c r="B224" t="s">
+        <v>394</v>
+      </c>
+      <c r="C224">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="B225" t="s">
         <v>395</v>
       </c>
-      <c r="B224" t="s">
+      <c r="C225">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226">
+        <v>1012</v>
+      </c>
+      <c r="B226" t="s">
         <v>396</v>
       </c>
-      <c r="C224">
-[...4 lines deleted...]
-      <c r="A225" t="s">
+      <c r="C226">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227">
+        <v>1018</v>
+      </c>
+      <c r="B227" t="s">
         <v>397</v>
-      </c>
-[...23 lines deleted...]
-        <v>402</v>
       </c>
       <c r="C227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
+        <v>398</v>
+      </c>
+      <c r="B228" t="s">
+        <v>399</v>
+      </c>
+      <c r="C228">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229">
+        <v>1007</v>
+      </c>
+      <c r="B229" t="s">
+        <v>400</v>
+      </c>
+      <c r="C229">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230">
+        <v>1041</v>
+      </c>
+      <c r="B230" t="s">
+        <v>401</v>
+      </c>
+      <c r="C230">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231">
+        <v>1039</v>
+      </c>
+      <c r="B231" t="s">
+        <v>402</v>
+      </c>
+      <c r="C231">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232">
+        <v>1010</v>
+      </c>
+      <c r="B232" t="s">
         <v>403</v>
-      </c>
-[...45 lines deleted...]
-        <v>412</v>
       </c>
       <c r="C232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="B233" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
       <c r="C233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="B234" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="C234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:3">
-      <c r="A235">
-        <v>1037</v>
+      <c r="A235" t="s">
+        <v>408</v>
       </c>
       <c r="B235" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="C235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:3">
-      <c r="A236">
-        <v>1038</v>
+      <c r="A236" t="s">
+        <v>410</v>
       </c>
       <c r="B236" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="C236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" t="s">
+        <v>412</v>
+      </c>
+      <c r="B237" t="s">
+        <v>413</v>
+      </c>
+      <c r="C237">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3">
+      <c r="A238" t="s">
+        <v>414</v>
+      </c>
+      <c r="B238" t="s">
+        <v>415</v>
+      </c>
+      <c r="C238">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3">
+      <c r="A239" t="s">
+        <v>416</v>
+      </c>
+      <c r="B239" t="s">
+        <v>417</v>
+      </c>
+      <c r="C239">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="A240" t="s">
+        <v>418</v>
+      </c>
+      <c r="B240" t="s">
         <v>419</v>
       </c>
-      <c r="B237" t="s">
+      <c r="C240">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241">
+        <v>43066</v>
+      </c>
+      <c r="B241" t="s">
         <v>420</v>
-      </c>
-[...39 lines deleted...]
-        <v>425</v>
       </c>
       <c r="C241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242">
-        <v>1007</v>
+        <v>4003</v>
       </c>
       <c r="B242" t="s">
+        <v>421</v>
+      </c>
+      <c r="C242">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" t="s">
+        <v>422</v>
+      </c>
+      <c r="B243" t="s">
+        <v>423</v>
+      </c>
+      <c r="C243">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" t="s">
+        <v>424</v>
+      </c>
+      <c r="B244" t="s">
+        <v>425</v>
+      </c>
+      <c r="C244">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3">
+      <c r="A245" t="s">
         <v>426</v>
       </c>
-      <c r="C242">
-[...7 lines deleted...]
-      <c r="B243" t="s">
+      <c r="B245" t="s">
         <v>427</v>
-      </c>
-[...20 lines deleted...]
-        <v>429</v>
       </c>
       <c r="C245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="B246" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="B247" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="B248" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="C248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="B249" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="C249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
+        <v>436</v>
+      </c>
+      <c r="B250" t="s">
+        <v>437</v>
+      </c>
+      <c r="C250">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="B251" t="s">
         <v>438</v>
-      </c>
-[...12 lines deleted...]
-        <v>441</v>
       </c>
       <c r="C251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="B252" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="C252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
+        <v>441</v>
+      </c>
+      <c r="B253" t="s">
+        <v>442</v>
+      </c>
+      <c r="C253">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" t="s">
+        <v>443</v>
+      </c>
+      <c r="B254" t="s">
         <v>444</v>
       </c>
-      <c r="B253" t="s">
+      <c r="C254">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" t="s">
         <v>445</v>
       </c>
-      <c r="C253">
-[...7 lines deleted...]
-      <c r="B254" t="s">
+      <c r="B255" t="s">
         <v>446</v>
-      </c>
-[...9 lines deleted...]
-        <v>447</v>
       </c>
       <c r="C255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" t="s">
+        <v>447</v>
+      </c>
+      <c r="B256" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
       <c r="C256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" t="s">
+        <v>449</v>
+      </c>
+      <c r="B257" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="C257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" t="s">
+        <v>451</v>
+      </c>
+      <c r="B258" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
       <c r="C258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" t="s">
+        <v>453</v>
+      </c>
+      <c r="B259" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
       <c r="C259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" t="s">
+        <v>455</v>
+      </c>
+      <c r="B260" t="s">
         <v>456</v>
       </c>
-      <c r="B260" t="s">
+      <c r="C260">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261">
+        <v>30000517</v>
+      </c>
+      <c r="B261" t="s">
         <v>457</v>
-      </c>
-[...9 lines deleted...]
-        <v>459</v>
       </c>
       <c r="C261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="B262" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="C262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" t="s">
+        <v>460</v>
+      </c>
+      <c r="B263" t="s">
+        <v>461</v>
+      </c>
+      <c r="C263">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" t="s">
         <v>462</v>
       </c>
-      <c r="B263" t="s">
+      <c r="B264" t="s">
         <v>463</v>
-      </c>
-[...6 lines deleted...]
-        <v>464</v>
       </c>
       <c r="C264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" t="s">
+        <v>464</v>
+      </c>
+      <c r="B265" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
       <c r="C265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" t="s">
+        <v>466</v>
+      </c>
+      <c r="B266" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
       <c r="C266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" t="s">
+        <v>468</v>
+      </c>
+      <c r="B267" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="C267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" t="s">
+        <v>470</v>
+      </c>
+      <c r="B268" t="s">
         <v>471</v>
       </c>
-      <c r="B268" t="s">
+      <c r="C268">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="B269" t="s">
         <v>472</v>
-      </c>
-[...9 lines deleted...]
-        <v>474</v>
       </c>
       <c r="C269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="B270" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="C270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="B271" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="C271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" t="s">
+        <v>477</v>
+      </c>
+      <c r="B272" t="s">
+        <v>478</v>
+      </c>
+      <c r="C272">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273">
+        <v>30000433</v>
+      </c>
+      <c r="B273" t="s">
         <v>479</v>
       </c>
-      <c r="B272" t="s">
+      <c r="C273">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="B274" t="s">
         <v>480</v>
-      </c>
-[...20 lines deleted...]
-        <v>483</v>
       </c>
       <c r="C274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="B275" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="C275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="B276" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="C276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B277" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="C277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="B278" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="C278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="B279" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="C279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="B280" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="C280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" t="s">
+        <v>493</v>
+      </c>
+      <c r="B281" t="s">
+        <v>494</v>
+      </c>
+      <c r="C281">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" t="s">
+        <v>495</v>
+      </c>
+      <c r="B282" t="s">
         <v>496</v>
-      </c>
-[...9 lines deleted...]
-        <v>498</v>
       </c>
       <c r="C282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="B283" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="C283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="B284" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="C284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" t="s">
+        <v>501</v>
+      </c>
+      <c r="B285" t="s">
+        <v>502</v>
+      </c>
+      <c r="C285">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" t="s">
         <v>503</v>
       </c>
-      <c r="B285" t="s">
+      <c r="B286" t="s">
         <v>504</v>
       </c>
-      <c r="C285">
-[...7 lines deleted...]
-      <c r="B286" t="s">
+      <c r="C286">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" t="s">
         <v>505</v>
       </c>
-      <c r="C286">
-[...3 lines deleted...]
-    <row r="287" spans="1:3">
       <c r="B287" t="s">
         <v>506</v>
       </c>
       <c r="C287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" t="s">
         <v>507</v>
       </c>
       <c r="B288" t="s">
         <v>508</v>
       </c>
       <c r="C288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" t="s">
         <v>509</v>
       </c>
       <c r="B289" t="s">
         <v>510</v>
       </c>
@@ -17233,725 +17280,725 @@
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" t="s">
         <v>519</v>
       </c>
       <c r="B294" t="s">
         <v>520</v>
       </c>
       <c r="C294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" t="s">
         <v>521</v>
       </c>
       <c r="B295" t="s">
         <v>522</v>
       </c>
       <c r="C295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:3">
-      <c r="A296" t="s">
+      <c r="A296">
+        <v>19091</v>
+      </c>
+      <c r="B296" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
       <c r="C296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" t="s">
+        <v>524</v>
+      </c>
+      <c r="B297" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
       <c r="C297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" t="s">
+        <v>526</v>
+      </c>
+      <c r="B298" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
       <c r="C298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" t="s">
+        <v>528</v>
+      </c>
+      <c r="B299" t="s">
         <v>529</v>
       </c>
-      <c r="B299" t="s">
+      <c r="C299">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300">
+        <v>35245</v>
+      </c>
+      <c r="B300" t="s">
         <v>530</v>
       </c>
-      <c r="C299">
-[...4 lines deleted...]
-      <c r="A300" t="s">
+      <c r="C300">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301">
+        <v>10041</v>
+      </c>
+      <c r="B301" t="s">
         <v>531</v>
       </c>
-      <c r="B300" t="s">
+      <c r="C301">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302">
+        <v>10052</v>
+      </c>
+      <c r="B302" t="s">
         <v>532</v>
       </c>
-      <c r="C300">
-[...4 lines deleted...]
-      <c r="A301" t="s">
+      <c r="C302">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303">
+        <v>26928</v>
+      </c>
+      <c r="B303" t="s">
         <v>533</v>
       </c>
-      <c r="B301" t="s">
+      <c r="C303">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304">
+        <v>7229078</v>
+      </c>
+      <c r="B304" t="s">
         <v>534</v>
       </c>
-      <c r="C301">
-[...4 lines deleted...]
-      <c r="A302" t="s">
+      <c r="C304">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="B305" t="s">
         <v>535</v>
-      </c>
-[...34 lines deleted...]
-        <v>542</v>
       </c>
       <c r="C305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" t="s">
-        <v>543</v>
+        <v>536</v>
       </c>
       <c r="B306" t="s">
-        <v>544</v>
+        <v>537</v>
       </c>
       <c r="C306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" t="s">
-        <v>545</v>
+        <v>538</v>
       </c>
       <c r="B307" t="s">
-        <v>546</v>
+        <v>539</v>
       </c>
       <c r="C307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:3">
-      <c r="A308" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B308" t="s">
-        <v>548</v>
+        <v>540</v>
       </c>
       <c r="C308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:3">
-      <c r="A309">
-[...1 lines deleted...]
-      </c>
       <c r="B309" t="s">
-        <v>549</v>
+        <v>541</v>
       </c>
       <c r="C309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:3">
-      <c r="A310" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B310" t="s">
-        <v>551</v>
+        <v>542</v>
       </c>
       <c r="C310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:3">
-      <c r="A311" t="s">
-        <v>552</v>
+      <c r="A311">
+        <v>9085</v>
       </c>
       <c r="B311" t="s">
-        <v>553</v>
+        <v>543</v>
       </c>
       <c r="C311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" t="s">
-        <v>554</v>
+        <v>544</v>
       </c>
       <c r="B312" t="s">
-        <v>555</v>
+        <v>545</v>
       </c>
       <c r="C312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:3">
-      <c r="A313">
-        <v>35245</v>
+      <c r="A313" t="s">
+        <v>546</v>
       </c>
       <c r="B313" t="s">
-        <v>556</v>
+        <v>547</v>
       </c>
       <c r="C313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:3">
-      <c r="A314">
-        <v>10041</v>
+      <c r="A314" t="s">
+        <v>548</v>
       </c>
       <c r="B314" t="s">
-        <v>557</v>
+        <v>549</v>
       </c>
       <c r="C314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315">
-        <v>10052</v>
+        <v>40988</v>
       </c>
       <c r="B315" t="s">
-        <v>558</v>
+        <v>550</v>
       </c>
       <c r="C315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316">
-        <v>26928</v>
+        <v>40990</v>
       </c>
       <c r="B316" t="s">
-        <v>559</v>
+        <v>551</v>
       </c>
       <c r="C316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317">
-        <v>7229078</v>
+        <v>39777</v>
       </c>
       <c r="B317" t="s">
-        <v>560</v>
+        <v>552</v>
       </c>
       <c r="C317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:3">
+      <c r="A318">
+        <v>39779</v>
+      </c>
       <c r="B318" t="s">
-        <v>561</v>
+        <v>553</v>
       </c>
       <c r="C318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:3">
-      <c r="A319" t="s">
-        <v>562</v>
+      <c r="A319">
+        <v>12283</v>
       </c>
       <c r="B319" t="s">
-        <v>563</v>
+        <v>554</v>
       </c>
       <c r="C319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:3">
-      <c r="A320" t="s">
-        <v>564</v>
+      <c r="A320">
+        <v>12284</v>
       </c>
       <c r="B320" t="s">
-        <v>565</v>
+        <v>555</v>
       </c>
       <c r="C320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:3">
+      <c r="A321" t="s">
+        <v>556</v>
+      </c>
       <c r="B321" t="s">
-        <v>566</v>
+        <v>557</v>
       </c>
       <c r="C321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="B322" t="s">
-        <v>567</v>
+        <v>558</v>
       </c>
       <c r="C322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:3">
+      <c r="A323">
+        <v>318802547</v>
+      </c>
       <c r="B323" t="s">
-        <v>568</v>
+        <v>559</v>
       </c>
       <c r="C323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324">
-        <v>9085</v>
+        <v>98629133</v>
       </c>
       <c r="B324" t="s">
-        <v>569</v>
+        <v>560</v>
       </c>
       <c r="C324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:3">
-      <c r="A325" t="s">
-        <v>570</v>
+      <c r="A325">
+        <v>374604032</v>
       </c>
       <c r="B325" t="s">
-        <v>571</v>
+        <v>561</v>
       </c>
       <c r="C325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" t="s">
-        <v>572</v>
+        <v>562</v>
       </c>
       <c r="B326" t="s">
-        <v>573</v>
+        <v>563</v>
       </c>
       <c r="C326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" t="s">
+        <v>564</v>
+      </c>
+      <c r="B327" t="s">
+        <v>565</v>
+      </c>
+      <c r="C327">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" t="s">
+        <v>566</v>
+      </c>
+      <c r="B328" t="s">
+        <v>567</v>
+      </c>
+      <c r="C328">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" t="s">
+        <v>568</v>
+      </c>
+      <c r="B329" t="s">
+        <v>569</v>
+      </c>
+      <c r="C329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" t="s">
+        <v>570</v>
+      </c>
+      <c r="B330" t="s">
+        <v>571</v>
+      </c>
+      <c r="C330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" t="s">
+        <v>572</v>
+      </c>
+      <c r="B331" t="s">
+        <v>573</v>
+      </c>
+      <c r="C331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" t="s">
         <v>574</v>
       </c>
-      <c r="B327" t="s">
+      <c r="B332" t="s">
         <v>575</v>
       </c>
-      <c r="C327">
-[...7 lines deleted...]
-      <c r="B328" t="s">
+      <c r="C332">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" t="s">
         <v>576</v>
       </c>
-      <c r="C328">
-[...7 lines deleted...]
-      <c r="B329" t="s">
+      <c r="B333" t="s">
         <v>577</v>
       </c>
-      <c r="C329">
-[...7 lines deleted...]
-      <c r="B330" t="s">
+      <c r="C333">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="B334" t="s">
         <v>578</v>
       </c>
-      <c r="C330">
-[...7 lines deleted...]
-      <c r="B331" t="s">
+      <c r="C334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" t="s">
         <v>579</v>
       </c>
-      <c r="C331">
-[...7 lines deleted...]
-      <c r="B332" t="s">
+      <c r="B335" t="s">
         <v>580</v>
       </c>
-      <c r="C332">
-[...7 lines deleted...]
-      <c r="B333" t="s">
+      <c r="C335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" t="s">
         <v>581</v>
       </c>
-      <c r="C333">
-[...4 lines deleted...]
-      <c r="A334" t="s">
+      <c r="B336" t="s">
         <v>582</v>
       </c>
-      <c r="B334" t="s">
+      <c r="C336">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" t="s">
         <v>583</v>
       </c>
-      <c r="C334">
-[...4 lines deleted...]
-      <c r="B335" t="s">
+      <c r="B337" t="s">
         <v>584</v>
       </c>
-      <c r="C335">
-[...7 lines deleted...]
-      <c r="B336" t="s">
+      <c r="C337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3">
+      <c r="A338" t="s">
         <v>585</v>
       </c>
-      <c r="C336">
-[...7 lines deleted...]
-      <c r="B337" t="s">
+      <c r="B338" t="s">
         <v>586</v>
       </c>
-      <c r="C337">
-[...7 lines deleted...]
-      <c r="B338" t="s">
+      <c r="C338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3">
+      <c r="A339">
+        <v>39980919</v>
+      </c>
+      <c r="B339" t="s">
         <v>587</v>
-      </c>
-[...9 lines deleted...]
-        <v>589</v>
       </c>
       <c r="C339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="B340" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="C340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="B341" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="C341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="B342" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="C342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="B343" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="C343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="B344" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="C344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" t="s">
+        <v>598</v>
+      </c>
+      <c r="B345" t="s">
+        <v>599</v>
+      </c>
+      <c r="C345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3">
+      <c r="B346" t="s">
         <v>600</v>
       </c>
-      <c r="B345" t="s">
+      <c r="C346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" t="s">
         <v>601</v>
       </c>
-      <c r="C345">
-[...4 lines deleted...]
-      <c r="A346" t="s">
+      <c r="B347" t="s">
         <v>602</v>
-      </c>
-[...9 lines deleted...]
-        <v>604</v>
       </c>
       <c r="C347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="B348" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="C348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="B349" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="C349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="B350" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="C350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" t="s">
+        <v>609</v>
+      </c>
+      <c r="B351" t="s">
+        <v>610</v>
+      </c>
+      <c r="C351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3">
+      <c r="A352" t="s">
         <v>611</v>
       </c>
-      <c r="B351" t="s">
+      <c r="B352" t="s">
         <v>612</v>
-      </c>
-[...9 lines deleted...]
-        <v>613</v>
       </c>
       <c r="C352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" t="s">
+        <v>613</v>
+      </c>
+      <c r="B353" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="C353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" t="s">
+        <v>615</v>
+      </c>
+      <c r="B354" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
       <c r="C354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" t="s">
+        <v>617</v>
+      </c>
+      <c r="B355" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
       <c r="C355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" t="s">
+        <v>619</v>
+      </c>
+      <c r="B356" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
       <c r="C356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" t="s">
+        <v>621</v>
+      </c>
+      <c r="B357" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
       <c r="C357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" t="s">
+        <v>623</v>
+      </c>
+      <c r="B358" t="s">
         <v>624</v>
       </c>
-      <c r="B358" t="s">
+      <c r="C358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3">
+      <c r="A359" t="s">
         <v>625</v>
       </c>
-      <c r="C358">
-[...3 lines deleted...]
-    <row r="359" spans="1:3">
       <c r="B359" t="s">
         <v>626</v>
       </c>
       <c r="C359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" t="s">
         <v>627</v>
       </c>
       <c r="B360" t="s">
         <v>628</v>
       </c>
       <c r="C360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" t="s">
         <v>629</v>
       </c>
       <c r="B361" t="s">
         <v>630</v>
       </c>
@@ -18015,520 +18062,520 @@
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" t="s">
         <v>641</v>
       </c>
       <c r="B367" t="s">
         <v>642</v>
       </c>
       <c r="C367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" t="s">
         <v>643</v>
       </c>
       <c r="B368" t="s">
         <v>644</v>
       </c>
       <c r="C368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:3">
-      <c r="A369" t="s">
+      <c r="A369">
+        <v>5312</v>
+      </c>
+      <c r="B369" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>646</v>
       </c>
       <c r="C369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" t="s">
+        <v>646</v>
+      </c>
+      <c r="B370" t="s">
         <v>647</v>
-      </c>
-[...1 lines deleted...]
-        <v>648</v>
       </c>
       <c r="C370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" t="s">
+        <v>648</v>
+      </c>
+      <c r="B371" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
       <c r="C371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" t="s">
+        <v>650</v>
+      </c>
+      <c r="B372" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>652</v>
       </c>
       <c r="C372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" t="s">
+        <v>652</v>
+      </c>
+      <c r="B373" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>654</v>
       </c>
       <c r="C373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" t="s">
+        <v>654</v>
+      </c>
+      <c r="B374" t="s">
         <v>655</v>
-      </c>
-[...1 lines deleted...]
-        <v>656</v>
       </c>
       <c r="C374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" t="s">
+        <v>656</v>
+      </c>
+      <c r="B375" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="C375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" t="s">
+        <v>658</v>
+      </c>
+      <c r="B376" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>660</v>
       </c>
       <c r="C376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" t="s">
+        <v>660</v>
+      </c>
+      <c r="B377" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
       <c r="C377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" t="s">
+        <v>662</v>
+      </c>
+      <c r="B378" t="s">
         <v>663</v>
-      </c>
-[...1 lines deleted...]
-        <v>664</v>
       </c>
       <c r="C378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" t="s">
+        <v>664</v>
+      </c>
+      <c r="B379" t="s">
         <v>665</v>
-      </c>
-[...1 lines deleted...]
-        <v>666</v>
       </c>
       <c r="C379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" t="s">
+        <v>666</v>
+      </c>
+      <c r="B380" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
       <c r="C380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" t="s">
+        <v>668</v>
+      </c>
+      <c r="B381" t="s">
         <v>669</v>
       </c>
-      <c r="B381" t="s">
+      <c r="C381">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" t="s">
         <v>670</v>
-      </c>
-[...6 lines deleted...]
-        <v>5312</v>
       </c>
       <c r="B382" t="s">
         <v>671</v>
       </c>
       <c r="C382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" t="s">
         <v>672</v>
       </c>
       <c r="B383" t="s">
         <v>673</v>
       </c>
       <c r="C383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" t="s">
         <v>674</v>
       </c>
       <c r="B384" t="s">
         <v>675</v>
       </c>
       <c r="C384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" t="s">
         <v>676</v>
       </c>
       <c r="B385" t="s">
         <v>677</v>
       </c>
       <c r="C385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:3">
-      <c r="A386" t="s">
+      <c r="B386" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>679</v>
       </c>
       <c r="C386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" t="s">
+        <v>679</v>
+      </c>
+      <c r="B387" t="s">
         <v>680</v>
-      </c>
-[...1 lines deleted...]
-        <v>681</v>
       </c>
       <c r="C387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" t="s">
+        <v>681</v>
+      </c>
+      <c r="B388" t="s">
         <v>682</v>
-      </c>
-[...1 lines deleted...]
-        <v>683</v>
       </c>
       <c r="C388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" t="s">
+        <v>683</v>
+      </c>
+      <c r="B389" t="s">
         <v>684</v>
-      </c>
-[...1 lines deleted...]
-        <v>685</v>
       </c>
       <c r="C389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" t="s">
+        <v>685</v>
+      </c>
+      <c r="B390" t="s">
         <v>686</v>
-      </c>
-[...1 lines deleted...]
-        <v>687</v>
       </c>
       <c r="C390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" t="s">
+        <v>687</v>
+      </c>
+      <c r="B391" t="s">
         <v>688</v>
-      </c>
-[...1 lines deleted...]
-        <v>689</v>
       </c>
       <c r="C391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" t="s">
+        <v>689</v>
+      </c>
+      <c r="B392" t="s">
         <v>690</v>
-      </c>
-[...1 lines deleted...]
-        <v>691</v>
       </c>
       <c r="C392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" t="s">
+        <v>691</v>
+      </c>
+      <c r="B393" t="s">
         <v>692</v>
-      </c>
-[...1 lines deleted...]
-        <v>693</v>
       </c>
       <c r="C393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" t="s">
+        <v>693</v>
+      </c>
+      <c r="B394" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
       <c r="C394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" t="s">
+        <v>695</v>
+      </c>
+      <c r="B395" t="s">
         <v>696</v>
-      </c>
-[...1 lines deleted...]
-        <v>697</v>
       </c>
       <c r="C395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" t="s">
+        <v>697</v>
+      </c>
+      <c r="B396" t="s">
         <v>698</v>
       </c>
-      <c r="B396" t="s">
+      <c r="C396">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="B397" t="s">
         <v>699</v>
-      </c>
-[...9 lines deleted...]
-        <v>701</v>
       </c>
       <c r="C397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="B398" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="C398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="B399" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="C399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" t="s">
+        <v>704</v>
+      </c>
+      <c r="B400" t="s">
+        <v>705</v>
+      </c>
+      <c r="C400">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" t="s">
         <v>706</v>
       </c>
-      <c r="B400" t="s">
+      <c r="B401" t="s">
         <v>707</v>
-      </c>
-[...6 lines deleted...]
-        <v>708</v>
       </c>
       <c r="C401">
         <v>1</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" t="s">
+        <v>708</v>
+      </c>
+      <c r="B402" t="s">
         <v>709</v>
-      </c>
-[...1 lines deleted...]
-        <v>710</v>
       </c>
       <c r="C402">
         <v>1</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" t="s">
+        <v>710</v>
+      </c>
+      <c r="B403" t="s">
         <v>711</v>
-      </c>
-[...1 lines deleted...]
-        <v>712</v>
       </c>
       <c r="C403">
         <v>1</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" t="s">
+        <v>712</v>
+      </c>
+      <c r="B404" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="C404">
         <v>1</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" t="s">
+        <v>714</v>
+      </c>
+      <c r="B405" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
       <c r="C405">
         <v>1</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" t="s">
+        <v>716</v>
+      </c>
+      <c r="B406" t="s">
         <v>717</v>
-      </c>
-[...1 lines deleted...]
-        <v>718</v>
       </c>
       <c r="C406">
         <v>1</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" t="s">
+        <v>718</v>
+      </c>
+      <c r="B407" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="C407">
         <v>1</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" t="s">
+        <v>720</v>
+      </c>
+      <c r="B408" t="s">
         <v>721</v>
-      </c>
-[...1 lines deleted...]
-        <v>722</v>
       </c>
       <c r="C408">
         <v>1</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" t="s">
+        <v>722</v>
+      </c>
+      <c r="B409" t="s">
         <v>723</v>
-      </c>
-[...1 lines deleted...]
-        <v>724</v>
       </c>
       <c r="C409">
         <v>1</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" t="s">
+        <v>724</v>
+      </c>
+      <c r="B410" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="C410">
         <v>1</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" t="s">
+        <v>726</v>
+      </c>
+      <c r="B411" t="s">
         <v>727</v>
       </c>
-      <c r="B411" t="s">
+      <c r="C411">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3">
+      <c r="A412" t="s">
         <v>728</v>
       </c>
-      <c r="C411">
-[...3 lines deleted...]
-    <row r="412" spans="1:3">
       <c r="B412" t="s">
         <v>729</v>
       </c>
       <c r="C412">
         <v>1</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" t="s">
         <v>730</v>
       </c>
       <c r="B413" t="s">
         <v>731</v>
       </c>
       <c r="C413">
         <v>1</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" t="s">
         <v>732</v>
       </c>
       <c r="B414" t="s">
         <v>733</v>
       </c>
@@ -18559,215 +18606,215 @@
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" t="s">
         <v>738</v>
       </c>
       <c r="B417" t="s">
         <v>739</v>
       </c>
       <c r="C417">
         <v>1</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" t="s">
         <v>740</v>
       </c>
       <c r="B418" t="s">
         <v>741</v>
       </c>
       <c r="C418">
         <v>1</v>
       </c>
     </row>
     <row r="419" spans="1:3">
-      <c r="A419" t="s">
+      <c r="B419" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
       <c r="C419">
         <v>1</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" t="s">
+        <v>743</v>
+      </c>
+      <c r="B420" t="s">
         <v>744</v>
-      </c>
-[...1 lines deleted...]
-        <v>745</v>
       </c>
       <c r="C420">
         <v>1</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" t="s">
+        <v>745</v>
+      </c>
+      <c r="B421" t="s">
         <v>746</v>
-      </c>
-[...1 lines deleted...]
-        <v>747</v>
       </c>
       <c r="C421">
         <v>1</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" t="s">
+        <v>747</v>
+      </c>
+      <c r="B422" t="s">
         <v>748</v>
-      </c>
-[...1 lines deleted...]
-        <v>749</v>
       </c>
       <c r="C422">
         <v>1</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" t="s">
+        <v>749</v>
+      </c>
+      <c r="B423" t="s">
         <v>750</v>
-      </c>
-[...1 lines deleted...]
-        <v>751</v>
       </c>
       <c r="C423">
         <v>1</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" t="s">
+        <v>751</v>
+      </c>
+      <c r="B424" t="s">
         <v>752</v>
-      </c>
-[...1 lines deleted...]
-        <v>753</v>
       </c>
       <c r="C424">
         <v>1</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" t="s">
+        <v>753</v>
+      </c>
+      <c r="B425" t="s">
         <v>754</v>
-      </c>
-[...1 lines deleted...]
-        <v>755</v>
       </c>
       <c r="C425">
         <v>1</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" t="s">
+        <v>755</v>
+      </c>
+      <c r="B426" t="s">
         <v>756</v>
-      </c>
-[...1 lines deleted...]
-        <v>757</v>
       </c>
       <c r="C426">
         <v>1</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" t="s">
+        <v>757</v>
+      </c>
+      <c r="B427" t="s">
         <v>758</v>
-      </c>
-[...1 lines deleted...]
-        <v>759</v>
       </c>
       <c r="C427">
         <v>1</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" t="s">
+        <v>759</v>
+      </c>
+      <c r="B428" t="s">
         <v>760</v>
-      </c>
-[...1 lines deleted...]
-        <v>761</v>
       </c>
       <c r="C428">
         <v>1</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" t="s">
+        <v>761</v>
+      </c>
+      <c r="B429" t="s">
         <v>762</v>
-      </c>
-[...1 lines deleted...]
-        <v>763</v>
       </c>
       <c r="C429">
         <v>1</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" t="s">
+        <v>763</v>
+      </c>
+      <c r="B430" t="s">
         <v>764</v>
-      </c>
-[...1 lines deleted...]
-        <v>765</v>
       </c>
       <c r="C430">
         <v>1</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" t="s">
+        <v>765</v>
+      </c>
+      <c r="B431" t="s">
         <v>766</v>
-      </c>
-[...1 lines deleted...]
-        <v>767</v>
       </c>
       <c r="C431">
         <v>1</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" t="s">
+        <v>767</v>
+      </c>
+      <c r="B432" t="s">
         <v>768</v>
-      </c>
-[...1 lines deleted...]
-        <v>769</v>
       </c>
       <c r="C432">
         <v>1</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" t="s">
+        <v>769</v>
+      </c>
+      <c r="B433" t="s">
         <v>770</v>
       </c>
-      <c r="B433" t="s">
+      <c r="C433">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3">
+      <c r="A434" t="s">
         <v>771</v>
       </c>
-      <c r="C433">
-[...3 lines deleted...]
-    <row r="434" spans="1:3">
       <c r="B434" t="s">
         <v>772</v>
       </c>
       <c r="C434">
         <v>1</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" t="s">
         <v>773</v>
       </c>
       <c r="B435" t="s">
         <v>774</v>
       </c>
       <c r="C435">
         <v>1</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" t="s">
         <v>775</v>
       </c>
       <c r="B436" t="s">
         <v>776</v>
       </c>
@@ -19491,278 +19538,278 @@
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" t="s">
         <v>907</v>
       </c>
       <c r="B502" t="s">
         <v>908</v>
       </c>
       <c r="C502">
         <v>1</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" t="s">
         <v>909</v>
       </c>
       <c r="B503" t="s">
         <v>910</v>
       </c>
       <c r="C503">
         <v>1</v>
       </c>
     </row>
     <row r="504" spans="1:3">
-      <c r="A504" t="s">
+      <c r="B504" t="s">
         <v>911</v>
-      </c>
-[...1 lines deleted...]
-        <v>912</v>
       </c>
       <c r="C504">
         <v>1</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" t="s">
+        <v>912</v>
+      </c>
+      <c r="B505" t="s">
         <v>913</v>
-      </c>
-[...1 lines deleted...]
-        <v>914</v>
       </c>
       <c r="C505">
         <v>1</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" t="s">
-        <v>915</v>
+        <v>912</v>
       </c>
       <c r="B506" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
       <c r="C506">
         <v>1</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="B507" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="C507">
         <v>1</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
       <c r="B508" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="C508">
         <v>1</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" t="s">
+        <v>919</v>
+      </c>
+      <c r="B509" t="s">
+        <v>920</v>
+      </c>
+      <c r="C509">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3">
+      <c r="B510" t="s">
         <v>921</v>
-      </c>
-[...12 lines deleted...]
-        <v>924</v>
       </c>
       <c r="C510">
         <v>1</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
       <c r="B511" t="s">
-        <v>926</v>
+        <v>923</v>
       </c>
       <c r="C511">
         <v>1</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" t="s">
-        <v>927</v>
+        <v>924</v>
       </c>
       <c r="B512" t="s">
-        <v>928</v>
+        <v>925</v>
       </c>
       <c r="C512">
         <v>1</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" t="s">
-        <v>929</v>
+        <v>926</v>
       </c>
       <c r="B513" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="C513">
         <v>1</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="B514" t="s">
-        <v>932</v>
+        <v>929</v>
       </c>
       <c r="C514">
         <v>1</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" t="s">
-        <v>933</v>
+        <v>930</v>
       </c>
       <c r="B515" t="s">
-        <v>934</v>
+        <v>931</v>
       </c>
       <c r="C515">
         <v>1</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" t="s">
-        <v>935</v>
+        <v>932</v>
       </c>
       <c r="B516" t="s">
-        <v>936</v>
+        <v>933</v>
       </c>
       <c r="C516">
         <v>1</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
       <c r="B517" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="C517">
         <v>1</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" t="s">
+        <v>936</v>
+      </c>
+      <c r="B518" t="s">
+        <v>937</v>
+      </c>
+      <c r="C518">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3">
+      <c r="A519" t="s">
+        <v>938</v>
+      </c>
+      <c r="B519" t="s">
         <v>939</v>
-      </c>
-[...9 lines deleted...]
-        <v>941</v>
       </c>
       <c r="C519">
         <v>1</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" t="s">
-        <v>942</v>
+        <v>940</v>
       </c>
       <c r="B520" t="s">
-        <v>943</v>
+        <v>941</v>
       </c>
       <c r="C520">
         <v>1</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" t="s">
         <v>942</v>
       </c>
       <c r="B521" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
       <c r="C521">
         <v>1</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" t="s">
+        <v>944</v>
+      </c>
+      <c r="B522" t="s">
         <v>945</v>
-      </c>
-[...1 lines deleted...]
-        <v>946</v>
       </c>
       <c r="C522">
         <v>1</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" t="s">
+        <v>946</v>
+      </c>
+      <c r="B523" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>948</v>
       </c>
       <c r="C523">
         <v>1</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" t="s">
+        <v>948</v>
+      </c>
+      <c r="B524" t="s">
         <v>949</v>
       </c>
-      <c r="B524" t="s">
+      <c r="C524">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3">
+      <c r="A525" t="s">
         <v>950</v>
       </c>
-      <c r="C524">
-[...3 lines deleted...]
-    <row r="525" spans="1:3">
       <c r="B525" t="s">
         <v>951</v>
       </c>
       <c r="C525">
         <v>1</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" t="s">
         <v>952</v>
       </c>
       <c r="B526" t="s">
         <v>953</v>
       </c>
       <c r="C526">
         <v>1</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" t="s">
         <v>954</v>
       </c>
       <c r="B527" t="s">
         <v>955</v>
       </c>
@@ -19914,1672 +19961,1672 @@
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" t="s">
         <v>982</v>
       </c>
       <c r="B541" t="s">
         <v>983</v>
       </c>
       <c r="C541">
         <v>1</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" t="s">
         <v>984</v>
       </c>
       <c r="B542" t="s">
         <v>985</v>
       </c>
       <c r="C542">
         <v>1</v>
       </c>
     </row>
     <row r="543" spans="1:3">
-      <c r="A543" t="s">
+      <c r="A543">
+        <v>57340</v>
+      </c>
+      <c r="B543" t="s">
         <v>986</v>
-      </c>
-[...1 lines deleted...]
-        <v>987</v>
       </c>
       <c r="C543">
         <v>1</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" t="s">
+        <v>987</v>
+      </c>
+      <c r="B544" t="s">
         <v>988</v>
-      </c>
-[...1 lines deleted...]
-        <v>989</v>
       </c>
       <c r="C544">
         <v>1</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" t="s">
+        <v>989</v>
+      </c>
+      <c r="B545" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="C545">
         <v>1</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" t="s">
+        <v>991</v>
+      </c>
+      <c r="B546" t="s">
         <v>992</v>
-      </c>
-[...1 lines deleted...]
-        <v>993</v>
       </c>
       <c r="C546">
         <v>1</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" t="s">
+        <v>993</v>
+      </c>
+      <c r="B547" t="s">
         <v>994</v>
-      </c>
-[...1 lines deleted...]
-        <v>995</v>
       </c>
       <c r="C547">
         <v>1</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" t="s">
+        <v>995</v>
+      </c>
+      <c r="B548" t="s">
         <v>996</v>
       </c>
-      <c r="B548" t="s">
+      <c r="C548">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="549" spans="1:3">
+      <c r="B549" t="s">
         <v>997</v>
-      </c>
-[...9 lines deleted...]
-        <v>999</v>
       </c>
       <c r="C549">
         <v>1</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" t="s">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="B550" t="s">
-        <v>1001</v>
+        <v>999</v>
       </c>
       <c r="C550">
         <v>1</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C551">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="552" spans="1:3">
+      <c r="B552" t="s">
         <v>1002</v>
-      </c>
-[...12 lines deleted...]
-        <v>1005</v>
       </c>
       <c r="C552">
         <v>1</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="B553" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="C553">
         <v>1</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
       <c r="B554" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="C554">
         <v>1</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="B555" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
       <c r="C555">
         <v>1</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="B556" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="C556">
         <v>1</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C557">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="558" spans="1:3">
+      <c r="B558" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C558">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="559" spans="1:3">
+      <c r="B559" t="s">
         <v>1014</v>
       </c>
-      <c r="B557" t="s">
+      <c r="C559">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="560" spans="1:3">
+      <c r="B560" t="s">
         <v>1015</v>
-      </c>
-[...31 lines deleted...]
-        <v>1020</v>
       </c>
       <c r="C560">
         <v>1</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" t="s">
-        <v>1021</v>
+        <v>1016</v>
       </c>
       <c r="B561" t="s">
-        <v>1022</v>
+        <v>1017</v>
       </c>
       <c r="C561">
         <v>1</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" t="s">
-        <v>1023</v>
+        <v>1018</v>
       </c>
       <c r="B562" t="s">
-        <v>1024</v>
+        <v>1019</v>
       </c>
       <c r="C562">
         <v>1</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C563">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="564" spans="1:3">
+      <c r="A564">
+        <v>1024792</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C564">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="565" spans="1:3">
+      <c r="B565" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C565">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="566" spans="1:3">
+      <c r="B566" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C566">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="567" spans="1:3">
+      <c r="A567">
+        <v>30.011006</v>
+      </c>
+      <c r="B567" t="s">
         <v>1025</v>
-      </c>
-[...39 lines deleted...]
-        <v>1032</v>
       </c>
       <c r="C567">
         <v>1</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" t="s">
-        <v>1033</v>
+        <v>1026</v>
       </c>
       <c r="B568" t="s">
-        <v>1034</v>
+        <v>1027</v>
       </c>
       <c r="C568">
         <v>1</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" t="s">
-        <v>1035</v>
+        <v>1028</v>
       </c>
       <c r="B569" t="s">
-        <v>1036</v>
+        <v>1029</v>
       </c>
       <c r="C569">
         <v>1</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" t="s">
-        <v>1037</v>
+        <v>1030</v>
       </c>
       <c r="B570" t="s">
-        <v>1038</v>
+        <v>1031</v>
       </c>
       <c r="C570">
         <v>1</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" t="s">
-        <v>1039</v>
+        <v>1032</v>
       </c>
       <c r="B571" t="s">
-        <v>1040</v>
+        <v>1033</v>
       </c>
       <c r="C571">
         <v>1</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" t="s">
-        <v>1041</v>
+        <v>1034</v>
       </c>
       <c r="B572" t="s">
-        <v>1042</v>
+        <v>1035</v>
       </c>
       <c r="C572">
         <v>1</v>
       </c>
     </row>
     <row r="573" spans="1:3">
+      <c r="A573">
+        <v>80511</v>
+      </c>
       <c r="B573" t="s">
-        <v>1043</v>
+        <v>1036</v>
       </c>
       <c r="C573">
         <v>1</v>
       </c>
     </row>
     <row r="574" spans="1:3">
+      <c r="A574" t="s">
+        <v>1037</v>
+      </c>
       <c r="B574" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
       <c r="C574">
         <v>1</v>
       </c>
     </row>
     <row r="575" spans="1:3">
+      <c r="A575" t="s">
+        <v>1039</v>
+      </c>
       <c r="B575" t="s">
-        <v>1045</v>
+        <v>1040</v>
       </c>
       <c r="C575">
         <v>1</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" t="s">
-        <v>1046</v>
+        <v>1041</v>
       </c>
       <c r="B576" t="s">
-        <v>1047</v>
+        <v>1042</v>
       </c>
       <c r="C576">
         <v>1</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="B577" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
       <c r="C577">
         <v>1</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C578">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="579" spans="1:3">
+      <c r="A579" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C579">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="580" spans="1:3">
+      <c r="A580">
+        <v>71.022</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C580">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="581" spans="1:3">
+      <c r="A581">
+        <v>70.022</v>
+      </c>
+      <c r="B581" t="s">
         <v>1050</v>
-      </c>
-[...28 lines deleted...]
-        <v>1054</v>
       </c>
       <c r="C581">
         <v>1</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582">
-        <v>30.011006</v>
+        <v>5165</v>
       </c>
       <c r="B582" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C582">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="583" spans="1:3">
+      <c r="A583">
+        <v>5167</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C583">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="584" spans="1:3">
+      <c r="A584">
+        <v>11250526</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C584">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="585" spans="1:3">
+      <c r="A585">
+        <v>112517</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C585">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="586" spans="1:3">
+      <c r="A586">
+        <v>1176126</v>
+      </c>
+      <c r="B586" t="s">
         <v>1055</v>
       </c>
-      <c r="C582">
-[...4 lines deleted...]
-      <c r="A583" t="s">
+      <c r="C586">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="587" spans="1:3">
+      <c r="A587">
+        <v>117654</v>
+      </c>
+      <c r="B587" t="s">
         <v>1056</v>
       </c>
-      <c r="B583" t="s">
+      <c r="C587">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="588" spans="1:3">
+      <c r="A588" t="s">
         <v>1057</v>
       </c>
-      <c r="C583">
-[...4 lines deleted...]
-      <c r="A584" t="s">
+      <c r="B588" t="s">
         <v>1058</v>
-      </c>
-[...45 lines deleted...]
-        <v>1066</v>
       </c>
       <c r="C588">
         <v>1</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" t="s">
-        <v>1067</v>
+        <v>1059</v>
       </c>
       <c r="B589" t="s">
-        <v>1068</v>
+        <v>1060</v>
       </c>
       <c r="C589">
         <v>1</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" t="s">
-        <v>1069</v>
+        <v>1061</v>
       </c>
       <c r="B590" t="s">
-        <v>1070</v>
+        <v>1062</v>
       </c>
       <c r="C590">
         <v>1</v>
       </c>
     </row>
     <row r="591" spans="1:3">
-      <c r="A591" t="s">
-        <v>1071</v>
+      <c r="A591">
+        <v>110268</v>
       </c>
       <c r="B591" t="s">
-        <v>1072</v>
+        <v>1063</v>
       </c>
       <c r="C591">
         <v>1</v>
       </c>
     </row>
     <row r="592" spans="1:3">
-      <c r="A592" t="s">
-        <v>1073</v>
+      <c r="A592">
+        <v>110384</v>
       </c>
       <c r="B592" t="s">
-        <v>1074</v>
+        <v>1064</v>
       </c>
       <c r="C592">
         <v>1</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" t="s">
-        <v>1075</v>
+        <v>1065</v>
       </c>
       <c r="B593" t="s">
-        <v>1076</v>
+        <v>1066</v>
       </c>
       <c r="C593">
         <v>1</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" t="s">
-        <v>1077</v>
+        <v>1067</v>
       </c>
       <c r="B594" t="s">
-        <v>1078</v>
+        <v>1068</v>
       </c>
       <c r="C594">
         <v>1</v>
       </c>
     </row>
     <row r="595" spans="1:3">
-      <c r="A595">
-        <v>71.022</v>
+      <c r="A595" t="s">
+        <v>1069</v>
       </c>
       <c r="B595" t="s">
-        <v>1079</v>
+        <v>1070</v>
       </c>
       <c r="C595">
         <v>1</v>
       </c>
     </row>
     <row r="596" spans="1:3">
-      <c r="A596">
-        <v>70.022</v>
+      <c r="A596" t="s">
+        <v>1071</v>
       </c>
       <c r="B596" t="s">
-        <v>1080</v>
+        <v>1072</v>
       </c>
       <c r="C596">
         <v>1</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597">
-        <v>110356</v>
+        <v>110373</v>
       </c>
       <c r="B597" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C597">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="598" spans="1:3">
+      <c r="A598" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C598">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="599" spans="1:3">
+      <c r="A599" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C599">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="600" spans="1:3">
+      <c r="A600" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C600">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="601" spans="1:3">
+      <c r="A601" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B601" t="s">
         <v>1081</v>
       </c>
-      <c r="C597">
-[...7 lines deleted...]
-      <c r="B598" t="s">
+      <c r="C601">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="602" spans="1:3">
+      <c r="A602" t="s">
         <v>1082</v>
       </c>
-      <c r="C598">
-[...7 lines deleted...]
-      <c r="B599" t="s">
+      <c r="B602" t="s">
         <v>1083</v>
       </c>
-      <c r="C599">
-[...7 lines deleted...]
-      <c r="B600" t="s">
+      <c r="C602">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="603" spans="1:3">
+      <c r="A603" t="s">
         <v>1084</v>
       </c>
-      <c r="C600">
-[...7 lines deleted...]
-      <c r="B601" t="s">
+      <c r="B603" t="s">
         <v>1085</v>
       </c>
-      <c r="C601">
-[...7 lines deleted...]
-      <c r="B602" t="s">
+      <c r="C603">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="604" spans="1:3">
+      <c r="A604">
+        <v>111020</v>
+      </c>
+      <c r="B604" t="s">
         <v>1086</v>
       </c>
-      <c r="C602">
-[...7 lines deleted...]
-      <c r="B603" t="s">
+      <c r="C604">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="605" spans="1:3">
+      <c r="A605">
+        <v>11791</v>
+      </c>
+      <c r="B605" t="s">
         <v>1087</v>
       </c>
-      <c r="C603">
-[...4 lines deleted...]
-      <c r="A604" t="s">
+      <c r="C605">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="606" spans="1:3">
+      <c r="A606">
+        <v>110498</v>
+      </c>
+      <c r="B606" t="s">
         <v>1088</v>
-      </c>
-[...23 lines deleted...]
-        <v>1093</v>
       </c>
       <c r="C606">
         <v>1</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607">
-        <v>110268</v>
+        <v>110548</v>
       </c>
       <c r="B607" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="C607">
         <v>1</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608">
-        <v>110384</v>
+        <v>110564</v>
       </c>
       <c r="B608" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="C608">
         <v>1</v>
       </c>
     </row>
     <row r="609" spans="1:3">
-      <c r="A609" t="s">
-        <v>1096</v>
+      <c r="A609">
+        <v>110560</v>
       </c>
       <c r="B609" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="C609">
         <v>1</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
       <c r="B610" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="C610">
         <v>1</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="B611" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
       <c r="C611">
         <v>1</v>
       </c>
     </row>
     <row r="612" spans="1:3">
-      <c r="A612" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B612" t="s">
-        <v>1103</v>
+        <v>1096</v>
       </c>
       <c r="C612">
         <v>1</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613">
-        <v>110373</v>
+        <v>110103</v>
       </c>
       <c r="B613" t="s">
-        <v>1104</v>
+        <v>1097</v>
       </c>
       <c r="C613">
         <v>1</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" t="s">
-        <v>1105</v>
+        <v>1098</v>
       </c>
       <c r="B614" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="C614">
         <v>1</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" t="s">
-        <v>1107</v>
+        <v>1100</v>
       </c>
       <c r="B615" t="s">
-        <v>1108</v>
+        <v>1101</v>
       </c>
       <c r="C615">
         <v>1</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" t="s">
-        <v>1109</v>
+        <v>1102</v>
       </c>
       <c r="B616" t="s">
-        <v>1110</v>
+        <v>1103</v>
       </c>
       <c r="C616">
         <v>1</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" t="s">
-        <v>1111</v>
+        <v>1104</v>
       </c>
       <c r="B617" t="s">
-        <v>1112</v>
+        <v>1105</v>
       </c>
       <c r="C617">
         <v>1</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" t="s">
-        <v>1113</v>
+        <v>1106</v>
       </c>
       <c r="B618" t="s">
-        <v>1114</v>
+        <v>1107</v>
       </c>
       <c r="C618">
         <v>1</v>
       </c>
     </row>
     <row r="619" spans="1:3">
-      <c r="A619" t="s">
-        <v>1115</v>
+      <c r="A619">
+        <v>155105</v>
       </c>
       <c r="B619" t="s">
-        <v>1116</v>
+        <v>1108</v>
       </c>
       <c r="C619">
         <v>1</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620">
-        <v>111020</v>
+        <v>10079</v>
       </c>
       <c r="B620" t="s">
-        <v>1117</v>
+        <v>1109</v>
       </c>
       <c r="C620">
         <v>1</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621">
-        <v>11791</v>
+        <v>160316</v>
       </c>
       <c r="B621" t="s">
-        <v>1118</v>
+        <v>1110</v>
       </c>
       <c r="C621">
         <v>1</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622">
-        <v>110498</v>
+        <v>64738</v>
       </c>
       <c r="B622" t="s">
-        <v>1119</v>
+        <v>1111</v>
       </c>
       <c r="C622">
         <v>1</v>
       </c>
     </row>
     <row r="623" spans="1:3">
-      <c r="A623">
-[...1 lines deleted...]
-      </c>
       <c r="B623" t="s">
-        <v>1120</v>
+        <v>1112</v>
       </c>
       <c r="C623">
         <v>1</v>
       </c>
     </row>
     <row r="624" spans="1:3">
-      <c r="A624">
-        <v>110564</v>
+      <c r="A624" t="s">
+        <v>1113</v>
       </c>
       <c r="B624" t="s">
-        <v>1121</v>
+        <v>1114</v>
       </c>
       <c r="C624">
         <v>1</v>
       </c>
     </row>
     <row r="625" spans="1:3">
-      <c r="A625">
-        <v>110560</v>
+      <c r="A625" t="s">
+        <v>1115</v>
       </c>
       <c r="B625" t="s">
-        <v>1122</v>
+        <v>1116</v>
       </c>
       <c r="C625">
         <v>1</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C626">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="627" spans="1:3">
+      <c r="B627" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C627">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="628" spans="1:3">
+      <c r="A628" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C628">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="629" spans="1:3">
+      <c r="A629" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B629" t="s">
         <v>1123</v>
-      </c>
-[...31 lines deleted...]
-        <v>1128</v>
       </c>
       <c r="C629">
         <v>1</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="B630" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="C630">
         <v>1</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
       <c r="B631" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="C631">
         <v>1</v>
       </c>
     </row>
     <row r="632" spans="1:3">
-      <c r="A632" t="s">
-        <v>1133</v>
+      <c r="A632">
+        <v>1009369</v>
       </c>
       <c r="B632" t="s">
-        <v>1134</v>
+        <v>1128</v>
       </c>
       <c r="C632">
         <v>1</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" t="s">
-        <v>1135</v>
+        <v>1129</v>
       </c>
       <c r="B633" t="s">
-        <v>1136</v>
+        <v>1130</v>
       </c>
       <c r="C633">
         <v>1</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" t="s">
-        <v>1137</v>
+        <v>1131</v>
       </c>
       <c r="B634" t="s">
-        <v>1138</v>
+        <v>1132</v>
       </c>
       <c r="C634">
         <v>1</v>
       </c>
     </row>
     <row r="635" spans="1:3">
-      <c r="A635">
-        <v>155105</v>
+      <c r="A635" t="s">
+        <v>1133</v>
       </c>
       <c r="B635" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="C635">
         <v>1</v>
       </c>
     </row>
     <row r="636" spans="1:3">
-      <c r="A636">
-        <v>10079</v>
+      <c r="A636" t="s">
+        <v>1135</v>
       </c>
       <c r="B636" t="s">
-        <v>1140</v>
+        <v>1136</v>
       </c>
       <c r="C636">
         <v>1</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637">
-        <v>160316</v>
+        <v>125538</v>
       </c>
       <c r="B637" t="s">
-        <v>1141</v>
+        <v>1137</v>
       </c>
       <c r="C637">
         <v>1</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638">
-        <v>64738</v>
+        <v>125203</v>
       </c>
       <c r="B638" t="s">
-        <v>1142</v>
+        <v>1138</v>
       </c>
       <c r="C638">
         <v>1</v>
       </c>
     </row>
     <row r="639" spans="1:3">
+      <c r="A639" t="s">
+        <v>1139</v>
+      </c>
       <c r="B639" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="C639">
         <v>1</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
       <c r="B640" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="C640">
         <v>1</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="B641" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
       <c r="C641">
         <v>1</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C642">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="643" spans="1:3">
+      <c r="A643">
+        <v>73662</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C643">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="644" spans="1:3">
+      <c r="A644">
+        <v>73681</v>
+      </c>
+      <c r="B644" t="s">
         <v>1148</v>
-      </c>
-[...20 lines deleted...]
-        <v>1152</v>
       </c>
       <c r="C644">
         <v>1</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" t="s">
-        <v>1153</v>
+        <v>1149</v>
       </c>
       <c r="B645" t="s">
-        <v>1154</v>
+        <v>1150</v>
       </c>
       <c r="C645">
         <v>1</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" t="s">
-        <v>1155</v>
+        <v>1151</v>
       </c>
       <c r="B646" t="s">
-        <v>1156</v>
+        <v>1152</v>
       </c>
       <c r="C646">
         <v>1</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" t="s">
-        <v>1157</v>
+        <v>1153</v>
       </c>
       <c r="B647" t="s">
-        <v>1158</v>
+        <v>1154</v>
       </c>
       <c r="C647">
         <v>1</v>
       </c>
     </row>
     <row r="648" spans="1:3">
-      <c r="A648">
-        <v>1009369</v>
+      <c r="A648" t="s">
+        <v>1155</v>
       </c>
       <c r="B648" t="s">
-        <v>1159</v>
+        <v>1156</v>
       </c>
       <c r="C648">
         <v>1</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" t="s">
-        <v>1160</v>
+        <v>1157</v>
       </c>
       <c r="B649" t="s">
-        <v>1161</v>
+        <v>1158</v>
       </c>
       <c r="C649">
         <v>1</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" t="s">
-        <v>1162</v>
+        <v>1159</v>
       </c>
       <c r="B650" t="s">
-        <v>1163</v>
+        <v>1160</v>
       </c>
       <c r="C650">
         <v>1</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" t="s">
-        <v>1164</v>
+        <v>1161</v>
       </c>
       <c r="B651" t="s">
-        <v>1165</v>
+        <v>1162</v>
       </c>
       <c r="C651">
         <v>1</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C652">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="653" spans="1:3">
+      <c r="A653" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B653" t="s">
         <v>1166</v>
       </c>
-      <c r="B652" t="s">
+      <c r="C653">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="654" spans="1:3">
+      <c r="A654" t="s">
         <v>1167</v>
       </c>
-      <c r="C652">
-[...7 lines deleted...]
-      <c r="B653" t="s">
+      <c r="B654" t="s">
         <v>1168</v>
-      </c>
-[...9 lines deleted...]
-        <v>1169</v>
       </c>
       <c r="C654">
         <v>1</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B655" t="s">
         <v>1170</v>
-      </c>
-[...1 lines deleted...]
-        <v>1171</v>
       </c>
       <c r="C655">
         <v>1</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B656" t="s">
         <v>1172</v>
       </c>
-      <c r="B656" t="s">
+      <c r="C656">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="657" spans="1:3">
+      <c r="A657">
+        <v>73482</v>
+      </c>
+      <c r="B657" t="s">
         <v>1173</v>
       </c>
-      <c r="C656">
-[...4 lines deleted...]
-      <c r="A657" t="s">
+      <c r="C657">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="658" spans="1:3">
+      <c r="A658">
+        <v>73483</v>
+      </c>
+      <c r="B658" t="s">
         <v>1174</v>
       </c>
-      <c r="B657" t="s">
+      <c r="C658">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="659" spans="1:3">
+      <c r="A659" t="s">
         <v>1175</v>
       </c>
-      <c r="C657">
-[...4 lines deleted...]
-      <c r="A658" t="s">
+      <c r="B659" t="s">
         <v>1176</v>
       </c>
-      <c r="B658" t="s">
+      <c r="C659">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="660" spans="1:3">
+      <c r="A660" t="s">
         <v>1177</v>
       </c>
-      <c r="C658">
-[...7 lines deleted...]
-      <c r="B659" t="s">
+      <c r="B660" t="s">
         <v>1178</v>
-      </c>
-[...9 lines deleted...]
-        <v>1179</v>
       </c>
       <c r="C660">
         <v>1</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B661" t="s">
         <v>1180</v>
-      </c>
-[...1 lines deleted...]
-        <v>1181</v>
       </c>
       <c r="C661">
         <v>1</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B662" t="s">
         <v>1182</v>
-      </c>
-[...1 lines deleted...]
-        <v>1183</v>
       </c>
       <c r="C662">
         <v>1</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B663" t="s">
         <v>1184</v>
-      </c>
-[...1 lines deleted...]
-        <v>1185</v>
       </c>
       <c r="C663">
         <v>1</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B664" t="s">
         <v>1186</v>
-      </c>
-[...1 lines deleted...]
-        <v>1187</v>
       </c>
       <c r="C664">
         <v>1</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B665" t="s">
         <v>1188</v>
-      </c>
-[...1 lines deleted...]
-        <v>1189</v>
       </c>
       <c r="C665">
         <v>1</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B666" t="s">
         <v>1190</v>
-      </c>
-[...1 lines deleted...]
-        <v>1191</v>
       </c>
       <c r="C666">
         <v>1</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B667" t="s">
         <v>1192</v>
-      </c>
-[...1 lines deleted...]
-        <v>1193</v>
       </c>
       <c r="C667">
         <v>1</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B668" t="s">
         <v>1194</v>
-      </c>
-[...1 lines deleted...]
-        <v>1195</v>
       </c>
       <c r="C668">
         <v>1</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B669" t="s">
         <v>1196</v>
-      </c>
-[...1 lines deleted...]
-        <v>1197</v>
       </c>
       <c r="C669">
         <v>1</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B670" t="s">
         <v>1198</v>
-      </c>
-[...1 lines deleted...]
-        <v>1199</v>
       </c>
       <c r="C670">
         <v>1</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B671" t="s">
         <v>1200</v>
-      </c>
-[...1 lines deleted...]
-        <v>1201</v>
       </c>
       <c r="C671">
         <v>1</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B672" t="s">
         <v>1202</v>
       </c>
-      <c r="B672" t="s">
+      <c r="C672">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="673" spans="1:3">
+      <c r="A673" t="s">
         <v>1203</v>
-      </c>
-[...6 lines deleted...]
-        <v>73482</v>
       </c>
       <c r="B673" t="s">
         <v>1204</v>
       </c>
       <c r="C673">
         <v>1</v>
       </c>
     </row>
     <row r="674" spans="1:3">
-      <c r="A674">
-        <v>73483</v>
+      <c r="A674" t="s">
+        <v>1205</v>
       </c>
       <c r="B674" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="C674">
         <v>1</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="B675" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="C675">
         <v>1</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="B676" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="C676">
         <v>1</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="B677" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="C677">
         <v>1</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="B678" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="C678">
         <v>1</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="B679" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="C679">
         <v>1</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="B680" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="C680">
         <v>1</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="B681" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="C681">
         <v>1</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="B682" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="C682">
         <v>1</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="B683" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="C683">
         <v>1</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="B684" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="C684">
         <v>1</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="B685" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="C685">
         <v>1</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="B686" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="C686">
         <v>1</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="B687" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="C687">
         <v>1</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="B688" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="C688">
         <v>1</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="B689" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="C689">
         <v>1</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="B690" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="C690">
         <v>1</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="B691" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="C691">
         <v>1</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="B692" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="C692">
         <v>1</v>
       </c>
     </row>
     <row r="693" spans="1:3">
-      <c r="A693" t="s">
-        <v>1242</v>
+      <c r="A693">
+        <v>23.06</v>
       </c>
       <c r="B693" t="s">
         <v>1243</v>
       </c>
       <c r="C693">
         <v>1</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" t="s">
         <v>1244</v>
       </c>
       <c r="B694" t="s">
         <v>1245</v>
       </c>
       <c r="C694">
         <v>1</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" t="s">
         <v>1246</v>
       </c>
       <c r="B695" t="s">
         <v>1247</v>
@@ -21710,96 +21757,96 @@
       </c>
     </row>
     <row r="707" spans="1:3">
       <c r="A707" t="s">
         <v>1270</v>
       </c>
       <c r="B707" t="s">
         <v>1271</v>
       </c>
       <c r="C707">
         <v>1</v>
       </c>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" t="s">
         <v>1272</v>
       </c>
       <c r="B708" t="s">
         <v>1273</v>
       </c>
       <c r="C708">
         <v>1</v>
       </c>
     </row>
     <row r="709" spans="1:3">
-      <c r="A709">
-        <v>23.06</v>
+      <c r="A709" t="s">
+        <v>1274</v>
       </c>
       <c r="B709" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="C709">
         <v>1</v>
       </c>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="B710" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="C710">
         <v>1</v>
       </c>
     </row>
     <row r="711" spans="1:3">
       <c r="A711" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="B711" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="C711">
         <v>1</v>
       </c>
     </row>
     <row r="712" spans="1:3">
       <c r="A712" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="B712" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="C712">
         <v>1</v>
       </c>
     </row>
     <row r="713" spans="1:3">
-      <c r="A713" t="s">
-        <v>1281</v>
+      <c r="A713">
+        <v>316335</v>
       </c>
       <c r="B713" t="s">
         <v>1282</v>
       </c>
       <c r="C713">
         <v>1</v>
       </c>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" t="s">
         <v>1283</v>
       </c>
       <c r="B714" t="s">
         <v>1284</v>
       </c>
       <c r="C714">
         <v>1</v>
       </c>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" t="s">
         <v>1285</v>
       </c>
       <c r="B715" t="s">
         <v>1286</v>
@@ -21930,2219 +21977,2219 @@
       </c>
     </row>
     <row r="727" spans="1:3">
       <c r="A727" t="s">
         <v>1309</v>
       </c>
       <c r="B727" t="s">
         <v>1310</v>
       </c>
       <c r="C727">
         <v>1</v>
       </c>
     </row>
     <row r="728" spans="1:3">
       <c r="A728" t="s">
         <v>1311</v>
       </c>
       <c r="B728" t="s">
         <v>1312</v>
       </c>
       <c r="C728">
         <v>1</v>
       </c>
     </row>
     <row r="729" spans="1:3">
-      <c r="A729">
-        <v>316335</v>
+      <c r="A729" t="s">
+        <v>1313</v>
       </c>
       <c r="B729" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="C729">
         <v>1</v>
       </c>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="B730" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="C730">
         <v>1</v>
       </c>
     </row>
     <row r="731" spans="1:3">
       <c r="A731" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="B731" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="C731">
         <v>1</v>
       </c>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="B732" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="C732">
         <v>1</v>
       </c>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="B733" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="C733">
         <v>1</v>
       </c>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="B734" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="C734">
         <v>1</v>
       </c>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="B735" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="C735">
         <v>1</v>
       </c>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="B736" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="C736">
         <v>1</v>
       </c>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="B737" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="C737">
         <v>1</v>
       </c>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="B738" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C738">
         <v>1</v>
       </c>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="B739" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="C739">
         <v>1</v>
       </c>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="B740" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="C740">
         <v>1</v>
       </c>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="B741" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="C741">
         <v>1</v>
       </c>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="B742" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="C742">
         <v>1</v>
       </c>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="B743" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="C743">
         <v>1</v>
       </c>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="B744" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="C744">
         <v>1</v>
       </c>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="B745" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="C745">
         <v>1</v>
       </c>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="B746" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="C746">
         <v>1</v>
       </c>
     </row>
     <row r="747" spans="1:3">
       <c r="A747" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="B747" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="C747">
         <v>1</v>
       </c>
     </row>
     <row r="748" spans="1:3">
       <c r="A748" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="B748" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="C748">
         <v>1</v>
       </c>
     </row>
     <row r="749" spans="1:3">
       <c r="A749" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="B749" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="C749">
         <v>1</v>
       </c>
     </row>
     <row r="750" spans="1:3">
       <c r="A750" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="B750" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="C750">
         <v>1</v>
       </c>
     </row>
     <row r="751" spans="1:3">
       <c r="A751" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="B751" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="C751">
         <v>1</v>
       </c>
     </row>
     <row r="752" spans="1:3">
       <c r="A752" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="B752" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="C752">
         <v>1</v>
       </c>
     </row>
     <row r="753" spans="1:3">
       <c r="A753" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="B753" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="C753">
         <v>1</v>
       </c>
     </row>
     <row r="754" spans="1:3">
       <c r="A754" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="B754" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="C754">
         <v>1</v>
       </c>
     </row>
     <row r="755" spans="1:3">
       <c r="A755" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="B755" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="C755">
         <v>1</v>
       </c>
     </row>
     <row r="756" spans="1:3">
       <c r="A756" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="B756" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="C756">
         <v>1</v>
       </c>
     </row>
     <row r="757" spans="1:3">
       <c r="A757" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="B757" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="C757">
         <v>1</v>
       </c>
     </row>
     <row r="758" spans="1:3">
       <c r="A758" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="B758" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="C758">
         <v>1</v>
       </c>
     </row>
     <row r="759" spans="1:3">
       <c r="A759" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="B759" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="C759">
         <v>1</v>
       </c>
     </row>
     <row r="760" spans="1:3">
       <c r="A760" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="B760" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="C760">
         <v>1</v>
       </c>
     </row>
     <row r="761" spans="1:3">
       <c r="A761" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="B761" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="C761">
         <v>1</v>
       </c>
     </row>
     <row r="762" spans="1:3">
       <c r="A762" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="B762" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="C762">
         <v>1</v>
       </c>
     </row>
     <row r="763" spans="1:3">
       <c r="A763" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="B763" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="C763">
         <v>1</v>
       </c>
     </row>
     <row r="764" spans="1:3">
       <c r="A764" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="B764" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="C764">
         <v>1</v>
       </c>
     </row>
     <row r="765" spans="1:3">
       <c r="A765" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="B765" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="C765">
         <v>1</v>
       </c>
     </row>
     <row r="766" spans="1:3">
       <c r="A766" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="B766" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="C766">
         <v>1</v>
       </c>
     </row>
     <row r="767" spans="1:3">
       <c r="A767" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="B767" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="C767">
         <v>1</v>
       </c>
     </row>
     <row r="768" spans="1:3">
       <c r="A768" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B768" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="C768">
         <v>1</v>
       </c>
     </row>
     <row r="769" spans="1:3">
       <c r="A769" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="B769" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="C769">
         <v>1</v>
       </c>
     </row>
     <row r="770" spans="1:3">
       <c r="A770" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="B770" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="C770">
         <v>1</v>
       </c>
     </row>
     <row r="771" spans="1:3">
-      <c r="A771" t="s">
-        <v>1396</v>
+      <c r="A771">
+        <v>531205</v>
       </c>
       <c r="B771" t="s">
         <v>1397</v>
       </c>
       <c r="C771">
         <v>1</v>
       </c>
     </row>
     <row r="772" spans="1:3">
-      <c r="A772" t="s">
+      <c r="A772">
+        <v>571212</v>
+      </c>
+      <c r="B772" t="s">
         <v>1398</v>
-      </c>
-[...1 lines deleted...]
-        <v>1399</v>
       </c>
       <c r="C772">
         <v>1</v>
       </c>
     </row>
     <row r="773" spans="1:3">
       <c r="A773" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B773" t="s">
         <v>1400</v>
-      </c>
-[...1 lines deleted...]
-        <v>1401</v>
       </c>
       <c r="C773">
         <v>1</v>
       </c>
     </row>
     <row r="774" spans="1:3">
       <c r="A774" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B774" t="s">
         <v>1402</v>
-      </c>
-[...1 lines deleted...]
-        <v>1403</v>
       </c>
       <c r="C774">
         <v>1</v>
       </c>
     </row>
     <row r="775" spans="1:3">
       <c r="A775" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B775" t="s">
         <v>1404</v>
-      </c>
-[...1 lines deleted...]
-        <v>1405</v>
       </c>
       <c r="C775">
         <v>1</v>
       </c>
     </row>
     <row r="776" spans="1:3">
       <c r="A776" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B776" t="s">
         <v>1406</v>
-      </c>
-[...1 lines deleted...]
-        <v>1407</v>
       </c>
       <c r="C776">
         <v>1</v>
       </c>
     </row>
     <row r="777" spans="1:3">
       <c r="A777" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B777" t="s">
         <v>1408</v>
-      </c>
-[...1 lines deleted...]
-        <v>1409</v>
       </c>
       <c r="C777">
         <v>1</v>
       </c>
     </row>
     <row r="778" spans="1:3">
       <c r="A778" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B778" t="s">
         <v>1410</v>
-      </c>
-[...1 lines deleted...]
-        <v>1411</v>
       </c>
       <c r="C778">
         <v>1</v>
       </c>
     </row>
     <row r="779" spans="1:3">
       <c r="A779" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B779" t="s">
         <v>1412</v>
-      </c>
-[...1 lines deleted...]
-        <v>1413</v>
       </c>
       <c r="C779">
         <v>1</v>
       </c>
     </row>
     <row r="780" spans="1:3">
       <c r="A780" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B780" t="s">
         <v>1414</v>
-      </c>
-[...1 lines deleted...]
-        <v>1415</v>
       </c>
       <c r="C780">
         <v>1</v>
       </c>
     </row>
     <row r="781" spans="1:3">
       <c r="A781" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B781" t="s">
         <v>1416</v>
-      </c>
-[...1 lines deleted...]
-        <v>1417</v>
       </c>
       <c r="C781">
         <v>1</v>
       </c>
     </row>
     <row r="782" spans="1:3">
       <c r="A782" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B782" t="s">
         <v>1418</v>
-      </c>
-[...1 lines deleted...]
-        <v>1419</v>
       </c>
       <c r="C782">
         <v>1</v>
       </c>
     </row>
     <row r="783" spans="1:3">
       <c r="A783" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B783" t="s">
         <v>1420</v>
-      </c>
-[...1 lines deleted...]
-        <v>1421</v>
       </c>
       <c r="C783">
         <v>1</v>
       </c>
     </row>
     <row r="784" spans="1:3">
       <c r="A784" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B784" t="s">
         <v>1422</v>
-      </c>
-[...1 lines deleted...]
-        <v>1423</v>
       </c>
       <c r="C784">
         <v>1</v>
       </c>
     </row>
     <row r="785" spans="1:3">
       <c r="A785" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B785" t="s">
         <v>1424</v>
-      </c>
-[...1 lines deleted...]
-        <v>1425</v>
       </c>
       <c r="C785">
         <v>1</v>
       </c>
     </row>
     <row r="786" spans="1:3">
       <c r="A786" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B786" t="s">
         <v>1426</v>
       </c>
-      <c r="B786" t="s">
+      <c r="C786">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="787" spans="1:3">
+      <c r="A787" t="s">
         <v>1427</v>
-      </c>
-[...6 lines deleted...]
-        <v>531205</v>
       </c>
       <c r="B787" t="s">
         <v>1428</v>
       </c>
       <c r="C787">
         <v>1</v>
       </c>
     </row>
     <row r="788" spans="1:3">
-      <c r="A788">
-        <v>571212</v>
+      <c r="A788" t="s">
+        <v>1429</v>
       </c>
       <c r="B788" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="C788">
         <v>1</v>
       </c>
     </row>
     <row r="789" spans="1:3">
       <c r="A789" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="B789" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="C789">
         <v>1</v>
       </c>
     </row>
     <row r="790" spans="1:3">
       <c r="A790" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="B790" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="C790">
         <v>1</v>
       </c>
     </row>
     <row r="791" spans="1:3">
       <c r="A791" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="B791" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="C791">
         <v>1</v>
       </c>
     </row>
     <row r="792" spans="1:3">
       <c r="A792" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="B792" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="C792">
         <v>1</v>
       </c>
     </row>
     <row r="793" spans="1:3">
       <c r="A793" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="B793" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="C793">
         <v>1</v>
       </c>
     </row>
     <row r="794" spans="1:3">
       <c r="A794" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="B794" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="C794">
         <v>1</v>
       </c>
     </row>
     <row r="795" spans="1:3">
       <c r="A795" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="B795" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="C795">
         <v>1</v>
       </c>
     </row>
     <row r="796" spans="1:3">
       <c r="A796" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="B796" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="C796">
         <v>1</v>
       </c>
     </row>
     <row r="797" spans="1:3">
       <c r="A797" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="B797" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="C797">
         <v>1</v>
       </c>
     </row>
     <row r="798" spans="1:3">
       <c r="A798" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="B798" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="C798">
         <v>1</v>
       </c>
     </row>
     <row r="799" spans="1:3">
       <c r="A799" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="B799" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="C799">
         <v>1</v>
       </c>
     </row>
     <row r="800" spans="1:3">
       <c r="A800" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="B800" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="C800">
         <v>1</v>
       </c>
     </row>
     <row r="801" spans="1:3">
       <c r="A801" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="B801" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="C801">
         <v>1</v>
       </c>
     </row>
     <row r="802" spans="1:3">
       <c r="A802" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="B802" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="C802">
         <v>1</v>
       </c>
     </row>
     <row r="803" spans="1:3">
       <c r="A803" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="B803" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="C803">
         <v>1</v>
       </c>
     </row>
     <row r="804" spans="1:3">
       <c r="A804" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="B804" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="C804">
         <v>1</v>
       </c>
     </row>
     <row r="805" spans="1:3">
       <c r="A805" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="B805" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="C805">
         <v>1</v>
       </c>
     </row>
     <row r="806" spans="1:3">
       <c r="A806" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="B806" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="C806">
         <v>1</v>
       </c>
     </row>
     <row r="807" spans="1:3">
       <c r="A807" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="B807" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="C807">
         <v>1</v>
       </c>
     </row>
     <row r="808" spans="1:3">
       <c r="A808" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="B808" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="C808">
         <v>1</v>
       </c>
     </row>
     <row r="809" spans="1:3">
       <c r="A809" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="B809" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="C809">
         <v>1</v>
       </c>
     </row>
     <row r="810" spans="1:3">
       <c r="A810" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="B810" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="C810">
         <v>1</v>
       </c>
     </row>
     <row r="811" spans="1:3">
       <c r="A811" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="B811" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="C811">
         <v>1</v>
       </c>
     </row>
     <row r="812" spans="1:3">
       <c r="A812" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="B812" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="C812">
         <v>1</v>
       </c>
     </row>
     <row r="813" spans="1:3">
       <c r="A813" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="B813" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="C813">
         <v>1</v>
       </c>
     </row>
     <row r="814" spans="1:3">
       <c r="A814" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="B814" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="C814">
         <v>1</v>
       </c>
     </row>
     <row r="815" spans="1:3">
       <c r="A815" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="B815" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="C815">
         <v>1</v>
       </c>
     </row>
     <row r="816" spans="1:3">
       <c r="A816" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="B816" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="C816">
         <v>1</v>
       </c>
     </row>
     <row r="817" spans="1:3">
       <c r="A817" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="B817" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="C817">
         <v>1</v>
       </c>
     </row>
     <row r="818" spans="1:3">
       <c r="A818" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="B818" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="C818">
         <v>1</v>
       </c>
     </row>
     <row r="819" spans="1:3">
       <c r="A819" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="B819" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="C819">
         <v>1</v>
       </c>
     </row>
     <row r="820" spans="1:3">
       <c r="A820" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="B820" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="C820">
         <v>1</v>
       </c>
     </row>
     <row r="821" spans="1:3">
       <c r="A821" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="B821" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="C821">
         <v>1</v>
       </c>
     </row>
     <row r="822" spans="1:3">
       <c r="A822" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="B822" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="C822">
         <v>1</v>
       </c>
     </row>
     <row r="823" spans="1:3">
       <c r="A823" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="B823" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="C823">
         <v>1</v>
       </c>
     </row>
     <row r="824" spans="1:3">
       <c r="A824" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="B824" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="C824">
         <v>1</v>
       </c>
     </row>
     <row r="825" spans="1:3">
       <c r="A825" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="B825" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="C825">
         <v>1</v>
       </c>
     </row>
     <row r="826" spans="1:3">
       <c r="A826" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="B826" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="C826">
         <v>1</v>
       </c>
     </row>
     <row r="827" spans="1:3">
       <c r="A827" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="B827" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="C827">
         <v>1</v>
       </c>
     </row>
     <row r="828" spans="1:3">
       <c r="A828" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="B828" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="C828">
         <v>1</v>
       </c>
     </row>
     <row r="829" spans="1:3">
       <c r="A829" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="B829" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="C829">
         <v>1</v>
       </c>
     </row>
     <row r="830" spans="1:3">
       <c r="A830" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="B830" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="C830">
         <v>1</v>
       </c>
     </row>
     <row r="831" spans="1:3">
       <c r="A831" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="B831" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="C831">
         <v>1</v>
       </c>
     </row>
     <row r="832" spans="1:3">
       <c r="A832" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="B832" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="C832">
         <v>1</v>
       </c>
     </row>
     <row r="833" spans="1:3">
       <c r="A833" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="B833" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="C833">
         <v>1</v>
       </c>
     </row>
     <row r="834" spans="1:3">
       <c r="A834" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="B834" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="C834">
         <v>1</v>
       </c>
     </row>
     <row r="835" spans="1:3">
       <c r="A835" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="B835" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="C835">
         <v>1</v>
       </c>
     </row>
     <row r="836" spans="1:3">
       <c r="A836" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="B836" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="C836">
         <v>1</v>
       </c>
     </row>
     <row r="837" spans="1:3">
       <c r="A837" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="B837" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="C837">
         <v>1</v>
       </c>
     </row>
     <row r="838" spans="1:3">
       <c r="A838" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="B838" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="C838">
         <v>1</v>
       </c>
     </row>
     <row r="839" spans="1:3">
       <c r="A839" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="B839" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="C839">
         <v>1</v>
       </c>
     </row>
     <row r="840" spans="1:3">
       <c r="A840" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="B840" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="C840">
         <v>1</v>
       </c>
     </row>
     <row r="841" spans="1:3">
       <c r="A841" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="B841" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="C841">
         <v>1</v>
       </c>
     </row>
     <row r="842" spans="1:3">
       <c r="A842" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="B842" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="C842">
         <v>1</v>
       </c>
     </row>
     <row r="843" spans="1:3">
       <c r="A843" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="B843" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="C843">
         <v>1</v>
       </c>
     </row>
     <row r="844" spans="1:3">
       <c r="A844" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="B844" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="C844">
         <v>1</v>
       </c>
     </row>
     <row r="845" spans="1:3">
       <c r="A845" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="B845" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="C845">
         <v>1</v>
       </c>
     </row>
     <row r="846" spans="1:3">
       <c r="A846" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="B846" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="C846">
         <v>1</v>
       </c>
     </row>
     <row r="847" spans="1:3">
       <c r="A847" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="B847" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="C847">
         <v>1</v>
       </c>
     </row>
     <row r="848" spans="1:3">
       <c r="A848" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="B848" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="C848">
         <v>1</v>
       </c>
     </row>
     <row r="849" spans="1:3">
       <c r="A849" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="B849" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="C849">
         <v>1</v>
       </c>
     </row>
     <row r="850" spans="1:3">
       <c r="A850" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="B850" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="C850">
         <v>1</v>
       </c>
     </row>
     <row r="851" spans="1:3">
       <c r="A851" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="B851" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="C851">
         <v>1</v>
       </c>
     </row>
     <row r="852" spans="1:3">
       <c r="A852" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="B852" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="C852">
         <v>1</v>
       </c>
     </row>
     <row r="853" spans="1:3">
       <c r="A853" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="B853" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="C853">
         <v>1</v>
       </c>
     </row>
     <row r="854" spans="1:3">
       <c r="A854" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="B854" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="C854">
         <v>1</v>
       </c>
     </row>
     <row r="855" spans="1:3">
       <c r="A855" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="B855" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="C855">
         <v>1</v>
       </c>
     </row>
     <row r="856" spans="1:3">
       <c r="A856" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="B856" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="C856">
         <v>1</v>
       </c>
     </row>
     <row r="857" spans="1:3">
       <c r="A857" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="B857" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="C857">
         <v>1</v>
       </c>
     </row>
     <row r="858" spans="1:3">
       <c r="A858" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="B858" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="C858">
         <v>1</v>
       </c>
     </row>
     <row r="859" spans="1:3">
       <c r="A859" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="B859" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="C859">
         <v>1</v>
       </c>
     </row>
     <row r="860" spans="1:3">
       <c r="A860" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="B860" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="C860">
         <v>1</v>
       </c>
     </row>
     <row r="861" spans="1:3">
       <c r="A861" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="B861" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="C861">
         <v>1</v>
       </c>
     </row>
     <row r="862" spans="1:3">
       <c r="A862" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="B862" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="C862">
         <v>1</v>
       </c>
     </row>
     <row r="863" spans="1:3">
       <c r="A863" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B863" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="C863">
         <v>1</v>
       </c>
     </row>
     <row r="864" spans="1:3">
       <c r="A864" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="B864" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="C864">
         <v>1</v>
       </c>
     </row>
     <row r="865" spans="1:3">
       <c r="A865" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="B865" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="C865">
         <v>1</v>
       </c>
     </row>
     <row r="866" spans="1:3">
       <c r="A866" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="B866" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="C866">
         <v>1</v>
       </c>
     </row>
     <row r="867" spans="1:3">
       <c r="A867" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="B867" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="C867">
         <v>1</v>
       </c>
     </row>
     <row r="868" spans="1:3">
       <c r="A868" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="B868" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="C868">
         <v>1</v>
       </c>
     </row>
     <row r="869" spans="1:3">
       <c r="A869" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="B869" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="C869">
         <v>1</v>
       </c>
     </row>
     <row r="870" spans="1:3">
       <c r="A870" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="B870" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C870">
         <v>1</v>
       </c>
     </row>
     <row r="871" spans="1:3">
       <c r="A871" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="B871" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="C871">
         <v>1</v>
       </c>
     </row>
     <row r="872" spans="1:3">
       <c r="A872" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="B872" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="C872">
         <v>1</v>
       </c>
     </row>
     <row r="873" spans="1:3">
       <c r="A873" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="B873" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="C873">
         <v>1</v>
       </c>
     </row>
     <row r="874" spans="1:3">
       <c r="A874" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="B874" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="C874">
         <v>1</v>
       </c>
     </row>
     <row r="875" spans="1:3">
       <c r="A875" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="B875" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="C875">
         <v>1</v>
       </c>
     </row>
     <row r="876" spans="1:3">
       <c r="A876" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="B876" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="C876">
         <v>1</v>
       </c>
     </row>
     <row r="877" spans="1:3">
       <c r="A877" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="B877" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="C877">
         <v>1</v>
       </c>
     </row>
     <row r="878" spans="1:3">
       <c r="A878" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="B878" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="C878">
         <v>1</v>
       </c>
     </row>
     <row r="879" spans="1:3">
       <c r="A879" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="B879" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="C879">
         <v>1</v>
       </c>
     </row>
     <row r="880" spans="1:3">
       <c r="A880" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="B880" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="C880">
         <v>1</v>
       </c>
     </row>
     <row r="881" spans="1:3">
       <c r="A881" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="B881" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="C881">
         <v>1</v>
       </c>
     </row>
     <row r="882" spans="1:3">
       <c r="A882" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="B882" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="C882">
         <v>1</v>
       </c>
     </row>
     <row r="883" spans="1:3">
       <c r="A883" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="B883" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="C883">
         <v>1</v>
       </c>
     </row>
     <row r="884" spans="1:3">
       <c r="A884" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="B884" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="C884">
         <v>1</v>
       </c>
     </row>
     <row r="885" spans="1:3">
       <c r="A885" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="B885" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="C885">
         <v>1</v>
       </c>
     </row>
     <row r="886" spans="1:3">
       <c r="A886" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="B886" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="C886">
         <v>1</v>
       </c>
     </row>
     <row r="887" spans="1:3">
       <c r="A887" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="B887" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="C887">
         <v>1</v>
       </c>
     </row>
     <row r="888" spans="1:3">
       <c r="A888" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="B888" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="C888">
         <v>1</v>
       </c>
     </row>
     <row r="889" spans="1:3">
       <c r="A889" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="B889" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="C889">
         <v>1</v>
       </c>
     </row>
     <row r="890" spans="1:3">
       <c r="A890" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="B890" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="C890">
         <v>1</v>
       </c>
     </row>
     <row r="891" spans="1:3">
       <c r="A891" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="B891" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="C891">
         <v>1</v>
       </c>
     </row>
     <row r="892" spans="1:3">
       <c r="A892" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="B892" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="C892">
         <v>1</v>
       </c>
     </row>
     <row r="893" spans="1:3">
       <c r="A893" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="B893" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="C893">
         <v>1</v>
       </c>
     </row>
     <row r="894" spans="1:3">
       <c r="A894" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="B894" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="C894">
         <v>1</v>
       </c>
     </row>
     <row r="895" spans="1:3">
       <c r="A895" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="B895" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="C895">
         <v>1</v>
       </c>
     </row>
     <row r="896" spans="1:3">
       <c r="A896" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="B896" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="C896">
         <v>1</v>
       </c>
     </row>
     <row r="897" spans="1:3">
       <c r="A897" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="B897" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="C897">
         <v>1</v>
       </c>
     </row>
     <row r="898" spans="1:3">
       <c r="A898" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="B898" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="C898">
         <v>1</v>
       </c>
     </row>
     <row r="899" spans="1:3">
       <c r="A899" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="B899" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="C899">
         <v>1</v>
       </c>
     </row>
     <row r="900" spans="1:3">
       <c r="A900" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="B900" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="C900">
         <v>1</v>
       </c>
     </row>
     <row r="901" spans="1:3">
       <c r="A901" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="B901" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="C901">
         <v>1</v>
       </c>
     </row>
     <row r="902" spans="1:3">
       <c r="A902" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="B902" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="C902">
         <v>1</v>
       </c>
     </row>
     <row r="903" spans="1:3">
       <c r="A903" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="B903" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="C903">
         <v>1</v>
       </c>
     </row>
     <row r="904" spans="1:3">
       <c r="A904" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="B904" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="C904">
         <v>1</v>
       </c>
     </row>
     <row r="905" spans="1:3">
       <c r="A905" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="B905" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="C905">
         <v>1</v>
       </c>
     </row>
     <row r="906" spans="1:3">
       <c r="A906" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="B906" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="C906">
         <v>1</v>
       </c>
     </row>
     <row r="907" spans="1:3">
       <c r="A907" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="B907" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="C907">
         <v>1</v>
       </c>
     </row>
     <row r="908" spans="1:3">
       <c r="A908" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="B908" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="C908">
         <v>1</v>
       </c>
     </row>
     <row r="909" spans="1:3">
       <c r="A909" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="B909" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="C909">
         <v>1</v>
       </c>
     </row>
     <row r="910" spans="1:3">
       <c r="A910" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="B910" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="C910">
         <v>1</v>
       </c>
     </row>
     <row r="911" spans="1:3">
       <c r="A911" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="B911" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="C911">
         <v>1</v>
       </c>
     </row>
     <row r="912" spans="1:3">
       <c r="A912" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="B912" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="C912">
         <v>1</v>
       </c>
     </row>
     <row r="913" spans="1:3">
       <c r="A913" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="B913" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="C913">
         <v>1</v>
       </c>
     </row>
     <row r="914" spans="1:3">
       <c r="A914" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="B914" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="C914">
         <v>1</v>
       </c>
     </row>
     <row r="915" spans="1:3">
       <c r="A915" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="B915" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="C915">
         <v>1</v>
       </c>
     </row>
     <row r="916" spans="1:3">
       <c r="A916" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="B916" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="C916">
         <v>1</v>
       </c>
     </row>
     <row r="917" spans="1:3">
       <c r="A917" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="B917" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="C917">
         <v>1</v>
       </c>
     </row>
     <row r="918" spans="1:3">
       <c r="A918" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="B918" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="C918">
         <v>1</v>
       </c>
     </row>
     <row r="919" spans="1:3">
       <c r="A919" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="B919" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="C919">
         <v>1</v>
       </c>
     </row>
     <row r="920" spans="1:3">
       <c r="A920" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="B920" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="C920">
         <v>1</v>
       </c>
     </row>
     <row r="921" spans="1:3">
       <c r="A921" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="B921" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="C921">
         <v>1</v>
       </c>
     </row>
     <row r="922" spans="1:3">
       <c r="A922" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="B922" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="C922">
         <v>1</v>
       </c>
     </row>
     <row r="923" spans="1:3">
       <c r="A923" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="B923" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="C923">
         <v>1</v>
       </c>
     </row>
     <row r="924" spans="1:3">
       <c r="A924" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="B924" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="C924">
         <v>1</v>
       </c>
     </row>
     <row r="925" spans="1:3">
       <c r="A925" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="B925" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="C925">
         <v>1</v>
       </c>
     </row>
     <row r="926" spans="1:3">
-      <c r="A926" t="s">
-        <v>1704</v>
+      <c r="A926">
+        <v>243808</v>
       </c>
       <c r="B926" t="s">
         <v>1705</v>
       </c>
       <c r="C926">
         <v>1</v>
       </c>
     </row>
     <row r="927" spans="1:3">
       <c r="A927" t="s">
         <v>1706</v>
       </c>
       <c r="B927" t="s">
         <v>1707</v>
       </c>
       <c r="C927">
         <v>1</v>
       </c>
     </row>
     <row r="928" spans="1:3">
       <c r="A928" t="s">
         <v>1708</v>
       </c>
       <c r="B928" t="s">
         <v>1709</v>
@@ -24196,129 +24243,129 @@
       </c>
     </row>
     <row r="933" spans="1:3">
       <c r="A933" t="s">
         <v>1718</v>
       </c>
       <c r="B933" t="s">
         <v>1719</v>
       </c>
       <c r="C933">
         <v>1</v>
       </c>
     </row>
     <row r="934" spans="1:3">
       <c r="A934" t="s">
         <v>1720</v>
       </c>
       <c r="B934" t="s">
         <v>1721</v>
       </c>
       <c r="C934">
         <v>1</v>
       </c>
     </row>
     <row r="935" spans="1:3">
-      <c r="A935" t="s">
+      <c r="A935">
+        <v>76905</v>
+      </c>
+      <c r="B935" t="s">
         <v>1722</v>
-      </c>
-[...1 lines deleted...]
-        <v>1723</v>
       </c>
       <c r="C935">
         <v>1</v>
       </c>
     </row>
     <row r="936" spans="1:3">
       <c r="A936" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B936" t="s">
         <v>1724</v>
-      </c>
-[...1 lines deleted...]
-        <v>1725</v>
       </c>
       <c r="C936">
         <v>1</v>
       </c>
     </row>
     <row r="937" spans="1:3">
       <c r="A937" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B937" t="s">
         <v>1726</v>
-      </c>
-[...1 lines deleted...]
-        <v>1727</v>
       </c>
       <c r="C937">
         <v>1</v>
       </c>
     </row>
     <row r="938" spans="1:3">
       <c r="A938" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B938" t="s">
         <v>1728</v>
-      </c>
-[...1 lines deleted...]
-        <v>1729</v>
       </c>
       <c r="C938">
         <v>1</v>
       </c>
     </row>
     <row r="939" spans="1:3">
       <c r="A939" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B939" t="s">
         <v>1730</v>
-      </c>
-[...1 lines deleted...]
-        <v>1731</v>
       </c>
       <c r="C939">
         <v>1</v>
       </c>
     </row>
     <row r="940" spans="1:3">
       <c r="A940" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B940" t="s">
         <v>1732</v>
-      </c>
-[...1 lines deleted...]
-        <v>1733</v>
       </c>
       <c r="C940">
         <v>1</v>
       </c>
     </row>
     <row r="941" spans="1:3">
       <c r="A941" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B941" t="s">
         <v>1734</v>
       </c>
-      <c r="B941" t="s">
+      <c r="C941">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="942" spans="1:3">
+      <c r="A942" t="s">
         <v>1735</v>
-      </c>
-[...6 lines deleted...]
-        <v>243808</v>
       </c>
       <c r="B942" t="s">
         <v>1736</v>
       </c>
       <c r="C942">
         <v>1</v>
       </c>
     </row>
     <row r="943" spans="1:3">
       <c r="A943" t="s">
         <v>1737</v>
       </c>
       <c r="B943" t="s">
         <v>1738</v>
       </c>
       <c r="C943">
         <v>1</v>
       </c>
     </row>
     <row r="944" spans="1:3">
       <c r="A944" t="s">
         <v>1739</v>
       </c>
       <c r="B944" t="s">
         <v>1740</v>
@@ -24372,569 +24419,569 @@
       </c>
     </row>
     <row r="949" spans="1:3">
       <c r="A949" t="s">
         <v>1749</v>
       </c>
       <c r="B949" t="s">
         <v>1750</v>
       </c>
       <c r="C949">
         <v>1</v>
       </c>
     </row>
     <row r="950" spans="1:3">
       <c r="A950" t="s">
         <v>1751</v>
       </c>
       <c r="B950" t="s">
         <v>1752</v>
       </c>
       <c r="C950">
         <v>1</v>
       </c>
     </row>
     <row r="951" spans="1:3">
-      <c r="A951">
-        <v>76905</v>
+      <c r="A951" t="s">
+        <v>1753</v>
       </c>
       <c r="B951" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="C951">
         <v>1</v>
       </c>
     </row>
     <row r="952" spans="1:3">
       <c r="A952" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="B952" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="C952">
         <v>1</v>
       </c>
     </row>
     <row r="953" spans="1:3">
       <c r="A953" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="B953" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="C953">
         <v>1</v>
       </c>
     </row>
     <row r="954" spans="1:3">
       <c r="A954" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="B954" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="C954">
         <v>1</v>
       </c>
     </row>
     <row r="955" spans="1:3">
       <c r="A955" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="B955" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="C955">
         <v>1</v>
       </c>
     </row>
     <row r="956" spans="1:3">
       <c r="A956" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="B956" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="C956">
         <v>1</v>
       </c>
     </row>
     <row r="957" spans="1:3">
       <c r="A957" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="B957" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="C957">
         <v>1</v>
       </c>
     </row>
     <row r="958" spans="1:3">
       <c r="A958" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="B958" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="C958">
         <v>1</v>
       </c>
     </row>
     <row r="959" spans="1:3">
       <c r="A959" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="B959" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="C959">
         <v>1</v>
       </c>
     </row>
     <row r="960" spans="1:3">
       <c r="A960" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="B960" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="C960">
         <v>1</v>
       </c>
     </row>
     <row r="961" spans="1:3">
       <c r="A961" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="B961" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="C961">
         <v>1</v>
       </c>
     </row>
     <row r="962" spans="1:3">
       <c r="A962" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="B962" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="C962">
         <v>1</v>
       </c>
     </row>
     <row r="963" spans="1:3">
       <c r="A963" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="B963" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="C963">
         <v>1</v>
       </c>
     </row>
     <row r="964" spans="1:3">
       <c r="A964" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="B964" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="C964">
         <v>1</v>
       </c>
     </row>
     <row r="965" spans="1:3">
       <c r="A965" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="B965" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="C965">
         <v>1</v>
       </c>
     </row>
     <row r="966" spans="1:3">
       <c r="A966" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="B966" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="C966">
         <v>1</v>
       </c>
     </row>
     <row r="967" spans="1:3">
       <c r="A967" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="B967" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="C967">
         <v>1</v>
       </c>
     </row>
     <row r="968" spans="1:3">
       <c r="A968" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="B968" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="C968">
         <v>1</v>
       </c>
     </row>
     <row r="969" spans="1:3">
       <c r="A969" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="B969" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="C969">
         <v>1</v>
       </c>
     </row>
     <row r="970" spans="1:3">
       <c r="A970" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="B970" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="C970">
         <v>1</v>
       </c>
     </row>
     <row r="971" spans="1:3">
       <c r="A971" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="B971" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="C971">
         <v>1</v>
       </c>
     </row>
     <row r="972" spans="1:3">
       <c r="A972" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="B972" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="C972">
         <v>1</v>
       </c>
     </row>
     <row r="973" spans="1:3">
       <c r="A973" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="B973" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="C973">
         <v>1</v>
       </c>
     </row>
     <row r="974" spans="1:3">
       <c r="A974" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="B974" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="C974">
         <v>1</v>
       </c>
     </row>
     <row r="975" spans="1:3">
       <c r="A975" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="B975" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="C975">
         <v>1</v>
       </c>
     </row>
     <row r="976" spans="1:3">
       <c r="A976" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="B976" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="C976">
         <v>1</v>
       </c>
     </row>
     <row r="977" spans="1:3">
       <c r="A977" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="B977" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="C977">
         <v>1</v>
       </c>
     </row>
     <row r="978" spans="1:3">
       <c r="A978" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="B978" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="C978">
         <v>1</v>
       </c>
     </row>
     <row r="979" spans="1:3">
       <c r="A979" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="B979" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="C979">
         <v>1</v>
       </c>
     </row>
     <row r="980" spans="1:3">
       <c r="A980" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="B980" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="C980">
         <v>1</v>
       </c>
     </row>
     <row r="981" spans="1:3">
       <c r="A981" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="B981" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="C981">
         <v>1</v>
       </c>
     </row>
     <row r="982" spans="1:3">
       <c r="A982" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="B982" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="C982">
         <v>1</v>
       </c>
     </row>
     <row r="983" spans="1:3">
       <c r="A983" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="B983" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="C983">
         <v>1</v>
       </c>
     </row>
     <row r="984" spans="1:3">
       <c r="A984" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="B984" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="C984">
         <v>1</v>
       </c>
     </row>
     <row r="985" spans="1:3">
       <c r="A985" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="B985" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="C985">
         <v>1</v>
       </c>
     </row>
     <row r="986" spans="1:3">
       <c r="A986" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="B986" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="C986">
         <v>1</v>
       </c>
     </row>
     <row r="987" spans="1:3">
       <c r="A987" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="B987" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="C987">
         <v>1</v>
       </c>
     </row>
     <row r="988" spans="1:3">
       <c r="A988" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="B988" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="C988">
         <v>1</v>
       </c>
     </row>
     <row r="989" spans="1:3">
       <c r="A989" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="B989" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="C989">
         <v>1</v>
       </c>
     </row>
     <row r="990" spans="1:3">
       <c r="A990" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="B990" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="C990">
         <v>1</v>
       </c>
     </row>
     <row r="991" spans="1:3">
       <c r="A991" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="B991" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="C991">
         <v>1</v>
       </c>
     </row>
     <row r="992" spans="1:3">
       <c r="A992" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="B992" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="C992">
         <v>1</v>
       </c>
     </row>
     <row r="993" spans="1:3">
       <c r="A993" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="B993" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="C993">
         <v>1</v>
       </c>
     </row>
     <row r="994" spans="1:3">
       <c r="A994" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="B994" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="C994">
         <v>1</v>
       </c>
     </row>
     <row r="995" spans="1:3">
       <c r="A995" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="B995" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="C995">
         <v>1</v>
       </c>
     </row>
     <row r="996" spans="1:3">
       <c r="A996" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="B996" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="C996">
         <v>1</v>
       </c>
     </row>
     <row r="997" spans="1:3">
       <c r="A997" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="B997" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="C997">
         <v>1</v>
       </c>
     </row>
     <row r="998" spans="1:3">
-      <c r="A998" t="s">
-        <v>1846</v>
+      <c r="A998">
+        <v>10962</v>
       </c>
       <c r="B998" t="s">
         <v>1847</v>
       </c>
       <c r="C998">
         <v>1</v>
       </c>
     </row>
     <row r="999" spans="1:3">
       <c r="A999" t="s">
         <v>1848</v>
       </c>
       <c r="B999" t="s">
         <v>1849</v>
       </c>
       <c r="C999">
         <v>1</v>
       </c>
     </row>
     <row r="1000" spans="1:3">
       <c r="A1000" t="s">
         <v>1850</v>
       </c>
       <c r="B1000" t="s">
         <v>1851</v>
@@ -25065,162 +25112,162 @@
       </c>
     </row>
     <row r="1012" spans="1:3">
       <c r="A1012" t="s">
         <v>1874</v>
       </c>
       <c r="B1012" t="s">
         <v>1875</v>
       </c>
       <c r="C1012">
         <v>1</v>
       </c>
     </row>
     <row r="1013" spans="1:3">
       <c r="A1013" t="s">
         <v>1876</v>
       </c>
       <c r="B1013" t="s">
         <v>1877</v>
       </c>
       <c r="C1013">
         <v>1</v>
       </c>
     </row>
     <row r="1014" spans="1:3">
-      <c r="A1014">
-        <v>10962</v>
+      <c r="A1014" t="s">
+        <v>1878</v>
       </c>
       <c r="B1014" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="C1014">
         <v>1</v>
       </c>
     </row>
     <row r="1015" spans="1:3">
       <c r="A1015" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="B1015" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="C1015">
         <v>1</v>
       </c>
     </row>
     <row r="1016" spans="1:3">
       <c r="A1016" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="B1016" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="C1016">
         <v>1</v>
       </c>
     </row>
     <row r="1017" spans="1:3">
       <c r="A1017" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="B1017" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="C1017">
         <v>1</v>
       </c>
     </row>
     <row r="1018" spans="1:3">
       <c r="A1018" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="B1018" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="C1018">
         <v>1</v>
       </c>
     </row>
     <row r="1019" spans="1:3">
       <c r="A1019" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="B1019" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="C1019">
         <v>1</v>
       </c>
     </row>
     <row r="1020" spans="1:3">
       <c r="A1020" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="B1020" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="C1020">
         <v>1</v>
       </c>
     </row>
     <row r="1021" spans="1:3">
       <c r="A1021" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="B1021" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="C1021">
         <v>1</v>
       </c>
     </row>
     <row r="1022" spans="1:3">
       <c r="A1022" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="B1022" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="C1022">
         <v>1</v>
       </c>
     </row>
     <row r="1023" spans="1:3">
       <c r="A1023" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="B1023" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="C1023">
         <v>1</v>
       </c>
     </row>
     <row r="1024" spans="1:3">
-      <c r="A1024" t="s">
-        <v>1897</v>
+      <c r="A1024">
+        <v>72358</v>
       </c>
       <c r="B1024" t="s">
         <v>1898</v>
       </c>
       <c r="C1024">
         <v>1</v>
       </c>
     </row>
     <row r="1025" spans="1:3">
       <c r="A1025" t="s">
         <v>1899</v>
       </c>
       <c r="B1025" t="s">
         <v>1900</v>
       </c>
       <c r="C1025">
         <v>1</v>
       </c>
     </row>
     <row r="1026" spans="1:3">
       <c r="A1026" t="s">
         <v>1901</v>
       </c>
       <c r="B1026" t="s">
         <v>1902</v>
@@ -25351,2530 +25398,2530 @@
       </c>
     </row>
     <row r="1038" spans="1:3">
       <c r="A1038" t="s">
         <v>1925</v>
       </c>
       <c r="B1038" t="s">
         <v>1926</v>
       </c>
       <c r="C1038">
         <v>1</v>
       </c>
     </row>
     <row r="1039" spans="1:3">
       <c r="A1039" t="s">
         <v>1927</v>
       </c>
       <c r="B1039" t="s">
         <v>1928</v>
       </c>
       <c r="C1039">
         <v>1</v>
       </c>
     </row>
     <row r="1040" spans="1:3">
-      <c r="A1040">
-        <v>72358</v>
+      <c r="A1040" t="s">
+        <v>1929</v>
       </c>
       <c r="B1040" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="C1040">
         <v>1</v>
       </c>
     </row>
     <row r="1041" spans="1:3">
       <c r="A1041" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="B1041" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="C1041">
         <v>1</v>
       </c>
     </row>
     <row r="1042" spans="1:3">
       <c r="A1042" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="B1042" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
       <c r="C1042">
         <v>1</v>
       </c>
     </row>
     <row r="1043" spans="1:3">
       <c r="A1043" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="B1043" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="C1043">
         <v>1</v>
       </c>
     </row>
     <row r="1044" spans="1:3">
       <c r="A1044" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="B1044" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="C1044">
         <v>1</v>
       </c>
     </row>
     <row r="1045" spans="1:3">
       <c r="A1045" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="B1045" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="C1045">
         <v>1</v>
       </c>
     </row>
     <row r="1046" spans="1:3">
       <c r="A1046" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="B1046" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="C1046">
         <v>1</v>
       </c>
     </row>
     <row r="1047" spans="1:3">
       <c r="A1047" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="B1047" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="C1047">
         <v>1</v>
       </c>
     </row>
     <row r="1048" spans="1:3">
       <c r="A1048" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="B1048" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="C1048">
         <v>1</v>
       </c>
     </row>
     <row r="1049" spans="1:3">
       <c r="A1049" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="B1049" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="C1049">
         <v>1</v>
       </c>
     </row>
     <row r="1050" spans="1:3">
       <c r="A1050" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="B1050" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="C1050">
         <v>1</v>
       </c>
     </row>
     <row r="1051" spans="1:3">
       <c r="A1051" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="B1051" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="C1051">
         <v>1</v>
       </c>
     </row>
     <row r="1052" spans="1:3">
       <c r="A1052" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="B1052" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="C1052">
         <v>1</v>
       </c>
     </row>
     <row r="1053" spans="1:3">
       <c r="A1053" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="B1053" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="C1053">
         <v>1</v>
       </c>
     </row>
     <row r="1054" spans="1:3">
       <c r="A1054" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="B1054" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="C1054">
         <v>1</v>
       </c>
     </row>
     <row r="1055" spans="1:3">
       <c r="A1055" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="B1055" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="C1055">
         <v>1</v>
       </c>
     </row>
     <row r="1056" spans="1:3">
       <c r="A1056" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="B1056" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="C1056">
         <v>1</v>
       </c>
     </row>
     <row r="1057" spans="1:3">
       <c r="A1057" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="B1057" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="C1057">
         <v>1</v>
       </c>
     </row>
     <row r="1058" spans="1:3">
       <c r="A1058" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="B1058" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="C1058">
         <v>1</v>
       </c>
     </row>
     <row r="1059" spans="1:3">
       <c r="A1059" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="B1059" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="C1059">
         <v>1</v>
       </c>
     </row>
     <row r="1060" spans="1:3">
       <c r="A1060" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="B1060" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="C1060">
         <v>1</v>
       </c>
     </row>
     <row r="1061" spans="1:3">
       <c r="A1061" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="B1061" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="C1061">
         <v>1</v>
       </c>
     </row>
     <row r="1062" spans="1:3">
       <c r="A1062" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="B1062" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="C1062">
         <v>1</v>
       </c>
     </row>
     <row r="1063" spans="1:3">
       <c r="A1063" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="B1063" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="C1063">
         <v>1</v>
       </c>
     </row>
     <row r="1064" spans="1:3">
       <c r="A1064" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="B1064" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="C1064">
         <v>1</v>
       </c>
     </row>
     <row r="1065" spans="1:3">
       <c r="A1065" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="B1065" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="C1065">
         <v>1</v>
       </c>
     </row>
     <row r="1066" spans="1:3">
       <c r="A1066" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="B1066" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="C1066">
         <v>1</v>
       </c>
     </row>
     <row r="1067" spans="1:3">
       <c r="A1067" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="B1067" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="C1067">
         <v>1</v>
       </c>
     </row>
     <row r="1068" spans="1:3">
       <c r="A1068" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="B1068" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="C1068">
         <v>1</v>
       </c>
     </row>
     <row r="1069" spans="1:3">
       <c r="A1069" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="B1069" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="C1069">
         <v>1</v>
       </c>
     </row>
     <row r="1070" spans="1:3">
       <c r="A1070" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="B1070" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="C1070">
         <v>1</v>
       </c>
     </row>
     <row r="1071" spans="1:3">
       <c r="A1071" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="B1071" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="C1071">
         <v>1</v>
       </c>
     </row>
     <row r="1072" spans="1:3">
       <c r="A1072" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="B1072" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="C1072">
         <v>1</v>
       </c>
     </row>
     <row r="1073" spans="1:3">
       <c r="A1073" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="B1073" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="C1073">
         <v>1</v>
       </c>
     </row>
     <row r="1074" spans="1:3">
       <c r="A1074" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="B1074" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="C1074">
         <v>1</v>
       </c>
     </row>
     <row r="1075" spans="1:3">
       <c r="A1075" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="B1075" t="s">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="C1075">
         <v>1</v>
       </c>
     </row>
     <row r="1076" spans="1:3">
       <c r="A1076" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="B1076" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="C1076">
         <v>1</v>
       </c>
     </row>
     <row r="1077" spans="1:3">
       <c r="A1077" t="s">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="B1077" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="C1077">
         <v>1</v>
       </c>
     </row>
     <row r="1078" spans="1:3">
       <c r="A1078" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="B1078" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="C1078">
         <v>1</v>
       </c>
     </row>
     <row r="1079" spans="1:3">
       <c r="A1079" t="s">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="B1079" t="s">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="C1079">
         <v>1</v>
       </c>
     </row>
     <row r="1080" spans="1:3">
       <c r="A1080" t="s">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="B1080" t="s">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="C1080">
         <v>1</v>
       </c>
     </row>
     <row r="1081" spans="1:3">
       <c r="A1081" t="s">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="B1081" t="s">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="C1081">
         <v>1</v>
       </c>
     </row>
     <row r="1082" spans="1:3">
       <c r="A1082" t="s">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="B1082" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C1082">
         <v>1</v>
       </c>
     </row>
     <row r="1083" spans="1:3">
       <c r="A1083" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B1083" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C1083">
         <v>1</v>
       </c>
     </row>
     <row r="1084" spans="1:3">
       <c r="A1084" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B1084" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C1084">
         <v>1</v>
       </c>
     </row>
     <row r="1085" spans="1:3">
       <c r="A1085" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B1085" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C1085">
         <v>1</v>
       </c>
     </row>
     <row r="1086" spans="1:3">
       <c r="A1086" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B1086" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C1086">
         <v>1</v>
       </c>
     </row>
     <row r="1087" spans="1:3">
       <c r="A1087" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B1087" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C1087">
         <v>1</v>
       </c>
     </row>
     <row r="1088" spans="1:3">
       <c r="A1088" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B1088" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C1088">
         <v>1</v>
       </c>
     </row>
     <row r="1089" spans="1:3">
       <c r="A1089" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="B1089" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="C1089">
         <v>1</v>
       </c>
     </row>
     <row r="1090" spans="1:3">
       <c r="A1090" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="B1090" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="C1090">
         <v>1</v>
       </c>
     </row>
     <row r="1091" spans="1:3">
       <c r="A1091" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="B1091" t="s">
-        <v>2031</v>
+        <v>2032</v>
       </c>
       <c r="C1091">
         <v>1</v>
       </c>
     </row>
     <row r="1092" spans="1:3">
       <c r="A1092" t="s">
-        <v>2032</v>
+        <v>2033</v>
       </c>
       <c r="B1092" t="s">
-        <v>2033</v>
+        <v>2034</v>
       </c>
       <c r="C1092">
         <v>1</v>
       </c>
     </row>
     <row r="1093" spans="1:3">
       <c r="A1093" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
       <c r="B1093" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
       <c r="C1093">
         <v>1</v>
       </c>
     </row>
     <row r="1094" spans="1:3">
       <c r="A1094" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
       <c r="B1094" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
       <c r="C1094">
         <v>1</v>
       </c>
     </row>
     <row r="1095" spans="1:3">
       <c r="A1095" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
       <c r="B1095" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
       <c r="C1095">
         <v>1</v>
       </c>
     </row>
     <row r="1096" spans="1:3">
       <c r="A1096" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="B1096" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="C1096">
         <v>1</v>
       </c>
     </row>
     <row r="1097" spans="1:3">
       <c r="A1097" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="B1097" t="s">
-        <v>2043</v>
+        <v>2044</v>
       </c>
       <c r="C1097">
         <v>1</v>
       </c>
     </row>
     <row r="1098" spans="1:3">
       <c r="A1098" t="s">
-        <v>2044</v>
+        <v>2045</v>
       </c>
       <c r="B1098" t="s">
-        <v>2045</v>
+        <v>2046</v>
       </c>
       <c r="C1098">
         <v>1</v>
       </c>
     </row>
     <row r="1099" spans="1:3">
       <c r="A1099" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="B1099" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="C1099">
         <v>1</v>
       </c>
     </row>
     <row r="1100" spans="1:3">
       <c r="A1100" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
       <c r="B1100" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="C1100">
         <v>1</v>
       </c>
     </row>
     <row r="1101" spans="1:3">
       <c r="A1101" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="B1101" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
       <c r="C1101">
         <v>1</v>
       </c>
     </row>
     <row r="1102" spans="1:3">
       <c r="A1102" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
       <c r="B1102" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="C1102">
         <v>1</v>
       </c>
     </row>
     <row r="1103" spans="1:3">
       <c r="A1103" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="B1103" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
       <c r="C1103">
         <v>1</v>
       </c>
     </row>
     <row r="1104" spans="1:3">
       <c r="A1104" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
       <c r="B1104" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
       <c r="C1104">
         <v>1</v>
       </c>
     </row>
     <row r="1105" spans="1:3">
       <c r="A1105" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
       <c r="B1105" t="s">
-        <v>2059</v>
+        <v>2060</v>
       </c>
       <c r="C1105">
         <v>1</v>
       </c>
     </row>
     <row r="1106" spans="1:3">
       <c r="A1106" t="s">
-        <v>2060</v>
+        <v>2061</v>
       </c>
       <c r="B1106" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="C1106">
         <v>1</v>
       </c>
     </row>
     <row r="1107" spans="1:3">
       <c r="A1107" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="B1107" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="C1107">
         <v>1</v>
       </c>
     </row>
     <row r="1108" spans="1:3">
       <c r="A1108" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
       <c r="B1108" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
       <c r="C1108">
         <v>1</v>
       </c>
     </row>
     <row r="1109" spans="1:3">
       <c r="A1109" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="B1109" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="C1109">
         <v>1</v>
       </c>
     </row>
     <row r="1110" spans="1:3">
       <c r="A1110" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="B1110" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="C1110">
         <v>1</v>
       </c>
     </row>
     <row r="1111" spans="1:3">
       <c r="A1111" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="B1111" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="C1111">
         <v>1</v>
       </c>
     </row>
     <row r="1112" spans="1:3">
       <c r="A1112" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="B1112" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="C1112">
         <v>1</v>
       </c>
     </row>
     <row r="1113" spans="1:3">
       <c r="A1113" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
       <c r="B1113" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="C1113">
         <v>1</v>
       </c>
     </row>
     <row r="1114" spans="1:3">
       <c r="A1114" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="B1114" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="C1114">
         <v>1</v>
       </c>
     </row>
     <row r="1115" spans="1:3">
       <c r="A1115" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
       <c r="B1115" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
       <c r="C1115">
         <v>1</v>
       </c>
     </row>
     <row r="1116" spans="1:3">
       <c r="A1116" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
       <c r="B1116" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="C1116">
         <v>1</v>
       </c>
     </row>
     <row r="1117" spans="1:3">
       <c r="A1117" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="B1117" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="C1117">
         <v>1</v>
       </c>
     </row>
     <row r="1118" spans="1:3">
       <c r="A1118" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="B1118" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="C1118">
         <v>1</v>
       </c>
     </row>
     <row r="1119" spans="1:3">
       <c r="A1119" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="B1119" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="C1119">
         <v>1</v>
       </c>
     </row>
     <row r="1120" spans="1:3">
       <c r="A1120" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
       <c r="B1120" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="C1120">
         <v>1</v>
       </c>
     </row>
     <row r="1121" spans="1:3">
       <c r="A1121" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="B1121" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
       <c r="C1121">
         <v>1</v>
       </c>
     </row>
     <row r="1122" spans="1:3">
       <c r="A1122" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="B1122" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="C1122">
         <v>1</v>
       </c>
     </row>
     <row r="1123" spans="1:3">
       <c r="A1123" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="B1123" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="C1123">
         <v>1</v>
       </c>
     </row>
     <row r="1124" spans="1:3">
       <c r="A1124" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="B1124" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="C1124">
         <v>1</v>
       </c>
     </row>
     <row r="1125" spans="1:3">
       <c r="A1125" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="B1125" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="C1125">
         <v>1</v>
       </c>
     </row>
     <row r="1126" spans="1:3">
       <c r="A1126" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="B1126" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="C1126">
         <v>1</v>
       </c>
     </row>
     <row r="1127" spans="1:3">
       <c r="A1127" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="B1127" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="C1127">
         <v>1</v>
       </c>
     </row>
     <row r="1128" spans="1:3">
       <c r="A1128" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="B1128" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="C1128">
         <v>1</v>
       </c>
     </row>
     <row r="1129" spans="1:3">
       <c r="A1129" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="B1129" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="C1129">
         <v>1</v>
       </c>
     </row>
     <row r="1130" spans="1:3">
       <c r="A1130" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="B1130" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="C1130">
         <v>1</v>
       </c>
     </row>
     <row r="1131" spans="1:3">
       <c r="A1131" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="B1131" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="C1131">
         <v>1</v>
       </c>
     </row>
     <row r="1132" spans="1:3">
       <c r="A1132" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
       <c r="B1132" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="C1132">
         <v>1</v>
       </c>
     </row>
     <row r="1133" spans="1:3">
       <c r="A1133" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="B1133" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="C1133">
         <v>1</v>
       </c>
     </row>
     <row r="1134" spans="1:3">
       <c r="A1134" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="B1134" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
       <c r="C1134">
         <v>1</v>
       </c>
     </row>
     <row r="1135" spans="1:3">
       <c r="A1135" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
       <c r="B1135" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="C1135">
         <v>1</v>
       </c>
     </row>
     <row r="1136" spans="1:3">
       <c r="A1136" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="B1136" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="C1136">
         <v>1</v>
       </c>
     </row>
     <row r="1137" spans="1:3">
       <c r="A1137" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="B1137" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="C1137">
         <v>1</v>
       </c>
     </row>
     <row r="1138" spans="1:3">
       <c r="A1138" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="B1138" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="C1138">
         <v>1</v>
       </c>
     </row>
     <row r="1139" spans="1:3">
       <c r="A1139" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="B1139" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="C1139">
         <v>1</v>
       </c>
     </row>
     <row r="1140" spans="1:3">
       <c r="A1140" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="B1140" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
       <c r="C1140">
         <v>1</v>
       </c>
     </row>
     <row r="1141" spans="1:3">
       <c r="A1141" t="s">
-        <v>2130</v>
+        <v>2131</v>
       </c>
       <c r="B1141" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="C1141">
         <v>1</v>
       </c>
     </row>
     <row r="1142" spans="1:3">
       <c r="A1142" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
       <c r="B1142" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
       <c r="C1142">
         <v>1</v>
       </c>
     </row>
     <row r="1143" spans="1:3">
       <c r="A1143" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="B1143" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="C1143">
         <v>1</v>
       </c>
     </row>
     <row r="1144" spans="1:3">
       <c r="A1144" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="B1144" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="C1144">
         <v>1</v>
       </c>
     </row>
     <row r="1145" spans="1:3">
       <c r="A1145" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="B1145" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="C1145">
         <v>1</v>
       </c>
     </row>
     <row r="1146" spans="1:3">
       <c r="A1146" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="B1146" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="C1146">
         <v>1</v>
       </c>
     </row>
     <row r="1147" spans="1:3">
       <c r="A1147" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="B1147" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="C1147">
         <v>1</v>
       </c>
     </row>
     <row r="1148" spans="1:3">
       <c r="A1148" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="B1148" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="C1148">
         <v>1</v>
       </c>
     </row>
     <row r="1149" spans="1:3">
       <c r="A1149" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="B1149" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="C1149">
         <v>1</v>
       </c>
     </row>
     <row r="1150" spans="1:3">
       <c r="A1150" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
       <c r="B1150" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
       <c r="C1150">
         <v>1</v>
       </c>
     </row>
     <row r="1151" spans="1:3">
       <c r="A1151" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="B1151" t="s">
-        <v>2151</v>
+        <v>2152</v>
       </c>
       <c r="C1151">
         <v>1</v>
       </c>
     </row>
     <row r="1152" spans="1:3">
       <c r="A1152" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
       <c r="B1152" t="s">
-        <v>2153</v>
+        <v>2154</v>
       </c>
       <c r="C1152">
         <v>1</v>
       </c>
     </row>
     <row r="1153" spans="1:3">
       <c r="A1153" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="B1153" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="C1153">
         <v>1</v>
       </c>
     </row>
     <row r="1154" spans="1:3">
       <c r="A1154" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="B1154" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
       <c r="C1154">
         <v>1</v>
       </c>
     </row>
     <row r="1155" spans="1:3">
       <c r="A1155" t="s">
-        <v>2158</v>
+        <v>2159</v>
       </c>
       <c r="B1155" t="s">
-        <v>2159</v>
+        <v>2160</v>
       </c>
       <c r="C1155">
         <v>1</v>
       </c>
     </row>
     <row r="1156" spans="1:3">
       <c r="A1156" t="s">
-        <v>2160</v>
+        <v>2161</v>
       </c>
       <c r="B1156" t="s">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="C1156">
         <v>1</v>
       </c>
     </row>
     <row r="1157" spans="1:3">
       <c r="A1157" t="s">
-        <v>2162</v>
+        <v>2163</v>
       </c>
       <c r="B1157" t="s">
-        <v>2163</v>
+        <v>2164</v>
       </c>
       <c r="C1157">
         <v>1</v>
       </c>
     </row>
     <row r="1158" spans="1:3">
       <c r="A1158" t="s">
-        <v>2164</v>
+        <v>2165</v>
       </c>
       <c r="B1158" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
       <c r="C1158">
         <v>1</v>
       </c>
     </row>
     <row r="1159" spans="1:3">
       <c r="A1159" t="s">
-        <v>2166</v>
+        <v>2167</v>
       </c>
       <c r="B1159" t="s">
-        <v>2167</v>
+        <v>2168</v>
       </c>
       <c r="C1159">
         <v>1</v>
       </c>
     </row>
     <row r="1160" spans="1:3">
       <c r="A1160" t="s">
-        <v>2168</v>
+        <v>2169</v>
       </c>
       <c r="B1160" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
       <c r="C1160">
         <v>1</v>
       </c>
     </row>
     <row r="1161" spans="1:3">
       <c r="A1161" t="s">
-        <v>2170</v>
+        <v>2171</v>
       </c>
       <c r="B1161" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
       <c r="C1161">
         <v>1</v>
       </c>
     </row>
     <row r="1162" spans="1:3">
       <c r="A1162" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
       <c r="B1162" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
       <c r="C1162">
         <v>1</v>
       </c>
     </row>
     <row r="1163" spans="1:3">
       <c r="A1163" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
       <c r="B1163" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="C1163">
         <v>1</v>
       </c>
     </row>
     <row r="1164" spans="1:3">
       <c r="A1164" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
       <c r="B1164" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
       <c r="C1164">
         <v>1</v>
       </c>
     </row>
     <row r="1165" spans="1:3">
       <c r="A1165" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
       <c r="B1165" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="C1165">
         <v>1</v>
       </c>
     </row>
     <row r="1166" spans="1:3">
       <c r="A1166" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
       <c r="B1166" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="C1166">
         <v>1</v>
       </c>
     </row>
     <row r="1167" spans="1:3">
       <c r="A1167" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="B1167" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="C1167">
         <v>1</v>
       </c>
     </row>
     <row r="1168" spans="1:3">
       <c r="A1168" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
       <c r="B1168" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="C1168">
         <v>1</v>
       </c>
     </row>
     <row r="1169" spans="1:3">
       <c r="A1169" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
       <c r="B1169" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
       <c r="C1169">
         <v>1</v>
       </c>
     </row>
     <row r="1170" spans="1:3">
       <c r="A1170" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
       <c r="B1170" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
       <c r="C1170">
         <v>1</v>
       </c>
     </row>
     <row r="1171" spans="1:3">
       <c r="A1171" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
       <c r="B1171" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
       <c r="C1171">
         <v>1</v>
       </c>
     </row>
     <row r="1172" spans="1:3">
       <c r="A1172" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
       <c r="B1172" t="s">
-        <v>2193</v>
+        <v>2194</v>
       </c>
       <c r="C1172">
         <v>1</v>
       </c>
     </row>
     <row r="1173" spans="1:3">
       <c r="A1173" t="s">
-        <v>2194</v>
+        <v>2195</v>
       </c>
       <c r="B1173" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="C1173">
         <v>1</v>
       </c>
     </row>
     <row r="1174" spans="1:3">
       <c r="A1174" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="B1174" t="s">
-        <v>2197</v>
+        <v>2198</v>
       </c>
       <c r="C1174">
         <v>1</v>
       </c>
     </row>
     <row r="1175" spans="1:3">
       <c r="A1175" t="s">
-        <v>2198</v>
+        <v>2199</v>
       </c>
       <c r="B1175" t="s">
-        <v>2199</v>
+        <v>2200</v>
       </c>
       <c r="C1175">
         <v>1</v>
       </c>
     </row>
     <row r="1176" spans="1:3">
       <c r="A1176" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
       <c r="B1176" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
       <c r="C1176">
         <v>1</v>
       </c>
     </row>
     <row r="1177" spans="1:3">
       <c r="A1177" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
       <c r="B1177" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="C1177">
         <v>1</v>
       </c>
     </row>
     <row r="1178" spans="1:3">
       <c r="A1178" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="B1178" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="C1178">
         <v>1</v>
       </c>
     </row>
     <row r="1179" spans="1:3">
       <c r="A1179" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="B1179" t="s">
-        <v>2207</v>
+        <v>2208</v>
       </c>
       <c r="C1179">
         <v>1</v>
       </c>
     </row>
     <row r="1180" spans="1:3">
       <c r="A1180" t="s">
-        <v>2208</v>
+        <v>2209</v>
       </c>
       <c r="B1180" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
       <c r="C1180">
         <v>1</v>
       </c>
     </row>
     <row r="1181" spans="1:3">
       <c r="A1181" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
       <c r="B1181" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="C1181">
         <v>1</v>
       </c>
     </row>
     <row r="1182" spans="1:3">
       <c r="A1182" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
       <c r="B1182" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="C1182">
         <v>1</v>
       </c>
     </row>
     <row r="1183" spans="1:3">
       <c r="A1183" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="B1183" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="C1183">
         <v>1</v>
       </c>
     </row>
     <row r="1184" spans="1:3">
       <c r="A1184" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="B1184" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="C1184">
         <v>1</v>
       </c>
     </row>
     <row r="1185" spans="1:3">
       <c r="A1185" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="B1185" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="C1185">
         <v>1</v>
       </c>
     </row>
     <row r="1186" spans="1:3">
-      <c r="A1186" t="s">
-        <v>2220</v>
+      <c r="A1186">
+        <v>26304</v>
       </c>
       <c r="B1186" t="s">
         <v>2221</v>
       </c>
       <c r="C1186">
         <v>1</v>
       </c>
     </row>
     <row r="1187" spans="1:3">
       <c r="A1187" t="s">
         <v>2222</v>
       </c>
       <c r="B1187" t="s">
         <v>2223</v>
       </c>
       <c r="C1187">
         <v>1</v>
       </c>
     </row>
     <row r="1188" spans="1:3">
       <c r="A1188" t="s">
         <v>2224</v>
       </c>
       <c r="B1188" t="s">
         <v>2225</v>
       </c>
       <c r="C1188">
         <v>1</v>
       </c>
     </row>
     <row r="1189" spans="1:3">
-      <c r="A1189" t="s">
+      <c r="A1189">
+        <v>120301460</v>
+      </c>
+      <c r="B1189" t="s">
         <v>2226</v>
       </c>
-      <c r="B1189" t="s">
+      <c r="C1189">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:3">
+      <c r="A1190">
+        <v>120301466</v>
+      </c>
+      <c r="B1190" t="s">
         <v>2227</v>
-      </c>
-[...9 lines deleted...]
-        <v>2229</v>
       </c>
       <c r="C1190">
         <v>1</v>
       </c>
     </row>
     <row r="1191" spans="1:3">
       <c r="A1191" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C1191">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:3">
+      <c r="A1192">
+        <v>160301533</v>
+      </c>
+      <c r="B1192" t="s">
         <v>2230</v>
-      </c>
-[...12 lines deleted...]
-        <v>2233</v>
       </c>
       <c r="C1192">
         <v>1</v>
       </c>
     </row>
     <row r="1193" spans="1:3">
       <c r="A1193" t="s">
-        <v>2234</v>
+        <v>2231</v>
       </c>
       <c r="B1193" t="s">
-        <v>2235</v>
+        <v>2232</v>
       </c>
       <c r="C1193">
         <v>1</v>
       </c>
     </row>
     <row r="1194" spans="1:3">
       <c r="A1194" t="s">
-        <v>2236</v>
+        <v>2233</v>
       </c>
       <c r="B1194" t="s">
-        <v>2237</v>
+        <v>2234</v>
       </c>
       <c r="C1194">
         <v>1</v>
       </c>
     </row>
     <row r="1195" spans="1:3">
       <c r="A1195" t="s">
-        <v>2238</v>
+        <v>2235</v>
       </c>
       <c r="B1195" t="s">
-        <v>2239</v>
+        <v>2236</v>
       </c>
       <c r="C1195">
         <v>1</v>
       </c>
     </row>
     <row r="1196" spans="1:3">
-      <c r="A1196" t="s">
-        <v>2240</v>
+      <c r="A1196">
+        <v>140301450</v>
       </c>
       <c r="B1196" t="s">
-        <v>2241</v>
+        <v>2237</v>
       </c>
       <c r="C1196">
         <v>1</v>
       </c>
     </row>
     <row r="1197" spans="1:3">
       <c r="A1197" t="s">
-        <v>2242</v>
+        <v>2238</v>
       </c>
       <c r="B1197" t="s">
-        <v>2243</v>
+        <v>2239</v>
       </c>
       <c r="C1197">
         <v>1</v>
       </c>
     </row>
     <row r="1198" spans="1:3">
       <c r="A1198" t="s">
-        <v>2244</v>
+        <v>2240</v>
       </c>
       <c r="B1198" t="s">
-        <v>2245</v>
+        <v>2241</v>
       </c>
       <c r="C1198">
         <v>1</v>
       </c>
     </row>
     <row r="1199" spans="1:3">
       <c r="A1199" t="s">
-        <v>2246</v>
+        <v>2242</v>
       </c>
       <c r="B1199" t="s">
-        <v>2247</v>
+        <v>2243</v>
       </c>
       <c r="C1199">
         <v>1</v>
       </c>
     </row>
     <row r="1200" spans="1:3">
-      <c r="A1200" t="s">
-        <v>2248</v>
+      <c r="A1200">
+        <v>28001</v>
       </c>
       <c r="B1200" t="s">
-        <v>2249</v>
+        <v>2244</v>
       </c>
       <c r="C1200">
         <v>1</v>
       </c>
     </row>
     <row r="1201" spans="1:3">
-      <c r="A1201" t="s">
-        <v>2250</v>
+      <c r="A1201">
+        <v>110301127</v>
       </c>
       <c r="B1201" t="s">
-        <v>2251</v>
+        <v>2245</v>
       </c>
       <c r="C1201">
         <v>1</v>
       </c>
     </row>
     <row r="1202" spans="1:3">
       <c r="A1202" t="s">
-        <v>2252</v>
+        <v>2246</v>
       </c>
       <c r="B1202" t="s">
-        <v>2253</v>
+        <v>2247</v>
       </c>
       <c r="C1202">
         <v>1</v>
       </c>
     </row>
     <row r="1203" spans="1:3">
       <c r="A1203" t="s">
-        <v>2254</v>
+        <v>2248</v>
       </c>
       <c r="B1203" t="s">
-        <v>2255</v>
+        <v>2249</v>
       </c>
       <c r="C1203">
         <v>1</v>
       </c>
     </row>
     <row r="1204" spans="1:3">
-      <c r="A1204">
-        <v>26304</v>
+      <c r="A1204" t="s">
+        <v>2250</v>
       </c>
       <c r="B1204" t="s">
-        <v>2256</v>
+        <v>2251</v>
       </c>
       <c r="C1204">
         <v>1</v>
       </c>
     </row>
     <row r="1205" spans="1:3">
       <c r="A1205" t="s">
-        <v>2257</v>
+        <v>2252</v>
       </c>
       <c r="B1205" t="s">
-        <v>2258</v>
+        <v>2253</v>
       </c>
       <c r="C1205">
         <v>1</v>
       </c>
     </row>
     <row r="1206" spans="1:3">
       <c r="A1206" t="s">
-        <v>2259</v>
+        <v>2254</v>
       </c>
       <c r="B1206" t="s">
-        <v>2260</v>
+        <v>2255</v>
       </c>
       <c r="C1206">
         <v>1</v>
       </c>
     </row>
     <row r="1207" spans="1:3">
-      <c r="A1207">
-        <v>120301460</v>
+      <c r="A1207" t="s">
+        <v>2256</v>
       </c>
       <c r="B1207" t="s">
-        <v>2261</v>
+        <v>2257</v>
       </c>
       <c r="C1207">
         <v>1</v>
       </c>
     </row>
     <row r="1208" spans="1:3">
       <c r="A1208">
-        <v>120301466</v>
+        <v>26906</v>
       </c>
       <c r="B1208" t="s">
-        <v>2262</v>
+        <v>2258</v>
       </c>
       <c r="C1208">
         <v>1</v>
       </c>
     </row>
     <row r="1209" spans="1:3">
       <c r="A1209" t="s">
-        <v>2263</v>
+        <v>2259</v>
       </c>
       <c r="B1209" t="s">
-        <v>2264</v>
+        <v>2260</v>
       </c>
       <c r="C1209">
         <v>1</v>
       </c>
     </row>
     <row r="1210" spans="1:3">
-      <c r="A1210">
-        <v>160301533</v>
+      <c r="A1210" t="s">
+        <v>2261</v>
       </c>
       <c r="B1210" t="s">
-        <v>2265</v>
+        <v>2262</v>
       </c>
       <c r="C1210">
         <v>1</v>
       </c>
     </row>
     <row r="1211" spans="1:3">
       <c r="A1211" t="s">
+        <v>2263</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C1211">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:3">
+      <c r="B1212" t="s">
+        <v>2265</v>
+      </c>
+      <c r="C1212">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:3">
+      <c r="B1213" t="s">
         <v>2266</v>
       </c>
-      <c r="B1211" t="s">
+      <c r="C1213">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:3">
+      <c r="B1214" t="s">
         <v>2267</v>
       </c>
-      <c r="C1211">
-[...4 lines deleted...]
-      <c r="A1212" t="s">
+      <c r="C1214">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:3">
+      <c r="B1215" t="s">
         <v>2268</v>
       </c>
-      <c r="B1212" t="s">
+      <c r="C1215">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:3">
+      <c r="B1216" t="s">
         <v>2269</v>
-      </c>
-[...42 lines deleted...]
-        <v>2276</v>
       </c>
       <c r="C1216">
         <v>1</v>
       </c>
     </row>
     <row r="1217" spans="1:3">
       <c r="A1217" t="s">
-        <v>2277</v>
+        <v>2270</v>
       </c>
       <c r="B1217" t="s">
-        <v>2278</v>
+        <v>2271</v>
       </c>
       <c r="C1217">
         <v>1</v>
       </c>
     </row>
     <row r="1218" spans="1:3">
-      <c r="A1218">
-        <v>28001</v>
+      <c r="A1218" t="s">
+        <v>2272</v>
       </c>
       <c r="B1218" t="s">
-        <v>2279</v>
+        <v>2273</v>
       </c>
       <c r="C1218">
         <v>1</v>
       </c>
     </row>
     <row r="1219" spans="1:3">
-      <c r="A1219">
-[...1 lines deleted...]
-      </c>
       <c r="B1219" t="s">
-        <v>2280</v>
+        <v>2274</v>
       </c>
       <c r="C1219">
         <v>1</v>
       </c>
     </row>
     <row r="1220" spans="1:3">
-      <c r="A1220" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B1220" t="s">
-        <v>2282</v>
+        <v>2275</v>
       </c>
       <c r="C1220">
         <v>1</v>
       </c>
     </row>
     <row r="1221" spans="1:3">
       <c r="A1221" t="s">
-        <v>2283</v>
+        <v>2276</v>
       </c>
       <c r="B1221" t="s">
-        <v>2284</v>
+        <v>2277</v>
       </c>
       <c r="C1221">
         <v>1</v>
       </c>
     </row>
     <row r="1222" spans="1:3">
       <c r="A1222" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C1222">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:3">
+      <c r="B1223" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C1223">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:3">
+      <c r="A1224">
+        <v>89149</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C1224">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:3">
+      <c r="A1225">
+        <v>89168</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C1225">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:3">
+      <c r="B1226" t="s">
+        <v>2283</v>
+      </c>
+      <c r="C1226">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:3">
+      <c r="B1227" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C1227">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:3">
+      <c r="A1228">
+        <v>90.9201</v>
+      </c>
+      <c r="B1228" t="s">
         <v>2285</v>
-      </c>
-[...67 lines deleted...]
-        <v>2297</v>
       </c>
       <c r="C1228">
         <v>1</v>
       </c>
     </row>
     <row r="1229" spans="1:3">
       <c r="A1229" t="s">
-        <v>2298</v>
+        <v>2286</v>
       </c>
       <c r="B1229" t="s">
-        <v>2299</v>
+        <v>2287</v>
       </c>
       <c r="C1229">
         <v>1</v>
       </c>
     </row>
     <row r="1230" spans="1:3">
+      <c r="A1230" t="s">
+        <v>2288</v>
+      </c>
       <c r="B1230" t="s">
-        <v>2300</v>
+        <v>2289</v>
       </c>
       <c r="C1230">
         <v>1</v>
       </c>
     </row>
     <row r="1231" spans="1:3">
+      <c r="A1231" t="s">
+        <v>2290</v>
+      </c>
       <c r="B1231" t="s">
-        <v>2301</v>
+        <v>2291</v>
       </c>
       <c r="C1231">
         <v>1</v>
       </c>
     </row>
     <row r="1232" spans="1:3">
+      <c r="A1232">
+        <v>12029225100</v>
+      </c>
       <c r="B1232" t="s">
-        <v>2302</v>
+        <v>2292</v>
       </c>
       <c r="C1232">
         <v>1</v>
       </c>
     </row>
     <row r="1233" spans="1:3">
+      <c r="A1233" t="s">
+        <v>2293</v>
+      </c>
       <c r="B1233" t="s">
-        <v>2303</v>
+        <v>2294</v>
       </c>
       <c r="C1233">
         <v>1</v>
       </c>
     </row>
     <row r="1234" spans="1:3">
+      <c r="A1234" t="s">
+        <v>2295</v>
+      </c>
       <c r="B1234" t="s">
-        <v>2304</v>
+        <v>2296</v>
       </c>
       <c r="C1234">
         <v>1</v>
       </c>
     </row>
     <row r="1235" spans="1:3">
       <c r="A1235" t="s">
-        <v>2305</v>
+        <v>2297</v>
       </c>
       <c r="B1235" t="s">
-        <v>2306</v>
+        <v>2298</v>
       </c>
       <c r="C1235">
         <v>1</v>
       </c>
     </row>
     <row r="1236" spans="1:3">
       <c r="A1236" t="s">
-        <v>2307</v>
+        <v>2299</v>
       </c>
       <c r="B1236" t="s">
-        <v>2308</v>
+        <v>2300</v>
       </c>
       <c r="C1236">
         <v>1</v>
       </c>
     </row>
     <row r="1237" spans="1:3">
+      <c r="A1237" t="s">
+        <v>2301</v>
+      </c>
       <c r="B1237" t="s">
-        <v>2309</v>
+        <v>2302</v>
       </c>
       <c r="C1237">
         <v>1</v>
       </c>
     </row>
     <row r="1238" spans="1:3">
+      <c r="A1238" t="s">
+        <v>2303</v>
+      </c>
       <c r="B1238" t="s">
-        <v>2310</v>
+        <v>2304</v>
       </c>
       <c r="C1238">
         <v>1</v>
       </c>
     </row>
     <row r="1239" spans="1:3">
       <c r="A1239" t="s">
-        <v>2311</v>
+        <v>2305</v>
       </c>
       <c r="B1239" t="s">
-        <v>2312</v>
+        <v>2306</v>
       </c>
       <c r="C1239">
         <v>1</v>
       </c>
     </row>
     <row r="1240" spans="1:3">
       <c r="A1240" t="s">
+        <v>2307</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>2308</v>
+      </c>
+      <c r="C1240">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:3">
+      <c r="A1241" t="s">
+        <v>2309</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>2310</v>
+      </c>
+      <c r="C1241">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:3">
+      <c r="A1242" t="s">
+        <v>2311</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C1242">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:3">
+      <c r="A1243" t="s">
         <v>2313</v>
       </c>
-      <c r="B1240" t="s">
+      <c r="B1243" t="s">
         <v>2314</v>
       </c>
-      <c r="C1240">
-[...4 lines deleted...]
-      <c r="B1241" t="s">
+      <c r="C1243">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:3">
+      <c r="A1244" t="s">
         <v>2315</v>
       </c>
-      <c r="C1241">
-[...7 lines deleted...]
-      <c r="B1242" t="s">
+      <c r="B1244" t="s">
         <v>2316</v>
       </c>
-      <c r="C1242">
-[...7 lines deleted...]
-      <c r="B1243" t="s">
+      <c r="C1244">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:3">
+      <c r="A1245" t="s">
         <v>2317</v>
       </c>
-      <c r="C1243">
-[...4 lines deleted...]
-      <c r="B1244" t="s">
+      <c r="B1245" t="s">
         <v>2318</v>
-      </c>
-[...6 lines deleted...]
-        <v>2319</v>
       </c>
       <c r="C1245">
         <v>1</v>
       </c>
     </row>
     <row r="1246" spans="1:3">
       <c r="A1246">
-        <v>90.9201</v>
+        <v>18204</v>
       </c>
       <c r="B1246" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C1246">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:3">
+      <c r="A1247">
+        <v>18205</v>
+      </c>
+      <c r="B1247" t="s">
         <v>2320</v>
-      </c>
-[...9 lines deleted...]
-        <v>2322</v>
       </c>
       <c r="C1247">
         <v>1</v>
       </c>
     </row>
     <row r="1248" spans="1:3">
       <c r="A1248" t="s">
-        <v>2323</v>
+        <v>2321</v>
       </c>
       <c r="B1248" t="s">
-        <v>2324</v>
+        <v>2322</v>
       </c>
       <c r="C1248">
         <v>1</v>
       </c>
     </row>
     <row r="1249" spans="1:3">
       <c r="A1249" t="s">
-        <v>2325</v>
+        <v>2323</v>
       </c>
       <c r="B1249" t="s">
-        <v>2326</v>
+        <v>2324</v>
       </c>
       <c r="C1249">
         <v>1</v>
       </c>
     </row>
     <row r="1250" spans="1:3">
       <c r="A1250">
-        <v>12029225100</v>
+        <v>155455</v>
       </c>
       <c r="B1250" t="s">
-        <v>2327</v>
+        <v>2325</v>
       </c>
       <c r="C1250">
         <v>1</v>
       </c>
     </row>
     <row r="1251" spans="1:3">
       <c r="A1251" t="s">
-        <v>2328</v>
+        <v>2326</v>
       </c>
       <c r="B1251" t="s">
-        <v>2329</v>
+        <v>2327</v>
       </c>
       <c r="C1251">
         <v>1</v>
       </c>
     </row>
     <row r="1252" spans="1:3">
       <c r="A1252" t="s">
-        <v>2330</v>
+        <v>2328</v>
       </c>
       <c r="B1252" t="s">
-        <v>2331</v>
+        <v>2329</v>
       </c>
       <c r="C1252">
         <v>1</v>
       </c>
     </row>
     <row r="1253" spans="1:3">
       <c r="A1253" t="s">
-        <v>2332</v>
+        <v>2330</v>
       </c>
       <c r="B1253" t="s">
-        <v>2333</v>
+        <v>2331</v>
       </c>
       <c r="C1253">
         <v>1</v>
       </c>
     </row>
     <row r="1254" spans="1:3">
       <c r="A1254" t="s">
-        <v>2334</v>
+        <v>2332</v>
       </c>
       <c r="B1254" t="s">
-        <v>2335</v>
+        <v>2333</v>
       </c>
       <c r="C1254">
         <v>1</v>
       </c>
     </row>
     <row r="1255" spans="1:3">
       <c r="A1255" t="s">
+        <v>2334</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C1255">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:3">
+      <c r="A1256">
+        <v>57604</v>
+      </c>
+      <c r="B1256" t="s">
         <v>2336</v>
-      </c>
-[...12 lines deleted...]
-        <v>2339</v>
       </c>
       <c r="C1256">
         <v>1</v>
       </c>
     </row>
     <row r="1257" spans="1:3">
       <c r="A1257" t="s">
-        <v>2340</v>
+        <v>2337</v>
       </c>
       <c r="B1257" t="s">
-        <v>2341</v>
+        <v>2338</v>
       </c>
       <c r="C1257">
         <v>1</v>
       </c>
     </row>
     <row r="1258" spans="1:3">
       <c r="A1258" t="s">
-        <v>2342</v>
+        <v>2339</v>
       </c>
       <c r="B1258" t="s">
-        <v>2343</v>
+        <v>2340</v>
       </c>
       <c r="C1258">
         <v>1</v>
       </c>
     </row>
     <row r="1259" spans="1:3">
       <c r="A1259" t="s">
-        <v>2344</v>
+        <v>2341</v>
       </c>
       <c r="B1259" t="s">
-        <v>2345</v>
+        <v>2342</v>
       </c>
       <c r="C1259">
         <v>1</v>
       </c>
     </row>
     <row r="1260" spans="1:3">
       <c r="A1260" t="s">
-        <v>2346</v>
+        <v>2343</v>
       </c>
       <c r="B1260" t="s">
-        <v>2347</v>
+        <v>2344</v>
       </c>
       <c r="C1260">
         <v>1</v>
       </c>
     </row>
     <row r="1261" spans="1:3">
       <c r="A1261" t="s">
-        <v>2348</v>
+        <v>2345</v>
       </c>
       <c r="B1261" t="s">
-        <v>2349</v>
+        <v>2346</v>
       </c>
       <c r="C1261">
         <v>1</v>
       </c>
     </row>
     <row r="1262" spans="1:3">
       <c r="A1262" t="s">
-        <v>2350</v>
+        <v>2347</v>
       </c>
       <c r="B1262" t="s">
-        <v>2351</v>
+        <v>2348</v>
       </c>
       <c r="C1262">
         <v>1</v>
       </c>
     </row>
     <row r="1263" spans="1:3">
       <c r="A1263" t="s">
+        <v>2349</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C1263">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:3">
+      <c r="A1264" t="s">
+        <v>2351</v>
+      </c>
+      <c r="B1264" t="s">
         <v>2352</v>
       </c>
-      <c r="B1263" t="s">
+      <c r="C1264">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:3">
+      <c r="A1265" t="s">
         <v>2353</v>
       </c>
-      <c r="C1263">
-[...7 lines deleted...]
-      <c r="B1264" t="s">
+      <c r="B1265" t="s">
         <v>2354</v>
-      </c>
-[...9 lines deleted...]
-        <v>2355</v>
       </c>
       <c r="C1265">
         <v>1</v>
       </c>
     </row>
     <row r="1266" spans="1:3">
       <c r="A1266" t="s">
+        <v>2355</v>
+      </c>
+      <c r="B1266" t="s">
         <v>2356</v>
-      </c>
-[...1 lines deleted...]
-        <v>2357</v>
       </c>
       <c r="C1266">
         <v>1</v>
       </c>
     </row>
     <row r="1267" spans="1:3">
       <c r="A1267" t="s">
+        <v>2357</v>
+      </c>
+      <c r="B1267" t="s">
         <v>2358</v>
       </c>
-      <c r="B1267" t="s">
+      <c r="C1267">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:3">
+      <c r="A1268" t="s">
         <v>2359</v>
-      </c>
-[...6 lines deleted...]
-        <v>155455</v>
       </c>
       <c r="B1268" t="s">
         <v>2360</v>
       </c>
       <c r="C1268">
         <v>1</v>
       </c>
     </row>
     <row r="1269" spans="1:3">
       <c r="A1269" t="s">
         <v>2361</v>
       </c>
       <c r="B1269" t="s">
         <v>2362</v>
       </c>
       <c r="C1269">
         <v>1</v>
       </c>
     </row>
     <row r="1270" spans="1:3">
       <c r="A1270" t="s">
         <v>2363</v>
       </c>
       <c r="B1270" t="s">
         <v>2364</v>
@@ -27895,3351 +27942,3351 @@
       </c>
     </row>
     <row r="1272" spans="1:3">
       <c r="A1272" t="s">
         <v>2367</v>
       </c>
       <c r="B1272" t="s">
         <v>2368</v>
       </c>
       <c r="C1272">
         <v>1</v>
       </c>
     </row>
     <row r="1273" spans="1:3">
       <c r="A1273" t="s">
         <v>2369</v>
       </c>
       <c r="B1273" t="s">
         <v>2370</v>
       </c>
       <c r="C1273">
         <v>1</v>
       </c>
     </row>
     <row r="1274" spans="1:3">
-      <c r="A1274">
-        <v>57604</v>
+      <c r="A1274" t="s">
+        <v>2371</v>
       </c>
       <c r="B1274" t="s">
-        <v>2371</v>
+        <v>2372</v>
       </c>
       <c r="C1274">
         <v>1</v>
       </c>
     </row>
     <row r="1275" spans="1:3">
       <c r="A1275" t="s">
-        <v>2372</v>
+        <v>2373</v>
       </c>
       <c r="B1275" t="s">
-        <v>2373</v>
+        <v>2374</v>
       </c>
       <c r="C1275">
         <v>1</v>
       </c>
     </row>
     <row r="1276" spans="1:3">
-      <c r="A1276" t="s">
-        <v>2374</v>
+      <c r="A1276">
+        <v>180201481</v>
       </c>
       <c r="B1276" t="s">
         <v>2375</v>
       </c>
       <c r="C1276">
         <v>1</v>
       </c>
     </row>
     <row r="1277" spans="1:3">
-      <c r="A1277" t="s">
+      <c r="B1277" t="s">
         <v>2376</v>
-      </c>
-[...1 lines deleted...]
-        <v>2377</v>
       </c>
       <c r="C1277">
         <v>1</v>
       </c>
     </row>
     <row r="1278" spans="1:3">
       <c r="A1278" t="s">
+        <v>2377</v>
+      </c>
+      <c r="B1278" t="s">
         <v>2378</v>
-      </c>
-[...1 lines deleted...]
-        <v>2379</v>
       </c>
       <c r="C1278">
         <v>1</v>
       </c>
     </row>
     <row r="1279" spans="1:3">
       <c r="A1279" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B1279" t="s">
         <v>2380</v>
-      </c>
-[...1 lines deleted...]
-        <v>2381</v>
       </c>
       <c r="C1279">
         <v>1</v>
       </c>
     </row>
     <row r="1280" spans="1:3">
       <c r="A1280" t="s">
+        <v>2381</v>
+      </c>
+      <c r="B1280" t="s">
         <v>2382</v>
-      </c>
-[...1 lines deleted...]
-        <v>2383</v>
       </c>
       <c r="C1280">
         <v>1</v>
       </c>
     </row>
     <row r="1281" spans="1:3">
       <c r="A1281" t="s">
+        <v>2383</v>
+      </c>
+      <c r="B1281" t="s">
         <v>2384</v>
-      </c>
-[...1 lines deleted...]
-        <v>2385</v>
       </c>
       <c r="C1281">
         <v>1</v>
       </c>
     </row>
     <row r="1282" spans="1:3">
       <c r="A1282" t="s">
+        <v>2385</v>
+      </c>
+      <c r="B1282" t="s">
         <v>2386</v>
-      </c>
-[...1 lines deleted...]
-        <v>2387</v>
       </c>
       <c r="C1282">
         <v>1</v>
       </c>
     </row>
     <row r="1283" spans="1:3">
       <c r="A1283" t="s">
+        <v>2387</v>
+      </c>
+      <c r="B1283" t="s">
         <v>2388</v>
-      </c>
-[...1 lines deleted...]
-        <v>2389</v>
       </c>
       <c r="C1283">
         <v>1</v>
       </c>
     </row>
     <row r="1284" spans="1:3">
       <c r="A1284" t="s">
+        <v>2389</v>
+      </c>
+      <c r="B1284" t="s">
         <v>2390</v>
-      </c>
-[...1 lines deleted...]
-        <v>2391</v>
       </c>
       <c r="C1284">
         <v>1</v>
       </c>
     </row>
     <row r="1285" spans="1:3">
       <c r="A1285" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B1285" t="s">
         <v>2392</v>
-      </c>
-[...1 lines deleted...]
-        <v>2393</v>
       </c>
       <c r="C1285">
         <v>1</v>
       </c>
     </row>
     <row r="1286" spans="1:3">
       <c r="A1286" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B1286" t="s">
         <v>2394</v>
-      </c>
-[...1 lines deleted...]
-        <v>2395</v>
       </c>
       <c r="C1286">
         <v>1</v>
       </c>
     </row>
     <row r="1287" spans="1:3">
       <c r="A1287" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B1287" t="s">
         <v>2396</v>
       </c>
-      <c r="B1287" t="s">
+      <c r="C1287">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:3">
+      <c r="A1288">
+        <v>1100092151</v>
+      </c>
+      <c r="B1288" t="s">
         <v>2397</v>
-      </c>
-[...9 lines deleted...]
-        <v>2399</v>
       </c>
       <c r="C1288">
         <v>1</v>
       </c>
     </row>
     <row r="1289" spans="1:3">
       <c r="A1289" t="s">
-        <v>2400</v>
+        <v>2398</v>
       </c>
       <c r="B1289" t="s">
-        <v>2401</v>
+        <v>2399</v>
       </c>
       <c r="C1289">
         <v>1</v>
       </c>
     </row>
     <row r="1290" spans="1:3">
       <c r="A1290" t="s">
-        <v>2402</v>
+        <v>2400</v>
       </c>
       <c r="B1290" t="s">
-        <v>2403</v>
+        <v>2401</v>
       </c>
       <c r="C1290">
         <v>1</v>
       </c>
     </row>
     <row r="1291" spans="1:3">
       <c r="A1291" t="s">
-        <v>2404</v>
+        <v>2402</v>
       </c>
       <c r="B1291" t="s">
-        <v>2405</v>
+        <v>2403</v>
       </c>
       <c r="C1291">
         <v>1</v>
       </c>
     </row>
     <row r="1292" spans="1:3">
       <c r="A1292" t="s">
+        <v>2402</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>2404</v>
+      </c>
+      <c r="C1292">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:3">
+      <c r="B1293" t="s">
+        <v>2405</v>
+      </c>
+      <c r="C1293">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:3">
+      <c r="A1294" t="s">
         <v>2406</v>
       </c>
-      <c r="B1292" t="s">
+      <c r="B1294" t="s">
         <v>2407</v>
       </c>
-      <c r="C1292">
-[...4 lines deleted...]
-      <c r="A1293" t="s">
+      <c r="C1294">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:3">
+      <c r="A1295" t="s">
         <v>2408</v>
       </c>
-      <c r="B1293" t="s">
+      <c r="B1295" t="s">
         <v>2409</v>
-      </c>
-[...17 lines deleted...]
-        <v>2411</v>
       </c>
       <c r="C1295">
         <v>1</v>
       </c>
     </row>
     <row r="1296" spans="1:3">
       <c r="A1296" t="s">
-        <v>2412</v>
+        <v>2410</v>
       </c>
       <c r="B1296" t="s">
-        <v>2413</v>
+        <v>2411</v>
       </c>
       <c r="C1296">
         <v>1</v>
       </c>
     </row>
     <row r="1297" spans="1:3">
       <c r="A1297" t="s">
-        <v>2414</v>
+        <v>2412</v>
       </c>
       <c r="B1297" t="s">
-        <v>2415</v>
+        <v>2413</v>
       </c>
       <c r="C1297">
         <v>1</v>
       </c>
     </row>
     <row r="1298" spans="1:3">
       <c r="A1298" t="s">
-        <v>2416</v>
+        <v>2414</v>
       </c>
       <c r="B1298" t="s">
-        <v>2417</v>
+        <v>2415</v>
       </c>
       <c r="C1298">
         <v>1</v>
       </c>
     </row>
     <row r="1299" spans="1:3">
       <c r="A1299" t="s">
-        <v>2418</v>
+        <v>2416</v>
       </c>
       <c r="B1299" t="s">
-        <v>2419</v>
+        <v>2417</v>
       </c>
       <c r="C1299">
         <v>1</v>
       </c>
     </row>
     <row r="1300" spans="1:3">
       <c r="A1300" t="s">
-        <v>2420</v>
+        <v>2418</v>
       </c>
       <c r="B1300" t="s">
-        <v>2421</v>
+        <v>2419</v>
       </c>
       <c r="C1300">
         <v>1</v>
       </c>
     </row>
     <row r="1301" spans="1:3">
       <c r="A1301" t="s">
-        <v>2422</v>
+        <v>2420</v>
       </c>
       <c r="B1301" t="s">
-        <v>2423</v>
+        <v>2421</v>
       </c>
       <c r="C1301">
         <v>1</v>
       </c>
     </row>
     <row r="1302" spans="1:3">
       <c r="A1302" t="s">
-        <v>2424</v>
+        <v>2422</v>
       </c>
       <c r="B1302" t="s">
-        <v>2425</v>
+        <v>2423</v>
       </c>
       <c r="C1302">
         <v>1</v>
       </c>
     </row>
     <row r="1303" spans="1:3">
       <c r="A1303" t="s">
-        <v>2426</v>
+        <v>2424</v>
       </c>
       <c r="B1303" t="s">
-        <v>2427</v>
+        <v>2425</v>
       </c>
       <c r="C1303">
         <v>1</v>
       </c>
     </row>
     <row r="1304" spans="1:3">
       <c r="A1304" t="s">
-        <v>2428</v>
+        <v>2426</v>
       </c>
       <c r="B1304" t="s">
-        <v>2429</v>
+        <v>2427</v>
       </c>
       <c r="C1304">
         <v>1</v>
       </c>
     </row>
     <row r="1305" spans="1:3">
       <c r="A1305" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C1305">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:3">
+      <c r="A1306" t="s">
         <v>2430</v>
       </c>
-      <c r="B1305" t="s">
+      <c r="B1306" t="s">
         <v>2431</v>
-      </c>
-[...9 lines deleted...]
-        <v>2432</v>
       </c>
       <c r="C1306">
         <v>1</v>
       </c>
     </row>
     <row r="1307" spans="1:3">
       <c r="A1307" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B1307" t="s">
         <v>2433</v>
-      </c>
-[...1 lines deleted...]
-        <v>2434</v>
       </c>
       <c r="C1307">
         <v>1</v>
       </c>
     </row>
     <row r="1308" spans="1:3">
       <c r="A1308" t="s">
+        <v>2434</v>
+      </c>
+      <c r="B1308" t="s">
         <v>2435</v>
-      </c>
-[...1 lines deleted...]
-        <v>2436</v>
       </c>
       <c r="C1308">
         <v>1</v>
       </c>
     </row>
     <row r="1309" spans="1:3">
       <c r="A1309" t="s">
+        <v>2436</v>
+      </c>
+      <c r="B1309" t="s">
         <v>2437</v>
-      </c>
-[...1 lines deleted...]
-        <v>2438</v>
       </c>
       <c r="C1309">
         <v>1</v>
       </c>
     </row>
     <row r="1310" spans="1:3">
       <c r="A1310" t="s">
-        <v>2437</v>
+        <v>2438</v>
       </c>
       <c r="B1310" t="s">
         <v>2439</v>
       </c>
       <c r="C1310">
         <v>1</v>
       </c>
     </row>
     <row r="1311" spans="1:3">
+      <c r="A1311" t="s">
+        <v>2440</v>
+      </c>
       <c r="B1311" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
       <c r="C1311">
         <v>1</v>
       </c>
     </row>
     <row r="1312" spans="1:3">
       <c r="A1312" t="s">
-        <v>2441</v>
+        <v>2442</v>
       </c>
       <c r="B1312" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="C1312">
         <v>1</v>
       </c>
     </row>
     <row r="1313" spans="1:3">
       <c r="A1313" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
       <c r="B1313" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
       <c r="C1313">
         <v>1</v>
       </c>
     </row>
     <row r="1314" spans="1:3">
       <c r="A1314" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="B1314" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
       <c r="C1314">
         <v>1</v>
       </c>
     </row>
     <row r="1315" spans="1:3">
       <c r="A1315" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
       <c r="B1315" t="s">
-        <v>2448</v>
+        <v>2449</v>
       </c>
       <c r="C1315">
         <v>1</v>
       </c>
     </row>
     <row r="1316" spans="1:3">
-      <c r="A1316" t="s">
-        <v>2449</v>
+      <c r="A1316">
+        <v>555105</v>
       </c>
       <c r="B1316" t="s">
         <v>2450</v>
       </c>
       <c r="C1316">
         <v>1</v>
       </c>
     </row>
     <row r="1317" spans="1:3">
-      <c r="A1317" t="s">
+      <c r="A1317">
+        <v>555205</v>
+      </c>
+      <c r="B1317" t="s">
         <v>2451</v>
       </c>
-      <c r="B1317" t="s">
+      <c r="C1317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:3">
+      <c r="B1318" t="s">
         <v>2452</v>
       </c>
-      <c r="C1317">
-[...4 lines deleted...]
-      <c r="A1318" t="s">
+      <c r="C1318">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:3">
+      <c r="B1319" t="s">
         <v>2453</v>
       </c>
-      <c r="B1318" t="s">
+      <c r="C1319">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:3">
+      <c r="A1320">
+        <v>77772</v>
+      </c>
+      <c r="B1320" t="s">
         <v>2454</v>
-      </c>
-[...20 lines deleted...]
-        <v>2458</v>
       </c>
       <c r="C1320">
         <v>1</v>
       </c>
     </row>
     <row r="1321" spans="1:3">
       <c r="A1321" t="s">
-        <v>2459</v>
+        <v>2455</v>
       </c>
       <c r="B1321" t="s">
-        <v>2460</v>
+        <v>2456</v>
       </c>
       <c r="C1321">
         <v>1</v>
       </c>
     </row>
     <row r="1322" spans="1:3">
       <c r="A1322" t="s">
-        <v>2461</v>
+        <v>2457</v>
       </c>
       <c r="B1322" t="s">
-        <v>2462</v>
+        <v>2458</v>
       </c>
       <c r="C1322">
         <v>1</v>
       </c>
     </row>
     <row r="1323" spans="1:3">
       <c r="A1323" t="s">
-        <v>2463</v>
+        <v>2459</v>
       </c>
       <c r="B1323" t="s">
-        <v>2464</v>
+        <v>2460</v>
       </c>
       <c r="C1323">
         <v>1</v>
       </c>
     </row>
     <row r="1324" spans="1:3">
       <c r="A1324" t="s">
-        <v>2465</v>
+        <v>2461</v>
       </c>
       <c r="B1324" t="s">
-        <v>2466</v>
+        <v>2462</v>
       </c>
       <c r="C1324">
         <v>1</v>
       </c>
     </row>
     <row r="1325" spans="1:3">
       <c r="A1325" t="s">
-        <v>2467</v>
+        <v>2463</v>
       </c>
       <c r="B1325" t="s">
-        <v>2468</v>
+        <v>2464</v>
       </c>
       <c r="C1325">
         <v>1</v>
       </c>
     </row>
     <row r="1326" spans="1:3">
       <c r="A1326" t="s">
-        <v>2469</v>
+        <v>2465</v>
       </c>
       <c r="B1326" t="s">
-        <v>2470</v>
+        <v>2466</v>
       </c>
       <c r="C1326">
         <v>1</v>
       </c>
     </row>
     <row r="1327" spans="1:3">
       <c r="A1327" t="s">
-        <v>2471</v>
+        <v>2467</v>
       </c>
       <c r="B1327" t="s">
-        <v>2472</v>
+        <v>2468</v>
       </c>
       <c r="C1327">
         <v>1</v>
       </c>
     </row>
     <row r="1328" spans="1:3">
       <c r="A1328" t="s">
-        <v>2473</v>
+        <v>2469</v>
       </c>
       <c r="B1328" t="s">
-        <v>2474</v>
+        <v>2470</v>
       </c>
       <c r="C1328">
         <v>1</v>
       </c>
     </row>
     <row r="1329" spans="1:3">
       <c r="A1329" t="s">
-        <v>2475</v>
+        <v>2471</v>
       </c>
       <c r="B1329" t="s">
-        <v>2476</v>
+        <v>2472</v>
       </c>
       <c r="C1329">
         <v>1</v>
       </c>
     </row>
     <row r="1330" spans="1:3">
       <c r="A1330" t="s">
-        <v>2477</v>
+        <v>2473</v>
       </c>
       <c r="B1330" t="s">
-        <v>2478</v>
+        <v>2474</v>
       </c>
       <c r="C1330">
         <v>1</v>
       </c>
     </row>
     <row r="1331" spans="1:3">
       <c r="A1331" t="s">
-        <v>2479</v>
+        <v>2475</v>
       </c>
       <c r="B1331" t="s">
-        <v>2480</v>
+        <v>2476</v>
       </c>
       <c r="C1331">
         <v>1</v>
       </c>
     </row>
     <row r="1332" spans="1:3">
       <c r="A1332" t="s">
-        <v>2481</v>
+        <v>2477</v>
       </c>
       <c r="B1332" t="s">
-        <v>2482</v>
+        <v>2478</v>
       </c>
       <c r="C1332">
         <v>1</v>
       </c>
     </row>
     <row r="1333" spans="1:3">
       <c r="A1333" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C1333">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:3">
+      <c r="A1334" t="s">
+        <v>2481</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C1334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:3">
+      <c r="A1335" t="s">
         <v>2483</v>
       </c>
-      <c r="B1333" t="s">
+      <c r="B1335" t="s">
         <v>2484</v>
       </c>
-      <c r="C1333">
-[...7 lines deleted...]
-      <c r="B1334" t="s">
+      <c r="C1335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:3">
+      <c r="A1336" t="s">
         <v>2485</v>
       </c>
-      <c r="C1334">
-[...7 lines deleted...]
-      <c r="B1335" t="s">
+      <c r="B1336" t="s">
         <v>2486</v>
       </c>
-      <c r="C1335">
-[...4 lines deleted...]
-      <c r="B1336" t="s">
+      <c r="C1336">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:3">
+      <c r="A1337" t="s">
         <v>2487</v>
       </c>
-      <c r="C1336">
-[...3 lines deleted...]
-    <row r="1337" spans="1:3">
       <c r="B1337" t="s">
         <v>2488</v>
       </c>
       <c r="C1337">
         <v>1</v>
       </c>
     </row>
     <row r="1338" spans="1:3">
-      <c r="A1338">
-        <v>77772</v>
+      <c r="A1338" t="s">
+        <v>2489</v>
       </c>
       <c r="B1338" t="s">
-        <v>2489</v>
+        <v>2490</v>
       </c>
       <c r="C1338">
         <v>1</v>
       </c>
     </row>
     <row r="1339" spans="1:3">
       <c r="A1339" t="s">
-        <v>2490</v>
+        <v>2491</v>
       </c>
       <c r="B1339" t="s">
-        <v>2491</v>
+        <v>2492</v>
       </c>
       <c r="C1339">
         <v>1</v>
       </c>
     </row>
     <row r="1340" spans="1:3">
       <c r="A1340" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
       <c r="B1340" t="s">
-        <v>2493</v>
+        <v>2494</v>
       </c>
       <c r="C1340">
         <v>1</v>
       </c>
     </row>
     <row r="1341" spans="1:3">
       <c r="A1341" t="s">
-        <v>2494</v>
+        <v>2495</v>
       </c>
       <c r="B1341" t="s">
-        <v>2495</v>
+        <v>2496</v>
       </c>
       <c r="C1341">
         <v>1</v>
       </c>
     </row>
     <row r="1342" spans="1:3">
       <c r="A1342" t="s">
-        <v>2496</v>
+        <v>2497</v>
       </c>
       <c r="B1342" t="s">
-        <v>2497</v>
+        <v>2498</v>
       </c>
       <c r="C1342">
         <v>1</v>
       </c>
     </row>
     <row r="1343" spans="1:3">
       <c r="A1343" t="s">
-        <v>2498</v>
+        <v>2499</v>
       </c>
       <c r="B1343" t="s">
-        <v>2499</v>
+        <v>2500</v>
       </c>
       <c r="C1343">
         <v>1</v>
       </c>
     </row>
     <row r="1344" spans="1:3">
       <c r="A1344" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
       <c r="B1344" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
       <c r="C1344">
         <v>1</v>
       </c>
     </row>
     <row r="1345" spans="1:3">
       <c r="A1345" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
       <c r="B1345" t="s">
-        <v>2503</v>
+        <v>2504</v>
       </c>
       <c r="C1345">
         <v>1</v>
       </c>
     </row>
     <row r="1346" spans="1:3">
       <c r="A1346" t="s">
-        <v>2504</v>
+        <v>2505</v>
       </c>
       <c r="B1346" t="s">
-        <v>2505</v>
+        <v>2506</v>
       </c>
       <c r="C1346">
         <v>1</v>
       </c>
     </row>
     <row r="1347" spans="1:3">
       <c r="A1347" t="s">
-        <v>2506</v>
+        <v>2507</v>
       </c>
       <c r="B1347" t="s">
-        <v>2507</v>
+        <v>2508</v>
       </c>
       <c r="C1347">
         <v>1</v>
       </c>
     </row>
     <row r="1348" spans="1:3">
       <c r="A1348" t="s">
-        <v>2508</v>
+        <v>2509</v>
       </c>
       <c r="B1348" t="s">
-        <v>2509</v>
+        <v>2510</v>
       </c>
       <c r="C1348">
         <v>1</v>
       </c>
     </row>
     <row r="1349" spans="1:3">
       <c r="A1349" t="s">
-        <v>2510</v>
+        <v>2511</v>
       </c>
       <c r="B1349" t="s">
-        <v>2511</v>
+        <v>2512</v>
       </c>
       <c r="C1349">
         <v>1</v>
       </c>
     </row>
     <row r="1350" spans="1:3">
       <c r="A1350" t="s">
-        <v>2512</v>
+        <v>2513</v>
       </c>
       <c r="B1350" t="s">
-        <v>2513</v>
+        <v>2514</v>
       </c>
       <c r="C1350">
         <v>1</v>
       </c>
     </row>
     <row r="1351" spans="1:3">
       <c r="A1351" t="s">
-        <v>2514</v>
+        <v>2515</v>
       </c>
       <c r="B1351" t="s">
-        <v>2515</v>
+        <v>2516</v>
       </c>
       <c r="C1351">
         <v>1</v>
       </c>
     </row>
     <row r="1352" spans="1:3">
       <c r="A1352" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="B1352" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="C1352">
         <v>1</v>
       </c>
     </row>
     <row r="1353" spans="1:3">
       <c r="A1353" t="s">
-        <v>2518</v>
+        <v>2519</v>
       </c>
       <c r="B1353" t="s">
-        <v>2519</v>
+        <v>2520</v>
       </c>
       <c r="C1353">
         <v>1</v>
       </c>
     </row>
     <row r="1354" spans="1:3">
       <c r="A1354" t="s">
-        <v>2520</v>
+        <v>2521</v>
       </c>
       <c r="B1354" t="s">
-        <v>2521</v>
+        <v>2522</v>
       </c>
       <c r="C1354">
         <v>1</v>
       </c>
     </row>
     <row r="1355" spans="1:3">
       <c r="A1355" t="s">
-        <v>2522</v>
+        <v>2523</v>
       </c>
       <c r="B1355" t="s">
-        <v>2523</v>
+        <v>2524</v>
       </c>
       <c r="C1355">
         <v>1</v>
       </c>
     </row>
     <row r="1356" spans="1:3">
       <c r="A1356" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
       <c r="B1356" t="s">
-        <v>2525</v>
+        <v>2526</v>
       </c>
       <c r="C1356">
         <v>1</v>
       </c>
     </row>
     <row r="1357" spans="1:3">
       <c r="A1357" t="s">
-        <v>2526</v>
+        <v>2527</v>
       </c>
       <c r="B1357" t="s">
-        <v>2527</v>
+        <v>2528</v>
       </c>
       <c r="C1357">
         <v>1</v>
       </c>
     </row>
     <row r="1358" spans="1:3">
       <c r="A1358" t="s">
-        <v>2528</v>
+        <v>2529</v>
       </c>
       <c r="B1358" t="s">
-        <v>2529</v>
+        <v>2530</v>
       </c>
       <c r="C1358">
         <v>1</v>
       </c>
     </row>
     <row r="1359" spans="1:3">
       <c r="A1359" t="s">
-        <v>2530</v>
+        <v>2531</v>
       </c>
       <c r="B1359" t="s">
-        <v>2531</v>
+        <v>2532</v>
       </c>
       <c r="C1359">
         <v>1</v>
       </c>
     </row>
     <row r="1360" spans="1:3">
       <c r="A1360" t="s">
-        <v>2532</v>
+        <v>2533</v>
       </c>
       <c r="B1360" t="s">
-        <v>2533</v>
+        <v>2534</v>
       </c>
       <c r="C1360">
         <v>1</v>
       </c>
     </row>
     <row r="1361" spans="1:3">
       <c r="A1361" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
       <c r="B1361" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="C1361">
         <v>1</v>
       </c>
     </row>
     <row r="1362" spans="1:3">
       <c r="A1362" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
       <c r="B1362" t="s">
-        <v>2537</v>
+        <v>2538</v>
       </c>
       <c r="C1362">
         <v>1</v>
       </c>
     </row>
     <row r="1363" spans="1:3">
       <c r="A1363" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="B1363" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
       <c r="C1363">
         <v>1</v>
       </c>
     </row>
     <row r="1364" spans="1:3">
       <c r="A1364" t="s">
-        <v>2540</v>
+        <v>2541</v>
       </c>
       <c r="B1364" t="s">
-        <v>2541</v>
+        <v>2542</v>
       </c>
       <c r="C1364">
         <v>1</v>
       </c>
     </row>
     <row r="1365" spans="1:3">
       <c r="A1365" t="s">
-        <v>2542</v>
+        <v>2543</v>
       </c>
       <c r="B1365" t="s">
-        <v>2543</v>
+        <v>2544</v>
       </c>
       <c r="C1365">
         <v>1</v>
       </c>
     </row>
     <row r="1366" spans="1:3">
       <c r="A1366" t="s">
-        <v>2544</v>
+        <v>2545</v>
       </c>
       <c r="B1366" t="s">
-        <v>2545</v>
+        <v>2546</v>
       </c>
       <c r="C1366">
         <v>1</v>
       </c>
     </row>
     <row r="1367" spans="1:3">
       <c r="A1367" t="s">
-        <v>2546</v>
+        <v>2547</v>
       </c>
       <c r="B1367" t="s">
-        <v>2547</v>
+        <v>2548</v>
       </c>
       <c r="C1367">
         <v>1</v>
       </c>
     </row>
     <row r="1368" spans="1:3">
       <c r="A1368" t="s">
-        <v>2548</v>
+        <v>2549</v>
       </c>
       <c r="B1368" t="s">
-        <v>2549</v>
+        <v>2550</v>
       </c>
       <c r="C1368">
         <v>1</v>
       </c>
     </row>
     <row r="1369" spans="1:3">
       <c r="A1369" t="s">
-        <v>2550</v>
+        <v>2551</v>
       </c>
       <c r="B1369" t="s">
-        <v>2551</v>
+        <v>2552</v>
       </c>
       <c r="C1369">
         <v>1</v>
       </c>
     </row>
     <row r="1370" spans="1:3">
       <c r="A1370" t="s">
-        <v>2552</v>
+        <v>2553</v>
       </c>
       <c r="B1370" t="s">
-        <v>2553</v>
+        <v>2554</v>
       </c>
       <c r="C1370">
         <v>1</v>
       </c>
     </row>
     <row r="1371" spans="1:3">
       <c r="A1371" t="s">
-        <v>2554</v>
+        <v>2555</v>
       </c>
       <c r="B1371" t="s">
-        <v>2555</v>
+        <v>2556</v>
       </c>
       <c r="C1371">
         <v>1</v>
       </c>
     </row>
     <row r="1372" spans="1:3">
       <c r="A1372" t="s">
-        <v>2556</v>
+        <v>2557</v>
       </c>
       <c r="B1372" t="s">
-        <v>2557</v>
+        <v>2558</v>
       </c>
       <c r="C1372">
         <v>1</v>
       </c>
     </row>
     <row r="1373" spans="1:3">
       <c r="A1373" t="s">
-        <v>2558</v>
+        <v>2559</v>
       </c>
       <c r="B1373" t="s">
-        <v>2559</v>
+        <v>2560</v>
       </c>
       <c r="C1373">
         <v>1</v>
       </c>
     </row>
     <row r="1374" spans="1:3">
       <c r="A1374" t="s">
-        <v>2560</v>
+        <v>2561</v>
       </c>
       <c r="B1374" t="s">
-        <v>2561</v>
+        <v>2562</v>
       </c>
       <c r="C1374">
         <v>1</v>
       </c>
     </row>
     <row r="1375" spans="1:3">
       <c r="A1375" t="s">
-        <v>2562</v>
+        <v>2563</v>
       </c>
       <c r="B1375" t="s">
-        <v>2563</v>
+        <v>2564</v>
       </c>
       <c r="C1375">
         <v>1</v>
       </c>
     </row>
     <row r="1376" spans="1:3">
       <c r="A1376" t="s">
-        <v>2564</v>
+        <v>2565</v>
       </c>
       <c r="B1376" t="s">
-        <v>2565</v>
+        <v>2566</v>
       </c>
       <c r="C1376">
         <v>1</v>
       </c>
     </row>
     <row r="1377" spans="1:3">
       <c r="A1377" t="s">
-        <v>2566</v>
+        <v>2567</v>
       </c>
       <c r="B1377" t="s">
-        <v>2567</v>
+        <v>2568</v>
       </c>
       <c r="C1377">
         <v>1</v>
       </c>
     </row>
     <row r="1378" spans="1:3">
       <c r="A1378" t="s">
-        <v>2568</v>
+        <v>2569</v>
       </c>
       <c r="B1378" t="s">
-        <v>2569</v>
+        <v>2570</v>
       </c>
       <c r="C1378">
         <v>1</v>
       </c>
     </row>
     <row r="1379" spans="1:3">
       <c r="A1379" t="s">
-        <v>2570</v>
+        <v>2571</v>
       </c>
       <c r="B1379" t="s">
-        <v>2571</v>
+        <v>2572</v>
       </c>
       <c r="C1379">
         <v>1</v>
       </c>
     </row>
     <row r="1380" spans="1:3">
       <c r="A1380" t="s">
-        <v>2572</v>
+        <v>2573</v>
       </c>
       <c r="B1380" t="s">
-        <v>2573</v>
+        <v>2574</v>
       </c>
       <c r="C1380">
         <v>1</v>
       </c>
     </row>
     <row r="1381" spans="1:3">
       <c r="A1381" t="s">
-        <v>2574</v>
+        <v>2575</v>
       </c>
       <c r="B1381" t="s">
-        <v>2575</v>
+        <v>2576</v>
       </c>
       <c r="C1381">
         <v>1</v>
       </c>
     </row>
     <row r="1382" spans="1:3">
       <c r="A1382" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
       <c r="B1382" t="s">
-        <v>2577</v>
+        <v>2578</v>
       </c>
       <c r="C1382">
         <v>1</v>
       </c>
     </row>
     <row r="1383" spans="1:3">
       <c r="A1383" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
       <c r="B1383" t="s">
-        <v>2579</v>
+        <v>2580</v>
       </c>
       <c r="C1383">
         <v>1</v>
       </c>
     </row>
     <row r="1384" spans="1:3">
       <c r="A1384" t="s">
-        <v>2580</v>
+        <v>2581</v>
       </c>
       <c r="B1384" t="s">
-        <v>2581</v>
+        <v>2582</v>
       </c>
       <c r="C1384">
         <v>1</v>
       </c>
     </row>
     <row r="1385" spans="1:3">
       <c r="A1385" t="s">
-        <v>2582</v>
+        <v>2583</v>
       </c>
       <c r="B1385" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
       <c r="C1385">
         <v>1</v>
       </c>
     </row>
     <row r="1386" spans="1:3">
       <c r="A1386" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="B1386" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="C1386">
         <v>1</v>
       </c>
     </row>
     <row r="1387" spans="1:3">
       <c r="A1387" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="B1387" t="s">
-        <v>2587</v>
+        <v>2588</v>
       </c>
       <c r="C1387">
         <v>1</v>
       </c>
     </row>
     <row r="1388" spans="1:3">
       <c r="A1388" t="s">
-        <v>2588</v>
+        <v>2589</v>
       </c>
       <c r="B1388" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
       <c r="C1388">
         <v>1</v>
       </c>
     </row>
     <row r="1389" spans="1:3">
       <c r="A1389" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
       <c r="B1389" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
       <c r="C1389">
         <v>1</v>
       </c>
     </row>
     <row r="1390" spans="1:3">
       <c r="A1390" t="s">
-        <v>2592</v>
+        <v>2593</v>
       </c>
       <c r="B1390" t="s">
-        <v>2593</v>
+        <v>2594</v>
       </c>
       <c r="C1390">
         <v>1</v>
       </c>
     </row>
     <row r="1391" spans="1:3">
       <c r="A1391" t="s">
-        <v>2594</v>
+        <v>2595</v>
       </c>
       <c r="B1391" t="s">
-        <v>2595</v>
+        <v>2596</v>
       </c>
       <c r="C1391">
         <v>1</v>
       </c>
     </row>
     <row r="1392" spans="1:3">
       <c r="A1392" t="s">
-        <v>2596</v>
+        <v>2597</v>
       </c>
       <c r="B1392" t="s">
-        <v>2597</v>
+        <v>2598</v>
       </c>
       <c r="C1392">
         <v>1</v>
       </c>
     </row>
     <row r="1393" spans="1:3">
       <c r="A1393" t="s">
-        <v>2598</v>
+        <v>2599</v>
       </c>
       <c r="B1393" t="s">
-        <v>2599</v>
+        <v>2600</v>
       </c>
       <c r="C1393">
         <v>1</v>
       </c>
     </row>
     <row r="1394" spans="1:3">
       <c r="A1394" t="s">
-        <v>2600</v>
+        <v>2601</v>
       </c>
       <c r="B1394" t="s">
-        <v>2601</v>
+        <v>2602</v>
       </c>
       <c r="C1394">
         <v>1</v>
       </c>
     </row>
     <row r="1395" spans="1:3">
       <c r="A1395" t="s">
-        <v>2602</v>
+        <v>2603</v>
       </c>
       <c r="B1395" t="s">
-        <v>2603</v>
+        <v>2604</v>
       </c>
       <c r="C1395">
         <v>1</v>
       </c>
     </row>
     <row r="1396" spans="1:3">
       <c r="A1396" t="s">
-        <v>2604</v>
+        <v>2605</v>
       </c>
       <c r="B1396" t="s">
-        <v>2605</v>
+        <v>2606</v>
       </c>
       <c r="C1396">
         <v>1</v>
       </c>
     </row>
     <row r="1397" spans="1:3">
       <c r="A1397" t="s">
-        <v>2606</v>
+        <v>2607</v>
       </c>
       <c r="B1397" t="s">
-        <v>2607</v>
+        <v>2608</v>
       </c>
       <c r="C1397">
         <v>1</v>
       </c>
     </row>
     <row r="1398" spans="1:3">
       <c r="A1398" t="s">
-        <v>2608</v>
+        <v>2609</v>
       </c>
       <c r="B1398" t="s">
-        <v>2609</v>
+        <v>2610</v>
       </c>
       <c r="C1398">
         <v>1</v>
       </c>
     </row>
     <row r="1399" spans="1:3">
       <c r="A1399" t="s">
-        <v>2610</v>
+        <v>2611</v>
       </c>
       <c r="B1399" t="s">
-        <v>2611</v>
+        <v>2612</v>
       </c>
       <c r="C1399">
         <v>1</v>
       </c>
     </row>
     <row r="1400" spans="1:3">
       <c r="A1400" t="s">
-        <v>2612</v>
+        <v>2613</v>
       </c>
       <c r="B1400" t="s">
-        <v>2613</v>
+        <v>2614</v>
       </c>
       <c r="C1400">
         <v>1</v>
       </c>
     </row>
     <row r="1401" spans="1:3">
       <c r="A1401" t="s">
-        <v>2614</v>
+        <v>2615</v>
       </c>
       <c r="B1401" t="s">
-        <v>2615</v>
+        <v>2616</v>
       </c>
       <c r="C1401">
         <v>1</v>
       </c>
     </row>
     <row r="1402" spans="1:3">
       <c r="A1402" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
       <c r="B1402" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
       <c r="C1402">
         <v>1</v>
       </c>
     </row>
     <row r="1403" spans="1:3">
       <c r="A1403" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="B1403" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
       <c r="C1403">
         <v>1</v>
       </c>
     </row>
     <row r="1404" spans="1:3">
       <c r="A1404" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
       <c r="B1404" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
       <c r="C1404">
         <v>1</v>
       </c>
     </row>
     <row r="1405" spans="1:3">
       <c r="A1405" t="s">
-        <v>2622</v>
+        <v>2623</v>
       </c>
       <c r="B1405" t="s">
-        <v>2623</v>
+        <v>2624</v>
       </c>
       <c r="C1405">
         <v>1</v>
       </c>
     </row>
     <row r="1406" spans="1:3">
       <c r="A1406" t="s">
-        <v>2624</v>
+        <v>2625</v>
       </c>
       <c r="B1406" t="s">
-        <v>2625</v>
+        <v>2626</v>
       </c>
       <c r="C1406">
         <v>1</v>
       </c>
     </row>
     <row r="1407" spans="1:3">
       <c r="A1407" t="s">
-        <v>2626</v>
+        <v>2627</v>
       </c>
       <c r="B1407" t="s">
-        <v>2627</v>
+        <v>2628</v>
       </c>
       <c r="C1407">
         <v>1</v>
       </c>
     </row>
     <row r="1408" spans="1:3">
       <c r="A1408" t="s">
-        <v>2628</v>
+        <v>2629</v>
       </c>
       <c r="B1408" t="s">
-        <v>2629</v>
+        <v>2630</v>
       </c>
       <c r="C1408">
         <v>1</v>
       </c>
     </row>
     <row r="1409" spans="1:3">
       <c r="A1409" t="s">
-        <v>2630</v>
+        <v>2631</v>
       </c>
       <c r="B1409" t="s">
-        <v>2631</v>
+        <v>2632</v>
       </c>
       <c r="C1409">
         <v>1</v>
       </c>
     </row>
     <row r="1410" spans="1:3">
       <c r="A1410" t="s">
-        <v>2632</v>
+        <v>2633</v>
       </c>
       <c r="B1410" t="s">
-        <v>2633</v>
+        <v>2634</v>
       </c>
       <c r="C1410">
         <v>1</v>
       </c>
     </row>
     <row r="1411" spans="1:3">
       <c r="A1411" t="s">
-        <v>2634</v>
+        <v>2635</v>
       </c>
       <c r="B1411" t="s">
-        <v>2635</v>
+        <v>2636</v>
       </c>
       <c r="C1411">
         <v>1</v>
       </c>
     </row>
     <row r="1412" spans="1:3">
       <c r="A1412" t="s">
-        <v>2636</v>
+        <v>2637</v>
       </c>
       <c r="B1412" t="s">
-        <v>2637</v>
+        <v>2638</v>
       </c>
       <c r="C1412">
         <v>1</v>
       </c>
     </row>
     <row r="1413" spans="1:3">
       <c r="A1413" t="s">
-        <v>2638</v>
+        <v>2639</v>
       </c>
       <c r="B1413" t="s">
-        <v>2639</v>
+        <v>2640</v>
       </c>
       <c r="C1413">
         <v>1</v>
       </c>
     </row>
     <row r="1414" spans="1:3">
       <c r="A1414" t="s">
-        <v>2640</v>
+        <v>2641</v>
       </c>
       <c r="B1414" t="s">
-        <v>2641</v>
+        <v>2642</v>
       </c>
       <c r="C1414">
         <v>1</v>
       </c>
     </row>
     <row r="1415" spans="1:3">
       <c r="A1415" t="s">
-        <v>2642</v>
+        <v>2643</v>
       </c>
       <c r="B1415" t="s">
-        <v>2643</v>
+        <v>2644</v>
       </c>
       <c r="C1415">
         <v>1</v>
       </c>
     </row>
     <row r="1416" spans="1:3">
       <c r="A1416" t="s">
-        <v>2644</v>
+        <v>2645</v>
       </c>
       <c r="B1416" t="s">
-        <v>2645</v>
+        <v>2646</v>
       </c>
       <c r="C1416">
         <v>1</v>
       </c>
     </row>
     <row r="1417" spans="1:3">
       <c r="A1417" t="s">
-        <v>2646</v>
+        <v>2647</v>
       </c>
       <c r="B1417" t="s">
-        <v>2647</v>
+        <v>2648</v>
       </c>
       <c r="C1417">
         <v>1</v>
       </c>
     </row>
     <row r="1418" spans="1:3">
       <c r="A1418" t="s">
-        <v>2648</v>
+        <v>2649</v>
       </c>
       <c r="B1418" t="s">
-        <v>2649</v>
+        <v>2650</v>
       </c>
       <c r="C1418">
         <v>1</v>
       </c>
     </row>
     <row r="1419" spans="1:3">
       <c r="A1419" t="s">
-        <v>2650</v>
+        <v>2651</v>
       </c>
       <c r="B1419" t="s">
-        <v>2651</v>
+        <v>2652</v>
       </c>
       <c r="C1419">
         <v>1</v>
       </c>
     </row>
     <row r="1420" spans="1:3">
       <c r="A1420" t="s">
-        <v>2652</v>
+        <v>2653</v>
       </c>
       <c r="B1420" t="s">
-        <v>2653</v>
+        <v>2654</v>
       </c>
       <c r="C1420">
         <v>1</v>
       </c>
     </row>
     <row r="1421" spans="1:3">
       <c r="A1421" t="s">
-        <v>2654</v>
+        <v>2655</v>
       </c>
       <c r="B1421" t="s">
-        <v>2655</v>
+        <v>2656</v>
       </c>
       <c r="C1421">
         <v>1</v>
       </c>
     </row>
     <row r="1422" spans="1:3">
       <c r="A1422" t="s">
-        <v>2656</v>
+        <v>2657</v>
       </c>
       <c r="B1422" t="s">
-        <v>2657</v>
+        <v>2658</v>
       </c>
       <c r="C1422">
         <v>1</v>
       </c>
     </row>
     <row r="1423" spans="1:3">
       <c r="A1423" t="s">
-        <v>2658</v>
+        <v>2659</v>
       </c>
       <c r="B1423" t="s">
-        <v>2659</v>
+        <v>2660</v>
       </c>
       <c r="C1423">
         <v>1</v>
       </c>
     </row>
     <row r="1424" spans="1:3">
       <c r="A1424" t="s">
-        <v>2660</v>
+        <v>2661</v>
       </c>
       <c r="B1424" t="s">
-        <v>2661</v>
+        <v>2662</v>
       </c>
       <c r="C1424">
         <v>1</v>
       </c>
     </row>
     <row r="1425" spans="1:3">
       <c r="A1425" t="s">
-        <v>2662</v>
+        <v>2663</v>
       </c>
       <c r="B1425" t="s">
-        <v>2663</v>
+        <v>2664</v>
       </c>
       <c r="C1425">
         <v>1</v>
       </c>
     </row>
     <row r="1426" spans="1:3">
       <c r="A1426" t="s">
-        <v>2664</v>
+        <v>2665</v>
       </c>
       <c r="B1426" t="s">
-        <v>2665</v>
+        <v>2666</v>
       </c>
       <c r="C1426">
         <v>1</v>
       </c>
     </row>
     <row r="1427" spans="1:3">
       <c r="A1427" t="s">
-        <v>2666</v>
+        <v>2667</v>
       </c>
       <c r="B1427" t="s">
-        <v>2667</v>
+        <v>2668</v>
       </c>
       <c r="C1427">
         <v>1</v>
       </c>
     </row>
     <row r="1428" spans="1:3">
       <c r="A1428" t="s">
-        <v>2668</v>
+        <v>2669</v>
       </c>
       <c r="B1428" t="s">
-        <v>2669</v>
+        <v>2670</v>
       </c>
       <c r="C1428">
         <v>1</v>
       </c>
     </row>
     <row r="1429" spans="1:3">
       <c r="A1429" t="s">
-        <v>2670</v>
+        <v>2671</v>
       </c>
       <c r="B1429" t="s">
-        <v>2671</v>
+        <v>2672</v>
       </c>
       <c r="C1429">
         <v>1</v>
       </c>
     </row>
     <row r="1430" spans="1:3">
       <c r="A1430" t="s">
-        <v>2672</v>
+        <v>2673</v>
       </c>
       <c r="B1430" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="C1430">
         <v>1</v>
       </c>
     </row>
     <row r="1431" spans="1:3">
       <c r="A1431" t="s">
-        <v>2674</v>
+        <v>2675</v>
       </c>
       <c r="B1431" t="s">
-        <v>2675</v>
+        <v>2676</v>
       </c>
       <c r="C1431">
         <v>1</v>
       </c>
     </row>
     <row r="1432" spans="1:3">
       <c r="A1432" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="B1432" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
       <c r="C1432">
         <v>1</v>
       </c>
     </row>
     <row r="1433" spans="1:3">
       <c r="A1433" t="s">
-        <v>2678</v>
+        <v>2679</v>
       </c>
       <c r="B1433" t="s">
-        <v>2679</v>
+        <v>2680</v>
       </c>
       <c r="C1433">
         <v>1</v>
       </c>
     </row>
     <row r="1434" spans="1:3">
       <c r="A1434" t="s">
-        <v>2680</v>
+        <v>2681</v>
       </c>
       <c r="B1434" t="s">
-        <v>2681</v>
+        <v>2682</v>
       </c>
       <c r="C1434">
         <v>1</v>
       </c>
     </row>
     <row r="1435" spans="1:3">
       <c r="A1435" t="s">
-        <v>2682</v>
+        <v>2683</v>
       </c>
       <c r="B1435" t="s">
-        <v>2683</v>
+        <v>2684</v>
       </c>
       <c r="C1435">
         <v>1</v>
       </c>
     </row>
     <row r="1436" spans="1:3">
       <c r="A1436" t="s">
-        <v>2684</v>
+        <v>2685</v>
       </c>
       <c r="B1436" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="C1436">
         <v>1</v>
       </c>
     </row>
     <row r="1437" spans="1:3">
       <c r="A1437" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="B1437" t="s">
-        <v>2687</v>
+        <v>2688</v>
       </c>
       <c r="C1437">
         <v>1</v>
       </c>
     </row>
     <row r="1438" spans="1:3">
       <c r="A1438" t="s">
-        <v>2688</v>
+        <v>2689</v>
       </c>
       <c r="B1438" t="s">
-        <v>2689</v>
+        <v>2690</v>
       </c>
       <c r="C1438">
         <v>1</v>
       </c>
     </row>
     <row r="1439" spans="1:3">
       <c r="A1439" t="s">
-        <v>2690</v>
+        <v>2691</v>
       </c>
       <c r="B1439" t="s">
-        <v>2691</v>
+        <v>2692</v>
       </c>
       <c r="C1439">
         <v>1</v>
       </c>
     </row>
     <row r="1440" spans="1:3">
       <c r="A1440" t="s">
-        <v>2692</v>
+        <v>2693</v>
       </c>
       <c r="B1440" t="s">
-        <v>2693</v>
+        <v>2694</v>
       </c>
       <c r="C1440">
         <v>1</v>
       </c>
     </row>
     <row r="1441" spans="1:3">
       <c r="A1441" t="s">
-        <v>2694</v>
+        <v>2695</v>
       </c>
       <c r="B1441" t="s">
-        <v>2695</v>
+        <v>2696</v>
       </c>
       <c r="C1441">
         <v>1</v>
       </c>
     </row>
     <row r="1442" spans="1:3">
       <c r="A1442" t="s">
-        <v>2696</v>
+        <v>2697</v>
       </c>
       <c r="B1442" t="s">
-        <v>2697</v>
+        <v>2698</v>
       </c>
       <c r="C1442">
         <v>1</v>
       </c>
     </row>
     <row r="1443" spans="1:3">
       <c r="A1443" t="s">
-        <v>2698</v>
+        <v>2699</v>
       </c>
       <c r="B1443" t="s">
-        <v>2699</v>
+        <v>2700</v>
       </c>
       <c r="C1443">
         <v>1</v>
       </c>
     </row>
     <row r="1444" spans="1:3">
       <c r="A1444" t="s">
-        <v>2700</v>
+        <v>2701</v>
       </c>
       <c r="B1444" t="s">
-        <v>2701</v>
+        <v>2702</v>
       </c>
       <c r="C1444">
         <v>1</v>
       </c>
     </row>
     <row r="1445" spans="1:3">
       <c r="A1445" t="s">
-        <v>2702</v>
+        <v>2703</v>
       </c>
       <c r="B1445" t="s">
-        <v>2703</v>
+        <v>2704</v>
       </c>
       <c r="C1445">
         <v>1</v>
       </c>
     </row>
     <row r="1446" spans="1:3">
       <c r="A1446" t="s">
-        <v>2704</v>
+        <v>2705</v>
       </c>
       <c r="B1446" t="s">
-        <v>2705</v>
+        <v>2706</v>
       </c>
       <c r="C1446">
         <v>1</v>
       </c>
     </row>
     <row r="1447" spans="1:3">
       <c r="A1447" t="s">
-        <v>2706</v>
+        <v>2707</v>
       </c>
       <c r="B1447" t="s">
-        <v>2707</v>
+        <v>2708</v>
       </c>
       <c r="C1447">
         <v>1</v>
       </c>
     </row>
     <row r="1448" spans="1:3">
       <c r="A1448" t="s">
-        <v>2708</v>
+        <v>2709</v>
       </c>
       <c r="B1448" t="s">
-        <v>2709</v>
+        <v>2710</v>
       </c>
       <c r="C1448">
         <v>1</v>
       </c>
     </row>
     <row r="1449" spans="1:3">
       <c r="A1449" t="s">
-        <v>2710</v>
+        <v>2711</v>
       </c>
       <c r="B1449" t="s">
-        <v>2711</v>
+        <v>2712</v>
       </c>
       <c r="C1449">
         <v>1</v>
       </c>
     </row>
     <row r="1450" spans="1:3">
       <c r="A1450" t="s">
-        <v>2712</v>
+        <v>2713</v>
       </c>
       <c r="B1450" t="s">
-        <v>2713</v>
+        <v>2714</v>
       </c>
       <c r="C1450">
         <v>1</v>
       </c>
     </row>
     <row r="1451" spans="1:3">
       <c r="A1451" t="s">
-        <v>2714</v>
+        <v>2715</v>
       </c>
       <c r="B1451" t="s">
-        <v>2715</v>
+        <v>2716</v>
       </c>
       <c r="C1451">
         <v>1</v>
       </c>
     </row>
     <row r="1452" spans="1:3">
       <c r="A1452" t="s">
-        <v>2716</v>
+        <v>2717</v>
       </c>
       <c r="B1452" t="s">
-        <v>2717</v>
+        <v>2718</v>
       </c>
       <c r="C1452">
         <v>1</v>
       </c>
     </row>
     <row r="1453" spans="1:3">
       <c r="A1453" t="s">
-        <v>2718</v>
+        <v>2719</v>
       </c>
       <c r="B1453" t="s">
-        <v>2719</v>
+        <v>2720</v>
       </c>
       <c r="C1453">
         <v>1</v>
       </c>
     </row>
     <row r="1454" spans="1:3">
       <c r="A1454" t="s">
-        <v>2720</v>
+        <v>2721</v>
       </c>
       <c r="B1454" t="s">
-        <v>2721</v>
+        <v>2722</v>
       </c>
       <c r="C1454">
         <v>1</v>
       </c>
     </row>
     <row r="1455" spans="1:3">
       <c r="A1455" t="s">
-        <v>2722</v>
+        <v>2723</v>
       </c>
       <c r="B1455" t="s">
-        <v>2723</v>
+        <v>2724</v>
       </c>
       <c r="C1455">
         <v>1</v>
       </c>
     </row>
     <row r="1456" spans="1:3">
       <c r="A1456" t="s">
-        <v>2724</v>
+        <v>2725</v>
       </c>
       <c r="B1456" t="s">
-        <v>2725</v>
+        <v>2726</v>
       </c>
       <c r="C1456">
         <v>1</v>
       </c>
     </row>
     <row r="1457" spans="1:3">
       <c r="A1457" t="s">
-        <v>2726</v>
+        <v>2727</v>
       </c>
       <c r="B1457" t="s">
-        <v>2727</v>
+        <v>2728</v>
       </c>
       <c r="C1457">
         <v>1</v>
       </c>
     </row>
     <row r="1458" spans="1:3">
       <c r="A1458" t="s">
-        <v>2728</v>
+        <v>2729</v>
       </c>
       <c r="B1458" t="s">
-        <v>2729</v>
+        <v>2730</v>
       </c>
       <c r="C1458">
         <v>1</v>
       </c>
     </row>
     <row r="1459" spans="1:3">
       <c r="A1459" t="s">
-        <v>2730</v>
+        <v>2731</v>
       </c>
       <c r="B1459" t="s">
-        <v>2731</v>
+        <v>2732</v>
       </c>
       <c r="C1459">
         <v>1</v>
       </c>
     </row>
     <row r="1460" spans="1:3">
       <c r="A1460" t="s">
-        <v>2732</v>
+        <v>2733</v>
       </c>
       <c r="B1460" t="s">
-        <v>2733</v>
+        <v>2734</v>
       </c>
       <c r="C1460">
         <v>1</v>
       </c>
     </row>
     <row r="1461" spans="1:3">
       <c r="A1461" t="s">
-        <v>2734</v>
+        <v>2735</v>
       </c>
       <c r="B1461" t="s">
-        <v>2735</v>
+        <v>2736</v>
       </c>
       <c r="C1461">
         <v>1</v>
       </c>
     </row>
     <row r="1462" spans="1:3">
       <c r="A1462" t="s">
-        <v>2736</v>
+        <v>2737</v>
       </c>
       <c r="B1462" t="s">
-        <v>2737</v>
+        <v>2738</v>
       </c>
       <c r="C1462">
         <v>1</v>
       </c>
     </row>
     <row r="1463" spans="1:3">
       <c r="A1463" t="s">
-        <v>2738</v>
+        <v>2739</v>
       </c>
       <c r="B1463" t="s">
-        <v>2739</v>
+        <v>2740</v>
       </c>
       <c r="C1463">
         <v>1</v>
       </c>
     </row>
     <row r="1464" spans="1:3">
       <c r="A1464" t="s">
-        <v>2740</v>
+        <v>2741</v>
       </c>
       <c r="B1464" t="s">
-        <v>2741</v>
+        <v>2742</v>
       </c>
       <c r="C1464">
         <v>1</v>
       </c>
     </row>
     <row r="1465" spans="1:3">
       <c r="A1465" t="s">
-        <v>2742</v>
+        <v>2743</v>
       </c>
       <c r="B1465" t="s">
-        <v>2743</v>
+        <v>2744</v>
       </c>
       <c r="C1465">
         <v>1</v>
       </c>
     </row>
     <row r="1466" spans="1:3">
       <c r="A1466" t="s">
-        <v>2744</v>
+        <v>2745</v>
       </c>
       <c r="B1466" t="s">
-        <v>2745</v>
+        <v>2746</v>
       </c>
       <c r="C1466">
         <v>1</v>
       </c>
     </row>
     <row r="1467" spans="1:3">
       <c r="A1467" t="s">
-        <v>2746</v>
+        <v>2747</v>
       </c>
       <c r="B1467" t="s">
-        <v>2747</v>
+        <v>2748</v>
       </c>
       <c r="C1467">
         <v>1</v>
       </c>
     </row>
     <row r="1468" spans="1:3">
       <c r="A1468" t="s">
-        <v>2748</v>
+        <v>2749</v>
       </c>
       <c r="B1468" t="s">
-        <v>2749</v>
+        <v>2750</v>
       </c>
       <c r="C1468">
         <v>1</v>
       </c>
     </row>
     <row r="1469" spans="1:3">
       <c r="A1469" t="s">
-        <v>2750</v>
+        <v>2751</v>
       </c>
       <c r="B1469" t="s">
-        <v>2751</v>
+        <v>2752</v>
       </c>
       <c r="C1469">
         <v>1</v>
       </c>
     </row>
     <row r="1470" spans="1:3">
       <c r="A1470" t="s">
-        <v>2752</v>
+        <v>2753</v>
       </c>
       <c r="B1470" t="s">
-        <v>2753</v>
+        <v>2754</v>
       </c>
       <c r="C1470">
         <v>1</v>
       </c>
     </row>
     <row r="1471" spans="1:3">
       <c r="A1471" t="s">
-        <v>2754</v>
+        <v>2755</v>
       </c>
       <c r="B1471" t="s">
-        <v>2755</v>
+        <v>2756</v>
       </c>
       <c r="C1471">
         <v>1</v>
       </c>
     </row>
     <row r="1472" spans="1:3">
       <c r="A1472" t="s">
-        <v>2756</v>
+        <v>2757</v>
       </c>
       <c r="B1472" t="s">
-        <v>2757</v>
+        <v>2758</v>
       </c>
       <c r="C1472">
         <v>1</v>
       </c>
     </row>
     <row r="1473" spans="1:3">
       <c r="A1473" t="s">
-        <v>2758</v>
+        <v>2759</v>
       </c>
       <c r="B1473" t="s">
-        <v>2759</v>
+        <v>2760</v>
       </c>
       <c r="C1473">
         <v>1</v>
       </c>
     </row>
     <row r="1474" spans="1:3">
       <c r="A1474" t="s">
-        <v>2760</v>
+        <v>2761</v>
       </c>
       <c r="B1474" t="s">
-        <v>2761</v>
+        <v>2762</v>
       </c>
       <c r="C1474">
         <v>1</v>
       </c>
     </row>
     <row r="1475" spans="1:3">
       <c r="A1475" t="s">
-        <v>2762</v>
+        <v>2763</v>
       </c>
       <c r="B1475" t="s">
-        <v>2763</v>
+        <v>2764</v>
       </c>
       <c r="C1475">
         <v>1</v>
       </c>
     </row>
     <row r="1476" spans="1:3">
       <c r="A1476" t="s">
-        <v>2764</v>
+        <v>2765</v>
       </c>
       <c r="B1476" t="s">
-        <v>2765</v>
+        <v>2766</v>
       </c>
       <c r="C1476">
         <v>1</v>
       </c>
     </row>
     <row r="1477" spans="1:3">
       <c r="A1477" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="B1477" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
       <c r="C1477">
         <v>1</v>
       </c>
     </row>
     <row r="1478" spans="1:3">
       <c r="A1478" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="B1478" t="s">
-        <v>2769</v>
+        <v>2770</v>
       </c>
       <c r="C1478">
         <v>1</v>
       </c>
     </row>
     <row r="1479" spans="1:3">
       <c r="A1479" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="B1479" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="C1479">
         <v>1</v>
       </c>
     </row>
     <row r="1480" spans="1:3">
       <c r="A1480" t="s">
-        <v>2772</v>
+        <v>2773</v>
       </c>
       <c r="B1480" t="s">
-        <v>2773</v>
+        <v>2774</v>
       </c>
       <c r="C1480">
         <v>1</v>
       </c>
     </row>
     <row r="1481" spans="1:3">
       <c r="A1481" t="s">
-        <v>2774</v>
+        <v>2775</v>
       </c>
       <c r="B1481" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="C1481">
         <v>1</v>
       </c>
     </row>
     <row r="1482" spans="1:3">
       <c r="A1482" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="B1482" t="s">
-        <v>2777</v>
+        <v>2778</v>
       </c>
       <c r="C1482">
         <v>1</v>
       </c>
     </row>
     <row r="1483" spans="1:3">
       <c r="A1483" t="s">
-        <v>2778</v>
+        <v>2779</v>
       </c>
       <c r="B1483" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
       <c r="C1483">
         <v>1</v>
       </c>
     </row>
     <row r="1484" spans="1:3">
       <c r="A1484" t="s">
-        <v>2780</v>
+        <v>2781</v>
       </c>
       <c r="B1484" t="s">
-        <v>2781</v>
+        <v>2782</v>
       </c>
       <c r="C1484">
         <v>1</v>
       </c>
     </row>
     <row r="1485" spans="1:3">
       <c r="A1485" t="s">
-        <v>2782</v>
+        <v>2783</v>
       </c>
       <c r="B1485" t="s">
-        <v>2783</v>
+        <v>2784</v>
       </c>
       <c r="C1485">
         <v>1</v>
       </c>
     </row>
     <row r="1486" spans="1:3">
       <c r="A1486" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="B1486" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="C1486">
         <v>1</v>
       </c>
     </row>
     <row r="1487" spans="1:3">
       <c r="A1487" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="B1487" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
       <c r="C1487">
         <v>1</v>
       </c>
     </row>
     <row r="1488" spans="1:3">
       <c r="A1488" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
       <c r="B1488" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="C1488">
         <v>1</v>
       </c>
     </row>
     <row r="1489" spans="1:3">
       <c r="A1489" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="B1489" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
       <c r="C1489">
         <v>1</v>
       </c>
     </row>
     <row r="1490" spans="1:3">
       <c r="A1490" t="s">
-        <v>2792</v>
+        <v>2793</v>
       </c>
       <c r="B1490" t="s">
-        <v>2793</v>
+        <v>2794</v>
       </c>
       <c r="C1490">
         <v>1</v>
       </c>
     </row>
     <row r="1491" spans="1:3">
       <c r="A1491" t="s">
-        <v>2794</v>
+        <v>2795</v>
       </c>
       <c r="B1491" t="s">
-        <v>2795</v>
+        <v>2796</v>
       </c>
       <c r="C1491">
         <v>1</v>
       </c>
     </row>
     <row r="1492" spans="1:3">
       <c r="A1492" t="s">
-        <v>2796</v>
+        <v>2797</v>
       </c>
       <c r="B1492" t="s">
-        <v>2797</v>
+        <v>2798</v>
       </c>
       <c r="C1492">
         <v>1</v>
       </c>
     </row>
     <row r="1493" spans="1:3">
       <c r="A1493" t="s">
-        <v>2798</v>
+        <v>2799</v>
       </c>
       <c r="B1493" t="s">
-        <v>2799</v>
+        <v>2800</v>
       </c>
       <c r="C1493">
         <v>1</v>
       </c>
     </row>
     <row r="1494" spans="1:3">
       <c r="A1494" t="s">
-        <v>2800</v>
+        <v>2801</v>
       </c>
       <c r="B1494" t="s">
-        <v>2801</v>
+        <v>2802</v>
       </c>
       <c r="C1494">
         <v>1</v>
       </c>
     </row>
     <row r="1495" spans="1:3">
       <c r="A1495" t="s">
-        <v>2802</v>
+        <v>2803</v>
       </c>
       <c r="B1495" t="s">
-        <v>2803</v>
+        <v>2804</v>
       </c>
       <c r="C1495">
         <v>1</v>
       </c>
     </row>
     <row r="1496" spans="1:3">
       <c r="A1496" t="s">
-        <v>2804</v>
+        <v>2805</v>
       </c>
       <c r="B1496" t="s">
-        <v>2805</v>
+        <v>2806</v>
       </c>
       <c r="C1496">
         <v>1</v>
       </c>
     </row>
     <row r="1497" spans="1:3">
       <c r="A1497" t="s">
-        <v>2806</v>
+        <v>2807</v>
       </c>
       <c r="B1497" t="s">
-        <v>2807</v>
+        <v>2808</v>
       </c>
       <c r="C1497">
         <v>1</v>
       </c>
     </row>
     <row r="1498" spans="1:3">
       <c r="A1498" t="s">
-        <v>2808</v>
+        <v>2809</v>
       </c>
       <c r="B1498" t="s">
-        <v>2809</v>
+        <v>2810</v>
       </c>
       <c r="C1498">
         <v>1</v>
       </c>
     </row>
     <row r="1499" spans="1:3">
       <c r="A1499" t="s">
-        <v>2810</v>
+        <v>2811</v>
       </c>
       <c r="B1499" t="s">
-        <v>2811</v>
+        <v>2812</v>
       </c>
       <c r="C1499">
         <v>1</v>
       </c>
     </row>
     <row r="1500" spans="1:3">
       <c r="A1500" t="s">
-        <v>2812</v>
+        <v>2813</v>
       </c>
       <c r="B1500" t="s">
-        <v>2813</v>
+        <v>2814</v>
       </c>
       <c r="C1500">
         <v>1</v>
       </c>
     </row>
     <row r="1501" spans="1:3">
       <c r="A1501" t="s">
-        <v>2814</v>
+        <v>2815</v>
       </c>
       <c r="B1501" t="s">
-        <v>2815</v>
+        <v>2816</v>
       </c>
       <c r="C1501">
         <v>1</v>
       </c>
     </row>
     <row r="1502" spans="1:3">
       <c r="A1502" t="s">
-        <v>2816</v>
+        <v>2817</v>
       </c>
       <c r="B1502" t="s">
-        <v>2817</v>
+        <v>2818</v>
       </c>
       <c r="C1502">
         <v>1</v>
       </c>
     </row>
     <row r="1503" spans="1:3">
       <c r="A1503" t="s">
-        <v>2818</v>
+        <v>2819</v>
       </c>
       <c r="B1503" t="s">
-        <v>2819</v>
+        <v>2820</v>
       </c>
       <c r="C1503">
         <v>1</v>
       </c>
     </row>
     <row r="1504" spans="1:3">
       <c r="A1504" t="s">
-        <v>2820</v>
+        <v>2821</v>
       </c>
       <c r="B1504" t="s">
-        <v>2821</v>
+        <v>2822</v>
       </c>
       <c r="C1504">
         <v>1</v>
       </c>
     </row>
     <row r="1505" spans="1:3">
       <c r="A1505" t="s">
-        <v>2822</v>
+        <v>2823</v>
       </c>
       <c r="B1505" t="s">
-        <v>2823</v>
+        <v>2824</v>
       </c>
       <c r="C1505">
         <v>1</v>
       </c>
     </row>
     <row r="1506" spans="1:3">
       <c r="A1506" t="s">
-        <v>2824</v>
+        <v>2825</v>
       </c>
       <c r="B1506" t="s">
-        <v>2825</v>
+        <v>2826</v>
       </c>
       <c r="C1506">
         <v>1</v>
       </c>
     </row>
     <row r="1507" spans="1:3">
       <c r="A1507" t="s">
-        <v>2826</v>
+        <v>2827</v>
       </c>
       <c r="B1507" t="s">
-        <v>2827</v>
+        <v>2828</v>
       </c>
       <c r="C1507">
         <v>1</v>
       </c>
     </row>
     <row r="1508" spans="1:3">
       <c r="A1508" t="s">
-        <v>2828</v>
+        <v>2829</v>
       </c>
       <c r="B1508" t="s">
-        <v>2829</v>
+        <v>2830</v>
       </c>
       <c r="C1508">
         <v>1</v>
       </c>
     </row>
     <row r="1509" spans="1:3">
       <c r="A1509" t="s">
-        <v>2830</v>
+        <v>2831</v>
       </c>
       <c r="B1509" t="s">
-        <v>2831</v>
+        <v>2832</v>
       </c>
       <c r="C1509">
         <v>1</v>
       </c>
     </row>
     <row r="1510" spans="1:3">
       <c r="A1510" t="s">
-        <v>2832</v>
+        <v>2833</v>
       </c>
       <c r="B1510" t="s">
-        <v>2833</v>
+        <v>2834</v>
       </c>
       <c r="C1510">
         <v>1</v>
       </c>
     </row>
     <row r="1511" spans="1:3">
       <c r="A1511" t="s">
-        <v>2834</v>
+        <v>2835</v>
       </c>
       <c r="B1511" t="s">
-        <v>2835</v>
+        <v>2836</v>
       </c>
       <c r="C1511">
         <v>1</v>
       </c>
     </row>
     <row r="1512" spans="1:3">
       <c r="A1512" t="s">
-        <v>2836</v>
+        <v>2837</v>
       </c>
       <c r="B1512" t="s">
-        <v>2837</v>
+        <v>2838</v>
       </c>
       <c r="C1512">
         <v>1</v>
       </c>
     </row>
     <row r="1513" spans="1:3">
       <c r="A1513" t="s">
-        <v>2838</v>
+        <v>2839</v>
       </c>
       <c r="B1513" t="s">
-        <v>2839</v>
+        <v>2840</v>
       </c>
       <c r="C1513">
         <v>1</v>
       </c>
     </row>
     <row r="1514" spans="1:3">
       <c r="A1514" t="s">
-        <v>2840</v>
+        <v>2841</v>
       </c>
       <c r="B1514" t="s">
-        <v>2841</v>
+        <v>2842</v>
       </c>
       <c r="C1514">
         <v>1</v>
       </c>
     </row>
     <row r="1515" spans="1:3">
       <c r="A1515" t="s">
-        <v>2842</v>
+        <v>2843</v>
       </c>
       <c r="B1515" t="s">
-        <v>2843</v>
+        <v>2844</v>
       </c>
       <c r="C1515">
         <v>1</v>
       </c>
     </row>
     <row r="1516" spans="1:3">
       <c r="A1516" t="s">
-        <v>2844</v>
+        <v>2845</v>
       </c>
       <c r="B1516" t="s">
-        <v>2845</v>
+        <v>2846</v>
       </c>
       <c r="C1516">
         <v>1</v>
       </c>
     </row>
     <row r="1517" spans="1:3">
       <c r="A1517" t="s">
-        <v>2846</v>
+        <v>2847</v>
       </c>
       <c r="B1517" t="s">
-        <v>2847</v>
+        <v>2848</v>
       </c>
       <c r="C1517">
         <v>1</v>
       </c>
     </row>
     <row r="1518" spans="1:3">
       <c r="A1518" t="s">
-        <v>2848</v>
+        <v>2849</v>
       </c>
       <c r="B1518" t="s">
-        <v>2849</v>
+        <v>2850</v>
       </c>
       <c r="C1518">
         <v>1</v>
       </c>
     </row>
     <row r="1519" spans="1:3">
       <c r="A1519" t="s">
-        <v>2850</v>
+        <v>2851</v>
       </c>
       <c r="B1519" t="s">
-        <v>2851</v>
+        <v>2852</v>
       </c>
       <c r="C1519">
         <v>1</v>
       </c>
     </row>
     <row r="1520" spans="1:3">
       <c r="A1520" t="s">
-        <v>2852</v>
+        <v>2853</v>
       </c>
       <c r="B1520" t="s">
-        <v>2853</v>
+        <v>2854</v>
       </c>
       <c r="C1520">
         <v>1</v>
       </c>
     </row>
     <row r="1521" spans="1:3">
       <c r="A1521" t="s">
-        <v>2854</v>
+        <v>2855</v>
       </c>
       <c r="B1521" t="s">
-        <v>2855</v>
+        <v>2856</v>
       </c>
       <c r="C1521">
         <v>1</v>
       </c>
     </row>
     <row r="1522" spans="1:3">
       <c r="A1522" t="s">
-        <v>2856</v>
+        <v>2857</v>
       </c>
       <c r="B1522" t="s">
-        <v>2857</v>
+        <v>2858</v>
       </c>
       <c r="C1522">
         <v>1</v>
       </c>
     </row>
     <row r="1523" spans="1:3">
       <c r="A1523" t="s">
-        <v>2858</v>
+        <v>2859</v>
       </c>
       <c r="B1523" t="s">
-        <v>2859</v>
+        <v>2860</v>
       </c>
       <c r="C1523">
         <v>1</v>
       </c>
     </row>
     <row r="1524" spans="1:3">
       <c r="A1524" t="s">
-        <v>2860</v>
+        <v>2861</v>
       </c>
       <c r="B1524" t="s">
-        <v>2861</v>
+        <v>2862</v>
       </c>
       <c r="C1524">
         <v>1</v>
       </c>
     </row>
     <row r="1525" spans="1:3">
       <c r="A1525" t="s">
-        <v>2862</v>
+        <v>2863</v>
       </c>
       <c r="B1525" t="s">
-        <v>2863</v>
+        <v>2864</v>
       </c>
       <c r="C1525">
         <v>1</v>
       </c>
     </row>
     <row r="1526" spans="1:3">
       <c r="A1526" t="s">
-        <v>2864</v>
+        <v>2865</v>
       </c>
       <c r="B1526" t="s">
-        <v>2865</v>
+        <v>2866</v>
       </c>
       <c r="C1526">
         <v>1</v>
       </c>
     </row>
     <row r="1527" spans="1:3">
       <c r="A1527" t="s">
-        <v>2866</v>
+        <v>2867</v>
       </c>
       <c r="B1527" t="s">
-        <v>2867</v>
+        <v>2868</v>
       </c>
       <c r="C1527">
         <v>1</v>
       </c>
     </row>
     <row r="1528" spans="1:3">
       <c r="A1528" t="s">
-        <v>2868</v>
+        <v>2869</v>
       </c>
       <c r="B1528" t="s">
-        <v>2869</v>
+        <v>2870</v>
       </c>
       <c r="C1528">
         <v>1</v>
       </c>
     </row>
     <row r="1529" spans="1:3">
       <c r="A1529" t="s">
-        <v>2870</v>
+        <v>2871</v>
       </c>
       <c r="B1529" t="s">
-        <v>2871</v>
+        <v>2872</v>
       </c>
       <c r="C1529">
         <v>1</v>
       </c>
     </row>
     <row r="1530" spans="1:3">
       <c r="A1530" t="s">
-        <v>2872</v>
+        <v>2873</v>
       </c>
       <c r="B1530" t="s">
-        <v>2873</v>
+        <v>2874</v>
       </c>
       <c r="C1530">
         <v>1</v>
       </c>
     </row>
     <row r="1531" spans="1:3">
       <c r="A1531" t="s">
-        <v>2874</v>
+        <v>2875</v>
       </c>
       <c r="B1531" t="s">
-        <v>2875</v>
+        <v>2876</v>
       </c>
       <c r="C1531">
         <v>1</v>
       </c>
     </row>
     <row r="1532" spans="1:3">
       <c r="A1532" t="s">
-        <v>2876</v>
+        <v>2877</v>
       </c>
       <c r="B1532" t="s">
-        <v>2877</v>
+        <v>2878</v>
       </c>
       <c r="C1532">
         <v>1</v>
       </c>
     </row>
     <row r="1533" spans="1:3">
       <c r="A1533" t="s">
-        <v>2878</v>
+        <v>2879</v>
       </c>
       <c r="B1533" t="s">
-        <v>2879</v>
+        <v>2880</v>
       </c>
       <c r="C1533">
         <v>1</v>
       </c>
     </row>
     <row r="1534" spans="1:3">
       <c r="A1534" t="s">
-        <v>2880</v>
+        <v>2881</v>
       </c>
       <c r="B1534" t="s">
-        <v>2881</v>
+        <v>2882</v>
       </c>
       <c r="C1534">
         <v>1</v>
       </c>
     </row>
     <row r="1535" spans="1:3">
       <c r="A1535" t="s">
-        <v>2882</v>
+        <v>2883</v>
       </c>
       <c r="B1535" t="s">
-        <v>2883</v>
+        <v>2884</v>
       </c>
       <c r="C1535">
         <v>1</v>
       </c>
     </row>
     <row r="1536" spans="1:3">
       <c r="A1536" t="s">
-        <v>2884</v>
+        <v>2885</v>
       </c>
       <c r="B1536" t="s">
-        <v>2885</v>
+        <v>2886</v>
       </c>
       <c r="C1536">
         <v>1</v>
       </c>
     </row>
     <row r="1537" spans="1:3">
       <c r="A1537" t="s">
-        <v>2886</v>
+        <v>2887</v>
       </c>
       <c r="B1537" t="s">
-        <v>2887</v>
+        <v>2888</v>
       </c>
       <c r="C1537">
         <v>1</v>
       </c>
     </row>
     <row r="1538" spans="1:3">
       <c r="A1538" t="s">
-        <v>2888</v>
+        <v>2889</v>
       </c>
       <c r="B1538" t="s">
-        <v>2889</v>
+        <v>2890</v>
       </c>
       <c r="C1538">
         <v>1</v>
       </c>
     </row>
     <row r="1539" spans="1:3">
       <c r="A1539" t="s">
-        <v>2890</v>
+        <v>2891</v>
       </c>
       <c r="B1539" t="s">
-        <v>2891</v>
+        <v>2892</v>
       </c>
       <c r="C1539">
         <v>1</v>
       </c>
     </row>
     <row r="1540" spans="1:3">
       <c r="A1540" t="s">
-        <v>2892</v>
+        <v>2893</v>
       </c>
       <c r="B1540" t="s">
-        <v>2893</v>
+        <v>2894</v>
       </c>
       <c r="C1540">
         <v>1</v>
       </c>
     </row>
     <row r="1541" spans="1:3">
       <c r="A1541" t="s">
-        <v>2894</v>
+        <v>2895</v>
       </c>
       <c r="B1541" t="s">
-        <v>2895</v>
+        <v>2896</v>
       </c>
       <c r="C1541">
         <v>1</v>
       </c>
     </row>
     <row r="1542" spans="1:3">
       <c r="A1542" t="s">
-        <v>2896</v>
+        <v>2897</v>
       </c>
       <c r="B1542" t="s">
-        <v>2897</v>
+        <v>2898</v>
       </c>
       <c r="C1542">
         <v>1</v>
       </c>
     </row>
     <row r="1543" spans="1:3">
       <c r="A1543" t="s">
-        <v>2898</v>
+        <v>2899</v>
       </c>
       <c r="B1543" t="s">
-        <v>2899</v>
+        <v>2900</v>
       </c>
       <c r="C1543">
         <v>1</v>
       </c>
     </row>
     <row r="1544" spans="1:3">
       <c r="A1544" t="s">
-        <v>2900</v>
+        <v>2901</v>
       </c>
       <c r="B1544" t="s">
-        <v>2901</v>
+        <v>2902</v>
       </c>
       <c r="C1544">
         <v>1</v>
       </c>
     </row>
     <row r="1545" spans="1:3">
       <c r="A1545" t="s">
-        <v>2902</v>
+        <v>2903</v>
       </c>
       <c r="B1545" t="s">
-        <v>2903</v>
+        <v>2904</v>
       </c>
       <c r="C1545">
         <v>1</v>
       </c>
     </row>
     <row r="1546" spans="1:3">
       <c r="A1546" t="s">
-        <v>2904</v>
+        <v>2905</v>
       </c>
       <c r="B1546" t="s">
-        <v>2905</v>
+        <v>2906</v>
       </c>
       <c r="C1546">
         <v>1</v>
       </c>
     </row>
     <row r="1547" spans="1:3">
       <c r="A1547" t="s">
-        <v>2906</v>
+        <v>2907</v>
       </c>
       <c r="B1547" t="s">
-        <v>2907</v>
+        <v>2908</v>
       </c>
       <c r="C1547">
         <v>1</v>
       </c>
     </row>
     <row r="1548" spans="1:3">
       <c r="A1548" t="s">
-        <v>2908</v>
+        <v>2909</v>
       </c>
       <c r="B1548" t="s">
-        <v>2909</v>
+        <v>2910</v>
       </c>
       <c r="C1548">
         <v>1</v>
       </c>
     </row>
     <row r="1549" spans="1:3">
-      <c r="A1549" t="s">
-        <v>2910</v>
+      <c r="A1549">
+        <v>76636</v>
       </c>
       <c r="B1549" t="s">
         <v>2911</v>
       </c>
       <c r="C1549">
         <v>1</v>
       </c>
     </row>
     <row r="1550" spans="1:3">
-      <c r="A1550" t="s">
+      <c r="A1550">
+        <v>77036</v>
+      </c>
+      <c r="B1550" t="s">
         <v>2912</v>
       </c>
-      <c r="B1550" t="s">
+      <c r="C1550">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:3">
+      <c r="A1551">
+        <v>77438</v>
+      </c>
+      <c r="B1551" t="s">
         <v>2913</v>
-      </c>
-[...9 lines deleted...]
-        <v>2915</v>
       </c>
       <c r="C1551">
         <v>1</v>
       </c>
     </row>
     <row r="1552" spans="1:3">
       <c r="A1552" t="s">
-        <v>2916</v>
+        <v>2914</v>
       </c>
       <c r="B1552" t="s">
-        <v>2917</v>
+        <v>2915</v>
       </c>
       <c r="C1552">
         <v>1</v>
       </c>
     </row>
     <row r="1553" spans="1:3">
       <c r="A1553" t="s">
-        <v>2918</v>
+        <v>2916</v>
       </c>
       <c r="B1553" t="s">
-        <v>2919</v>
+        <v>2917</v>
       </c>
       <c r="C1553">
         <v>1</v>
       </c>
     </row>
     <row r="1554" spans="1:3">
       <c r="A1554" t="s">
-        <v>2920</v>
+        <v>2918</v>
       </c>
       <c r="B1554" t="s">
-        <v>2921</v>
+        <v>2919</v>
       </c>
       <c r="C1554">
         <v>1</v>
       </c>
     </row>
     <row r="1555" spans="1:3">
       <c r="A1555" t="s">
-        <v>2922</v>
+        <v>2920</v>
       </c>
       <c r="B1555" t="s">
-        <v>2923</v>
+        <v>2921</v>
       </c>
       <c r="C1555">
         <v>1</v>
       </c>
     </row>
     <row r="1556" spans="1:3">
       <c r="A1556" t="s">
-        <v>2924</v>
+        <v>2922</v>
       </c>
       <c r="B1556" t="s">
-        <v>2925</v>
+        <v>2923</v>
       </c>
       <c r="C1556">
         <v>1</v>
       </c>
     </row>
     <row r="1557" spans="1:3">
       <c r="A1557" t="s">
-        <v>2926</v>
+        <v>2924</v>
       </c>
       <c r="B1557" t="s">
-        <v>2927</v>
+        <v>2925</v>
       </c>
       <c r="C1557">
         <v>1</v>
       </c>
     </row>
     <row r="1558" spans="1:3">
       <c r="A1558" t="s">
-        <v>2928</v>
+        <v>2926</v>
       </c>
       <c r="B1558" t="s">
-        <v>2929</v>
+        <v>2927</v>
       </c>
       <c r="C1558">
         <v>1</v>
       </c>
     </row>
     <row r="1559" spans="1:3">
       <c r="A1559" t="s">
-        <v>2930</v>
+        <v>2928</v>
       </c>
       <c r="B1559" t="s">
-        <v>2931</v>
+        <v>2929</v>
       </c>
       <c r="C1559">
         <v>1</v>
       </c>
     </row>
     <row r="1560" spans="1:3">
       <c r="A1560" t="s">
-        <v>2932</v>
+        <v>2930</v>
       </c>
       <c r="B1560" t="s">
-        <v>2933</v>
+        <v>2931</v>
       </c>
       <c r="C1560">
         <v>1</v>
       </c>
     </row>
     <row r="1561" spans="1:3">
       <c r="A1561" t="s">
-        <v>2934</v>
+        <v>2932</v>
       </c>
       <c r="B1561" t="s">
-        <v>2935</v>
+        <v>2933</v>
       </c>
       <c r="C1561">
         <v>1</v>
       </c>
     </row>
     <row r="1562" spans="1:3">
       <c r="A1562" t="s">
-        <v>2936</v>
+        <v>2934</v>
       </c>
       <c r="B1562" t="s">
-        <v>2937</v>
+        <v>2935</v>
       </c>
       <c r="C1562">
         <v>1</v>
       </c>
     </row>
     <row r="1563" spans="1:3">
       <c r="A1563" t="s">
-        <v>2938</v>
+        <v>2936</v>
       </c>
       <c r="B1563" t="s">
-        <v>2939</v>
+        <v>2937</v>
       </c>
       <c r="C1563">
         <v>1</v>
       </c>
     </row>
     <row r="1564" spans="1:3">
       <c r="A1564" t="s">
-        <v>2940</v>
+        <v>2938</v>
       </c>
       <c r="B1564" t="s">
-        <v>2941</v>
+        <v>2939</v>
       </c>
       <c r="C1564">
         <v>1</v>
       </c>
     </row>
     <row r="1565" spans="1:3">
       <c r="A1565" t="s">
-        <v>2942</v>
+        <v>2940</v>
       </c>
       <c r="B1565" t="s">
-        <v>2943</v>
+        <v>2941</v>
       </c>
       <c r="C1565">
         <v>1</v>
       </c>
     </row>
     <row r="1566" spans="1:3">
       <c r="A1566" t="s">
+        <v>2942</v>
+      </c>
+      <c r="B1566" t="s">
+        <v>2943</v>
+      </c>
+      <c r="C1566">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:3">
+      <c r="A1567" t="s">
         <v>2944</v>
       </c>
-      <c r="B1566" t="s">
+      <c r="B1567" t="s">
         <v>2945</v>
       </c>
-      <c r="C1566">
-[...7 lines deleted...]
-      <c r="B1567" t="s">
+      <c r="C1567">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:3">
+      <c r="A1568" t="s">
         <v>2946</v>
-      </c>
-[...6 lines deleted...]
-        <v>77036</v>
       </c>
       <c r="B1568" t="s">
         <v>2947</v>
       </c>
       <c r="C1568">
         <v>1</v>
       </c>
     </row>
     <row r="1569" spans="1:3">
-      <c r="A1569">
-        <v>77438</v>
+      <c r="A1569" t="s">
+        <v>2948</v>
       </c>
       <c r="B1569" t="s">
-        <v>2948</v>
+        <v>2949</v>
       </c>
       <c r="C1569">
         <v>1</v>
       </c>
     </row>
     <row r="1570" spans="1:3">
       <c r="A1570" t="s">
-        <v>2949</v>
+        <v>2950</v>
       </c>
       <c r="B1570" t="s">
-        <v>2950</v>
+        <v>2951</v>
       </c>
       <c r="C1570">
         <v>1</v>
       </c>
     </row>
     <row r="1571" spans="1:3">
       <c r="A1571" t="s">
-        <v>2951</v>
+        <v>2952</v>
       </c>
       <c r="B1571" t="s">
-        <v>2952</v>
+        <v>2953</v>
       </c>
       <c r="C1571">
         <v>1</v>
       </c>
     </row>
     <row r="1572" spans="1:3">
       <c r="A1572" t="s">
-        <v>2953</v>
+        <v>2954</v>
       </c>
       <c r="B1572" t="s">
-        <v>2954</v>
+        <v>2955</v>
       </c>
       <c r="C1572">
         <v>1</v>
       </c>
     </row>
     <row r="1573" spans="1:3">
       <c r="A1573" t="s">
-        <v>2955</v>
+        <v>2956</v>
       </c>
       <c r="B1573" t="s">
-        <v>2956</v>
+        <v>2957</v>
       </c>
       <c r="C1573">
         <v>1</v>
       </c>
     </row>
     <row r="1574" spans="1:3">
       <c r="A1574" t="s">
-        <v>2957</v>
+        <v>2958</v>
       </c>
       <c r="B1574" t="s">
-        <v>2958</v>
+        <v>2959</v>
       </c>
       <c r="C1574">
         <v>1</v>
       </c>
     </row>
     <row r="1575" spans="1:3">
-      <c r="A1575" t="s">
-        <v>2959</v>
+      <c r="A1575">
+        <v>18603</v>
       </c>
       <c r="B1575" t="s">
         <v>2960</v>
       </c>
       <c r="C1575">
         <v>1</v>
       </c>
     </row>
     <row r="1576" spans="1:3">
       <c r="A1576" t="s">
         <v>2961</v>
       </c>
       <c r="B1576" t="s">
         <v>2962</v>
       </c>
       <c r="C1576">
         <v>1</v>
       </c>
     </row>
     <row r="1577" spans="1:3">
       <c r="A1577" t="s">
         <v>2963</v>
       </c>
       <c r="B1577" t="s">
         <v>2964</v>
@@ -31271,250 +31318,250 @@
       </c>
     </row>
     <row r="1580" spans="1:3">
       <c r="A1580" t="s">
         <v>2969</v>
       </c>
       <c r="B1580" t="s">
         <v>2970</v>
       </c>
       <c r="C1580">
         <v>1</v>
       </c>
     </row>
     <row r="1581" spans="1:3">
       <c r="A1581" t="s">
         <v>2971</v>
       </c>
       <c r="B1581" t="s">
         <v>2972</v>
       </c>
       <c r="C1581">
         <v>1</v>
       </c>
     </row>
     <row r="1582" spans="1:3">
-      <c r="A1582" t="s">
+      <c r="A1582">
+        <v>253265</v>
+      </c>
+      <c r="B1582" t="s">
         <v>2973</v>
-      </c>
-[...1 lines deleted...]
-        <v>2974</v>
       </c>
       <c r="C1582">
         <v>1</v>
       </c>
     </row>
     <row r="1583" spans="1:3">
       <c r="A1583" t="s">
+        <v>2974</v>
+      </c>
+      <c r="B1583" t="s">
         <v>2975</v>
-      </c>
-[...1 lines deleted...]
-        <v>2976</v>
       </c>
       <c r="C1583">
         <v>1</v>
       </c>
     </row>
     <row r="1584" spans="1:3">
       <c r="A1584" t="s">
+        <v>2976</v>
+      </c>
+      <c r="B1584" t="s">
         <v>2977</v>
-      </c>
-[...1 lines deleted...]
-        <v>2978</v>
       </c>
       <c r="C1584">
         <v>1</v>
       </c>
     </row>
     <row r="1585" spans="1:3">
       <c r="A1585" t="s">
+        <v>2978</v>
+      </c>
+      <c r="B1585" t="s">
         <v>2979</v>
-      </c>
-[...1 lines deleted...]
-        <v>2980</v>
       </c>
       <c r="C1585">
         <v>1</v>
       </c>
     </row>
     <row r="1586" spans="1:3">
       <c r="A1586" t="s">
+        <v>2980</v>
+      </c>
+      <c r="B1586" t="s">
         <v>2981</v>
-      </c>
-[...1 lines deleted...]
-        <v>2982</v>
       </c>
       <c r="C1586">
         <v>1</v>
       </c>
     </row>
     <row r="1587" spans="1:3">
       <c r="A1587" t="s">
+        <v>2982</v>
+      </c>
+      <c r="B1587" t="s">
         <v>2983</v>
-      </c>
-[...1 lines deleted...]
-        <v>2984</v>
       </c>
       <c r="C1587">
         <v>1</v>
       </c>
     </row>
     <row r="1588" spans="1:3">
       <c r="A1588" t="s">
+        <v>2984</v>
+      </c>
+      <c r="B1588" t="s">
         <v>2985</v>
-      </c>
-[...1 lines deleted...]
-        <v>2986</v>
       </c>
       <c r="C1588">
         <v>1</v>
       </c>
     </row>
     <row r="1589" spans="1:3">
       <c r="A1589" t="s">
+        <v>2986</v>
+      </c>
+      <c r="B1589" t="s">
         <v>2987</v>
-      </c>
-[...1 lines deleted...]
-        <v>2988</v>
       </c>
       <c r="C1589">
         <v>1</v>
       </c>
     </row>
     <row r="1590" spans="1:3">
       <c r="A1590" t="s">
+        <v>2988</v>
+      </c>
+      <c r="B1590" t="s">
         <v>2989</v>
-      </c>
-[...1 lines deleted...]
-        <v>2990</v>
       </c>
       <c r="C1590">
         <v>1</v>
       </c>
     </row>
     <row r="1591" spans="1:3">
       <c r="A1591" t="s">
+        <v>2990</v>
+      </c>
+      <c r="B1591" t="s">
         <v>2991</v>
-      </c>
-[...1 lines deleted...]
-        <v>2992</v>
       </c>
       <c r="C1591">
         <v>1</v>
       </c>
     </row>
     <row r="1592" spans="1:3">
       <c r="A1592" t="s">
+        <v>2992</v>
+      </c>
+      <c r="B1592" t="s">
         <v>2993</v>
       </c>
-      <c r="B1592" t="s">
+      <c r="C1592">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:3">
+      <c r="A1593" t="s">
         <v>2994</v>
-      </c>
-[...6 lines deleted...]
-        <v>18603</v>
       </c>
       <c r="B1593" t="s">
         <v>2995</v>
       </c>
       <c r="C1593">
         <v>1</v>
       </c>
     </row>
     <row r="1594" spans="1:3">
       <c r="A1594" t="s">
         <v>2996</v>
       </c>
       <c r="B1594" t="s">
         <v>2997</v>
       </c>
       <c r="C1594">
         <v>1</v>
       </c>
     </row>
     <row r="1595" spans="1:3">
       <c r="A1595" t="s">
         <v>2998</v>
       </c>
       <c r="B1595" t="s">
         <v>2999</v>
       </c>
       <c r="C1595">
         <v>1</v>
       </c>
     </row>
     <row r="1596" spans="1:3">
       <c r="A1596" t="s">
         <v>3000</v>
       </c>
       <c r="B1596" t="s">
         <v>3001</v>
       </c>
       <c r="C1596">
         <v>1</v>
       </c>
     </row>
     <row r="1597" spans="1:3">
-      <c r="A1597" t="s">
+      <c r="A1597">
+        <v>748505</v>
+      </c>
+      <c r="B1597" t="s">
         <v>3002</v>
-      </c>
-[...1 lines deleted...]
-        <v>3003</v>
       </c>
       <c r="C1597">
         <v>1</v>
       </c>
     </row>
     <row r="1598" spans="1:3">
       <c r="A1598" t="s">
+        <v>3003</v>
+      </c>
+      <c r="B1598" t="s">
         <v>3004</v>
-      </c>
-[...1 lines deleted...]
-        <v>3005</v>
       </c>
       <c r="C1598">
         <v>1</v>
       </c>
     </row>
     <row r="1599" spans="1:3">
       <c r="A1599" t="s">
+        <v>3005</v>
+      </c>
+      <c r="B1599" t="s">
         <v>3006</v>
       </c>
-      <c r="B1599" t="s">
+      <c r="C1599">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:3">
+      <c r="A1600" t="s">
         <v>3007</v>
-      </c>
-[...6 lines deleted...]
-        <v>253265</v>
       </c>
       <c r="B1600" t="s">
         <v>3008</v>
       </c>
       <c r="C1600">
         <v>1</v>
       </c>
     </row>
     <row r="1601" spans="1:3">
       <c r="A1601" t="s">
         <v>3009</v>
       </c>
       <c r="B1601" t="s">
         <v>3010</v>
       </c>
       <c r="C1601">
         <v>1</v>
       </c>
     </row>
     <row r="1602" spans="1:3">
       <c r="A1602" t="s">
         <v>3011</v>
       </c>
       <c r="B1602" t="s">
         <v>3012</v>
@@ -31601,85 +31648,85 @@
       </c>
     </row>
     <row r="1610" spans="1:3">
       <c r="A1610" t="s">
         <v>3027</v>
       </c>
       <c r="B1610" t="s">
         <v>3028</v>
       </c>
       <c r="C1610">
         <v>1</v>
       </c>
     </row>
     <row r="1611" spans="1:3">
       <c r="A1611" t="s">
         <v>3029</v>
       </c>
       <c r="B1611" t="s">
         <v>3030</v>
       </c>
       <c r="C1611">
         <v>1</v>
       </c>
     </row>
     <row r="1612" spans="1:3">
-      <c r="A1612" t="s">
+      <c r="A1612">
+        <v>96431</v>
+      </c>
+      <c r="B1612" t="s">
         <v>3031</v>
-      </c>
-[...1 lines deleted...]
-        <v>3032</v>
       </c>
       <c r="C1612">
         <v>1</v>
       </c>
     </row>
     <row r="1613" spans="1:3">
       <c r="A1613" t="s">
+        <v>3032</v>
+      </c>
+      <c r="B1613" t="s">
         <v>3033</v>
-      </c>
-[...1 lines deleted...]
-        <v>3034</v>
       </c>
       <c r="C1613">
         <v>1</v>
       </c>
     </row>
     <row r="1614" spans="1:3">
       <c r="A1614" t="s">
+        <v>3034</v>
+      </c>
+      <c r="B1614" t="s">
         <v>3035</v>
       </c>
-      <c r="B1614" t="s">
+      <c r="C1614">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:3">
+      <c r="A1615" t="s">
         <v>3036</v>
-      </c>
-[...6 lines deleted...]
-        <v>748505</v>
       </c>
       <c r="B1615" t="s">
         <v>3037</v>
       </c>
       <c r="C1615">
         <v>1</v>
       </c>
     </row>
     <row r="1616" spans="1:3">
       <c r="A1616" t="s">
         <v>3038</v>
       </c>
       <c r="B1616" t="s">
         <v>3039</v>
       </c>
       <c r="C1616">
         <v>1</v>
       </c>
     </row>
     <row r="1617" spans="1:3">
       <c r="A1617" t="s">
         <v>3040</v>
       </c>
       <c r="B1617" t="s">
         <v>3041</v>
@@ -31799,9220 +31846,9286 @@
       </c>
     </row>
     <row r="1628" spans="1:3">
       <c r="A1628" t="s">
         <v>3062</v>
       </c>
       <c r="B1628" t="s">
         <v>3063</v>
       </c>
       <c r="C1628">
         <v>1</v>
       </c>
     </row>
     <row r="1629" spans="1:3">
       <c r="A1629" t="s">
         <v>3064</v>
       </c>
       <c r="B1629" t="s">
         <v>3065</v>
       </c>
       <c r="C1629">
         <v>1</v>
       </c>
     </row>
     <row r="1630" spans="1:3">
-      <c r="A1630">
-        <v>96431</v>
+      <c r="A1630" t="s">
+        <v>3066</v>
       </c>
       <c r="B1630" t="s">
-        <v>3066</v>
+        <v>3067</v>
       </c>
       <c r="C1630">
         <v>1</v>
       </c>
     </row>
     <row r="1631" spans="1:3">
       <c r="A1631" t="s">
-        <v>3067</v>
+        <v>3068</v>
       </c>
       <c r="B1631" t="s">
-        <v>3068</v>
+        <v>3069</v>
       </c>
       <c r="C1631">
         <v>1</v>
       </c>
     </row>
     <row r="1632" spans="1:3">
       <c r="A1632" t="s">
-        <v>3069</v>
+        <v>3070</v>
       </c>
       <c r="B1632" t="s">
-        <v>3070</v>
+        <v>3071</v>
       </c>
       <c r="C1632">
         <v>1</v>
       </c>
     </row>
     <row r="1633" spans="1:3">
       <c r="A1633" t="s">
-        <v>3071</v>
+        <v>3072</v>
       </c>
       <c r="B1633" t="s">
-        <v>3072</v>
+        <v>3073</v>
       </c>
       <c r="C1633">
         <v>1</v>
       </c>
     </row>
     <row r="1634" spans="1:3">
       <c r="A1634" t="s">
-        <v>3073</v>
+        <v>3074</v>
       </c>
       <c r="B1634" t="s">
-        <v>3074</v>
+        <v>3075</v>
       </c>
       <c r="C1634">
         <v>1</v>
       </c>
     </row>
     <row r="1635" spans="1:3">
       <c r="A1635" t="s">
-        <v>3075</v>
+        <v>3076</v>
       </c>
       <c r="B1635" t="s">
-        <v>3076</v>
+        <v>3077</v>
       </c>
       <c r="C1635">
         <v>1</v>
       </c>
     </row>
     <row r="1636" spans="1:3">
       <c r="A1636" t="s">
-        <v>3077</v>
+        <v>3078</v>
       </c>
       <c r="B1636" t="s">
-        <v>3078</v>
+        <v>3079</v>
       </c>
       <c r="C1636">
         <v>1</v>
       </c>
     </row>
     <row r="1637" spans="1:3">
       <c r="A1637" t="s">
-        <v>3079</v>
+        <v>3080</v>
       </c>
       <c r="B1637" t="s">
-        <v>3080</v>
+        <v>3081</v>
       </c>
       <c r="C1637">
         <v>1</v>
       </c>
     </row>
     <row r="1638" spans="1:3">
       <c r="A1638" t="s">
-        <v>3081</v>
+        <v>3082</v>
       </c>
       <c r="B1638" t="s">
-        <v>3082</v>
+        <v>3083</v>
       </c>
       <c r="C1638">
         <v>1</v>
       </c>
     </row>
     <row r="1639" spans="1:3">
       <c r="A1639" t="s">
-        <v>3083</v>
+        <v>3084</v>
       </c>
       <c r="B1639" t="s">
-        <v>3084</v>
+        <v>3085</v>
       </c>
       <c r="C1639">
         <v>1</v>
       </c>
     </row>
     <row r="1640" spans="1:3">
       <c r="A1640" t="s">
-        <v>3085</v>
+        <v>3086</v>
       </c>
       <c r="B1640" t="s">
-        <v>3086</v>
+        <v>3087</v>
       </c>
       <c r="C1640">
         <v>1</v>
       </c>
     </row>
     <row r="1641" spans="1:3">
-      <c r="A1641" t="s">
-        <v>3087</v>
+      <c r="A1641">
+        <v>5004204216001</v>
       </c>
       <c r="B1641" t="s">
         <v>3088</v>
       </c>
       <c r="C1641">
         <v>1</v>
       </c>
     </row>
     <row r="1642" spans="1:3">
-      <c r="A1642" t="s">
+      <c r="A1642">
+        <v>5004204312101</v>
+      </c>
+      <c r="B1642" t="s">
         <v>3089</v>
       </c>
-      <c r="B1642" t="s">
+      <c r="C1642">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1643" spans="1:3">
+      <c r="A1643">
+        <v>5004204311501</v>
+      </c>
+      <c r="B1643" t="s">
         <v>3090</v>
       </c>
-      <c r="C1642">
-[...4 lines deleted...]
-      <c r="A1643" t="s">
+      <c r="C1643">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1644" spans="1:3">
+      <c r="A1644">
+        <v>5004204303101</v>
+      </c>
+      <c r="B1644" t="s">
         <v>3091</v>
       </c>
-      <c r="B1643" t="s">
+      <c r="C1644">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:3">
+      <c r="A1645">
+        <v>5004204217401</v>
+      </c>
+      <c r="B1645" t="s">
         <v>3092</v>
       </c>
-      <c r="C1643">
-[...4 lines deleted...]
-      <c r="A1644" t="s">
+      <c r="C1645">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1646" spans="1:3">
+      <c r="A1646">
+        <v>5004204203101</v>
+      </c>
+      <c r="B1646" t="s">
         <v>3093</v>
-      </c>
-[...23 lines deleted...]
-        <v>3098</v>
       </c>
       <c r="C1646">
         <v>1</v>
       </c>
     </row>
     <row r="1647" spans="1:3">
       <c r="A1647" t="s">
-        <v>3099</v>
+        <v>3094</v>
       </c>
       <c r="B1647" t="s">
-        <v>3100</v>
+        <v>3095</v>
       </c>
       <c r="C1647">
         <v>1</v>
       </c>
     </row>
     <row r="1648" spans="1:3">
-      <c r="A1648" t="s">
-        <v>3101</v>
+      <c r="A1648">
+        <v>5004204205501</v>
       </c>
       <c r="B1648" t="s">
-        <v>3102</v>
+        <v>3096</v>
       </c>
       <c r="C1648">
         <v>1</v>
       </c>
     </row>
     <row r="1649" spans="1:3">
-      <c r="A1649" t="s">
-        <v>3103</v>
+      <c r="A1649">
+        <v>5004204303201</v>
       </c>
       <c r="B1649" t="s">
-        <v>3104</v>
+        <v>3097</v>
       </c>
       <c r="C1649">
         <v>1</v>
       </c>
     </row>
     <row r="1650" spans="1:3">
-      <c r="A1650" t="s">
-        <v>3105</v>
+      <c r="A1650">
+        <v>5004204218001</v>
       </c>
       <c r="B1650" t="s">
-        <v>3106</v>
+        <v>3098</v>
       </c>
       <c r="C1650">
         <v>1</v>
       </c>
     </row>
     <row r="1651" spans="1:3">
       <c r="A1651" t="s">
-        <v>3107</v>
+        <v>3099</v>
       </c>
       <c r="B1651" t="s">
-        <v>3108</v>
+        <v>3100</v>
       </c>
       <c r="C1651">
         <v>1</v>
       </c>
     </row>
     <row r="1652" spans="1:3">
       <c r="A1652" t="s">
-        <v>3109</v>
+        <v>3101</v>
       </c>
       <c r="B1652" t="s">
-        <v>3110</v>
+        <v>3102</v>
       </c>
       <c r="C1652">
         <v>1</v>
       </c>
     </row>
     <row r="1653" spans="1:3">
       <c r="A1653" t="s">
-        <v>3111</v>
+        <v>3103</v>
       </c>
       <c r="B1653" t="s">
-        <v>3112</v>
+        <v>3104</v>
       </c>
       <c r="C1653">
         <v>1</v>
       </c>
     </row>
     <row r="1654" spans="1:3">
       <c r="A1654" t="s">
-        <v>3113</v>
+        <v>3105</v>
       </c>
       <c r="B1654" t="s">
-        <v>3114</v>
+        <v>3106</v>
       </c>
       <c r="C1654">
         <v>1</v>
       </c>
     </row>
     <row r="1655" spans="1:3">
       <c r="A1655" t="s">
+        <v>3107</v>
+      </c>
+      <c r="B1655" t="s">
+        <v>3108</v>
+      </c>
+      <c r="C1655">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:3">
+      <c r="A1656">
+        <v>20203152</v>
+      </c>
+      <c r="B1656" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C1656">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:3">
+      <c r="A1657">
+        <v>30201043</v>
+      </c>
+      <c r="B1657" t="s">
+        <v>3110</v>
+      </c>
+      <c r="C1657">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:3">
+      <c r="A1658">
+        <v>520110030</v>
+      </c>
+      <c r="B1658" t="s">
+        <v>3111</v>
+      </c>
+      <c r="C1658">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:3">
+      <c r="A1659" t="s">
+        <v>3112</v>
+      </c>
+      <c r="B1659" t="s">
+        <v>3113</v>
+      </c>
+      <c r="C1659">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:3">
+      <c r="A1660" t="s">
+        <v>3114</v>
+      </c>
+      <c r="B1660" t="s">
         <v>3115</v>
       </c>
-      <c r="B1655" t="s">
+      <c r="C1660">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:3">
+      <c r="A1661" t="s">
         <v>3116</v>
       </c>
-      <c r="C1655">
-[...4 lines deleted...]
-      <c r="A1656" t="s">
+      <c r="B1661" t="s">
         <v>3117</v>
       </c>
-      <c r="B1656" t="s">
+      <c r="C1661">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:3">
+      <c r="A1662" t="s">
         <v>3118</v>
       </c>
-      <c r="C1656">
-[...4 lines deleted...]
-      <c r="A1657" t="s">
+      <c r="B1662" t="s">
         <v>3119</v>
       </c>
-      <c r="B1657" t="s">
+      <c r="C1662">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1663" spans="1:3">
+      <c r="A1663" t="s">
         <v>3120</v>
       </c>
-      <c r="C1657">
-[...4 lines deleted...]
-      <c r="A1658" t="s">
+      <c r="B1663" t="s">
         <v>3121</v>
       </c>
-      <c r="B1658" t="s">
+      <c r="C1663">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:3">
+      <c r="A1664" t="s">
         <v>3122</v>
       </c>
-      <c r="C1658">
-[...7 lines deleted...]
-      <c r="B1659" t="s">
+      <c r="B1664" t="s">
         <v>3123</v>
       </c>
-      <c r="C1659">
-[...7 lines deleted...]
-      <c r="B1660" t="s">
+      <c r="C1664">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1665" spans="1:3">
+      <c r="A1665" t="s">
         <v>3124</v>
       </c>
-      <c r="C1660">
-[...7 lines deleted...]
-      <c r="B1661" t="s">
+      <c r="B1665" t="s">
         <v>3125</v>
       </c>
-      <c r="C1661">
-[...7 lines deleted...]
-      <c r="B1662" t="s">
+      <c r="C1665">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1666" spans="1:3">
+      <c r="B1666" t="s">
         <v>3126</v>
       </c>
-      <c r="C1662">
-[...7 lines deleted...]
-      <c r="B1663" t="s">
+      <c r="C1666">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1667" spans="1:3">
+      <c r="A1667" t="s">
         <v>3127</v>
       </c>
-      <c r="C1663">
-[...7 lines deleted...]
-      <c r="B1664" t="s">
+      <c r="B1667" t="s">
         <v>3128</v>
       </c>
-      <c r="C1664">
-[...7 lines deleted...]
-      <c r="B1665" t="s">
+      <c r="C1667">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1668" spans="1:3">
+      <c r="A1668" t="s">
         <v>3129</v>
       </c>
-      <c r="C1665">
-[...7 lines deleted...]
-      <c r="B1666" t="s">
+      <c r="B1668" t="s">
         <v>3130</v>
       </c>
-      <c r="C1666">
-[...7 lines deleted...]
-      <c r="B1667" t="s">
+      <c r="C1668">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1669" spans="1:3">
+      <c r="A1669" t="s">
         <v>3131</v>
       </c>
-      <c r="C1667">
-[...7 lines deleted...]
-      <c r="B1668" t="s">
+      <c r="B1669" t="s">
         <v>3132</v>
       </c>
-      <c r="C1668">
-[...7 lines deleted...]
-      <c r="B1669" t="s">
+      <c r="C1669">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1670" spans="1:3">
+      <c r="A1670" t="s">
         <v>3133</v>
-      </c>
-[...6 lines deleted...]
-        <v>5004204215601</v>
       </c>
       <c r="B1670" t="s">
         <v>3134</v>
       </c>
       <c r="C1670">
         <v>1</v>
       </c>
     </row>
     <row r="1671" spans="1:3">
-      <c r="A1671">
-        <v>5004204217401</v>
+      <c r="A1671" t="s">
+        <v>3135</v>
       </c>
       <c r="B1671" t="s">
-        <v>3135</v>
+        <v>3136</v>
       </c>
       <c r="C1671">
         <v>1</v>
       </c>
     </row>
     <row r="1672" spans="1:3">
-      <c r="A1672">
-        <v>5004204203101</v>
+      <c r="A1672" t="s">
+        <v>3137</v>
       </c>
       <c r="B1672" t="s">
-        <v>3136</v>
+        <v>3138</v>
       </c>
       <c r="C1672">
         <v>1</v>
       </c>
     </row>
     <row r="1673" spans="1:3">
       <c r="A1673" t="s">
-        <v>3137</v>
+        <v>3139</v>
       </c>
       <c r="B1673" t="s">
-        <v>3138</v>
+        <v>3140</v>
       </c>
       <c r="C1673">
         <v>1</v>
       </c>
     </row>
     <row r="1674" spans="1:3">
-      <c r="A1674">
-        <v>5004204211701</v>
+      <c r="A1674" t="s">
+        <v>3141</v>
       </c>
       <c r="B1674" t="s">
-        <v>3139</v>
+        <v>3142</v>
       </c>
       <c r="C1674">
         <v>1</v>
       </c>
     </row>
     <row r="1675" spans="1:3">
-      <c r="A1675">
-        <v>5004204210601</v>
+      <c r="A1675" t="s">
+        <v>3143</v>
       </c>
       <c r="B1675" t="s">
-        <v>3140</v>
+        <v>3144</v>
       </c>
       <c r="C1675">
         <v>1</v>
       </c>
     </row>
     <row r="1676" spans="1:3">
-      <c r="A1676">
-        <v>5004204205501</v>
+      <c r="A1676" t="s">
+        <v>3145</v>
       </c>
       <c r="B1676" t="s">
-        <v>3141</v>
+        <v>3146</v>
       </c>
       <c r="C1676">
         <v>1</v>
       </c>
     </row>
     <row r="1677" spans="1:3">
-      <c r="A1677">
-        <v>5004204303201</v>
+      <c r="A1677" t="s">
+        <v>3147</v>
       </c>
       <c r="B1677" t="s">
-        <v>3142</v>
+        <v>3148</v>
       </c>
       <c r="C1677">
         <v>1</v>
       </c>
     </row>
     <row r="1678" spans="1:3">
-      <c r="A1678">
-        <v>5004204218001</v>
+      <c r="A1678" t="s">
+        <v>3149</v>
       </c>
       <c r="B1678" t="s">
-        <v>3143</v>
+        <v>3150</v>
       </c>
       <c r="C1678">
         <v>1</v>
       </c>
     </row>
     <row r="1679" spans="1:3">
       <c r="A1679" t="s">
-        <v>3144</v>
+        <v>3151</v>
       </c>
       <c r="B1679" t="s">
-        <v>3145</v>
+        <v>3152</v>
       </c>
       <c r="C1679">
         <v>1</v>
       </c>
     </row>
     <row r="1680" spans="1:3">
       <c r="A1680" t="s">
-        <v>3146</v>
+        <v>3153</v>
       </c>
       <c r="B1680" t="s">
-        <v>3147</v>
+        <v>3154</v>
       </c>
       <c r="C1680">
         <v>1</v>
       </c>
     </row>
     <row r="1681" spans="1:3">
       <c r="A1681" t="s">
-        <v>3148</v>
+        <v>3155</v>
       </c>
       <c r="B1681" t="s">
-        <v>3149</v>
+        <v>3156</v>
       </c>
       <c r="C1681">
         <v>1</v>
       </c>
     </row>
     <row r="1682" spans="1:3">
       <c r="A1682" t="s">
-        <v>3150</v>
+        <v>3157</v>
       </c>
       <c r="B1682" t="s">
-        <v>3151</v>
+        <v>3158</v>
       </c>
       <c r="C1682">
         <v>1</v>
       </c>
     </row>
     <row r="1683" spans="1:3">
       <c r="A1683" t="s">
-        <v>3152</v>
+        <v>3159</v>
       </c>
       <c r="B1683" t="s">
-        <v>3153</v>
+        <v>3160</v>
       </c>
       <c r="C1683">
         <v>1</v>
       </c>
     </row>
     <row r="1684" spans="1:3">
       <c r="A1684" t="s">
-        <v>3154</v>
+        <v>3161</v>
       </c>
       <c r="B1684" t="s">
-        <v>3155</v>
+        <v>3162</v>
       </c>
       <c r="C1684">
         <v>1</v>
       </c>
     </row>
     <row r="1685" spans="1:3">
-      <c r="A1685">
-        <v>20203152</v>
+      <c r="A1685" t="s">
+        <v>3163</v>
       </c>
       <c r="B1685" t="s">
-        <v>3156</v>
+        <v>3164</v>
       </c>
       <c r="C1685">
         <v>1</v>
       </c>
     </row>
     <row r="1686" spans="1:3">
-      <c r="A1686">
-        <v>30201043</v>
+      <c r="A1686" t="s">
+        <v>3165</v>
       </c>
       <c r="B1686" t="s">
-        <v>3157</v>
+        <v>3166</v>
       </c>
       <c r="C1686">
         <v>1</v>
       </c>
     </row>
     <row r="1687" spans="1:3">
-      <c r="A1687">
-        <v>520110030</v>
+      <c r="A1687" t="s">
+        <v>3167</v>
       </c>
       <c r="B1687" t="s">
-        <v>3158</v>
+        <v>3168</v>
       </c>
       <c r="C1687">
         <v>1</v>
       </c>
     </row>
     <row r="1688" spans="1:3">
       <c r="A1688" t="s">
-        <v>3159</v>
+        <v>3169</v>
       </c>
       <c r="B1688" t="s">
-        <v>3160</v>
+        <v>3170</v>
       </c>
       <c r="C1688">
         <v>1</v>
       </c>
     </row>
     <row r="1689" spans="1:3">
       <c r="A1689" t="s">
-        <v>3161</v>
+        <v>3171</v>
       </c>
       <c r="B1689" t="s">
-        <v>3162</v>
+        <v>3172</v>
       </c>
       <c r="C1689">
         <v>1</v>
       </c>
     </row>
     <row r="1690" spans="1:3">
       <c r="A1690" t="s">
-        <v>3163</v>
+        <v>3173</v>
       </c>
       <c r="B1690" t="s">
-        <v>3164</v>
+        <v>3174</v>
       </c>
       <c r="C1690">
         <v>1</v>
       </c>
     </row>
     <row r="1691" spans="1:3">
       <c r="A1691" t="s">
-        <v>3165</v>
+        <v>3175</v>
       </c>
       <c r="B1691" t="s">
-        <v>3166</v>
+        <v>3176</v>
       </c>
       <c r="C1691">
         <v>1</v>
       </c>
     </row>
     <row r="1692" spans="1:3">
       <c r="A1692" t="s">
-        <v>3167</v>
+        <v>3177</v>
       </c>
       <c r="B1692" t="s">
-        <v>3168</v>
+        <v>3178</v>
       </c>
       <c r="C1692">
         <v>1</v>
       </c>
     </row>
     <row r="1693" spans="1:3">
       <c r="A1693" t="s">
-        <v>3169</v>
+        <v>3179</v>
       </c>
       <c r="B1693" t="s">
-        <v>3170</v>
+        <v>3180</v>
       </c>
       <c r="C1693">
         <v>1</v>
       </c>
     </row>
     <row r="1694" spans="1:3">
       <c r="A1694" t="s">
-        <v>3171</v>
+        <v>3181</v>
       </c>
       <c r="B1694" t="s">
-        <v>3172</v>
+        <v>3182</v>
       </c>
       <c r="C1694">
         <v>1</v>
       </c>
     </row>
     <row r="1695" spans="1:3">
+      <c r="A1695" t="s">
+        <v>3183</v>
+      </c>
       <c r="B1695" t="s">
-        <v>3173</v>
+        <v>3184</v>
       </c>
       <c r="C1695">
         <v>1</v>
       </c>
     </row>
     <row r="1696" spans="1:3">
       <c r="A1696" t="s">
-        <v>3174</v>
+        <v>3185</v>
       </c>
       <c r="B1696" t="s">
-        <v>3175</v>
+        <v>3186</v>
       </c>
       <c r="C1696">
         <v>1</v>
       </c>
     </row>
     <row r="1697" spans="1:3">
       <c r="A1697" t="s">
-        <v>3176</v>
+        <v>3187</v>
       </c>
       <c r="B1697" t="s">
-        <v>3177</v>
+        <v>3188</v>
       </c>
       <c r="C1697">
         <v>1</v>
       </c>
     </row>
     <row r="1698" spans="1:3">
       <c r="A1698" t="s">
-        <v>3178</v>
+        <v>3189</v>
       </c>
       <c r="B1698" t="s">
-        <v>3179</v>
+        <v>3190</v>
       </c>
       <c r="C1698">
         <v>1</v>
       </c>
     </row>
     <row r="1699" spans="1:3">
       <c r="A1699" t="s">
-        <v>3180</v>
+        <v>3191</v>
       </c>
       <c r="B1699" t="s">
-        <v>3181</v>
+        <v>3192</v>
       </c>
       <c r="C1699">
         <v>1</v>
       </c>
     </row>
     <row r="1700" spans="1:3">
       <c r="A1700" t="s">
-        <v>3182</v>
+        <v>3193</v>
       </c>
       <c r="B1700" t="s">
-        <v>3183</v>
+        <v>3194</v>
       </c>
       <c r="C1700">
         <v>1</v>
       </c>
     </row>
     <row r="1701" spans="1:3">
       <c r="A1701" t="s">
-        <v>3184</v>
+        <v>3195</v>
       </c>
       <c r="B1701" t="s">
-        <v>3185</v>
+        <v>3196</v>
       </c>
       <c r="C1701">
         <v>1</v>
       </c>
     </row>
     <row r="1702" spans="1:3">
       <c r="A1702" t="s">
-        <v>3186</v>
+        <v>3197</v>
       </c>
       <c r="B1702" t="s">
-        <v>3187</v>
+        <v>3198</v>
       </c>
       <c r="C1702">
         <v>1</v>
       </c>
     </row>
     <row r="1703" spans="1:3">
       <c r="A1703" t="s">
-        <v>3188</v>
+        <v>3199</v>
       </c>
       <c r="B1703" t="s">
-        <v>3189</v>
+        <v>3200</v>
       </c>
       <c r="C1703">
         <v>1</v>
       </c>
     </row>
     <row r="1704" spans="1:3">
       <c r="A1704" t="s">
-        <v>3190</v>
+        <v>3201</v>
       </c>
       <c r="B1704" t="s">
-        <v>3191</v>
+        <v>3202</v>
       </c>
       <c r="C1704">
         <v>1</v>
       </c>
     </row>
     <row r="1705" spans="1:3">
       <c r="A1705" t="s">
-        <v>3192</v>
+        <v>3203</v>
       </c>
       <c r="B1705" t="s">
-        <v>3193</v>
+        <v>3204</v>
       </c>
       <c r="C1705">
         <v>1</v>
       </c>
     </row>
     <row r="1706" spans="1:3">
       <c r="A1706" t="s">
-        <v>3194</v>
+        <v>3205</v>
       </c>
       <c r="B1706" t="s">
-        <v>3195</v>
+        <v>3206</v>
       </c>
       <c r="C1706">
         <v>1</v>
       </c>
     </row>
     <row r="1707" spans="1:3">
       <c r="A1707" t="s">
-        <v>3196</v>
+        <v>3207</v>
       </c>
       <c r="B1707" t="s">
-        <v>3197</v>
+        <v>3208</v>
       </c>
       <c r="C1707">
         <v>1</v>
       </c>
     </row>
     <row r="1708" spans="1:3">
       <c r="A1708" t="s">
-        <v>3198</v>
+        <v>3209</v>
       </c>
       <c r="B1708" t="s">
-        <v>3199</v>
+        <v>3210</v>
       </c>
       <c r="C1708">
         <v>1</v>
       </c>
     </row>
     <row r="1709" spans="1:3">
       <c r="A1709" t="s">
-        <v>3200</v>
+        <v>3211</v>
       </c>
       <c r="B1709" t="s">
-        <v>3201</v>
+        <v>3212</v>
       </c>
       <c r="C1709">
         <v>1</v>
       </c>
     </row>
     <row r="1710" spans="1:3">
       <c r="A1710" t="s">
-        <v>3202</v>
+        <v>3213</v>
       </c>
       <c r="B1710" t="s">
-        <v>3203</v>
+        <v>3214</v>
       </c>
       <c r="C1710">
         <v>1</v>
       </c>
     </row>
     <row r="1711" spans="1:3">
       <c r="A1711" t="s">
-        <v>3204</v>
+        <v>3215</v>
       </c>
       <c r="B1711" t="s">
-        <v>3205</v>
+        <v>3216</v>
       </c>
       <c r="C1711">
         <v>1</v>
       </c>
     </row>
     <row r="1712" spans="1:3">
       <c r="A1712" t="s">
-        <v>3206</v>
+        <v>3217</v>
       </c>
       <c r="B1712" t="s">
-        <v>3207</v>
+        <v>3218</v>
       </c>
       <c r="C1712">
         <v>1</v>
       </c>
     </row>
     <row r="1713" spans="1:3">
       <c r="A1713" t="s">
-        <v>3208</v>
+        <v>3219</v>
       </c>
       <c r="B1713" t="s">
-        <v>3209</v>
+        <v>3220</v>
       </c>
       <c r="C1713">
         <v>1</v>
       </c>
     </row>
     <row r="1714" spans="1:3">
       <c r="A1714" t="s">
-        <v>3210</v>
+        <v>3221</v>
       </c>
       <c r="B1714" t="s">
-        <v>3211</v>
+        <v>3222</v>
       </c>
       <c r="C1714">
         <v>1</v>
       </c>
     </row>
     <row r="1715" spans="1:3">
       <c r="A1715" t="s">
-        <v>3212</v>
+        <v>3223</v>
       </c>
       <c r="B1715" t="s">
-        <v>3213</v>
+        <v>3224</v>
       </c>
       <c r="C1715">
         <v>1</v>
       </c>
     </row>
     <row r="1716" spans="1:3">
       <c r="A1716" t="s">
-        <v>3214</v>
+        <v>3225</v>
       </c>
       <c r="B1716" t="s">
-        <v>3215</v>
+        <v>3226</v>
       </c>
       <c r="C1716">
         <v>1</v>
       </c>
     </row>
     <row r="1717" spans="1:3">
       <c r="A1717" t="s">
-        <v>3216</v>
+        <v>3227</v>
       </c>
       <c r="B1717" t="s">
-        <v>3217</v>
+        <v>3228</v>
       </c>
       <c r="C1717">
         <v>1</v>
       </c>
     </row>
     <row r="1718" spans="1:3">
       <c r="A1718" t="s">
-        <v>3218</v>
+        <v>3229</v>
       </c>
       <c r="B1718" t="s">
-        <v>3219</v>
+        <v>3230</v>
       </c>
       <c r="C1718">
         <v>1</v>
       </c>
     </row>
     <row r="1719" spans="1:3">
       <c r="A1719" t="s">
-        <v>3220</v>
+        <v>3231</v>
       </c>
       <c r="B1719" t="s">
-        <v>3221</v>
+        <v>3232</v>
       </c>
       <c r="C1719">
         <v>1</v>
       </c>
     </row>
     <row r="1720" spans="1:3">
       <c r="A1720" t="s">
-        <v>3222</v>
+        <v>3233</v>
       </c>
       <c r="B1720" t="s">
-        <v>3223</v>
+        <v>3234</v>
       </c>
       <c r="C1720">
         <v>1</v>
       </c>
     </row>
     <row r="1721" spans="1:3">
-      <c r="A1721" t="s">
-        <v>3224</v>
+      <c r="A1721">
+        <v>5502048</v>
       </c>
       <c r="B1721" t="s">
-        <v>3225</v>
+        <v>3235</v>
       </c>
       <c r="C1721">
         <v>1</v>
       </c>
     </row>
     <row r="1722" spans="1:3">
-      <c r="A1722" t="s">
-        <v>3226</v>
+      <c r="A1722">
+        <v>5502053</v>
       </c>
       <c r="B1722" t="s">
-        <v>3227</v>
+        <v>3236</v>
       </c>
       <c r="C1722">
         <v>1</v>
       </c>
     </row>
     <row r="1723" spans="1:3">
-      <c r="A1723" t="s">
-        <v>3228</v>
+      <c r="A1723">
+        <v>5010021</v>
       </c>
       <c r="B1723" t="s">
-        <v>3229</v>
+        <v>3237</v>
       </c>
       <c r="C1723">
         <v>1</v>
       </c>
     </row>
     <row r="1724" spans="1:3">
       <c r="A1724" t="s">
-        <v>3230</v>
+        <v>3238</v>
       </c>
       <c r="B1724" t="s">
-        <v>3231</v>
+        <v>3239</v>
       </c>
       <c r="C1724">
         <v>1</v>
       </c>
     </row>
     <row r="1725" spans="1:3">
-      <c r="A1725" t="s">
-        <v>3232</v>
+      <c r="A1725">
+        <v>5508221</v>
       </c>
       <c r="B1725" t="s">
-        <v>3233</v>
+        <v>3240</v>
       </c>
       <c r="C1725">
         <v>1</v>
       </c>
     </row>
     <row r="1726" spans="1:3">
       <c r="A1726" t="s">
-        <v>3234</v>
+        <v>3241</v>
       </c>
       <c r="B1726" t="s">
-        <v>3235</v>
+        <v>3242</v>
       </c>
       <c r="C1726">
         <v>1</v>
       </c>
     </row>
     <row r="1727" spans="1:3">
       <c r="A1727" t="s">
-        <v>3236</v>
+        <v>3243</v>
       </c>
       <c r="B1727" t="s">
-        <v>3237</v>
+        <v>3244</v>
       </c>
       <c r="C1727">
         <v>1</v>
       </c>
     </row>
     <row r="1728" spans="1:3">
       <c r="A1728" t="s">
-        <v>3238</v>
+        <v>3245</v>
       </c>
       <c r="B1728" t="s">
-        <v>3239</v>
+        <v>3246</v>
       </c>
       <c r="C1728">
         <v>1</v>
       </c>
     </row>
     <row r="1729" spans="1:3">
       <c r="A1729" t="s">
-        <v>3240</v>
+        <v>3247</v>
       </c>
       <c r="B1729" t="s">
-        <v>3241</v>
+        <v>3248</v>
       </c>
       <c r="C1729">
         <v>1</v>
       </c>
     </row>
     <row r="1730" spans="1:3">
       <c r="A1730" t="s">
-        <v>3242</v>
+        <v>3249</v>
       </c>
       <c r="B1730" t="s">
-        <v>3243</v>
+        <v>3250</v>
       </c>
       <c r="C1730">
         <v>1</v>
       </c>
     </row>
     <row r="1731" spans="1:3">
       <c r="A1731" t="s">
-        <v>3244</v>
+        <v>3251</v>
       </c>
       <c r="B1731" t="s">
-        <v>3245</v>
+        <v>3252</v>
       </c>
       <c r="C1731">
         <v>1</v>
       </c>
     </row>
     <row r="1732" spans="1:3">
       <c r="A1732" t="s">
-        <v>3246</v>
+        <v>3253</v>
       </c>
       <c r="B1732" t="s">
-        <v>3247</v>
+        <v>3254</v>
       </c>
       <c r="C1732">
         <v>1</v>
       </c>
     </row>
     <row r="1733" spans="1:3">
-      <c r="A1733" t="s">
-        <v>3248</v>
+      <c r="A1733">
+        <v>6009144</v>
       </c>
       <c r="B1733" t="s">
-        <v>3249</v>
+        <v>3255</v>
       </c>
       <c r="C1733">
         <v>1</v>
       </c>
     </row>
     <row r="1734" spans="1:3">
       <c r="A1734" t="s">
-        <v>3250</v>
+        <v>3207</v>
       </c>
       <c r="B1734" t="s">
-        <v>3251</v>
+        <v>3256</v>
       </c>
       <c r="C1734">
         <v>1</v>
       </c>
     </row>
     <row r="1735" spans="1:3">
       <c r="A1735" t="s">
-        <v>3252</v>
+        <v>3257</v>
       </c>
       <c r="B1735" t="s">
-        <v>3253</v>
+        <v>3258</v>
       </c>
       <c r="C1735">
         <v>1</v>
       </c>
     </row>
     <row r="1736" spans="1:3">
       <c r="A1736" t="s">
-        <v>3254</v>
+        <v>3259</v>
       </c>
       <c r="B1736" t="s">
-        <v>3255</v>
+        <v>3260</v>
       </c>
       <c r="C1736">
         <v>1</v>
       </c>
     </row>
     <row r="1737" spans="1:3">
       <c r="A1737" t="s">
-        <v>3256</v>
+        <v>3261</v>
       </c>
       <c r="B1737" t="s">
-        <v>3257</v>
+        <v>3262</v>
       </c>
       <c r="C1737">
         <v>1</v>
       </c>
     </row>
     <row r="1738" spans="1:3">
       <c r="A1738" t="s">
-        <v>3258</v>
+        <v>3127</v>
       </c>
       <c r="B1738" t="s">
-        <v>3259</v>
+        <v>3263</v>
       </c>
       <c r="C1738">
         <v>1</v>
       </c>
     </row>
     <row r="1739" spans="1:3">
       <c r="A1739" t="s">
-        <v>3260</v>
+        <v>3264</v>
       </c>
       <c r="B1739" t="s">
-        <v>3261</v>
+        <v>3265</v>
       </c>
       <c r="C1739">
         <v>1</v>
       </c>
     </row>
     <row r="1740" spans="1:3">
       <c r="A1740" t="s">
-        <v>3262</v>
+        <v>3266</v>
       </c>
       <c r="B1740" t="s">
-        <v>3263</v>
+        <v>3267</v>
       </c>
       <c r="C1740">
         <v>1</v>
       </c>
     </row>
     <row r="1741" spans="1:3">
       <c r="A1741" t="s">
-        <v>3264</v>
+        <v>3268</v>
       </c>
       <c r="B1741" t="s">
-        <v>3265</v>
+        <v>3269</v>
       </c>
       <c r="C1741">
         <v>1</v>
       </c>
     </row>
     <row r="1742" spans="1:3">
       <c r="A1742" t="s">
-        <v>3266</v>
+        <v>3268</v>
       </c>
       <c r="B1742" t="s">
-        <v>3267</v>
+        <v>3270</v>
       </c>
       <c r="C1742">
         <v>1</v>
       </c>
     </row>
     <row r="1743" spans="1:3">
       <c r="A1743" t="s">
-        <v>3268</v>
+        <v>3271</v>
       </c>
       <c r="B1743" t="s">
-        <v>3269</v>
+        <v>3272</v>
       </c>
       <c r="C1743">
         <v>1</v>
       </c>
     </row>
     <row r="1744" spans="1:3">
       <c r="A1744" t="s">
-        <v>3270</v>
+        <v>3273</v>
       </c>
       <c r="B1744" t="s">
-        <v>3271</v>
+        <v>3274</v>
       </c>
       <c r="C1744">
         <v>1</v>
       </c>
     </row>
     <row r="1745" spans="1:3">
       <c r="A1745" t="s">
-        <v>3272</v>
+        <v>3275</v>
       </c>
       <c r="B1745" t="s">
-        <v>3273</v>
+        <v>3276</v>
       </c>
       <c r="C1745">
         <v>1</v>
       </c>
     </row>
     <row r="1746" spans="1:3">
-      <c r="A1746" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B1746" t="s">
-        <v>3275</v>
+        <v>3277</v>
       </c>
       <c r="C1746">
         <v>1</v>
       </c>
     </row>
     <row r="1747" spans="1:3">
-      <c r="A1747" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B1747" t="s">
-        <v>3277</v>
+        <v>3278</v>
       </c>
       <c r="C1747">
         <v>1</v>
       </c>
     </row>
     <row r="1748" spans="1:3">
-      <c r="A1748" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B1748" t="s">
         <v>3279</v>
       </c>
       <c r="C1748">
         <v>1</v>
       </c>
     </row>
     <row r="1749" spans="1:3">
-      <c r="A1749" t="s">
+      <c r="B1749" t="s">
         <v>3280</v>
-      </c>
-[...1 lines deleted...]
-        <v>3281</v>
       </c>
       <c r="C1749">
         <v>1</v>
       </c>
     </row>
     <row r="1750" spans="1:3">
       <c r="A1750" t="s">
+        <v>3281</v>
+      </c>
+      <c r="B1750" t="s">
         <v>3282</v>
       </c>
-      <c r="B1750" t="s">
+      <c r="C1750">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1751" spans="1:3">
+      <c r="A1751" t="s">
         <v>3283</v>
-      </c>
-[...6 lines deleted...]
-        <v>5502048</v>
       </c>
       <c r="B1751" t="s">
         <v>3284</v>
       </c>
       <c r="C1751">
         <v>1</v>
       </c>
     </row>
     <row r="1752" spans="1:3">
-      <c r="A1752">
-        <v>5502053</v>
+      <c r="A1752" t="s">
+        <v>3285</v>
       </c>
       <c r="B1752" t="s">
-        <v>3285</v>
+        <v>3286</v>
       </c>
       <c r="C1752">
         <v>1</v>
       </c>
     </row>
     <row r="1753" spans="1:3">
       <c r="A1753" t="s">
-        <v>3286</v>
+        <v>3287</v>
       </c>
       <c r="B1753" t="s">
-        <v>3287</v>
+        <v>3288</v>
       </c>
       <c r="C1753">
         <v>1</v>
       </c>
     </row>
     <row r="1754" spans="1:3">
-      <c r="A1754">
-        <v>5010021</v>
+      <c r="A1754" t="s">
+        <v>3289</v>
       </c>
       <c r="B1754" t="s">
-        <v>3288</v>
+        <v>3290</v>
       </c>
       <c r="C1754">
         <v>1</v>
       </c>
     </row>
     <row r="1755" spans="1:3">
       <c r="A1755" t="s">
-        <v>3289</v>
+        <v>3291</v>
       </c>
       <c r="B1755" t="s">
-        <v>3290</v>
+        <v>3292</v>
       </c>
       <c r="C1755">
         <v>1</v>
       </c>
     </row>
     <row r="1756" spans="1:3">
       <c r="A1756" t="s">
-        <v>3291</v>
+        <v>3293</v>
       </c>
       <c r="B1756" t="s">
-        <v>3292</v>
+        <v>3294</v>
       </c>
       <c r="C1756">
         <v>1</v>
       </c>
     </row>
     <row r="1757" spans="1:3">
-      <c r="A1757">
-        <v>5508221</v>
+      <c r="A1757" t="s">
+        <v>3295</v>
       </c>
       <c r="B1757" t="s">
-        <v>3293</v>
+        <v>3296</v>
       </c>
       <c r="C1757">
         <v>1</v>
       </c>
     </row>
     <row r="1758" spans="1:3">
       <c r="A1758" t="s">
-        <v>3294</v>
+        <v>3289</v>
       </c>
       <c r="B1758" t="s">
-        <v>3295</v>
+        <v>3297</v>
       </c>
       <c r="C1758">
         <v>1</v>
       </c>
     </row>
     <row r="1759" spans="1:3">
       <c r="A1759" t="s">
-        <v>3296</v>
+        <v>3298</v>
       </c>
       <c r="B1759" t="s">
-        <v>3297</v>
+        <v>3299</v>
       </c>
       <c r="C1759">
         <v>1</v>
       </c>
     </row>
     <row r="1760" spans="1:3">
       <c r="A1760" t="s">
-        <v>3298</v>
+        <v>3300</v>
       </c>
       <c r="B1760" t="s">
-        <v>3299</v>
+        <v>3301</v>
       </c>
       <c r="C1760">
         <v>1</v>
       </c>
     </row>
     <row r="1761" spans="1:3">
       <c r="A1761" t="s">
-        <v>3300</v>
+        <v>3302</v>
       </c>
       <c r="B1761" t="s">
-        <v>3301</v>
+        <v>3303</v>
       </c>
       <c r="C1761">
         <v>1</v>
       </c>
     </row>
     <row r="1762" spans="1:3">
       <c r="A1762" t="s">
-        <v>3302</v>
+        <v>3304</v>
       </c>
       <c r="B1762" t="s">
-        <v>3303</v>
+        <v>3305</v>
       </c>
       <c r="C1762">
         <v>1</v>
       </c>
     </row>
     <row r="1763" spans="1:3">
       <c r="A1763" t="s">
-        <v>3304</v>
+        <v>3306</v>
       </c>
       <c r="B1763" t="s">
-        <v>3305</v>
+        <v>3307</v>
       </c>
       <c r="C1763">
         <v>1</v>
       </c>
     </row>
     <row r="1764" spans="1:3">
       <c r="A1764" t="s">
-        <v>3306</v>
+        <v>3308</v>
       </c>
       <c r="B1764" t="s">
-        <v>3307</v>
+        <v>3309</v>
       </c>
       <c r="C1764">
         <v>1</v>
       </c>
     </row>
     <row r="1765" spans="1:3">
-      <c r="A1765">
-        <v>6009144</v>
+      <c r="A1765" t="s">
+        <v>3310</v>
       </c>
       <c r="B1765" t="s">
-        <v>3308</v>
+        <v>3311</v>
       </c>
       <c r="C1765">
         <v>1</v>
       </c>
     </row>
     <row r="1766" spans="1:3">
       <c r="A1766" t="s">
-        <v>3309</v>
+        <v>3312</v>
       </c>
       <c r="B1766" t="s">
-        <v>3310</v>
+        <v>3313</v>
       </c>
       <c r="C1766">
         <v>1</v>
       </c>
     </row>
     <row r="1767" spans="1:3">
       <c r="A1767" t="s">
-        <v>3256</v>
+        <v>3314</v>
       </c>
       <c r="B1767" t="s">
-        <v>3311</v>
+        <v>3315</v>
       </c>
       <c r="C1767">
         <v>1</v>
       </c>
     </row>
     <row r="1768" spans="1:3">
       <c r="A1768" t="s">
-        <v>3312</v>
+        <v>3316</v>
       </c>
       <c r="B1768" t="s">
-        <v>3313</v>
+        <v>3317</v>
       </c>
       <c r="C1768">
         <v>1</v>
       </c>
     </row>
     <row r="1769" spans="1:3">
       <c r="A1769" t="s">
-        <v>3314</v>
+        <v>3318</v>
       </c>
       <c r="B1769" t="s">
-        <v>3315</v>
+        <v>3319</v>
       </c>
       <c r="C1769">
         <v>1</v>
       </c>
     </row>
     <row r="1770" spans="1:3">
       <c r="A1770" t="s">
-        <v>3316</v>
+        <v>3318</v>
       </c>
       <c r="B1770" t="s">
-        <v>3317</v>
+        <v>3320</v>
       </c>
       <c r="C1770">
         <v>1</v>
       </c>
     </row>
     <row r="1771" spans="1:3">
       <c r="A1771" t="s">
-        <v>3174</v>
+        <v>3318</v>
       </c>
       <c r="B1771" t="s">
-        <v>3318</v>
+        <v>3321</v>
       </c>
       <c r="C1771">
         <v>1</v>
       </c>
     </row>
     <row r="1772" spans="1:3">
       <c r="A1772" t="s">
-        <v>3319</v>
+        <v>3322</v>
       </c>
       <c r="B1772" t="s">
-        <v>3320</v>
+        <v>3323</v>
       </c>
       <c r="C1772">
         <v>1</v>
       </c>
     </row>
     <row r="1773" spans="1:3">
       <c r="A1773" t="s">
-        <v>3321</v>
+        <v>3324</v>
       </c>
       <c r="B1773" t="s">
-        <v>3322</v>
+        <v>3325</v>
       </c>
       <c r="C1773">
         <v>1</v>
       </c>
     </row>
     <row r="1774" spans="1:3">
-      <c r="A1774" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B1774" t="s">
-        <v>3324</v>
+        <v>3326</v>
       </c>
       <c r="C1774">
         <v>1</v>
       </c>
     </row>
     <row r="1775" spans="1:3">
-      <c r="A1775" t="s">
-        <v>3323</v>
+      <c r="A1775">
+        <v>16512870</v>
       </c>
       <c r="B1775" t="s">
-        <v>3325</v>
+        <v>3327</v>
       </c>
       <c r="C1775">
         <v>1</v>
       </c>
     </row>
     <row r="1776" spans="1:3">
       <c r="A1776" t="s">
-        <v>3326</v>
+        <v>3328</v>
       </c>
       <c r="B1776" t="s">
-        <v>3327</v>
+        <v>3329</v>
       </c>
       <c r="C1776">
         <v>1</v>
       </c>
     </row>
     <row r="1777" spans="1:3">
       <c r="A1777" t="s">
-        <v>3328</v>
+        <v>3330</v>
       </c>
       <c r="B1777" t="s">
-        <v>3329</v>
+        <v>3331</v>
       </c>
       <c r="C1777">
         <v>1</v>
       </c>
     </row>
     <row r="1778" spans="1:3">
       <c r="A1778" t="s">
-        <v>3330</v>
+        <v>3332</v>
       </c>
       <c r="B1778" t="s">
-        <v>3331</v>
+        <v>3333</v>
       </c>
       <c r="C1778">
         <v>1</v>
       </c>
     </row>
     <row r="1779" spans="1:3">
+      <c r="A1779" t="s">
+        <v>3334</v>
+      </c>
       <c r="B1779" t="s">
-        <v>3332</v>
+        <v>3335</v>
       </c>
       <c r="C1779">
         <v>1</v>
       </c>
     </row>
     <row r="1780" spans="1:3">
+      <c r="A1780" t="s">
+        <v>3336</v>
+      </c>
       <c r="B1780" t="s">
-        <v>3333</v>
+        <v>3337</v>
       </c>
       <c r="C1780">
         <v>1</v>
       </c>
     </row>
     <row r="1781" spans="1:3">
+      <c r="A1781" t="s">
+        <v>3338</v>
+      </c>
       <c r="B1781" t="s">
-        <v>3334</v>
+        <v>3339</v>
       </c>
       <c r="C1781">
         <v>1</v>
       </c>
     </row>
     <row r="1782" spans="1:3">
+      <c r="A1782" t="s">
+        <v>3340</v>
+      </c>
       <c r="B1782" t="s">
-        <v>3335</v>
+        <v>3341</v>
       </c>
       <c r="C1782">
         <v>1</v>
       </c>
     </row>
     <row r="1783" spans="1:3">
       <c r="A1783" t="s">
-        <v>3336</v>
+        <v>3342</v>
       </c>
       <c r="B1783" t="s">
-        <v>3337</v>
+        <v>3343</v>
       </c>
       <c r="C1783">
         <v>1</v>
       </c>
     </row>
     <row r="1784" spans="1:3">
       <c r="A1784" t="s">
-        <v>3338</v>
+        <v>3344</v>
       </c>
       <c r="B1784" t="s">
-        <v>3339</v>
+        <v>3345</v>
       </c>
       <c r="C1784">
         <v>1</v>
       </c>
     </row>
     <row r="1785" spans="1:3">
       <c r="A1785" t="s">
-        <v>3340</v>
+        <v>3346</v>
       </c>
       <c r="B1785" t="s">
-        <v>3341</v>
+        <v>3347</v>
       </c>
       <c r="C1785">
         <v>1</v>
       </c>
     </row>
     <row r="1786" spans="1:3">
       <c r="A1786" t="s">
-        <v>3342</v>
+        <v>3348</v>
       </c>
       <c r="B1786" t="s">
-        <v>3343</v>
+        <v>3349</v>
       </c>
       <c r="C1786">
         <v>1</v>
       </c>
     </row>
     <row r="1787" spans="1:3">
       <c r="A1787" t="s">
-        <v>3344</v>
+        <v>3350</v>
       </c>
       <c r="B1787" t="s">
-        <v>3345</v>
+        <v>3351</v>
       </c>
       <c r="C1787">
         <v>1</v>
       </c>
     </row>
     <row r="1788" spans="1:3">
       <c r="A1788" t="s">
-        <v>3346</v>
+        <v>3352</v>
       </c>
       <c r="B1788" t="s">
-        <v>3347</v>
+        <v>3353</v>
       </c>
       <c r="C1788">
         <v>1</v>
       </c>
     </row>
     <row r="1789" spans="1:3">
       <c r="A1789" t="s">
-        <v>3348</v>
+        <v>3354</v>
       </c>
       <c r="B1789" t="s">
-        <v>3349</v>
+        <v>3355</v>
       </c>
       <c r="C1789">
         <v>1</v>
       </c>
     </row>
     <row r="1790" spans="1:3">
       <c r="A1790" t="s">
-        <v>3350</v>
+        <v>3356</v>
       </c>
       <c r="B1790" t="s">
-        <v>3351</v>
+        <v>3357</v>
       </c>
       <c r="C1790">
         <v>1</v>
       </c>
     </row>
     <row r="1791" spans="1:3">
       <c r="A1791" t="s">
-        <v>3344</v>
+        <v>3358</v>
       </c>
       <c r="B1791" t="s">
-        <v>3352</v>
+        <v>3359</v>
       </c>
       <c r="C1791">
         <v>1</v>
       </c>
     </row>
     <row r="1792" spans="1:3">
       <c r="A1792" t="s">
-        <v>3353</v>
+        <v>3360</v>
       </c>
       <c r="B1792" t="s">
-        <v>3354</v>
+        <v>3361</v>
       </c>
       <c r="C1792">
         <v>1</v>
       </c>
     </row>
     <row r="1793" spans="1:3">
       <c r="A1793" t="s">
-        <v>3355</v>
+        <v>3362</v>
       </c>
       <c r="B1793" t="s">
-        <v>3356</v>
+        <v>3363</v>
       </c>
       <c r="C1793">
         <v>1</v>
       </c>
     </row>
     <row r="1794" spans="1:3">
       <c r="A1794" t="s">
-        <v>3357</v>
+        <v>3364</v>
       </c>
       <c r="B1794" t="s">
-        <v>3358</v>
+        <v>3365</v>
       </c>
       <c r="C1794">
         <v>1</v>
       </c>
     </row>
     <row r="1795" spans="1:3">
       <c r="A1795" t="s">
-        <v>3359</v>
+        <v>3366</v>
       </c>
       <c r="B1795" t="s">
-        <v>3360</v>
+        <v>3367</v>
       </c>
       <c r="C1795">
         <v>1</v>
       </c>
     </row>
     <row r="1796" spans="1:3">
       <c r="A1796" t="s">
-        <v>3361</v>
+        <v>3368</v>
       </c>
       <c r="B1796" t="s">
-        <v>3362</v>
+        <v>3369</v>
       </c>
       <c r="C1796">
         <v>1</v>
       </c>
     </row>
     <row r="1797" spans="1:3">
       <c r="A1797" t="s">
-        <v>3363</v>
+        <v>3370</v>
       </c>
       <c r="B1797" t="s">
-        <v>3364</v>
+        <v>3371</v>
       </c>
       <c r="C1797">
         <v>1</v>
       </c>
     </row>
     <row r="1798" spans="1:3">
       <c r="A1798" t="s">
-        <v>3365</v>
+        <v>3372</v>
       </c>
       <c r="B1798" t="s">
-        <v>3366</v>
+        <v>3373</v>
       </c>
       <c r="C1798">
         <v>1</v>
       </c>
     </row>
     <row r="1799" spans="1:3">
       <c r="A1799" t="s">
-        <v>3367</v>
+        <v>3374</v>
       </c>
       <c r="B1799" t="s">
-        <v>3368</v>
+        <v>3375</v>
       </c>
       <c r="C1799">
         <v>1</v>
       </c>
     </row>
     <row r="1800" spans="1:3">
       <c r="A1800" t="s">
-        <v>3369</v>
+        <v>3376</v>
       </c>
       <c r="B1800" t="s">
-        <v>3370</v>
+        <v>3377</v>
       </c>
       <c r="C1800">
         <v>1</v>
       </c>
     </row>
     <row r="1801" spans="1:3">
       <c r="A1801" t="s">
-        <v>3371</v>
+        <v>3378</v>
       </c>
       <c r="B1801" t="s">
-        <v>3372</v>
+        <v>3379</v>
       </c>
       <c r="C1801">
         <v>1</v>
       </c>
     </row>
     <row r="1802" spans="1:3">
       <c r="A1802" t="s">
-        <v>3373</v>
+        <v>3380</v>
       </c>
       <c r="B1802" t="s">
-        <v>3374</v>
+        <v>3381</v>
       </c>
       <c r="C1802">
         <v>1</v>
       </c>
     </row>
     <row r="1803" spans="1:3">
       <c r="A1803" t="s">
-        <v>3373</v>
+        <v>3382</v>
       </c>
       <c r="B1803" t="s">
-        <v>3375</v>
+        <v>3383</v>
       </c>
       <c r="C1803">
         <v>1</v>
       </c>
     </row>
     <row r="1804" spans="1:3">
       <c r="A1804" t="s">
-        <v>3373</v>
+        <v>3384</v>
       </c>
       <c r="B1804" t="s">
-        <v>3376</v>
+        <v>3385</v>
       </c>
       <c r="C1804">
         <v>1</v>
       </c>
     </row>
     <row r="1805" spans="1:3">
       <c r="A1805" t="s">
-        <v>3377</v>
+        <v>3386</v>
       </c>
       <c r="B1805" t="s">
-        <v>3378</v>
+        <v>3387</v>
       </c>
       <c r="C1805">
         <v>1</v>
       </c>
     </row>
     <row r="1806" spans="1:3">
       <c r="A1806" t="s">
-        <v>3379</v>
+        <v>3388</v>
       </c>
       <c r="B1806" t="s">
-        <v>3380</v>
+        <v>3389</v>
       </c>
       <c r="C1806">
         <v>1</v>
       </c>
     </row>
     <row r="1807" spans="1:3">
+      <c r="A1807" t="s">
+        <v>3390</v>
+      </c>
       <c r="B1807" t="s">
-        <v>3381</v>
+        <v>3391</v>
       </c>
       <c r="C1807">
         <v>1</v>
       </c>
     </row>
     <row r="1808" spans="1:3">
-      <c r="A1808">
-        <v>16512870</v>
+      <c r="A1808" t="s">
+        <v>3392</v>
       </c>
       <c r="B1808" t="s">
-        <v>3382</v>
+        <v>3393</v>
       </c>
       <c r="C1808">
         <v>1</v>
       </c>
     </row>
     <row r="1809" spans="1:3">
       <c r="A1809" t="s">
-        <v>3383</v>
+        <v>3394</v>
       </c>
       <c r="B1809" t="s">
-        <v>3384</v>
+        <v>3395</v>
       </c>
       <c r="C1809">
         <v>1</v>
       </c>
     </row>
     <row r="1810" spans="1:3">
       <c r="A1810" t="s">
-        <v>3385</v>
+        <v>3396</v>
       </c>
       <c r="B1810" t="s">
-        <v>3386</v>
+        <v>3397</v>
       </c>
       <c r="C1810">
         <v>1</v>
       </c>
     </row>
     <row r="1811" spans="1:3">
       <c r="A1811" t="s">
-        <v>3387</v>
+        <v>3398</v>
       </c>
       <c r="B1811" t="s">
-        <v>3388</v>
+        <v>3399</v>
       </c>
       <c r="C1811">
         <v>1</v>
       </c>
     </row>
     <row r="1812" spans="1:3">
       <c r="A1812" t="s">
-        <v>3389</v>
+        <v>3400</v>
       </c>
       <c r="B1812" t="s">
-        <v>3390</v>
+        <v>3401</v>
       </c>
       <c r="C1812">
         <v>1</v>
       </c>
     </row>
     <row r="1813" spans="1:3">
       <c r="A1813" t="s">
-        <v>3391</v>
+        <v>3402</v>
       </c>
       <c r="B1813" t="s">
-        <v>3392</v>
+        <v>3403</v>
       </c>
       <c r="C1813">
         <v>1</v>
       </c>
     </row>
     <row r="1814" spans="1:3">
       <c r="A1814" t="s">
-        <v>3393</v>
+        <v>3404</v>
       </c>
       <c r="B1814" t="s">
-        <v>3394</v>
+        <v>3405</v>
       </c>
       <c r="C1814">
         <v>1</v>
       </c>
     </row>
     <row r="1815" spans="1:3">
       <c r="A1815" t="s">
-        <v>3395</v>
+        <v>3406</v>
       </c>
       <c r="B1815" t="s">
-        <v>3396</v>
+        <v>3407</v>
       </c>
       <c r="C1815">
         <v>1</v>
       </c>
     </row>
     <row r="1816" spans="1:3">
       <c r="A1816" t="s">
-        <v>3397</v>
+        <v>3408</v>
       </c>
       <c r="B1816" t="s">
-        <v>3398</v>
+        <v>3409</v>
       </c>
       <c r="C1816">
         <v>1</v>
       </c>
     </row>
     <row r="1817" spans="1:3">
       <c r="A1817" t="s">
-        <v>3399</v>
+        <v>3410</v>
       </c>
       <c r="B1817" t="s">
-        <v>3400</v>
+        <v>3411</v>
       </c>
       <c r="C1817">
         <v>1</v>
       </c>
     </row>
     <row r="1818" spans="1:3">
       <c r="A1818" t="s">
-        <v>3401</v>
+        <v>3412</v>
       </c>
       <c r="B1818" t="s">
-        <v>3402</v>
+        <v>3413</v>
       </c>
       <c r="C1818">
         <v>1</v>
       </c>
     </row>
     <row r="1819" spans="1:3">
       <c r="A1819" t="s">
-        <v>3403</v>
+        <v>3414</v>
       </c>
       <c r="B1819" t="s">
-        <v>3404</v>
+        <v>3415</v>
       </c>
       <c r="C1819">
         <v>1</v>
       </c>
     </row>
     <row r="1820" spans="1:3">
       <c r="A1820" t="s">
-        <v>3405</v>
+        <v>3416</v>
       </c>
       <c r="B1820" t="s">
-        <v>3406</v>
+        <v>3417</v>
       </c>
       <c r="C1820">
         <v>1</v>
       </c>
     </row>
     <row r="1821" spans="1:3">
       <c r="A1821" t="s">
-        <v>3407</v>
+        <v>3418</v>
       </c>
       <c r="B1821" t="s">
-        <v>3408</v>
+        <v>3419</v>
       </c>
       <c r="C1821">
         <v>1</v>
       </c>
     </row>
     <row r="1822" spans="1:3">
       <c r="A1822" t="s">
-        <v>3409</v>
+        <v>3420</v>
       </c>
       <c r="B1822" t="s">
-        <v>3410</v>
+        <v>3421</v>
       </c>
       <c r="C1822">
         <v>1</v>
       </c>
     </row>
     <row r="1823" spans="1:3">
       <c r="A1823" t="s">
-        <v>3411</v>
+        <v>3422</v>
       </c>
       <c r="B1823" t="s">
-        <v>3412</v>
+        <v>3423</v>
       </c>
       <c r="C1823">
         <v>1</v>
       </c>
     </row>
     <row r="1824" spans="1:3">
       <c r="A1824" t="s">
-        <v>3413</v>
+        <v>3424</v>
       </c>
       <c r="B1824" t="s">
-        <v>3414</v>
+        <v>3425</v>
       </c>
       <c r="C1824">
         <v>1</v>
       </c>
     </row>
     <row r="1825" spans="1:3">
       <c r="A1825" t="s">
-        <v>3415</v>
+        <v>3426</v>
       </c>
       <c r="B1825" t="s">
-        <v>3416</v>
+        <v>3427</v>
       </c>
       <c r="C1825">
         <v>1</v>
       </c>
     </row>
     <row r="1826" spans="1:3">
       <c r="A1826" t="s">
-        <v>3417</v>
+        <v>3428</v>
       </c>
       <c r="B1826" t="s">
-        <v>3418</v>
+        <v>3429</v>
       </c>
       <c r="C1826">
         <v>1</v>
       </c>
     </row>
     <row r="1827" spans="1:3">
       <c r="A1827" t="s">
-        <v>3419</v>
+        <v>3430</v>
       </c>
       <c r="B1827" t="s">
-        <v>3420</v>
+        <v>3431</v>
       </c>
       <c r="C1827">
         <v>1</v>
       </c>
     </row>
     <row r="1828" spans="1:3">
       <c r="A1828" t="s">
-        <v>3421</v>
+        <v>3432</v>
       </c>
       <c r="B1828" t="s">
-        <v>3422</v>
+        <v>3433</v>
       </c>
       <c r="C1828">
         <v>1</v>
       </c>
     </row>
     <row r="1829" spans="1:3">
       <c r="A1829" t="s">
-        <v>3423</v>
+        <v>3434</v>
       </c>
       <c r="B1829" t="s">
-        <v>3424</v>
+        <v>3435</v>
       </c>
       <c r="C1829">
         <v>1</v>
       </c>
     </row>
     <row r="1830" spans="1:3">
       <c r="A1830" t="s">
-        <v>3425</v>
+        <v>3436</v>
       </c>
       <c r="B1830" t="s">
-        <v>3426</v>
+        <v>3437</v>
       </c>
       <c r="C1830">
         <v>1</v>
       </c>
     </row>
     <row r="1831" spans="1:3">
       <c r="A1831" t="s">
-        <v>3427</v>
+        <v>3438</v>
       </c>
       <c r="B1831" t="s">
-        <v>3428</v>
+        <v>3439</v>
       </c>
       <c r="C1831">
         <v>1</v>
       </c>
     </row>
     <row r="1832" spans="1:3">
       <c r="A1832" t="s">
-        <v>3429</v>
+        <v>3440</v>
       </c>
       <c r="B1832" t="s">
-        <v>3430</v>
+        <v>3441</v>
       </c>
       <c r="C1832">
         <v>1</v>
       </c>
     </row>
     <row r="1833" spans="1:3">
-      <c r="A1833" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B1833" t="s">
-        <v>3432</v>
+        <v>3442</v>
       </c>
       <c r="C1833">
         <v>1</v>
       </c>
     </row>
     <row r="1834" spans="1:3">
       <c r="A1834" t="s">
-        <v>3433</v>
+        <v>3275</v>
       </c>
       <c r="B1834" t="s">
-        <v>3434</v>
+        <v>3443</v>
       </c>
       <c r="C1834">
         <v>1</v>
       </c>
     </row>
     <row r="1835" spans="1:3">
       <c r="A1835" t="s">
-        <v>3435</v>
+        <v>3444</v>
       </c>
       <c r="B1835" t="s">
-        <v>3436</v>
+        <v>3445</v>
       </c>
       <c r="C1835">
         <v>1</v>
       </c>
     </row>
     <row r="1836" spans="1:3">
       <c r="A1836" t="s">
-        <v>3437</v>
+        <v>3446</v>
       </c>
       <c r="B1836" t="s">
-        <v>3438</v>
+        <v>3447</v>
       </c>
       <c r="C1836">
         <v>1</v>
       </c>
     </row>
     <row r="1837" spans="1:3">
       <c r="A1837" t="s">
-        <v>3439</v>
+        <v>3448</v>
       </c>
       <c r="B1837" t="s">
-        <v>3440</v>
+        <v>3449</v>
       </c>
       <c r="C1837">
         <v>1</v>
       </c>
     </row>
     <row r="1838" spans="1:3">
       <c r="A1838" t="s">
-        <v>3441</v>
+        <v>3450</v>
       </c>
       <c r="B1838" t="s">
-        <v>3442</v>
+        <v>3451</v>
       </c>
       <c r="C1838">
         <v>1</v>
       </c>
     </row>
     <row r="1839" spans="1:3">
-      <c r="A1839" t="s">
-        <v>3443</v>
+      <c r="A1839">
+        <v>9340399</v>
       </c>
       <c r="B1839" t="s">
-        <v>3444</v>
+        <v>3452</v>
       </c>
       <c r="C1839">
         <v>1</v>
       </c>
     </row>
     <row r="1840" spans="1:3">
       <c r="A1840" t="s">
-        <v>3445</v>
+        <v>3453</v>
       </c>
       <c r="B1840" t="s">
-        <v>3446</v>
+        <v>3454</v>
       </c>
       <c r="C1840">
         <v>1</v>
       </c>
     </row>
     <row r="1841" spans="1:3">
       <c r="A1841" t="s">
-        <v>3447</v>
+        <v>3455</v>
       </c>
       <c r="B1841" t="s">
-        <v>3448</v>
+        <v>3456</v>
       </c>
       <c r="C1841">
         <v>1</v>
       </c>
     </row>
     <row r="1842" spans="1:3">
       <c r="A1842" t="s">
-        <v>3449</v>
+        <v>3457</v>
       </c>
       <c r="B1842" t="s">
-        <v>3450</v>
+        <v>3458</v>
       </c>
       <c r="C1842">
         <v>1</v>
       </c>
     </row>
     <row r="1843" spans="1:3">
       <c r="A1843" t="s">
-        <v>3451</v>
+        <v>3459</v>
       </c>
       <c r="B1843" t="s">
-        <v>3452</v>
+        <v>3460</v>
       </c>
       <c r="C1843">
         <v>1</v>
       </c>
     </row>
     <row r="1844" spans="1:3">
       <c r="A1844" t="s">
-        <v>3453</v>
+        <v>3461</v>
       </c>
       <c r="B1844" t="s">
-        <v>3454</v>
+        <v>3462</v>
       </c>
       <c r="C1844">
         <v>1</v>
       </c>
     </row>
     <row r="1845" spans="1:3">
       <c r="A1845" t="s">
-        <v>3455</v>
+        <v>3463</v>
       </c>
       <c r="B1845" t="s">
-        <v>3456</v>
+        <v>3464</v>
       </c>
       <c r="C1845">
         <v>1</v>
       </c>
     </row>
     <row r="1846" spans="1:3">
       <c r="A1846" t="s">
-        <v>3457</v>
+        <v>3465</v>
       </c>
       <c r="B1846" t="s">
-        <v>3458</v>
+        <v>3466</v>
       </c>
       <c r="C1846">
         <v>1</v>
       </c>
     </row>
     <row r="1847" spans="1:3">
       <c r="A1847" t="s">
-        <v>3459</v>
+        <v>3467</v>
       </c>
       <c r="B1847" t="s">
-        <v>3460</v>
+        <v>3468</v>
       </c>
       <c r="C1847">
         <v>1</v>
       </c>
     </row>
     <row r="1848" spans="1:3">
       <c r="A1848" t="s">
-        <v>3461</v>
+        <v>3469</v>
       </c>
       <c r="B1848" t="s">
-        <v>3462</v>
+        <v>3470</v>
       </c>
       <c r="C1848">
         <v>1</v>
       </c>
     </row>
     <row r="1849" spans="1:3">
       <c r="A1849" t="s">
-        <v>3463</v>
+        <v>3471</v>
       </c>
       <c r="B1849" t="s">
-        <v>3464</v>
+        <v>3472</v>
       </c>
       <c r="C1849">
         <v>1</v>
       </c>
     </row>
     <row r="1850" spans="1:3">
       <c r="A1850" t="s">
-        <v>3465</v>
+        <v>3473</v>
       </c>
       <c r="B1850" t="s">
-        <v>3466</v>
+        <v>3474</v>
       </c>
       <c r="C1850">
         <v>1</v>
       </c>
     </row>
     <row r="1851" spans="1:3">
       <c r="A1851" t="s">
-        <v>3467</v>
+        <v>3475</v>
       </c>
       <c r="B1851" t="s">
-        <v>3468</v>
+        <v>3476</v>
       </c>
       <c r="C1851">
         <v>1</v>
       </c>
     </row>
     <row r="1852" spans="1:3">
       <c r="A1852" t="s">
-        <v>3469</v>
+        <v>3477</v>
       </c>
       <c r="B1852" t="s">
-        <v>3470</v>
+        <v>3478</v>
       </c>
       <c r="C1852">
         <v>1</v>
       </c>
     </row>
     <row r="1853" spans="1:3">
       <c r="A1853" t="s">
-        <v>3471</v>
+        <v>3479</v>
       </c>
       <c r="B1853" t="s">
-        <v>3472</v>
+        <v>3480</v>
       </c>
       <c r="C1853">
         <v>1</v>
       </c>
     </row>
     <row r="1854" spans="1:3">
       <c r="A1854" t="s">
-        <v>3473</v>
+        <v>3481</v>
       </c>
       <c r="B1854" t="s">
-        <v>3474</v>
+        <v>3482</v>
       </c>
       <c r="C1854">
         <v>1</v>
       </c>
     </row>
     <row r="1855" spans="1:3">
       <c r="A1855" t="s">
-        <v>3475</v>
+        <v>3483</v>
       </c>
       <c r="B1855" t="s">
-        <v>3476</v>
+        <v>3484</v>
       </c>
       <c r="C1855">
         <v>1</v>
       </c>
     </row>
     <row r="1856" spans="1:3">
       <c r="A1856" t="s">
-        <v>3477</v>
+        <v>3485</v>
       </c>
       <c r="B1856" t="s">
-        <v>3478</v>
+        <v>3486</v>
       </c>
       <c r="C1856">
         <v>1</v>
       </c>
     </row>
     <row r="1857" spans="1:3">
       <c r="A1857" t="s">
-        <v>3479</v>
+        <v>3487</v>
       </c>
       <c r="B1857" t="s">
-        <v>3480</v>
+        <v>3488</v>
       </c>
       <c r="C1857">
         <v>1</v>
       </c>
     </row>
     <row r="1858" spans="1:3">
       <c r="A1858" t="s">
-        <v>3481</v>
+        <v>3489</v>
       </c>
       <c r="B1858" t="s">
-        <v>3482</v>
+        <v>3490</v>
       </c>
       <c r="C1858">
         <v>1</v>
       </c>
     </row>
     <row r="1859" spans="1:3">
       <c r="A1859" t="s">
-        <v>3483</v>
+        <v>3489</v>
       </c>
       <c r="B1859" t="s">
-        <v>3484</v>
+        <v>3491</v>
       </c>
       <c r="C1859">
         <v>1</v>
       </c>
     </row>
     <row r="1860" spans="1:3">
       <c r="A1860" t="s">
-        <v>3485</v>
+        <v>3492</v>
       </c>
       <c r="B1860" t="s">
-        <v>3486</v>
+        <v>3493</v>
       </c>
       <c r="C1860">
         <v>1</v>
       </c>
     </row>
     <row r="1861" spans="1:3">
       <c r="A1861" t="s">
-        <v>3487</v>
+        <v>3494</v>
       </c>
       <c r="B1861" t="s">
-        <v>3488</v>
+        <v>3495</v>
       </c>
       <c r="C1861">
         <v>1</v>
       </c>
     </row>
     <row r="1862" spans="1:3">
       <c r="A1862" t="s">
-        <v>3489</v>
+        <v>3496</v>
       </c>
       <c r="B1862" t="s">
-        <v>3490</v>
+        <v>3497</v>
       </c>
       <c r="C1862">
         <v>1</v>
       </c>
     </row>
     <row r="1863" spans="1:3">
       <c r="A1863" t="s">
-        <v>3491</v>
+        <v>3498</v>
       </c>
       <c r="B1863" t="s">
-        <v>3492</v>
+        <v>3499</v>
       </c>
       <c r="C1863">
         <v>1</v>
       </c>
     </row>
     <row r="1864" spans="1:3">
       <c r="A1864" t="s">
-        <v>3493</v>
+        <v>3500</v>
       </c>
       <c r="B1864" t="s">
-        <v>3494</v>
+        <v>3501</v>
       </c>
       <c r="C1864">
         <v>1</v>
       </c>
     </row>
     <row r="1865" spans="1:3">
       <c r="A1865" t="s">
-        <v>3495</v>
+        <v>3502</v>
       </c>
       <c r="B1865" t="s">
-        <v>3496</v>
+        <v>3503</v>
       </c>
       <c r="C1865">
         <v>1</v>
       </c>
     </row>
     <row r="1866" spans="1:3">
       <c r="A1866" t="s">
-        <v>3497</v>
+        <v>3504</v>
       </c>
       <c r="B1866" t="s">
-        <v>3498</v>
+        <v>3505</v>
       </c>
       <c r="C1866">
         <v>1</v>
       </c>
     </row>
     <row r="1867" spans="1:3">
+      <c r="A1867" t="s">
+        <v>3506</v>
+      </c>
       <c r="B1867" t="s">
-        <v>3499</v>
+        <v>3507</v>
       </c>
       <c r="C1867">
         <v>1</v>
       </c>
     </row>
     <row r="1868" spans="1:3">
       <c r="A1868" t="s">
-        <v>3330</v>
+        <v>3508</v>
       </c>
       <c r="B1868" t="s">
-        <v>3500</v>
+        <v>3509</v>
       </c>
       <c r="C1868">
         <v>1</v>
       </c>
     </row>
     <row r="1869" spans="1:3">
       <c r="A1869" t="s">
-        <v>3501</v>
+        <v>3510</v>
       </c>
       <c r="B1869" t="s">
-        <v>3502</v>
+        <v>3511</v>
       </c>
       <c r="C1869">
         <v>1</v>
       </c>
     </row>
     <row r="1870" spans="1:3">
-      <c r="A1870" t="s">
-        <v>3503</v>
+      <c r="A1870">
+        <v>16384676</v>
       </c>
       <c r="B1870" t="s">
-        <v>3504</v>
+        <v>3512</v>
       </c>
       <c r="C1870">
         <v>1</v>
       </c>
     </row>
     <row r="1871" spans="1:3">
       <c r="A1871" t="s">
-        <v>3505</v>
+        <v>3304</v>
       </c>
       <c r="B1871" t="s">
-        <v>3506</v>
+        <v>3513</v>
       </c>
       <c r="C1871">
         <v>1</v>
       </c>
     </row>
     <row r="1872" spans="1:3">
       <c r="A1872" t="s">
-        <v>3507</v>
+        <v>3514</v>
       </c>
       <c r="B1872" t="s">
-        <v>3508</v>
+        <v>3515</v>
       </c>
       <c r="C1872">
         <v>1</v>
       </c>
     </row>
     <row r="1873" spans="1:3">
-      <c r="A1873">
-        <v>9340399</v>
+      <c r="A1873" t="s">
+        <v>3516</v>
       </c>
       <c r="B1873" t="s">
-        <v>3509</v>
+        <v>3517</v>
       </c>
       <c r="C1873">
         <v>1</v>
       </c>
     </row>
     <row r="1874" spans="1:3">
       <c r="A1874" t="s">
-        <v>3510</v>
+        <v>3518</v>
       </c>
       <c r="B1874" t="s">
-        <v>3511</v>
+        <v>3519</v>
       </c>
       <c r="C1874">
         <v>1</v>
       </c>
     </row>
     <row r="1875" spans="1:3">
       <c r="A1875" t="s">
-        <v>3512</v>
+        <v>3520</v>
       </c>
       <c r="B1875" t="s">
-        <v>3513</v>
+        <v>3521</v>
       </c>
       <c r="C1875">
         <v>1</v>
       </c>
     </row>
     <row r="1876" spans="1:3">
       <c r="A1876" t="s">
-        <v>3514</v>
+        <v>3522</v>
       </c>
       <c r="B1876" t="s">
-        <v>3515</v>
+        <v>3523</v>
       </c>
       <c r="C1876">
         <v>1</v>
       </c>
     </row>
     <row r="1877" spans="1:3">
       <c r="A1877" t="s">
-        <v>3516</v>
+        <v>3524</v>
       </c>
       <c r="B1877" t="s">
-        <v>3517</v>
+        <v>3525</v>
       </c>
       <c r="C1877">
         <v>1</v>
       </c>
     </row>
     <row r="1878" spans="1:3">
       <c r="A1878" t="s">
-        <v>3518</v>
+        <v>3526</v>
       </c>
       <c r="B1878" t="s">
-        <v>3519</v>
+        <v>3527</v>
       </c>
       <c r="C1878">
         <v>1</v>
       </c>
     </row>
     <row r="1879" spans="1:3">
-      <c r="A1879" t="s">
-        <v>3520</v>
+      <c r="A1879">
+        <v>30000072</v>
       </c>
       <c r="B1879" t="s">
-        <v>3521</v>
+        <v>3528</v>
       </c>
       <c r="C1879">
         <v>1</v>
       </c>
     </row>
     <row r="1880" spans="1:3">
       <c r="A1880" t="s">
-        <v>3522</v>
+        <v>3529</v>
       </c>
       <c r="B1880" t="s">
-        <v>3523</v>
+        <v>3530</v>
       </c>
       <c r="C1880">
         <v>1</v>
       </c>
     </row>
     <row r="1881" spans="1:3">
       <c r="A1881" t="s">
-        <v>3524</v>
+        <v>3531</v>
       </c>
       <c r="B1881" t="s">
-        <v>3525</v>
+        <v>3532</v>
       </c>
       <c r="C1881">
         <v>1</v>
       </c>
     </row>
     <row r="1882" spans="1:3">
       <c r="A1882" t="s">
-        <v>3526</v>
+        <v>3533</v>
       </c>
       <c r="B1882" t="s">
-        <v>3527</v>
+        <v>3534</v>
       </c>
       <c r="C1882">
         <v>1</v>
       </c>
     </row>
     <row r="1883" spans="1:3">
-      <c r="A1883" t="s">
-        <v>3528</v>
+      <c r="A1883">
+        <v>110562</v>
       </c>
       <c r="B1883" t="s">
-        <v>3529</v>
+        <v>3535</v>
       </c>
       <c r="C1883">
         <v>1</v>
       </c>
     </row>
     <row r="1884" spans="1:3">
-      <c r="A1884" t="s">
-        <v>3530</v>
+      <c r="A1884">
+        <v>110567</v>
       </c>
       <c r="B1884" t="s">
-        <v>3531</v>
+        <v>3536</v>
       </c>
       <c r="C1884">
         <v>1</v>
       </c>
     </row>
     <row r="1885" spans="1:3">
-      <c r="A1885" t="s">
-        <v>3532</v>
+      <c r="A1885">
+        <v>110554</v>
       </c>
       <c r="B1885" t="s">
-        <v>3533</v>
+        <v>3537</v>
       </c>
       <c r="C1885">
         <v>1</v>
       </c>
     </row>
     <row r="1886" spans="1:3">
-      <c r="A1886" t="s">
-        <v>3534</v>
+      <c r="A1886">
+        <v>110561</v>
       </c>
       <c r="B1886" t="s">
-        <v>3535</v>
+        <v>3538</v>
       </c>
       <c r="C1886">
         <v>1</v>
       </c>
     </row>
     <row r="1887" spans="1:3">
-      <c r="A1887" t="s">
-        <v>3536</v>
+      <c r="A1887">
+        <v>110559</v>
       </c>
       <c r="B1887" t="s">
-        <v>3537</v>
+        <v>3539</v>
       </c>
       <c r="C1887">
         <v>1</v>
       </c>
     </row>
     <row r="1888" spans="1:3">
-      <c r="A1888">
-        <v>11051</v>
+      <c r="A1888" t="s">
+        <v>3540</v>
       </c>
       <c r="B1888" t="s">
-        <v>3538</v>
+        <v>3541</v>
       </c>
       <c r="C1888">
         <v>1</v>
       </c>
     </row>
     <row r="1889" spans="1:3">
       <c r="A1889" t="s">
-        <v>3539</v>
+        <v>3542</v>
       </c>
       <c r="B1889" t="s">
-        <v>3540</v>
+        <v>3543</v>
       </c>
       <c r="C1889">
         <v>1</v>
       </c>
     </row>
     <row r="1890" spans="1:3">
       <c r="A1890" t="s">
-        <v>3541</v>
+        <v>3544</v>
       </c>
       <c r="B1890" t="s">
-        <v>3542</v>
+        <v>3545</v>
       </c>
       <c r="C1890">
         <v>1</v>
       </c>
     </row>
     <row r="1891" spans="1:3">
       <c r="A1891" t="s">
-        <v>3543</v>
+        <v>3546</v>
       </c>
       <c r="B1891" t="s">
-        <v>3544</v>
+        <v>3547</v>
       </c>
       <c r="C1891">
         <v>1</v>
       </c>
     </row>
     <row r="1892" spans="1:3">
       <c r="A1892" t="s">
-        <v>3545</v>
+        <v>3548</v>
       </c>
       <c r="B1892" t="s">
-        <v>3546</v>
+        <v>3549</v>
       </c>
       <c r="C1892">
         <v>1</v>
       </c>
     </row>
     <row r="1893" spans="1:3">
       <c r="A1893" t="s">
-        <v>3547</v>
+        <v>3550</v>
       </c>
       <c r="B1893" t="s">
-        <v>3548</v>
+        <v>3551</v>
       </c>
       <c r="C1893">
         <v>1</v>
       </c>
     </row>
     <row r="1894" spans="1:3">
-      <c r="A1894" t="s">
-        <v>3547</v>
+      <c r="A1894">
+        <v>12.6025</v>
       </c>
       <c r="B1894" t="s">
-        <v>3549</v>
+        <v>3552</v>
       </c>
       <c r="C1894">
         <v>1</v>
       </c>
     </row>
     <row r="1895" spans="1:3">
-      <c r="A1895" t="s">
-        <v>3550</v>
+      <c r="A1895">
+        <v>126059</v>
       </c>
       <c r="B1895" t="s">
-        <v>3551</v>
+        <v>3553</v>
       </c>
       <c r="C1895">
         <v>1</v>
       </c>
     </row>
     <row r="1896" spans="1:3">
       <c r="A1896" t="s">
-        <v>3552</v>
+        <v>3554</v>
       </c>
       <c r="B1896" t="s">
-        <v>3553</v>
+        <v>3555</v>
       </c>
       <c r="C1896">
         <v>1</v>
       </c>
     </row>
     <row r="1897" spans="1:3">
       <c r="A1897" t="s">
-        <v>3554</v>
+        <v>3556</v>
       </c>
       <c r="B1897" t="s">
-        <v>3555</v>
+        <v>3557</v>
       </c>
       <c r="C1897">
         <v>1</v>
       </c>
     </row>
     <row r="1898" spans="1:3">
       <c r="A1898" t="s">
-        <v>3556</v>
+        <v>3558</v>
       </c>
       <c r="B1898" t="s">
-        <v>3557</v>
+        <v>3559</v>
       </c>
       <c r="C1898">
         <v>1</v>
       </c>
     </row>
     <row r="1899" spans="1:3">
       <c r="A1899" t="s">
-        <v>3558</v>
+        <v>3560</v>
       </c>
       <c r="B1899" t="s">
-        <v>3559</v>
+        <v>3561</v>
       </c>
       <c r="C1899">
         <v>1</v>
       </c>
     </row>
     <row r="1900" spans="1:3">
       <c r="A1900" t="s">
-        <v>3560</v>
+        <v>3562</v>
       </c>
       <c r="B1900" t="s">
-        <v>3561</v>
+        <v>3563</v>
       </c>
       <c r="C1900">
         <v>1</v>
       </c>
     </row>
     <row r="1901" spans="1:3">
       <c r="A1901" t="s">
-        <v>3562</v>
+        <v>3564</v>
       </c>
       <c r="B1901" t="s">
-        <v>3563</v>
+        <v>3565</v>
       </c>
       <c r="C1901">
         <v>1</v>
       </c>
     </row>
     <row r="1902" spans="1:3">
       <c r="A1902" t="s">
-        <v>3564</v>
+        <v>3566</v>
       </c>
       <c r="B1902" t="s">
-        <v>3565</v>
+        <v>3567</v>
       </c>
       <c r="C1902">
         <v>1</v>
       </c>
     </row>
     <row r="1903" spans="1:3">
       <c r="A1903" t="s">
-        <v>3566</v>
+        <v>3568</v>
       </c>
       <c r="B1903" t="s">
-        <v>3567</v>
+        <v>3569</v>
       </c>
       <c r="C1903">
         <v>1</v>
       </c>
     </row>
     <row r="1904" spans="1:3">
       <c r="A1904" t="s">
-        <v>3568</v>
+        <v>3570</v>
       </c>
       <c r="B1904" t="s">
-        <v>3569</v>
+        <v>3571</v>
       </c>
       <c r="C1904">
         <v>1</v>
       </c>
     </row>
     <row r="1905" spans="1:3">
-      <c r="A1905">
-        <v>16384676</v>
+      <c r="A1905" t="s">
+        <v>3572</v>
       </c>
       <c r="B1905" t="s">
-        <v>3570</v>
+        <v>3573</v>
       </c>
       <c r="C1905">
         <v>1</v>
       </c>
     </row>
     <row r="1906" spans="1:3">
       <c r="A1906" t="s">
-        <v>3359</v>
+        <v>3574</v>
       </c>
       <c r="B1906" t="s">
-        <v>3571</v>
+        <v>3575</v>
       </c>
       <c r="C1906">
         <v>1</v>
       </c>
     </row>
     <row r="1907" spans="1:3">
       <c r="A1907" t="s">
-        <v>3572</v>
+        <v>3576</v>
       </c>
       <c r="B1907" t="s">
-        <v>3573</v>
+        <v>3577</v>
       </c>
       <c r="C1907">
         <v>1</v>
       </c>
     </row>
     <row r="1908" spans="1:3">
       <c r="A1908" t="s">
-        <v>3574</v>
+        <v>3578</v>
       </c>
       <c r="B1908" t="s">
-        <v>3575</v>
+        <v>3579</v>
       </c>
       <c r="C1908">
         <v>1</v>
       </c>
     </row>
     <row r="1909" spans="1:3">
       <c r="A1909" t="s">
-        <v>3576</v>
+        <v>3580</v>
       </c>
       <c r="B1909" t="s">
-        <v>3577</v>
+        <v>3581</v>
       </c>
       <c r="C1909">
         <v>1</v>
       </c>
     </row>
     <row r="1910" spans="1:3">
       <c r="A1910" t="s">
-        <v>3578</v>
+        <v>3582</v>
       </c>
       <c r="B1910" t="s">
-        <v>3579</v>
+        <v>3583</v>
       </c>
       <c r="C1910">
         <v>1</v>
       </c>
     </row>
     <row r="1911" spans="1:3">
       <c r="A1911" t="s">
-        <v>3580</v>
+        <v>3584</v>
       </c>
       <c r="B1911" t="s">
-        <v>3581</v>
+        <v>3585</v>
       </c>
       <c r="C1911">
         <v>1</v>
       </c>
     </row>
     <row r="1912" spans="1:3">
       <c r="A1912" t="s">
-        <v>3582</v>
+        <v>3586</v>
       </c>
       <c r="B1912" t="s">
-        <v>3583</v>
+        <v>3587</v>
       </c>
       <c r="C1912">
         <v>1</v>
       </c>
     </row>
     <row r="1913" spans="1:3">
       <c r="A1913" t="s">
-        <v>3584</v>
+        <v>3588</v>
       </c>
       <c r="B1913" t="s">
-        <v>3585</v>
+        <v>3589</v>
       </c>
       <c r="C1913">
         <v>1</v>
       </c>
     </row>
     <row r="1914" spans="1:3">
-      <c r="A1914">
-        <v>30000072</v>
+      <c r="A1914" t="s">
+        <v>3590</v>
       </c>
       <c r="B1914" t="s">
-        <v>3586</v>
+        <v>3591</v>
       </c>
       <c r="C1914">
         <v>1</v>
       </c>
     </row>
     <row r="1915" spans="1:3">
       <c r="A1915" t="s">
-        <v>3587</v>
+        <v>3592</v>
       </c>
       <c r="B1915" t="s">
-        <v>3588</v>
+        <v>3593</v>
       </c>
       <c r="C1915">
         <v>1</v>
       </c>
     </row>
     <row r="1916" spans="1:3">
       <c r="A1916" t="s">
-        <v>3589</v>
+        <v>3594</v>
       </c>
       <c r="B1916" t="s">
-        <v>3590</v>
+        <v>3595</v>
       </c>
       <c r="C1916">
         <v>1</v>
       </c>
     </row>
     <row r="1917" spans="1:3">
       <c r="A1917" t="s">
-        <v>3591</v>
+        <v>3596</v>
       </c>
       <c r="B1917" t="s">
-        <v>3592</v>
+        <v>3597</v>
       </c>
       <c r="C1917">
         <v>1</v>
       </c>
     </row>
     <row r="1918" spans="1:3">
-      <c r="A1918">
-        <v>110562</v>
+      <c r="A1918" t="s">
+        <v>3598</v>
       </c>
       <c r="B1918" t="s">
-        <v>3593</v>
+        <v>3599</v>
       </c>
       <c r="C1918">
         <v>1</v>
       </c>
     </row>
     <row r="1919" spans="1:3">
-      <c r="A1919">
-        <v>110567</v>
+      <c r="A1919" t="s">
+        <v>3600</v>
       </c>
       <c r="B1919" t="s">
-        <v>3594</v>
+        <v>3601</v>
       </c>
       <c r="C1919">
         <v>1</v>
       </c>
     </row>
     <row r="1920" spans="1:3">
-      <c r="A1920">
-        <v>110554</v>
+      <c r="A1920" t="s">
+        <v>3602</v>
       </c>
       <c r="B1920" t="s">
-        <v>3595</v>
+        <v>3603</v>
       </c>
       <c r="C1920">
         <v>1</v>
       </c>
     </row>
     <row r="1921" spans="1:3">
-      <c r="A1921">
-        <v>110561</v>
+      <c r="A1921" t="s">
+        <v>3604</v>
       </c>
       <c r="B1921" t="s">
-        <v>3596</v>
+        <v>3605</v>
       </c>
       <c r="C1921">
         <v>1</v>
       </c>
     </row>
     <row r="1922" spans="1:3">
-      <c r="A1922">
-        <v>110559</v>
+      <c r="A1922" t="s">
+        <v>3606</v>
       </c>
       <c r="B1922" t="s">
-        <v>3597</v>
+        <v>3607</v>
       </c>
       <c r="C1922">
         <v>1</v>
       </c>
     </row>
     <row r="1923" spans="1:3">
       <c r="A1923" t="s">
-        <v>3598</v>
+        <v>3608</v>
       </c>
       <c r="B1923" t="s">
-        <v>3599</v>
+        <v>3609</v>
       </c>
       <c r="C1923">
         <v>1</v>
       </c>
     </row>
     <row r="1924" spans="1:3">
       <c r="A1924" t="s">
-        <v>3600</v>
+        <v>3610</v>
       </c>
       <c r="B1924" t="s">
-        <v>3601</v>
+        <v>3611</v>
       </c>
       <c r="C1924">
         <v>1</v>
       </c>
     </row>
     <row r="1925" spans="1:3">
       <c r="A1925" t="s">
-        <v>3602</v>
+        <v>3612</v>
       </c>
       <c r="B1925" t="s">
-        <v>3603</v>
+        <v>3613</v>
       </c>
       <c r="C1925">
         <v>1</v>
       </c>
     </row>
     <row r="1926" spans="1:3">
       <c r="A1926" t="s">
-        <v>3604</v>
+        <v>3614</v>
       </c>
       <c r="B1926" t="s">
-        <v>3605</v>
+        <v>3615</v>
       </c>
       <c r="C1926">
         <v>1</v>
       </c>
     </row>
     <row r="1927" spans="1:3">
       <c r="A1927" t="s">
-        <v>3606</v>
+        <v>3616</v>
       </c>
       <c r="B1927" t="s">
-        <v>3607</v>
+        <v>3617</v>
       </c>
       <c r="C1927">
         <v>1</v>
       </c>
     </row>
     <row r="1928" spans="1:3">
       <c r="A1928" t="s">
-        <v>3608</v>
+        <v>3618</v>
       </c>
       <c r="B1928" t="s">
-        <v>3609</v>
+        <v>3619</v>
       </c>
       <c r="C1928">
         <v>1</v>
       </c>
     </row>
     <row r="1929" spans="1:3">
-      <c r="A1929">
-        <v>12.6025</v>
+      <c r="A1929" t="s">
+        <v>3620</v>
       </c>
       <c r="B1929" t="s">
-        <v>3610</v>
+        <v>3621</v>
       </c>
       <c r="C1929">
         <v>1</v>
       </c>
     </row>
     <row r="1930" spans="1:3">
-      <c r="A1930">
-        <v>126059</v>
+      <c r="A1930" t="s">
+        <v>3622</v>
       </c>
       <c r="B1930" t="s">
-        <v>3611</v>
+        <v>3623</v>
       </c>
       <c r="C1930">
         <v>1</v>
       </c>
     </row>
     <row r="1931" spans="1:3">
       <c r="A1931" t="s">
-        <v>3612</v>
+        <v>3624</v>
       </c>
       <c r="B1931" t="s">
-        <v>3613</v>
+        <v>3625</v>
       </c>
       <c r="C1931">
         <v>1</v>
       </c>
     </row>
     <row r="1932" spans="1:3">
       <c r="A1932" t="s">
-        <v>3614</v>
+        <v>3626</v>
       </c>
       <c r="B1932" t="s">
-        <v>3615</v>
+        <v>3627</v>
       </c>
       <c r="C1932">
         <v>1</v>
       </c>
     </row>
     <row r="1933" spans="1:3">
       <c r="A1933" t="s">
-        <v>3616</v>
+        <v>3628</v>
       </c>
       <c r="B1933" t="s">
-        <v>3617</v>
+        <v>3629</v>
       </c>
       <c r="C1933">
         <v>1</v>
       </c>
     </row>
     <row r="1934" spans="1:3">
       <c r="A1934" t="s">
-        <v>3618</v>
+        <v>3630</v>
       </c>
       <c r="B1934" t="s">
-        <v>3619</v>
+        <v>3631</v>
       </c>
       <c r="C1934">
         <v>1</v>
       </c>
     </row>
     <row r="1935" spans="1:3">
       <c r="A1935" t="s">
-        <v>3620</v>
+        <v>3632</v>
       </c>
       <c r="B1935" t="s">
-        <v>3621</v>
+        <v>3633</v>
       </c>
       <c r="C1935">
         <v>1</v>
       </c>
     </row>
     <row r="1936" spans="1:3">
       <c r="A1936" t="s">
-        <v>3622</v>
+        <v>3634</v>
       </c>
       <c r="B1936" t="s">
-        <v>3623</v>
+        <v>3635</v>
       </c>
       <c r="C1936">
         <v>1</v>
       </c>
     </row>
     <row r="1937" spans="1:3">
       <c r="A1937" t="s">
-        <v>3624</v>
+        <v>3636</v>
       </c>
       <c r="B1937" t="s">
-        <v>3625</v>
+        <v>3637</v>
       </c>
       <c r="C1937">
         <v>1</v>
       </c>
     </row>
     <row r="1938" spans="1:3">
       <c r="A1938" t="s">
-        <v>3626</v>
+        <v>3638</v>
       </c>
       <c r="B1938" t="s">
-        <v>3627</v>
+        <v>3639</v>
       </c>
       <c r="C1938">
         <v>1</v>
       </c>
     </row>
     <row r="1939" spans="1:3">
       <c r="A1939" t="s">
-        <v>3628</v>
+        <v>3640</v>
       </c>
       <c r="B1939" t="s">
-        <v>3629</v>
+        <v>3641</v>
       </c>
       <c r="C1939">
         <v>1</v>
       </c>
     </row>
     <row r="1940" spans="1:3">
       <c r="A1940" t="s">
-        <v>3630</v>
+        <v>3642</v>
       </c>
       <c r="B1940" t="s">
-        <v>3631</v>
+        <v>3643</v>
       </c>
       <c r="C1940">
         <v>1</v>
       </c>
     </row>
     <row r="1941" spans="1:3">
       <c r="A1941" t="s">
-        <v>3632</v>
+        <v>3644</v>
       </c>
       <c r="B1941" t="s">
-        <v>3633</v>
+        <v>3645</v>
       </c>
       <c r="C1941">
         <v>1</v>
       </c>
     </row>
     <row r="1942" spans="1:3">
       <c r="A1942" t="s">
-        <v>3634</v>
+        <v>3646</v>
       </c>
       <c r="B1942" t="s">
-        <v>3635</v>
+        <v>3647</v>
       </c>
       <c r="C1942">
         <v>1</v>
       </c>
     </row>
     <row r="1943" spans="1:3">
       <c r="A1943" t="s">
-        <v>3636</v>
+        <v>3648</v>
       </c>
       <c r="B1943" t="s">
-        <v>3637</v>
+        <v>3649</v>
       </c>
       <c r="C1943">
         <v>1</v>
       </c>
     </row>
     <row r="1944" spans="1:3">
       <c r="A1944" t="s">
-        <v>3638</v>
+        <v>3650</v>
       </c>
       <c r="B1944" t="s">
-        <v>3639</v>
+        <v>3651</v>
       </c>
       <c r="C1944">
         <v>1</v>
       </c>
     </row>
     <row r="1945" spans="1:3">
-      <c r="A1945" t="s">
-        <v>3640</v>
+      <c r="A1945">
+        <v>1862</v>
       </c>
       <c r="B1945" t="s">
-        <v>3641</v>
+        <v>3652</v>
       </c>
       <c r="C1945">
         <v>1</v>
       </c>
     </row>
     <row r="1946" spans="1:3">
-      <c r="A1946" t="s">
-        <v>3642</v>
+      <c r="A1946">
+        <v>1863</v>
       </c>
       <c r="B1946" t="s">
-        <v>3643</v>
+        <v>3653</v>
       </c>
       <c r="C1946">
         <v>1</v>
       </c>
     </row>
     <row r="1947" spans="1:3">
       <c r="A1947" t="s">
-        <v>3644</v>
+        <v>3654</v>
       </c>
       <c r="B1947" t="s">
-        <v>3645</v>
+        <v>3655</v>
       </c>
       <c r="C1947">
         <v>1</v>
       </c>
     </row>
     <row r="1948" spans="1:3">
       <c r="A1948" t="s">
-        <v>3646</v>
+        <v>3656</v>
       </c>
       <c r="B1948" t="s">
-        <v>3647</v>
+        <v>3657</v>
       </c>
       <c r="C1948">
         <v>1</v>
       </c>
     </row>
     <row r="1949" spans="1:3">
       <c r="A1949" t="s">
-        <v>3648</v>
+        <v>3658</v>
       </c>
       <c r="B1949" t="s">
-        <v>3649</v>
+        <v>3659</v>
       </c>
       <c r="C1949">
         <v>1</v>
       </c>
     </row>
     <row r="1950" spans="1:3">
-      <c r="A1950" t="s">
-        <v>3650</v>
+      <c r="A1950">
+        <v>10316</v>
       </c>
       <c r="B1950" t="s">
-        <v>3651</v>
+        <v>3660</v>
       </c>
       <c r="C1950">
         <v>1</v>
       </c>
     </row>
     <row r="1951" spans="1:3">
       <c r="A1951" t="s">
-        <v>3652</v>
+        <v>3661</v>
       </c>
       <c r="B1951" t="s">
-        <v>3653</v>
+        <v>3662</v>
       </c>
       <c r="C1951">
         <v>1</v>
       </c>
     </row>
     <row r="1952" spans="1:3">
       <c r="A1952" t="s">
-        <v>3654</v>
+        <v>3663</v>
       </c>
       <c r="B1952" t="s">
-        <v>3655</v>
+        <v>3664</v>
       </c>
       <c r="C1952">
         <v>1</v>
       </c>
     </row>
     <row r="1953" spans="1:3">
       <c r="A1953" t="s">
-        <v>3656</v>
+        <v>3665</v>
       </c>
       <c r="B1953" t="s">
-        <v>3657</v>
+        <v>3666</v>
       </c>
       <c r="C1953">
         <v>1</v>
       </c>
     </row>
     <row r="1954" spans="1:3">
       <c r="A1954" t="s">
-        <v>3658</v>
+        <v>3667</v>
       </c>
       <c r="B1954" t="s">
-        <v>3659</v>
+        <v>3668</v>
       </c>
       <c r="C1954">
         <v>1</v>
       </c>
     </row>
     <row r="1955" spans="1:3">
       <c r="A1955" t="s">
-        <v>3660</v>
+        <v>3669</v>
       </c>
       <c r="B1955" t="s">
-        <v>3661</v>
+        <v>3670</v>
       </c>
       <c r="C1955">
         <v>1</v>
       </c>
     </row>
     <row r="1956" spans="1:3">
       <c r="A1956" t="s">
-        <v>3662</v>
+        <v>3671</v>
       </c>
       <c r="B1956" t="s">
-        <v>3663</v>
+        <v>3672</v>
       </c>
       <c r="C1956">
         <v>1</v>
       </c>
     </row>
     <row r="1957" spans="1:3">
       <c r="A1957" t="s">
-        <v>3664</v>
+        <v>3673</v>
       </c>
       <c r="B1957" t="s">
-        <v>3665</v>
+        <v>3674</v>
       </c>
       <c r="C1957">
         <v>1</v>
       </c>
     </row>
     <row r="1958" spans="1:3">
       <c r="A1958" t="s">
-        <v>3666</v>
+        <v>3675</v>
       </c>
       <c r="B1958" t="s">
-        <v>3667</v>
+        <v>3676</v>
       </c>
       <c r="C1958">
         <v>1</v>
       </c>
     </row>
     <row r="1959" spans="1:3">
-      <c r="A1959" t="s">
-        <v>3668</v>
+      <c r="A1959">
+        <v>38778</v>
       </c>
       <c r="B1959" t="s">
-        <v>3669</v>
+        <v>3677</v>
       </c>
       <c r="C1959">
         <v>1</v>
       </c>
     </row>
     <row r="1960" spans="1:3">
-      <c r="A1960" t="s">
-        <v>3670</v>
+      <c r="A1960">
+        <v>23071</v>
       </c>
       <c r="B1960" t="s">
-        <v>3671</v>
+        <v>3678</v>
       </c>
       <c r="C1960">
         <v>1</v>
       </c>
     </row>
     <row r="1961" spans="1:3">
       <c r="A1961" t="s">
-        <v>3672</v>
+        <v>3679</v>
       </c>
       <c r="B1961" t="s">
-        <v>3673</v>
+        <v>3680</v>
       </c>
       <c r="C1961">
         <v>1</v>
       </c>
     </row>
     <row r="1962" spans="1:3">
       <c r="A1962" t="s">
-        <v>3674</v>
+        <v>3681</v>
       </c>
       <c r="B1962" t="s">
-        <v>3675</v>
+        <v>3682</v>
       </c>
       <c r="C1962">
         <v>1</v>
       </c>
     </row>
     <row r="1963" spans="1:3">
       <c r="A1963" t="s">
-        <v>3676</v>
+        <v>3683</v>
       </c>
       <c r="B1963" t="s">
-        <v>3677</v>
+        <v>3684</v>
       </c>
       <c r="C1963">
         <v>1</v>
       </c>
     </row>
     <row r="1964" spans="1:3">
       <c r="A1964" t="s">
-        <v>3678</v>
+        <v>3685</v>
       </c>
       <c r="B1964" t="s">
-        <v>3679</v>
+        <v>3686</v>
       </c>
       <c r="C1964">
         <v>1</v>
       </c>
     </row>
     <row r="1965" spans="1:3">
       <c r="A1965" t="s">
-        <v>3680</v>
+        <v>3687</v>
       </c>
       <c r="B1965" t="s">
-        <v>3681</v>
+        <v>3688</v>
       </c>
       <c r="C1965">
         <v>1</v>
       </c>
     </row>
     <row r="1966" spans="1:3">
       <c r="A1966" t="s">
-        <v>3682</v>
+        <v>3689</v>
       </c>
       <c r="B1966" t="s">
-        <v>3683</v>
+        <v>3690</v>
       </c>
       <c r="C1966">
         <v>1</v>
       </c>
     </row>
     <row r="1967" spans="1:3">
       <c r="A1967" t="s">
-        <v>3684</v>
+        <v>3691</v>
       </c>
       <c r="B1967" t="s">
-        <v>3685</v>
+        <v>3692</v>
       </c>
       <c r="C1967">
         <v>1</v>
       </c>
     </row>
     <row r="1968" spans="1:3">
-      <c r="A1968" t="s">
-        <v>3686</v>
+      <c r="A1968">
+        <v>113120</v>
       </c>
       <c r="B1968" t="s">
-        <v>3687</v>
+        <v>3693</v>
       </c>
       <c r="C1968">
         <v>1</v>
       </c>
     </row>
     <row r="1969" spans="1:3">
-      <c r="A1969" t="s">
-        <v>3688</v>
+      <c r="A1969">
+        <v>1170515</v>
       </c>
       <c r="B1969" t="s">
-        <v>3689</v>
+        <v>3694</v>
       </c>
       <c r="C1969">
         <v>1</v>
       </c>
     </row>
     <row r="1970" spans="1:3">
-      <c r="A1970" t="s">
-        <v>3690</v>
+      <c r="A1970">
+        <v>154020</v>
       </c>
       <c r="B1970" t="s">
-        <v>3691</v>
+        <v>3695</v>
       </c>
       <c r="C1970">
         <v>1</v>
       </c>
     </row>
     <row r="1971" spans="1:3">
-      <c r="A1971" t="s">
-        <v>3692</v>
+      <c r="A1971">
+        <v>154120</v>
       </c>
       <c r="B1971" t="s">
-        <v>3693</v>
+        <v>3696</v>
       </c>
       <c r="C1971">
         <v>1</v>
       </c>
     </row>
     <row r="1972" spans="1:3">
-      <c r="A1972" t="s">
-        <v>3694</v>
+      <c r="A1972">
+        <v>154320</v>
       </c>
       <c r="B1972" t="s">
-        <v>3695</v>
+        <v>3697</v>
       </c>
       <c r="C1972">
         <v>1</v>
       </c>
     </row>
     <row r="1973" spans="1:3">
-      <c r="A1973" t="s">
-        <v>3696</v>
+      <c r="A1973">
+        <v>15335</v>
       </c>
       <c r="B1973" t="s">
-        <v>3697</v>
+        <v>3698</v>
       </c>
       <c r="C1973">
         <v>1</v>
       </c>
     </row>
     <row r="1974" spans="1:3">
-      <c r="A1974" t="s">
-        <v>3698</v>
+      <c r="A1974">
+        <v>1539005</v>
       </c>
       <c r="B1974" t="s">
         <v>3699</v>
       </c>
       <c r="C1974">
         <v>1</v>
       </c>
     </row>
     <row r="1975" spans="1:3">
-      <c r="A1975" t="s">
+      <c r="A1975">
+        <v>153020</v>
+      </c>
+      <c r="B1975" t="s">
         <v>3700</v>
       </c>
-      <c r="B1975" t="s">
+      <c r="C1975">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1976" spans="1:3">
+      <c r="A1976">
+        <v>1535025</v>
+      </c>
+      <c r="B1976" t="s">
         <v>3701</v>
-      </c>
-[...9 lines deleted...]
-        <v>3703</v>
       </c>
       <c r="C1976">
         <v>1</v>
       </c>
     </row>
     <row r="1977" spans="1:3">
       <c r="A1977" t="s">
+        <v>3702</v>
+      </c>
+      <c r="B1977" t="s">
+        <v>3703</v>
+      </c>
+      <c r="C1977">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1978" spans="1:3">
+      <c r="A1978">
+        <v>151205</v>
+      </c>
+      <c r="B1978" t="s">
         <v>3704</v>
       </c>
-      <c r="B1977" t="s">
+      <c r="C1978">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1979" spans="1:3">
+      <c r="A1979">
+        <v>15185</v>
+      </c>
+      <c r="B1979" t="s">
         <v>3705</v>
-      </c>
-[...20 lines deleted...]
-        <v>3709</v>
       </c>
       <c r="C1979">
         <v>1</v>
       </c>
     </row>
     <row r="1980" spans="1:3">
       <c r="A1980">
-        <v>1862</v>
+        <v>15235</v>
       </c>
       <c r="B1980" t="s">
-        <v>3710</v>
+        <v>3706</v>
       </c>
       <c r="C1980">
         <v>1</v>
       </c>
     </row>
     <row r="1981" spans="1:3">
       <c r="A1981">
-        <v>1863</v>
+        <v>15515</v>
       </c>
       <c r="B1981" t="s">
-        <v>3711</v>
+        <v>3707</v>
       </c>
       <c r="C1981">
         <v>1</v>
       </c>
     </row>
     <row r="1982" spans="1:3">
-      <c r="A1982" t="s">
-        <v>3712</v>
+      <c r="A1982">
+        <v>160321</v>
       </c>
       <c r="B1982" t="s">
-        <v>3713</v>
+        <v>3708</v>
       </c>
       <c r="C1982">
         <v>1</v>
       </c>
     </row>
     <row r="1983" spans="1:3">
-      <c r="A1983" t="s">
-        <v>3714</v>
+      <c r="A1983">
+        <v>160323</v>
       </c>
       <c r="B1983" t="s">
-        <v>3715</v>
+        <v>3709</v>
       </c>
       <c r="C1983">
         <v>1</v>
       </c>
     </row>
     <row r="1984" spans="1:3">
-      <c r="A1984" t="s">
-        <v>3716</v>
+      <c r="A1984">
+        <v>160337</v>
       </c>
       <c r="B1984" t="s">
-        <v>3717</v>
+        <v>3710</v>
       </c>
       <c r="C1984">
         <v>1</v>
       </c>
     </row>
     <row r="1985" spans="1:3">
       <c r="A1985">
-        <v>10316</v>
+        <v>160345</v>
       </c>
       <c r="B1985" t="s">
-        <v>3718</v>
+        <v>3711</v>
       </c>
       <c r="C1985">
         <v>1</v>
       </c>
     </row>
     <row r="1986" spans="1:3">
-      <c r="A1986" t="s">
-        <v>3719</v>
+      <c r="A1986">
+        <v>160349</v>
       </c>
       <c r="B1986" t="s">
-        <v>3720</v>
+        <v>3712</v>
       </c>
       <c r="C1986">
         <v>1</v>
       </c>
     </row>
     <row r="1987" spans="1:3">
       <c r="A1987" t="s">
-        <v>3721</v>
+        <v>3713</v>
       </c>
       <c r="B1987" t="s">
-        <v>3722</v>
+        <v>3714</v>
       </c>
       <c r="C1987">
         <v>1</v>
       </c>
     </row>
     <row r="1988" spans="1:3">
-      <c r="A1988" t="s">
-        <v>3723</v>
+      <c r="A1988">
+        <v>160367</v>
       </c>
       <c r="B1988" t="s">
-        <v>3724</v>
+        <v>3715</v>
       </c>
       <c r="C1988">
         <v>1</v>
       </c>
     </row>
     <row r="1989" spans="1:3">
       <c r="A1989" t="s">
-        <v>3725</v>
+        <v>3716</v>
       </c>
       <c r="B1989" t="s">
-        <v>3726</v>
+        <v>3717</v>
       </c>
       <c r="C1989">
         <v>1</v>
       </c>
     </row>
     <row r="1990" spans="1:3">
       <c r="A1990" t="s">
-        <v>3727</v>
+        <v>3718</v>
       </c>
       <c r="B1990" t="s">
-        <v>3728</v>
+        <v>3719</v>
       </c>
       <c r="C1990">
         <v>1</v>
       </c>
     </row>
     <row r="1991" spans="1:3">
       <c r="A1991" t="s">
-        <v>3729</v>
+        <v>3720</v>
       </c>
       <c r="B1991" t="s">
-        <v>3730</v>
+        <v>3721</v>
       </c>
       <c r="C1991">
         <v>1</v>
       </c>
     </row>
     <row r="1992" spans="1:3">
       <c r="A1992" t="s">
-        <v>3731</v>
+        <v>3720</v>
       </c>
       <c r="B1992" t="s">
-        <v>3732</v>
+        <v>3722</v>
       </c>
       <c r="C1992">
         <v>1</v>
       </c>
     </row>
     <row r="1993" spans="1:3">
       <c r="A1993" t="s">
-        <v>3733</v>
+        <v>3723</v>
       </c>
       <c r="B1993" t="s">
-        <v>3734</v>
+        <v>3724</v>
       </c>
       <c r="C1993">
         <v>1</v>
       </c>
     </row>
     <row r="1994" spans="1:3">
-      <c r="A1994">
-        <v>38778</v>
+      <c r="A1994" t="s">
+        <v>3725</v>
       </c>
       <c r="B1994" t="s">
-        <v>3735</v>
+        <v>3726</v>
       </c>
       <c r="C1994">
         <v>1</v>
       </c>
     </row>
     <row r="1995" spans="1:3">
-      <c r="A1995">
-        <v>23071</v>
+      <c r="A1995" t="s">
+        <v>3727</v>
       </c>
       <c r="B1995" t="s">
-        <v>3736</v>
+        <v>3728</v>
       </c>
       <c r="C1995">
         <v>1</v>
       </c>
     </row>
     <row r="1996" spans="1:3">
       <c r="A1996" t="s">
-        <v>3737</v>
+        <v>3729</v>
       </c>
       <c r="B1996" t="s">
-        <v>3738</v>
+        <v>3730</v>
       </c>
       <c r="C1996">
         <v>1</v>
       </c>
     </row>
     <row r="1997" spans="1:3">
       <c r="A1997" t="s">
-        <v>3739</v>
+        <v>3731</v>
       </c>
       <c r="B1997" t="s">
-        <v>3740</v>
+        <v>3732</v>
       </c>
       <c r="C1997">
         <v>1</v>
       </c>
     </row>
     <row r="1998" spans="1:3">
-      <c r="A1998" t="s">
-        <v>3741</v>
+      <c r="A1998">
+        <v>110555</v>
       </c>
       <c r="B1998" t="s">
-        <v>3742</v>
+        <v>3733</v>
       </c>
       <c r="C1998">
         <v>1</v>
       </c>
     </row>
     <row r="1999" spans="1:3">
       <c r="A1999" t="s">
-        <v>3743</v>
+        <v>3734</v>
       </c>
       <c r="B1999" t="s">
-        <v>3744</v>
+        <v>3735</v>
       </c>
       <c r="C1999">
         <v>1</v>
       </c>
     </row>
     <row r="2000" spans="1:3">
       <c r="A2000" t="s">
-        <v>3745</v>
+        <v>3736</v>
       </c>
       <c r="B2000" t="s">
-        <v>3746</v>
+        <v>3737</v>
       </c>
       <c r="C2000">
         <v>1</v>
       </c>
     </row>
     <row r="2001" spans="1:3">
       <c r="A2001" t="s">
-        <v>3747</v>
+        <v>3738</v>
       </c>
       <c r="B2001" t="s">
-        <v>3748</v>
+        <v>3739</v>
       </c>
       <c r="C2001">
         <v>1</v>
       </c>
     </row>
     <row r="2002" spans="1:3">
       <c r="A2002" t="s">
+        <v>3740</v>
+      </c>
+      <c r="B2002" t="s">
+        <v>3741</v>
+      </c>
+      <c r="C2002">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2003" spans="1:3">
+      <c r="A2003" t="s">
+        <v>3742</v>
+      </c>
+      <c r="B2003" t="s">
+        <v>3743</v>
+      </c>
+      <c r="C2003">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2004" spans="1:3">
+      <c r="A2004" t="s">
+        <v>3744</v>
+      </c>
+      <c r="B2004" t="s">
+        <v>3745</v>
+      </c>
+      <c r="C2004">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2005" spans="1:3">
+      <c r="A2005" t="s">
+        <v>3746</v>
+      </c>
+      <c r="B2005" t="s">
+        <v>3747</v>
+      </c>
+      <c r="C2005">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2006" spans="1:3">
+      <c r="A2006" t="s">
+        <v>3748</v>
+      </c>
+      <c r="B2006" t="s">
         <v>3749</v>
       </c>
-      <c r="B2002" t="s">
+      <c r="C2006">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2007" spans="1:3">
+      <c r="A2007" t="s">
         <v>3750</v>
       </c>
-      <c r="C2002">
-[...7 lines deleted...]
-      <c r="B2003" t="s">
+      <c r="B2007" t="s">
         <v>3751</v>
       </c>
-      <c r="C2003">
-[...7 lines deleted...]
-      <c r="B2004" t="s">
+      <c r="C2007">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2008" spans="1:3">
+      <c r="A2008" t="s">
         <v>3752</v>
       </c>
-      <c r="C2004">
-[...7 lines deleted...]
-      <c r="B2005" t="s">
+      <c r="B2008" t="s">
         <v>3753</v>
       </c>
-      <c r="C2005">
-[...7 lines deleted...]
-      <c r="B2006" t="s">
+      <c r="C2008">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2009" spans="1:3">
+      <c r="A2009" t="s">
         <v>3754</v>
       </c>
-      <c r="C2006">
-[...7 lines deleted...]
-      <c r="B2007" t="s">
+      <c r="B2009" t="s">
         <v>3755</v>
       </c>
-      <c r="C2007">
-[...7 lines deleted...]
-      <c r="B2008" t="s">
+      <c r="C2009">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2010" spans="1:3">
+      <c r="A2010" t="s">
         <v>3756</v>
       </c>
-      <c r="C2008">
-[...7 lines deleted...]
-      <c r="B2009" t="s">
+      <c r="B2010" t="s">
         <v>3757</v>
       </c>
-      <c r="C2009">
-[...7 lines deleted...]
-      <c r="B2010" t="s">
+      <c r="C2010">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2011" spans="1:3">
+      <c r="A2011" t="s">
         <v>3758</v>
-      </c>
-[...6 lines deleted...]
-        <v>153020</v>
       </c>
       <c r="B2011" t="s">
         <v>3759</v>
       </c>
       <c r="C2011">
         <v>1</v>
       </c>
     </row>
     <row r="2012" spans="1:3">
-      <c r="A2012">
-        <v>1535025</v>
+      <c r="A2012" t="s">
+        <v>3760</v>
       </c>
       <c r="B2012" t="s">
-        <v>3760</v>
+        <v>3761</v>
       </c>
       <c r="C2012">
         <v>1</v>
       </c>
     </row>
     <row r="2013" spans="1:3">
       <c r="A2013" t="s">
-        <v>3761</v>
+        <v>3762</v>
       </c>
       <c r="B2013" t="s">
-        <v>3762</v>
+        <v>3763</v>
       </c>
       <c r="C2013">
         <v>1</v>
       </c>
     </row>
     <row r="2014" spans="1:3">
-      <c r="A2014">
-        <v>151205</v>
+      <c r="A2014" t="s">
+        <v>3764</v>
       </c>
       <c r="B2014" t="s">
-        <v>3763</v>
+        <v>3765</v>
       </c>
       <c r="C2014">
         <v>1</v>
       </c>
     </row>
     <row r="2015" spans="1:3">
-      <c r="A2015">
-        <v>15185</v>
+      <c r="A2015" t="s">
+        <v>3766</v>
       </c>
       <c r="B2015" t="s">
-        <v>3764</v>
+        <v>3767</v>
       </c>
       <c r="C2015">
         <v>1</v>
       </c>
     </row>
     <row r="2016" spans="1:3">
-      <c r="A2016">
-        <v>15235</v>
+      <c r="A2016" t="s">
+        <v>3768</v>
       </c>
       <c r="B2016" t="s">
-        <v>3765</v>
+        <v>3769</v>
       </c>
       <c r="C2016">
         <v>1</v>
       </c>
     </row>
     <row r="2017" spans="1:3">
-      <c r="A2017">
-        <v>15515</v>
+      <c r="A2017" t="s">
+        <v>3770</v>
       </c>
       <c r="B2017" t="s">
-        <v>3766</v>
+        <v>3771</v>
       </c>
       <c r="C2017">
         <v>1</v>
       </c>
     </row>
     <row r="2018" spans="1:3">
-      <c r="A2018">
-        <v>160321</v>
+      <c r="A2018" t="s">
+        <v>3772</v>
       </c>
       <c r="B2018" t="s">
-        <v>3767</v>
+        <v>3773</v>
       </c>
       <c r="C2018">
         <v>1</v>
       </c>
     </row>
     <row r="2019" spans="1:3">
-      <c r="A2019">
-        <v>160323</v>
+      <c r="A2019" t="s">
+        <v>3774</v>
       </c>
       <c r="B2019" t="s">
-        <v>3768</v>
+        <v>3775</v>
       </c>
       <c r="C2019">
         <v>1</v>
       </c>
     </row>
     <row r="2020" spans="1:3">
-      <c r="A2020">
-        <v>160337</v>
+      <c r="A2020" t="s">
+        <v>3776</v>
       </c>
       <c r="B2020" t="s">
-        <v>3769</v>
+        <v>3777</v>
       </c>
       <c r="C2020">
         <v>1</v>
       </c>
     </row>
     <row r="2021" spans="1:3">
-      <c r="A2021">
-        <v>160345</v>
+      <c r="A2021" t="s">
+        <v>3778</v>
       </c>
       <c r="B2021" t="s">
-        <v>3770</v>
+        <v>3779</v>
       </c>
       <c r="C2021">
         <v>1</v>
       </c>
     </row>
     <row r="2022" spans="1:3">
-      <c r="A2022">
-        <v>160349</v>
+      <c r="A2022" t="s">
+        <v>3780</v>
       </c>
       <c r="B2022" t="s">
-        <v>3771</v>
+        <v>3781</v>
       </c>
       <c r="C2022">
         <v>1</v>
       </c>
     </row>
     <row r="2023" spans="1:3">
       <c r="A2023" t="s">
-        <v>3772</v>
+        <v>3782</v>
       </c>
       <c r="B2023" t="s">
-        <v>3773</v>
+        <v>3783</v>
       </c>
       <c r="C2023">
         <v>1</v>
       </c>
     </row>
     <row r="2024" spans="1:3">
-      <c r="A2024">
-        <v>160367</v>
+      <c r="A2024" t="s">
+        <v>3784</v>
       </c>
       <c r="B2024" t="s">
-        <v>3774</v>
+        <v>3785</v>
       </c>
       <c r="C2024">
         <v>1</v>
       </c>
     </row>
     <row r="2025" spans="1:3">
       <c r="A2025" t="s">
-        <v>3775</v>
+        <v>3786</v>
       </c>
       <c r="B2025" t="s">
-        <v>3776</v>
+        <v>3787</v>
       </c>
       <c r="C2025">
         <v>1</v>
       </c>
     </row>
     <row r="2026" spans="1:3">
       <c r="A2026" t="s">
-        <v>3777</v>
+        <v>3788</v>
       </c>
       <c r="B2026" t="s">
-        <v>3778</v>
+        <v>3789</v>
       </c>
       <c r="C2026">
         <v>1</v>
       </c>
     </row>
     <row r="2027" spans="1:3">
       <c r="A2027" t="s">
-        <v>3779</v>
+        <v>3790</v>
       </c>
       <c r="B2027" t="s">
-        <v>3780</v>
+        <v>3791</v>
       </c>
       <c r="C2027">
         <v>1</v>
       </c>
     </row>
     <row r="2028" spans="1:3">
       <c r="A2028" t="s">
-        <v>3779</v>
+        <v>3792</v>
       </c>
       <c r="B2028" t="s">
-        <v>3781</v>
+        <v>3793</v>
       </c>
       <c r="C2028">
         <v>1</v>
       </c>
     </row>
     <row r="2029" spans="1:3">
       <c r="A2029" t="s">
-        <v>3782</v>
+        <v>3794</v>
       </c>
       <c r="B2029" t="s">
-        <v>3783</v>
+        <v>3795</v>
       </c>
       <c r="C2029">
         <v>1</v>
       </c>
     </row>
     <row r="2030" spans="1:3">
       <c r="A2030" t="s">
-        <v>3784</v>
+        <v>3796</v>
       </c>
       <c r="B2030" t="s">
-        <v>3785</v>
+        <v>3797</v>
       </c>
       <c r="C2030">
         <v>1</v>
       </c>
     </row>
     <row r="2031" spans="1:3">
       <c r="A2031" t="s">
-        <v>3786</v>
+        <v>3798</v>
       </c>
       <c r="B2031" t="s">
-        <v>3787</v>
+        <v>3799</v>
       </c>
       <c r="C2031">
         <v>1</v>
       </c>
     </row>
     <row r="2032" spans="1:3">
       <c r="A2032" t="s">
-        <v>3788</v>
+        <v>3800</v>
       </c>
       <c r="B2032" t="s">
-        <v>3789</v>
+        <v>3801</v>
       </c>
       <c r="C2032">
         <v>1</v>
       </c>
     </row>
     <row r="2033" spans="1:3">
       <c r="A2033" t="s">
-        <v>3790</v>
+        <v>3802</v>
       </c>
       <c r="B2033" t="s">
-        <v>3791</v>
+        <v>3803</v>
       </c>
       <c r="C2033">
         <v>1</v>
       </c>
     </row>
     <row r="2034" spans="1:3">
-      <c r="A2034">
-        <v>110555</v>
+      <c r="A2034" t="s">
+        <v>3804</v>
       </c>
       <c r="B2034" t="s">
-        <v>3792</v>
+        <v>3805</v>
       </c>
       <c r="C2034">
         <v>1</v>
       </c>
     </row>
     <row r="2035" spans="1:3">
       <c r="A2035" t="s">
-        <v>3793</v>
+        <v>3806</v>
       </c>
       <c r="B2035" t="s">
-        <v>3794</v>
+        <v>3807</v>
       </c>
       <c r="C2035">
         <v>1</v>
       </c>
     </row>
     <row r="2036" spans="1:3">
       <c r="A2036" t="s">
-        <v>3795</v>
+        <v>3808</v>
       </c>
       <c r="B2036" t="s">
-        <v>3796</v>
+        <v>3809</v>
       </c>
       <c r="C2036">
         <v>1</v>
       </c>
     </row>
     <row r="2037" spans="1:3">
       <c r="A2037" t="s">
-        <v>3797</v>
+        <v>3810</v>
       </c>
       <c r="B2037" t="s">
-        <v>3798</v>
+        <v>3811</v>
       </c>
       <c r="C2037">
         <v>1</v>
       </c>
     </row>
     <row r="2038" spans="1:3">
       <c r="A2038" t="s">
-        <v>3799</v>
+        <v>3812</v>
       </c>
       <c r="B2038" t="s">
-        <v>3800</v>
+        <v>3813</v>
       </c>
       <c r="C2038">
         <v>1</v>
       </c>
     </row>
     <row r="2039" spans="1:3">
       <c r="A2039" t="s">
-        <v>3801</v>
+        <v>3814</v>
       </c>
       <c r="B2039" t="s">
-        <v>3802</v>
+        <v>3815</v>
       </c>
       <c r="C2039">
         <v>1</v>
       </c>
     </row>
     <row r="2040" spans="1:3">
       <c r="A2040" t="s">
-        <v>3803</v>
+        <v>3816</v>
       </c>
       <c r="B2040" t="s">
-        <v>3804</v>
+        <v>3817</v>
       </c>
       <c r="C2040">
         <v>1</v>
       </c>
     </row>
     <row r="2041" spans="1:3">
       <c r="A2041" t="s">
-        <v>3805</v>
+        <v>3818</v>
       </c>
       <c r="B2041" t="s">
-        <v>3806</v>
+        <v>3819</v>
       </c>
       <c r="C2041">
         <v>1</v>
       </c>
     </row>
     <row r="2042" spans="1:3">
       <c r="A2042" t="s">
-        <v>3807</v>
+        <v>3820</v>
       </c>
       <c r="B2042" t="s">
-        <v>3808</v>
+        <v>3821</v>
       </c>
       <c r="C2042">
         <v>1</v>
       </c>
     </row>
     <row r="2043" spans="1:3">
       <c r="A2043" t="s">
-        <v>3809</v>
+        <v>3822</v>
       </c>
       <c r="B2043" t="s">
-        <v>3810</v>
+        <v>3823</v>
       </c>
       <c r="C2043">
         <v>1</v>
       </c>
     </row>
     <row r="2044" spans="1:3">
       <c r="A2044" t="s">
-        <v>3811</v>
+        <v>3824</v>
       </c>
       <c r="B2044" t="s">
-        <v>3812</v>
+        <v>3825</v>
       </c>
       <c r="C2044">
         <v>1</v>
       </c>
     </row>
     <row r="2045" spans="1:3">
       <c r="A2045" t="s">
-        <v>3813</v>
+        <v>3826</v>
       </c>
       <c r="B2045" t="s">
-        <v>3814</v>
+        <v>3827</v>
       </c>
       <c r="C2045">
         <v>1</v>
       </c>
     </row>
     <row r="2046" spans="1:3">
       <c r="A2046" t="s">
-        <v>3815</v>
+        <v>3828</v>
       </c>
       <c r="B2046" t="s">
-        <v>3816</v>
+        <v>3829</v>
       </c>
       <c r="C2046">
         <v>1</v>
       </c>
     </row>
     <row r="2047" spans="1:3">
       <c r="A2047" t="s">
-        <v>3817</v>
+        <v>3830</v>
       </c>
       <c r="B2047" t="s">
-        <v>3818</v>
+        <v>3831</v>
       </c>
       <c r="C2047">
         <v>1</v>
       </c>
     </row>
     <row r="2048" spans="1:3">
       <c r="A2048" t="s">
-        <v>3819</v>
+        <v>3832</v>
       </c>
       <c r="B2048" t="s">
-        <v>3820</v>
+        <v>3833</v>
       </c>
       <c r="C2048">
         <v>1</v>
       </c>
     </row>
     <row r="2049" spans="1:3">
       <c r="A2049" t="s">
-        <v>3821</v>
+        <v>3834</v>
       </c>
       <c r="B2049" t="s">
-        <v>3822</v>
+        <v>3835</v>
       </c>
       <c r="C2049">
         <v>1</v>
       </c>
     </row>
     <row r="2050" spans="1:3">
       <c r="A2050" t="s">
-        <v>3823</v>
+        <v>3836</v>
       </c>
       <c r="B2050" t="s">
-        <v>3824</v>
+        <v>3837</v>
       </c>
       <c r="C2050">
         <v>1</v>
       </c>
     </row>
     <row r="2051" spans="1:3">
       <c r="A2051" t="s">
-        <v>3825</v>
+        <v>3838</v>
       </c>
       <c r="B2051" t="s">
-        <v>3826</v>
+        <v>3839</v>
       </c>
       <c r="C2051">
         <v>1</v>
       </c>
     </row>
     <row r="2052" spans="1:3">
       <c r="A2052" t="s">
-        <v>3827</v>
+        <v>3840</v>
       </c>
       <c r="B2052" t="s">
-        <v>3828</v>
+        <v>3841</v>
       </c>
       <c r="C2052">
         <v>1</v>
       </c>
     </row>
     <row r="2053" spans="1:3">
       <c r="A2053" t="s">
-        <v>3829</v>
+        <v>3842</v>
       </c>
       <c r="B2053" t="s">
-        <v>3830</v>
+        <v>3843</v>
       </c>
       <c r="C2053">
         <v>1</v>
       </c>
     </row>
     <row r="2054" spans="1:3">
       <c r="A2054" t="s">
-        <v>3831</v>
+        <v>3844</v>
       </c>
       <c r="B2054" t="s">
-        <v>3832</v>
+        <v>3845</v>
       </c>
       <c r="C2054">
         <v>1</v>
       </c>
     </row>
     <row r="2055" spans="1:3">
       <c r="A2055" t="s">
-        <v>3833</v>
+        <v>3846</v>
       </c>
       <c r="B2055" t="s">
-        <v>3834</v>
+        <v>3847</v>
       </c>
       <c r="C2055">
         <v>1</v>
       </c>
     </row>
     <row r="2056" spans="1:3">
       <c r="A2056" t="s">
-        <v>3835</v>
+        <v>3848</v>
       </c>
       <c r="B2056" t="s">
-        <v>3836</v>
+        <v>3849</v>
       </c>
       <c r="C2056">
         <v>1</v>
       </c>
     </row>
     <row r="2057" spans="1:3">
       <c r="A2057" t="s">
-        <v>3837</v>
+        <v>3850</v>
       </c>
       <c r="B2057" t="s">
-        <v>3838</v>
+        <v>3851</v>
       </c>
       <c r="C2057">
         <v>1</v>
       </c>
     </row>
     <row r="2058" spans="1:3">
       <c r="A2058" t="s">
-        <v>3839</v>
+        <v>3852</v>
       </c>
       <c r="B2058" t="s">
-        <v>3840</v>
+        <v>3853</v>
       </c>
       <c r="C2058">
         <v>1</v>
       </c>
     </row>
     <row r="2059" spans="1:3">
       <c r="A2059" t="s">
-        <v>3841</v>
+        <v>3854</v>
       </c>
       <c r="B2059" t="s">
-        <v>3842</v>
+        <v>3855</v>
       </c>
       <c r="C2059">
         <v>1</v>
       </c>
     </row>
     <row r="2060" spans="1:3">
       <c r="A2060" t="s">
-        <v>3843</v>
+        <v>3856</v>
       </c>
       <c r="B2060" t="s">
-        <v>3844</v>
+        <v>3857</v>
       </c>
       <c r="C2060">
         <v>1</v>
       </c>
     </row>
     <row r="2061" spans="1:3">
       <c r="A2061" t="s">
-        <v>3845</v>
+        <v>3858</v>
       </c>
       <c r="B2061" t="s">
-        <v>3846</v>
+        <v>3859</v>
       </c>
       <c r="C2061">
         <v>1</v>
       </c>
     </row>
     <row r="2062" spans="1:3">
       <c r="A2062" t="s">
-        <v>3847</v>
+        <v>3860</v>
       </c>
       <c r="B2062" t="s">
-        <v>3848</v>
+        <v>3861</v>
       </c>
       <c r="C2062">
         <v>1</v>
       </c>
     </row>
     <row r="2063" spans="1:3">
       <c r="A2063" t="s">
-        <v>3849</v>
+        <v>3862</v>
       </c>
       <c r="B2063" t="s">
-        <v>3850</v>
+        <v>3863</v>
       </c>
       <c r="C2063">
         <v>1</v>
       </c>
     </row>
     <row r="2064" spans="1:3">
       <c r="A2064" t="s">
-        <v>3851</v>
+        <v>3864</v>
       </c>
       <c r="B2064" t="s">
-        <v>3852</v>
+        <v>3865</v>
       </c>
       <c r="C2064">
         <v>1</v>
       </c>
     </row>
     <row r="2065" spans="1:3">
       <c r="A2065" t="s">
-        <v>3853</v>
+        <v>3866</v>
       </c>
       <c r="B2065" t="s">
-        <v>3854</v>
+        <v>3867</v>
       </c>
       <c r="C2065">
         <v>1</v>
       </c>
     </row>
     <row r="2066" spans="1:3">
       <c r="A2066" t="s">
-        <v>3855</v>
+        <v>3868</v>
       </c>
       <c r="B2066" t="s">
-        <v>3856</v>
+        <v>3869</v>
       </c>
       <c r="C2066">
         <v>1</v>
       </c>
     </row>
     <row r="2067" spans="1:3">
       <c r="A2067" t="s">
-        <v>3857</v>
+        <v>3870</v>
       </c>
       <c r="B2067" t="s">
-        <v>3858</v>
+        <v>3871</v>
       </c>
       <c r="C2067">
         <v>1</v>
       </c>
     </row>
     <row r="2068" spans="1:3">
       <c r="A2068" t="s">
-        <v>3859</v>
+        <v>3872</v>
       </c>
       <c r="B2068" t="s">
-        <v>3860</v>
+        <v>3873</v>
       </c>
       <c r="C2068">
         <v>1</v>
       </c>
     </row>
     <row r="2069" spans="1:3">
       <c r="A2069" t="s">
-        <v>3861</v>
+        <v>3874</v>
       </c>
       <c r="B2069" t="s">
-        <v>3862</v>
+        <v>3875</v>
       </c>
       <c r="C2069">
         <v>1</v>
       </c>
     </row>
     <row r="2070" spans="1:3">
       <c r="A2070" t="s">
-        <v>3863</v>
+        <v>3876</v>
       </c>
       <c r="B2070" t="s">
-        <v>3864</v>
+        <v>3877</v>
       </c>
       <c r="C2070">
         <v>1</v>
       </c>
     </row>
     <row r="2071" spans="1:3">
       <c r="A2071" t="s">
-        <v>3865</v>
+        <v>3878</v>
       </c>
       <c r="B2071" t="s">
-        <v>3866</v>
+        <v>3879</v>
       </c>
       <c r="C2071">
         <v>1</v>
       </c>
     </row>
     <row r="2072" spans="1:3">
       <c r="A2072" t="s">
-        <v>3867</v>
+        <v>3880</v>
       </c>
       <c r="B2072" t="s">
-        <v>3868</v>
+        <v>3881</v>
       </c>
       <c r="C2072">
         <v>1</v>
       </c>
     </row>
     <row r="2073" spans="1:3">
       <c r="A2073" t="s">
-        <v>3869</v>
+        <v>3882</v>
       </c>
       <c r="B2073" t="s">
-        <v>3870</v>
+        <v>3883</v>
       </c>
       <c r="C2073">
         <v>1</v>
       </c>
     </row>
     <row r="2074" spans="1:3">
       <c r="A2074" t="s">
-        <v>3871</v>
+        <v>3882</v>
       </c>
       <c r="B2074" t="s">
-        <v>3872</v>
+        <v>3884</v>
       </c>
       <c r="C2074">
         <v>1</v>
       </c>
     </row>
     <row r="2075" spans="1:3">
-      <c r="A2075" t="s">
-        <v>3873</v>
+      <c r="A2075">
+        <v>38504</v>
       </c>
       <c r="B2075" t="s">
-        <v>3874</v>
+        <v>3885</v>
       </c>
       <c r="C2075">
         <v>1</v>
       </c>
     </row>
     <row r="2076" spans="1:3">
       <c r="A2076" t="s">
-        <v>3875</v>
+        <v>3886</v>
       </c>
       <c r="B2076" t="s">
-        <v>3876</v>
+        <v>3887</v>
       </c>
       <c r="C2076">
         <v>1</v>
       </c>
     </row>
     <row r="2077" spans="1:3">
       <c r="A2077" t="s">
-        <v>3877</v>
+        <v>3888</v>
       </c>
       <c r="B2077" t="s">
-        <v>3878</v>
+        <v>3889</v>
       </c>
       <c r="C2077">
         <v>1</v>
       </c>
     </row>
     <row r="2078" spans="1:3">
       <c r="A2078" t="s">
-        <v>3879</v>
+        <v>3890</v>
       </c>
       <c r="B2078" t="s">
-        <v>3880</v>
+        <v>3891</v>
       </c>
       <c r="C2078">
         <v>1</v>
       </c>
     </row>
     <row r="2079" spans="1:3">
       <c r="A2079" t="s">
-        <v>3881</v>
+        <v>3892</v>
       </c>
       <c r="B2079" t="s">
-        <v>3882</v>
+        <v>3893</v>
       </c>
       <c r="C2079">
         <v>1</v>
       </c>
     </row>
     <row r="2080" spans="1:3">
       <c r="A2080" t="s">
-        <v>3883</v>
+        <v>3894</v>
       </c>
       <c r="B2080" t="s">
-        <v>3884</v>
+        <v>3895</v>
       </c>
       <c r="C2080">
         <v>1</v>
       </c>
     </row>
     <row r="2081" spans="1:3">
       <c r="A2081" t="s">
-        <v>3885</v>
+        <v>3896</v>
       </c>
       <c r="B2081" t="s">
-        <v>3886</v>
+        <v>3897</v>
       </c>
       <c r="C2081">
         <v>1</v>
       </c>
     </row>
     <row r="2082" spans="1:3">
       <c r="A2082" t="s">
-        <v>3887</v>
+        <v>3898</v>
       </c>
       <c r="B2082" t="s">
-        <v>3888</v>
+        <v>3899</v>
       </c>
       <c r="C2082">
         <v>1</v>
       </c>
     </row>
     <row r="2083" spans="1:3">
       <c r="A2083" t="s">
-        <v>3889</v>
+        <v>3900</v>
       </c>
       <c r="B2083" t="s">
-        <v>3890</v>
+        <v>3901</v>
       </c>
       <c r="C2083">
         <v>1</v>
       </c>
     </row>
     <row r="2084" spans="1:3">
       <c r="A2084" t="s">
-        <v>3891</v>
+        <v>3902</v>
       </c>
       <c r="B2084" t="s">
-        <v>3892</v>
+        <v>3903</v>
       </c>
       <c r="C2084">
         <v>1</v>
       </c>
     </row>
     <row r="2085" spans="1:3">
       <c r="A2085" t="s">
-        <v>3893</v>
+        <v>3904</v>
       </c>
       <c r="B2085" t="s">
-        <v>3894</v>
+        <v>3905</v>
       </c>
       <c r="C2085">
         <v>1</v>
       </c>
     </row>
     <row r="2086" spans="1:3">
       <c r="A2086" t="s">
-        <v>3895</v>
+        <v>3906</v>
       </c>
       <c r="B2086" t="s">
-        <v>3896</v>
+        <v>3907</v>
       </c>
       <c r="C2086">
         <v>1</v>
       </c>
     </row>
     <row r="2087" spans="1:3">
       <c r="A2087" t="s">
-        <v>3897</v>
+        <v>3908</v>
       </c>
       <c r="B2087" t="s">
-        <v>3898</v>
+        <v>3909</v>
       </c>
       <c r="C2087">
         <v>1</v>
       </c>
     </row>
     <row r="2088" spans="1:3">
       <c r="A2088" t="s">
-        <v>3899</v>
+        <v>3910</v>
       </c>
       <c r="B2088" t="s">
-        <v>3900</v>
+        <v>3911</v>
       </c>
       <c r="C2088">
         <v>1</v>
       </c>
     </row>
     <row r="2089" spans="1:3">
       <c r="A2089" t="s">
-        <v>3901</v>
+        <v>3912</v>
       </c>
       <c r="B2089" t="s">
-        <v>3902</v>
+        <v>3913</v>
       </c>
       <c r="C2089">
         <v>1</v>
       </c>
     </row>
     <row r="2090" spans="1:3">
       <c r="A2090" t="s">
-        <v>3903</v>
+        <v>3914</v>
       </c>
       <c r="B2090" t="s">
-        <v>3904</v>
+        <v>3915</v>
       </c>
       <c r="C2090">
         <v>1</v>
       </c>
     </row>
     <row r="2091" spans="1:3">
       <c r="A2091" t="s">
-        <v>3905</v>
+        <v>3916</v>
       </c>
       <c r="B2091" t="s">
-        <v>3906</v>
+        <v>3917</v>
       </c>
       <c r="C2091">
         <v>1</v>
       </c>
     </row>
     <row r="2092" spans="1:3">
       <c r="A2092" t="s">
-        <v>3907</v>
+        <v>3918</v>
       </c>
       <c r="B2092" t="s">
-        <v>3908</v>
+        <v>3919</v>
       </c>
       <c r="C2092">
         <v>1</v>
       </c>
     </row>
     <row r="2093" spans="1:3">
       <c r="A2093" t="s">
-        <v>3909</v>
+        <v>3920</v>
       </c>
       <c r="B2093" t="s">
-        <v>3910</v>
+        <v>3921</v>
       </c>
       <c r="C2093">
         <v>1</v>
       </c>
     </row>
     <row r="2094" spans="1:3">
       <c r="A2094" t="s">
-        <v>3911</v>
+        <v>3922</v>
       </c>
       <c r="B2094" t="s">
-        <v>3912</v>
+        <v>3923</v>
       </c>
       <c r="C2094">
         <v>1</v>
       </c>
     </row>
     <row r="2095" spans="1:3">
       <c r="A2095" t="s">
-        <v>3913</v>
+        <v>3924</v>
       </c>
       <c r="B2095" t="s">
-        <v>3914</v>
+        <v>3925</v>
       </c>
       <c r="C2095">
         <v>1</v>
       </c>
     </row>
     <row r="2096" spans="1:3">
       <c r="A2096" t="s">
-        <v>3915</v>
+        <v>3926</v>
       </c>
       <c r="B2096" t="s">
-        <v>3916</v>
+        <v>3927</v>
       </c>
       <c r="C2096">
         <v>1</v>
       </c>
     </row>
     <row r="2097" spans="1:3">
       <c r="A2097" t="s">
-        <v>3917</v>
+        <v>3928</v>
       </c>
       <c r="B2097" t="s">
-        <v>3918</v>
+        <v>3929</v>
       </c>
       <c r="C2097">
         <v>1</v>
       </c>
     </row>
     <row r="2098" spans="1:3">
       <c r="A2098" t="s">
-        <v>3919</v>
+        <v>3930</v>
       </c>
       <c r="B2098" t="s">
-        <v>3920</v>
+        <v>3931</v>
       </c>
       <c r="C2098">
         <v>1</v>
       </c>
     </row>
     <row r="2099" spans="1:3">
       <c r="A2099" t="s">
-        <v>3921</v>
+        <v>3932</v>
       </c>
       <c r="B2099" t="s">
-        <v>3922</v>
+        <v>3933</v>
       </c>
       <c r="C2099">
         <v>1</v>
       </c>
     </row>
     <row r="2100" spans="1:3">
       <c r="A2100" t="s">
-        <v>3923</v>
+        <v>3934</v>
       </c>
       <c r="B2100" t="s">
-        <v>3924</v>
+        <v>3935</v>
       </c>
       <c r="C2100">
         <v>1</v>
       </c>
     </row>
     <row r="2101" spans="1:3">
       <c r="A2101" t="s">
-        <v>3925</v>
+        <v>3936</v>
       </c>
       <c r="B2101" t="s">
-        <v>3926</v>
+        <v>3937</v>
       </c>
       <c r="C2101">
         <v>1</v>
       </c>
     </row>
     <row r="2102" spans="1:3">
-      <c r="A2102" t="s">
-        <v>3927</v>
+      <c r="A2102">
+        <v>117320</v>
       </c>
       <c r="B2102" t="s">
-        <v>3928</v>
+        <v>3938</v>
       </c>
       <c r="C2102">
         <v>1</v>
       </c>
     </row>
     <row r="2103" spans="1:3">
       <c r="A2103" t="s">
-        <v>3929</v>
+        <v>3939</v>
       </c>
       <c r="B2103" t="s">
-        <v>3930</v>
+        <v>3940</v>
       </c>
       <c r="C2103">
         <v>1</v>
       </c>
     </row>
     <row r="2104" spans="1:3">
       <c r="A2104" t="s">
-        <v>3931</v>
+        <v>3941</v>
       </c>
       <c r="B2104" t="s">
-        <v>3932</v>
+        <v>3942</v>
       </c>
       <c r="C2104">
         <v>1</v>
       </c>
     </row>
     <row r="2105" spans="1:3">
       <c r="A2105" t="s">
-        <v>3933</v>
+        <v>3943</v>
       </c>
       <c r="B2105" t="s">
-        <v>3934</v>
+        <v>3944</v>
       </c>
       <c r="C2105">
         <v>1</v>
       </c>
     </row>
     <row r="2106" spans="1:3">
       <c r="A2106" t="s">
-        <v>3935</v>
+        <v>3945</v>
       </c>
       <c r="B2106" t="s">
-        <v>3936</v>
+        <v>3946</v>
       </c>
       <c r="C2106">
         <v>1</v>
       </c>
     </row>
     <row r="2107" spans="1:3">
-      <c r="A2107" t="s">
-        <v>3937</v>
+      <c r="A2107">
+        <v>114012</v>
       </c>
       <c r="B2107" t="s">
-        <v>3938</v>
+        <v>3947</v>
       </c>
       <c r="C2107">
         <v>1</v>
       </c>
     </row>
     <row r="2108" spans="1:3">
       <c r="A2108" t="s">
-        <v>3939</v>
+        <v>3948</v>
       </c>
       <c r="B2108" t="s">
-        <v>3940</v>
+        <v>3949</v>
       </c>
       <c r="C2108">
         <v>1</v>
       </c>
     </row>
     <row r="2109" spans="1:3">
       <c r="A2109" t="s">
-        <v>3941</v>
+        <v>3950</v>
       </c>
       <c r="B2109" t="s">
-        <v>3942</v>
+        <v>3951</v>
       </c>
       <c r="C2109">
         <v>1</v>
       </c>
     </row>
     <row r="2110" spans="1:3">
       <c r="A2110" t="s">
-        <v>3941</v>
+        <v>3952</v>
       </c>
       <c r="B2110" t="s">
-        <v>3943</v>
+        <v>3953</v>
       </c>
       <c r="C2110">
         <v>1</v>
       </c>
     </row>
     <row r="2111" spans="1:3">
-      <c r="A2111">
-        <v>38504</v>
+      <c r="A2111" t="s">
+        <v>3954</v>
       </c>
       <c r="B2111" t="s">
-        <v>3944</v>
+        <v>3955</v>
       </c>
       <c r="C2111">
         <v>1</v>
       </c>
     </row>
     <row r="2112" spans="1:3">
       <c r="A2112" t="s">
-        <v>3945</v>
+        <v>3956</v>
       </c>
       <c r="B2112" t="s">
-        <v>3946</v>
+        <v>3957</v>
       </c>
       <c r="C2112">
         <v>1</v>
       </c>
     </row>
     <row r="2113" spans="1:3">
       <c r="A2113" t="s">
-        <v>3947</v>
+        <v>3958</v>
       </c>
       <c r="B2113" t="s">
-        <v>3948</v>
+        <v>3959</v>
       </c>
       <c r="C2113">
         <v>1</v>
       </c>
     </row>
     <row r="2114" spans="1:3">
       <c r="A2114" t="s">
-        <v>3949</v>
+        <v>3960</v>
       </c>
       <c r="B2114" t="s">
-        <v>3950</v>
+        <v>3961</v>
       </c>
       <c r="C2114">
         <v>1</v>
       </c>
     </row>
     <row r="2115" spans="1:3">
       <c r="A2115" t="s">
-        <v>3951</v>
+        <v>3962</v>
       </c>
       <c r="B2115" t="s">
-        <v>3952</v>
+        <v>3963</v>
       </c>
       <c r="C2115">
         <v>1</v>
       </c>
     </row>
     <row r="2116" spans="1:3">
       <c r="A2116" t="s">
-        <v>3953</v>
+        <v>3964</v>
       </c>
       <c r="B2116" t="s">
-        <v>3954</v>
+        <v>3965</v>
       </c>
       <c r="C2116">
         <v>1</v>
       </c>
     </row>
     <row r="2117" spans="1:3">
       <c r="A2117" t="s">
-        <v>3955</v>
+        <v>3966</v>
       </c>
       <c r="B2117" t="s">
-        <v>3956</v>
+        <v>3967</v>
       </c>
       <c r="C2117">
         <v>1</v>
       </c>
     </row>
     <row r="2118" spans="1:3">
       <c r="A2118" t="s">
-        <v>3957</v>
+        <v>3968</v>
       </c>
       <c r="B2118" t="s">
-        <v>3958</v>
+        <v>3969</v>
       </c>
       <c r="C2118">
         <v>1</v>
       </c>
     </row>
     <row r="2119" spans="1:3">
       <c r="A2119" t="s">
-        <v>3959</v>
+        <v>3970</v>
       </c>
       <c r="B2119" t="s">
-        <v>3960</v>
+        <v>3971</v>
       </c>
       <c r="C2119">
         <v>1</v>
       </c>
     </row>
     <row r="2120" spans="1:3">
       <c r="A2120" t="s">
-        <v>3961</v>
+        <v>3972</v>
       </c>
       <c r="B2120" t="s">
-        <v>3962</v>
+        <v>3973</v>
       </c>
       <c r="C2120">
         <v>1</v>
       </c>
     </row>
     <row r="2121" spans="1:3">
       <c r="A2121" t="s">
-        <v>3963</v>
+        <v>3974</v>
       </c>
       <c r="B2121" t="s">
-        <v>3964</v>
+        <v>3975</v>
       </c>
       <c r="C2121">
         <v>1</v>
       </c>
     </row>
     <row r="2122" spans="1:3">
       <c r="A2122" t="s">
-        <v>3965</v>
+        <v>3976</v>
       </c>
       <c r="B2122" t="s">
-        <v>3966</v>
+        <v>3977</v>
       </c>
       <c r="C2122">
         <v>1</v>
       </c>
     </row>
     <row r="2123" spans="1:3">
       <c r="A2123" t="s">
-        <v>3967</v>
+        <v>3978</v>
       </c>
       <c r="B2123" t="s">
-        <v>3968</v>
+        <v>3979</v>
       </c>
       <c r="C2123">
         <v>1</v>
       </c>
     </row>
     <row r="2124" spans="1:3">
       <c r="A2124" t="s">
-        <v>3969</v>
+        <v>3980</v>
       </c>
       <c r="B2124" t="s">
-        <v>3970</v>
+        <v>3981</v>
       </c>
       <c r="C2124">
         <v>1</v>
       </c>
     </row>
     <row r="2125" spans="1:3">
       <c r="A2125" t="s">
-        <v>3951</v>
+        <v>3982</v>
       </c>
       <c r="B2125" t="s">
-        <v>3971</v>
+        <v>3983</v>
       </c>
       <c r="C2125">
         <v>1</v>
       </c>
     </row>
     <row r="2126" spans="1:3">
       <c r="A2126" t="s">
-        <v>3972</v>
+        <v>3984</v>
       </c>
       <c r="B2126" t="s">
-        <v>3973</v>
+        <v>3985</v>
       </c>
       <c r="C2126">
         <v>1</v>
       </c>
     </row>
     <row r="2127" spans="1:3">
       <c r="A2127" t="s">
-        <v>3974</v>
+        <v>3986</v>
       </c>
       <c r="B2127" t="s">
-        <v>3975</v>
+        <v>3987</v>
       </c>
       <c r="C2127">
         <v>1</v>
       </c>
     </row>
     <row r="2128" spans="1:3">
       <c r="A2128" t="s">
-        <v>3976</v>
+        <v>3988</v>
       </c>
       <c r="B2128" t="s">
-        <v>3977</v>
+        <v>3989</v>
       </c>
       <c r="C2128">
         <v>1</v>
       </c>
     </row>
     <row r="2129" spans="1:3">
       <c r="A2129" t="s">
-        <v>3978</v>
+        <v>3990</v>
       </c>
       <c r="B2129" t="s">
-        <v>3979</v>
+        <v>3991</v>
       </c>
       <c r="C2129">
         <v>1</v>
       </c>
     </row>
     <row r="2130" spans="1:3">
       <c r="A2130" t="s">
-        <v>3980</v>
+        <v>3992</v>
       </c>
       <c r="B2130" t="s">
-        <v>3981</v>
+        <v>3993</v>
       </c>
       <c r="C2130">
         <v>1</v>
       </c>
     </row>
     <row r="2131" spans="1:3">
       <c r="A2131" t="s">
-        <v>3982</v>
+        <v>3994</v>
       </c>
       <c r="B2131" t="s">
-        <v>3983</v>
+        <v>3995</v>
       </c>
       <c r="C2131">
         <v>1</v>
       </c>
     </row>
     <row r="2132" spans="1:3">
       <c r="A2132" t="s">
-        <v>3984</v>
+        <v>3996</v>
       </c>
       <c r="B2132" t="s">
-        <v>3985</v>
+        <v>3997</v>
       </c>
       <c r="C2132">
         <v>1</v>
       </c>
     </row>
     <row r="2133" spans="1:3">
       <c r="A2133" t="s">
-        <v>3986</v>
+        <v>3998</v>
       </c>
       <c r="B2133" t="s">
-        <v>3987</v>
+        <v>3999</v>
       </c>
       <c r="C2133">
         <v>1</v>
       </c>
     </row>
     <row r="2134" spans="1:3">
       <c r="A2134" t="s">
-        <v>3988</v>
+        <v>4000</v>
       </c>
       <c r="B2134" t="s">
-        <v>3989</v>
+        <v>4001</v>
       </c>
       <c r="C2134">
         <v>1</v>
       </c>
     </row>
     <row r="2135" spans="1:3">
       <c r="A2135" t="s">
-        <v>3990</v>
+        <v>4002</v>
       </c>
       <c r="B2135" t="s">
-        <v>3991</v>
+        <v>4003</v>
       </c>
       <c r="C2135">
         <v>1</v>
       </c>
     </row>
     <row r="2136" spans="1:3">
       <c r="A2136" t="s">
-        <v>3992</v>
+        <v>4004</v>
       </c>
       <c r="B2136" t="s">
-        <v>3993</v>
+        <v>4005</v>
       </c>
       <c r="C2136">
         <v>1</v>
       </c>
     </row>
     <row r="2137" spans="1:3">
       <c r="A2137" t="s">
-        <v>3994</v>
+        <v>4006</v>
       </c>
       <c r="B2137" t="s">
-        <v>3995</v>
+        <v>4007</v>
       </c>
       <c r="C2137">
         <v>1</v>
       </c>
     </row>
     <row r="2138" spans="1:3">
       <c r="A2138" t="s">
-        <v>3996</v>
+        <v>4008</v>
       </c>
       <c r="B2138" t="s">
-        <v>3997</v>
+        <v>4009</v>
       </c>
       <c r="C2138">
         <v>1</v>
       </c>
     </row>
     <row r="2139" spans="1:3">
       <c r="A2139" t="s">
-        <v>3998</v>
+        <v>4010</v>
       </c>
       <c r="B2139" t="s">
-        <v>3999</v>
+        <v>4011</v>
       </c>
       <c r="C2139">
         <v>1</v>
       </c>
     </row>
     <row r="2140" spans="1:3">
       <c r="A2140" t="s">
-        <v>4000</v>
+        <v>4012</v>
       </c>
       <c r="B2140" t="s">
-        <v>4001</v>
+        <v>4013</v>
       </c>
       <c r="C2140">
         <v>1</v>
       </c>
     </row>
     <row r="2141" spans="1:3">
-      <c r="A2141">
-        <v>117320</v>
+      <c r="A2141" t="s">
+        <v>4014</v>
       </c>
       <c r="B2141" t="s">
-        <v>4002</v>
+        <v>4015</v>
       </c>
       <c r="C2141">
         <v>1</v>
       </c>
     </row>
     <row r="2142" spans="1:3">
       <c r="A2142" t="s">
-        <v>4003</v>
+        <v>4016</v>
       </c>
       <c r="B2142" t="s">
-        <v>4004</v>
+        <v>4017</v>
       </c>
       <c r="C2142">
         <v>1</v>
       </c>
     </row>
     <row r="2143" spans="1:3">
       <c r="A2143" t="s">
-        <v>4005</v>
+        <v>4018</v>
       </c>
       <c r="B2143" t="s">
-        <v>4006</v>
+        <v>4019</v>
       </c>
       <c r="C2143">
         <v>1</v>
       </c>
     </row>
     <row r="2144" spans="1:3">
       <c r="A2144" t="s">
-        <v>4007</v>
+        <v>3450</v>
       </c>
       <c r="B2144" t="s">
-        <v>4008</v>
+        <v>4020</v>
       </c>
       <c r="C2144">
         <v>1</v>
       </c>
     </row>
     <row r="2145" spans="1:3">
       <c r="A2145" t="s">
-        <v>4009</v>
+        <v>4021</v>
       </c>
       <c r="B2145" t="s">
-        <v>4010</v>
+        <v>4022</v>
       </c>
       <c r="C2145">
         <v>1</v>
       </c>
     </row>
     <row r="2146" spans="1:3">
-      <c r="A2146">
-        <v>114012</v>
+      <c r="A2146" t="s">
+        <v>4023</v>
       </c>
       <c r="B2146" t="s">
-        <v>4011</v>
+        <v>4024</v>
       </c>
       <c r="C2146">
         <v>1</v>
       </c>
     </row>
     <row r="2147" spans="1:3">
       <c r="A2147" t="s">
-        <v>4012</v>
+        <v>4025</v>
       </c>
       <c r="B2147" t="s">
-        <v>4013</v>
+        <v>4026</v>
       </c>
       <c r="C2147">
         <v>1</v>
       </c>
     </row>
     <row r="2148" spans="1:3">
       <c r="A2148" t="s">
-        <v>4014</v>
+        <v>4027</v>
       </c>
       <c r="B2148" t="s">
-        <v>4015</v>
+        <v>4028</v>
       </c>
       <c r="C2148">
         <v>1</v>
       </c>
     </row>
     <row r="2149" spans="1:3">
       <c r="A2149" t="s">
-        <v>4016</v>
+        <v>4029</v>
       </c>
       <c r="B2149" t="s">
-        <v>4017</v>
+        <v>4030</v>
       </c>
       <c r="C2149">
         <v>1</v>
       </c>
     </row>
     <row r="2150" spans="1:3">
       <c r="A2150" t="s">
-        <v>4018</v>
+        <v>4031</v>
       </c>
       <c r="B2150" t="s">
-        <v>4019</v>
+        <v>4032</v>
       </c>
       <c r="C2150">
         <v>1</v>
       </c>
     </row>
     <row r="2151" spans="1:3">
       <c r="A2151" t="s">
-        <v>4020</v>
+        <v>4033</v>
       </c>
       <c r="B2151" t="s">
-        <v>4021</v>
+        <v>4034</v>
       </c>
       <c r="C2151">
         <v>1</v>
       </c>
     </row>
     <row r="2152" spans="1:3">
       <c r="A2152" t="s">
-        <v>4022</v>
+        <v>4035</v>
       </c>
       <c r="B2152" t="s">
-        <v>4023</v>
+        <v>4036</v>
       </c>
       <c r="C2152">
         <v>1</v>
       </c>
     </row>
     <row r="2153" spans="1:3">
       <c r="A2153" t="s">
-        <v>4024</v>
+        <v>4037</v>
       </c>
       <c r="B2153" t="s">
-        <v>4025</v>
+        <v>4038</v>
       </c>
       <c r="C2153">
         <v>1</v>
       </c>
     </row>
     <row r="2154" spans="1:3">
       <c r="A2154" t="s">
-        <v>4026</v>
+        <v>4039</v>
       </c>
       <c r="B2154" t="s">
-        <v>4027</v>
+        <v>4040</v>
       </c>
       <c r="C2154">
         <v>1</v>
       </c>
     </row>
     <row r="2155" spans="1:3">
       <c r="A2155" t="s">
-        <v>4028</v>
+        <v>4041</v>
       </c>
       <c r="B2155" t="s">
-        <v>4029</v>
+        <v>4042</v>
       </c>
       <c r="C2155">
         <v>1</v>
       </c>
     </row>
     <row r="2156" spans="1:3">
       <c r="A2156" t="s">
-        <v>4030</v>
+        <v>4043</v>
       </c>
       <c r="B2156" t="s">
-        <v>4031</v>
+        <v>4044</v>
       </c>
       <c r="C2156">
         <v>1</v>
       </c>
     </row>
     <row r="2157" spans="1:3">
       <c r="A2157" t="s">
-        <v>4032</v>
+        <v>4045</v>
       </c>
       <c r="B2157" t="s">
-        <v>4033</v>
+        <v>4046</v>
       </c>
       <c r="C2157">
         <v>1</v>
       </c>
     </row>
     <row r="2158" spans="1:3">
       <c r="A2158" t="s">
-        <v>4034</v>
+        <v>4047</v>
       </c>
       <c r="B2158" t="s">
-        <v>4035</v>
+        <v>4048</v>
       </c>
       <c r="C2158">
         <v>1</v>
       </c>
     </row>
     <row r="2159" spans="1:3">
       <c r="A2159" t="s">
-        <v>4036</v>
+        <v>4049</v>
       </c>
       <c r="B2159" t="s">
-        <v>4037</v>
+        <v>4050</v>
       </c>
       <c r="C2159">
         <v>1</v>
       </c>
     </row>
     <row r="2160" spans="1:3">
       <c r="A2160" t="s">
-        <v>4038</v>
+        <v>4051</v>
       </c>
       <c r="B2160" t="s">
-        <v>4039</v>
+        <v>4052</v>
       </c>
       <c r="C2160">
         <v>1</v>
       </c>
     </row>
     <row r="2161" spans="1:3">
       <c r="A2161" t="s">
-        <v>4040</v>
+        <v>4053</v>
       </c>
       <c r="B2161" t="s">
-        <v>4041</v>
+        <v>4054</v>
       </c>
       <c r="C2161">
         <v>1</v>
       </c>
     </row>
     <row r="2162" spans="1:3">
       <c r="A2162" t="s">
-        <v>4042</v>
+        <v>4055</v>
       </c>
       <c r="B2162" t="s">
-        <v>4043</v>
+        <v>4056</v>
       </c>
       <c r="C2162">
         <v>1</v>
       </c>
     </row>
     <row r="2163" spans="1:3">
       <c r="A2163" t="s">
-        <v>4044</v>
+        <v>4057</v>
       </c>
       <c r="B2163" t="s">
-        <v>4045</v>
+        <v>4058</v>
       </c>
       <c r="C2163">
         <v>1</v>
       </c>
     </row>
     <row r="2164" spans="1:3">
       <c r="A2164" t="s">
-        <v>4046</v>
+        <v>4059</v>
       </c>
       <c r="B2164" t="s">
-        <v>4047</v>
+        <v>4060</v>
       </c>
       <c r="C2164">
         <v>1</v>
       </c>
     </row>
     <row r="2165" spans="1:3">
       <c r="A2165" t="s">
-        <v>4048</v>
+        <v>4061</v>
       </c>
       <c r="B2165" t="s">
-        <v>4049</v>
+        <v>4062</v>
       </c>
       <c r="C2165">
         <v>1</v>
       </c>
     </row>
     <row r="2166" spans="1:3">
       <c r="A2166" t="s">
-        <v>4050</v>
+        <v>4063</v>
       </c>
       <c r="B2166" t="s">
-        <v>4051</v>
+        <v>4064</v>
       </c>
       <c r="C2166">
         <v>1</v>
       </c>
     </row>
     <row r="2167" spans="1:3">
       <c r="A2167" t="s">
-        <v>4052</v>
+        <v>4065</v>
       </c>
       <c r="B2167" t="s">
-        <v>4053</v>
+        <v>4066</v>
       </c>
       <c r="C2167">
         <v>1</v>
       </c>
     </row>
     <row r="2168" spans="1:3">
       <c r="A2168" t="s">
-        <v>4054</v>
+        <v>4067</v>
       </c>
       <c r="B2168" t="s">
-        <v>4055</v>
+        <v>4068</v>
       </c>
       <c r="C2168">
         <v>1</v>
       </c>
     </row>
     <row r="2169" spans="1:3">
       <c r="A2169" t="s">
-        <v>4056</v>
+        <v>4069</v>
       </c>
       <c r="B2169" t="s">
-        <v>4057</v>
+        <v>4070</v>
       </c>
       <c r="C2169">
         <v>1</v>
       </c>
     </row>
     <row r="2170" spans="1:3">
       <c r="A2170" t="s">
-        <v>4058</v>
+        <v>4071</v>
       </c>
       <c r="B2170" t="s">
-        <v>4059</v>
+        <v>4072</v>
       </c>
       <c r="C2170">
         <v>1</v>
       </c>
     </row>
     <row r="2171" spans="1:3">
       <c r="A2171" t="s">
-        <v>4060</v>
+        <v>4073</v>
       </c>
       <c r="B2171" t="s">
-        <v>4061</v>
+        <v>4074</v>
       </c>
       <c r="C2171">
         <v>1</v>
       </c>
     </row>
     <row r="2172" spans="1:3">
       <c r="A2172" t="s">
-        <v>4062</v>
+        <v>4075</v>
       </c>
       <c r="B2172" t="s">
-        <v>4063</v>
+        <v>4076</v>
       </c>
       <c r="C2172">
         <v>1</v>
       </c>
     </row>
     <row r="2173" spans="1:3">
       <c r="A2173" t="s">
-        <v>4064</v>
+        <v>4077</v>
       </c>
       <c r="B2173" t="s">
-        <v>4065</v>
+        <v>4078</v>
       </c>
       <c r="C2173">
         <v>1</v>
       </c>
     </row>
     <row r="2174" spans="1:3">
       <c r="A2174" t="s">
-        <v>4066</v>
+        <v>4079</v>
       </c>
       <c r="B2174" t="s">
-        <v>4067</v>
+        <v>4080</v>
       </c>
       <c r="C2174">
         <v>1</v>
       </c>
     </row>
     <row r="2175" spans="1:3">
       <c r="A2175" t="s">
-        <v>4068</v>
+        <v>4081</v>
       </c>
       <c r="B2175" t="s">
-        <v>4069</v>
+        <v>4082</v>
       </c>
       <c r="C2175">
         <v>1</v>
       </c>
     </row>
     <row r="2176" spans="1:3">
-      <c r="A2176" t="s">
-        <v>4070</v>
+      <c r="A2176">
+        <v>28004</v>
       </c>
       <c r="B2176" t="s">
-        <v>4071</v>
+        <v>4083</v>
       </c>
       <c r="C2176">
         <v>1</v>
       </c>
     </row>
     <row r="2177" spans="1:3">
       <c r="A2177" t="s">
-        <v>4072</v>
+        <v>4084</v>
       </c>
       <c r="B2177" t="s">
-        <v>4073</v>
+        <v>4085</v>
       </c>
       <c r="C2177">
         <v>1</v>
       </c>
     </row>
     <row r="2178" spans="1:3">
       <c r="A2178" t="s">
-        <v>4074</v>
+        <v>4086</v>
       </c>
       <c r="B2178" t="s">
-        <v>4075</v>
+        <v>4087</v>
       </c>
       <c r="C2178">
         <v>1</v>
       </c>
     </row>
     <row r="2179" spans="1:3">
-      <c r="A2179" t="s">
-        <v>4076</v>
+      <c r="A2179">
+        <v>154220</v>
       </c>
       <c r="B2179" t="s">
-        <v>4077</v>
+        <v>4088</v>
       </c>
       <c r="C2179">
         <v>1</v>
       </c>
     </row>
     <row r="2180" spans="1:3">
-      <c r="A2180" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2180" t="s">
-        <v>4079</v>
+        <v>4089</v>
       </c>
       <c r="C2180">
         <v>1</v>
       </c>
     </row>
     <row r="2181" spans="1:3">
       <c r="A2181" t="s">
-        <v>4080</v>
+        <v>4090</v>
       </c>
       <c r="B2181" t="s">
-        <v>4081</v>
+        <v>4091</v>
       </c>
       <c r="C2181">
         <v>1</v>
       </c>
     </row>
     <row r="2182" spans="1:3">
       <c r="A2182" t="s">
-        <v>4082</v>
+        <v>4092</v>
       </c>
       <c r="B2182" t="s">
-        <v>4083</v>
+        <v>4093</v>
       </c>
       <c r="C2182">
         <v>1</v>
       </c>
     </row>
     <row r="2183" spans="1:3">
       <c r="A2183" t="s">
-        <v>3507</v>
+        <v>4094</v>
       </c>
       <c r="B2183" t="s">
-        <v>4084</v>
+        <v>4095</v>
       </c>
       <c r="C2183">
         <v>1</v>
       </c>
     </row>
     <row r="2184" spans="1:3">
       <c r="A2184" t="s">
-        <v>4085</v>
+        <v>4096</v>
       </c>
       <c r="B2184" t="s">
-        <v>4086</v>
+        <v>4097</v>
       </c>
       <c r="C2184">
         <v>1</v>
       </c>
     </row>
     <row r="2185" spans="1:3">
       <c r="A2185" t="s">
-        <v>4087</v>
+        <v>4098</v>
       </c>
       <c r="B2185" t="s">
-        <v>4088</v>
+        <v>4099</v>
       </c>
       <c r="C2185">
         <v>1</v>
       </c>
     </row>
     <row r="2186" spans="1:3">
       <c r="A2186" t="s">
-        <v>4089</v>
+        <v>4100</v>
       </c>
       <c r="B2186" t="s">
-        <v>4090</v>
+        <v>4101</v>
       </c>
       <c r="C2186">
         <v>1</v>
       </c>
     </row>
     <row r="2187" spans="1:3">
       <c r="A2187" t="s">
-        <v>4091</v>
+        <v>4102</v>
       </c>
       <c r="B2187" t="s">
-        <v>4092</v>
+        <v>4103</v>
       </c>
       <c r="C2187">
         <v>1</v>
       </c>
     </row>
     <row r="2188" spans="1:3">
       <c r="A2188" t="s">
-        <v>4093</v>
+        <v>4104</v>
       </c>
       <c r="B2188" t="s">
-        <v>4094</v>
+        <v>4105</v>
       </c>
       <c r="C2188">
         <v>1</v>
       </c>
     </row>
     <row r="2189" spans="1:3">
       <c r="A2189" t="s">
-        <v>4095</v>
+        <v>4106</v>
       </c>
       <c r="B2189" t="s">
-        <v>4096</v>
+        <v>4107</v>
       </c>
       <c r="C2189">
         <v>1</v>
       </c>
     </row>
     <row r="2190" spans="1:3">
       <c r="A2190" t="s">
-        <v>4097</v>
+        <v>4108</v>
       </c>
       <c r="B2190" t="s">
-        <v>4098</v>
+        <v>4109</v>
       </c>
       <c r="C2190">
         <v>1</v>
       </c>
     </row>
     <row r="2191" spans="1:3">
       <c r="A2191" t="s">
-        <v>4099</v>
+        <v>4110</v>
       </c>
       <c r="B2191" t="s">
-        <v>4100</v>
+        <v>4111</v>
       </c>
       <c r="C2191">
         <v>1</v>
       </c>
     </row>
     <row r="2192" spans="1:3">
       <c r="A2192" t="s">
-        <v>4101</v>
+        <v>4112</v>
       </c>
       <c r="B2192" t="s">
-        <v>4102</v>
+        <v>4113</v>
       </c>
       <c r="C2192">
         <v>1</v>
       </c>
     </row>
     <row r="2193" spans="1:3">
       <c r="A2193" t="s">
-        <v>4103</v>
+        <v>4114</v>
       </c>
       <c r="B2193" t="s">
-        <v>4104</v>
+        <v>4115</v>
       </c>
       <c r="C2193">
         <v>1</v>
       </c>
     </row>
     <row r="2194" spans="1:3">
       <c r="A2194" t="s">
-        <v>4105</v>
+        <v>4116</v>
       </c>
       <c r="B2194" t="s">
-        <v>4106</v>
+        <v>4117</v>
       </c>
       <c r="C2194">
         <v>1</v>
       </c>
     </row>
     <row r="2195" spans="1:3">
       <c r="A2195" t="s">
-        <v>4107</v>
+        <v>4118</v>
       </c>
       <c r="B2195" t="s">
-        <v>4108</v>
+        <v>4119</v>
       </c>
       <c r="C2195">
         <v>1</v>
       </c>
     </row>
     <row r="2196" spans="1:3">
       <c r="A2196" t="s">
-        <v>4109</v>
+        <v>4120</v>
       </c>
       <c r="B2196" t="s">
-        <v>4110</v>
+        <v>4121</v>
       </c>
       <c r="C2196">
         <v>1</v>
       </c>
     </row>
     <row r="2197" spans="1:3">
       <c r="A2197" t="s">
-        <v>4111</v>
+        <v>4122</v>
       </c>
       <c r="B2197" t="s">
-        <v>4112</v>
+        <v>4123</v>
       </c>
       <c r="C2197">
         <v>1</v>
       </c>
     </row>
     <row r="2198" spans="1:3">
       <c r="A2198" t="s">
-        <v>4113</v>
+        <v>4124</v>
       </c>
       <c r="B2198" t="s">
-        <v>4114</v>
+        <v>4125</v>
       </c>
       <c r="C2198">
         <v>1</v>
       </c>
     </row>
     <row r="2199" spans="1:3">
       <c r="A2199" t="s">
-        <v>4115</v>
+        <v>4126</v>
       </c>
       <c r="B2199" t="s">
-        <v>4116</v>
+        <v>4127</v>
       </c>
       <c r="C2199">
         <v>1</v>
       </c>
     </row>
     <row r="2200" spans="1:3">
       <c r="A2200" t="s">
-        <v>4117</v>
+        <v>4128</v>
       </c>
       <c r="B2200" t="s">
-        <v>4118</v>
+        <v>4129</v>
       </c>
       <c r="C2200">
         <v>1</v>
       </c>
     </row>
     <row r="2201" spans="1:3">
       <c r="A2201" t="s">
-        <v>4119</v>
+        <v>4130</v>
       </c>
       <c r="B2201" t="s">
-        <v>4120</v>
+        <v>4131</v>
       </c>
       <c r="C2201">
         <v>1</v>
       </c>
     </row>
     <row r="2202" spans="1:3">
       <c r="A2202" t="s">
-        <v>4121</v>
+        <v>4132</v>
       </c>
       <c r="B2202" t="s">
-        <v>4122</v>
+        <v>4133</v>
       </c>
       <c r="C2202">
         <v>1</v>
       </c>
     </row>
     <row r="2203" spans="1:3">
       <c r="A2203" t="s">
-        <v>4123</v>
+        <v>4134</v>
       </c>
       <c r="B2203" t="s">
-        <v>4124</v>
+        <v>4135</v>
       </c>
       <c r="C2203">
         <v>1</v>
       </c>
     </row>
     <row r="2204" spans="1:3">
       <c r="A2204" t="s">
-        <v>4125</v>
+        <v>4136</v>
       </c>
       <c r="B2204" t="s">
-        <v>4126</v>
+        <v>4137</v>
       </c>
       <c r="C2204">
         <v>1</v>
       </c>
     </row>
     <row r="2205" spans="1:3">
       <c r="A2205" t="s">
-        <v>4127</v>
+        <v>4138</v>
       </c>
       <c r="B2205" t="s">
-        <v>4128</v>
+        <v>4139</v>
       </c>
       <c r="C2205">
         <v>1</v>
       </c>
     </row>
     <row r="2206" spans="1:3">
       <c r="A2206" t="s">
-        <v>4129</v>
+        <v>4140</v>
       </c>
       <c r="B2206" t="s">
-        <v>4130</v>
+        <v>4141</v>
       </c>
       <c r="C2206">
         <v>1</v>
       </c>
     </row>
     <row r="2207" spans="1:3">
       <c r="A2207" t="s">
-        <v>4131</v>
+        <v>4142</v>
       </c>
       <c r="B2207" t="s">
-        <v>4132</v>
+        <v>4143</v>
       </c>
       <c r="C2207">
         <v>1</v>
       </c>
     </row>
     <row r="2208" spans="1:3">
-      <c r="A2208" t="s">
-        <v>4133</v>
+      <c r="A2208">
+        <v>1023604</v>
       </c>
       <c r="B2208" t="s">
-        <v>4134</v>
+        <v>4144</v>
       </c>
       <c r="C2208">
         <v>1</v>
       </c>
     </row>
     <row r="2209" spans="1:3">
-      <c r="A2209" t="s">
-        <v>4135</v>
+      <c r="A2209">
+        <v>1016964</v>
       </c>
       <c r="B2209" t="s">
-        <v>4136</v>
+        <v>4145</v>
       </c>
       <c r="C2209">
         <v>1</v>
       </c>
     </row>
     <row r="2210" spans="1:3">
-      <c r="A2210" t="s">
-        <v>4137</v>
+      <c r="A2210">
+        <v>1025136</v>
       </c>
       <c r="B2210" t="s">
-        <v>4138</v>
+        <v>4146</v>
       </c>
       <c r="C2210">
         <v>1</v>
       </c>
     </row>
     <row r="2211" spans="1:3">
-      <c r="A2211" t="s">
-        <v>4139</v>
+      <c r="A2211">
+        <v>1029619</v>
       </c>
       <c r="B2211" t="s">
-        <v>4140</v>
+        <v>4147</v>
       </c>
       <c r="C2211">
         <v>1</v>
       </c>
     </row>
     <row r="2212" spans="1:3">
-      <c r="A2212" t="s">
-        <v>4141</v>
+      <c r="A2212">
+        <v>1029153</v>
       </c>
       <c r="B2212" t="s">
-        <v>4142</v>
+        <v>4148</v>
       </c>
       <c r="C2212">
         <v>1</v>
       </c>
     </row>
     <row r="2213" spans="1:3">
       <c r="A2213" t="s">
-        <v>4143</v>
+        <v>4149</v>
       </c>
       <c r="B2213" t="s">
-        <v>4144</v>
+        <v>4150</v>
       </c>
       <c r="C2213">
         <v>1</v>
       </c>
     </row>
     <row r="2214" spans="1:3">
       <c r="A2214" t="s">
-        <v>4145</v>
+        <v>4151</v>
       </c>
       <c r="B2214" t="s">
-        <v>4146</v>
+        <v>4152</v>
       </c>
       <c r="C2214">
         <v>1</v>
       </c>
     </row>
     <row r="2215" spans="1:3">
-      <c r="A2215">
-        <v>28004</v>
+      <c r="A2215" t="s">
+        <v>4153</v>
       </c>
       <c r="B2215" t="s">
-        <v>4147</v>
+        <v>4154</v>
       </c>
       <c r="C2215">
         <v>1</v>
       </c>
     </row>
     <row r="2216" spans="1:3">
       <c r="A2216" t="s">
-        <v>4148</v>
+        <v>4155</v>
       </c>
       <c r="B2216" t="s">
-        <v>4149</v>
+        <v>4156</v>
       </c>
       <c r="C2216">
         <v>1</v>
       </c>
     </row>
     <row r="2217" spans="1:3">
       <c r="A2217" t="s">
-        <v>4150</v>
+        <v>4157</v>
       </c>
       <c r="B2217" t="s">
-        <v>4151</v>
+        <v>4158</v>
       </c>
       <c r="C2217">
         <v>1</v>
       </c>
     </row>
     <row r="2218" spans="1:3">
-      <c r="A2218">
-        <v>154220</v>
+      <c r="A2218" t="s">
+        <v>4159</v>
       </c>
       <c r="B2218" t="s">
-        <v>4152</v>
+        <v>4160</v>
       </c>
       <c r="C2218">
         <v>1</v>
       </c>
     </row>
     <row r="2219" spans="1:3">
+      <c r="A2219" t="s">
+        <v>4161</v>
+      </c>
       <c r="B2219" t="s">
-        <v>4153</v>
+        <v>4162</v>
       </c>
       <c r="C2219">
         <v>1</v>
       </c>
     </row>
     <row r="2220" spans="1:3">
       <c r="A2220" t="s">
-        <v>4154</v>
+        <v>4163</v>
       </c>
       <c r="B2220" t="s">
-        <v>4155</v>
+        <v>4164</v>
       </c>
       <c r="C2220">
         <v>1</v>
       </c>
     </row>
     <row r="2221" spans="1:3">
       <c r="A2221" t="s">
-        <v>4156</v>
+        <v>4165</v>
       </c>
       <c r="B2221" t="s">
-        <v>4157</v>
+        <v>4166</v>
       </c>
       <c r="C2221">
         <v>1</v>
       </c>
     </row>
     <row r="2222" spans="1:3">
       <c r="A2222" t="s">
-        <v>4158</v>
+        <v>4167</v>
       </c>
       <c r="B2222" t="s">
-        <v>4159</v>
+        <v>4168</v>
       </c>
       <c r="C2222">
         <v>1</v>
       </c>
     </row>
     <row r="2223" spans="1:3">
       <c r="A2223" t="s">
-        <v>4160</v>
+        <v>4169</v>
       </c>
       <c r="B2223" t="s">
-        <v>4161</v>
+        <v>4170</v>
       </c>
       <c r="C2223">
         <v>1</v>
       </c>
     </row>
     <row r="2224" spans="1:3">
-      <c r="A2224" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2224" t="s">
-        <v>4163</v>
+        <v>4171</v>
       </c>
       <c r="C2224">
         <v>1</v>
       </c>
     </row>
     <row r="2225" spans="1:3">
       <c r="A2225" t="s">
-        <v>4164</v>
+        <v>4172</v>
       </c>
       <c r="B2225" t="s">
-        <v>4165</v>
+        <v>4173</v>
       </c>
       <c r="C2225">
         <v>1</v>
       </c>
     </row>
     <row r="2226" spans="1:3">
-      <c r="A2226" t="s">
-        <v>4166</v>
+      <c r="A2226">
+        <v>160371</v>
       </c>
       <c r="B2226" t="s">
-        <v>4167</v>
+        <v>4174</v>
       </c>
       <c r="C2226">
         <v>1</v>
       </c>
     </row>
     <row r="2227" spans="1:3">
       <c r="A2227" t="s">
-        <v>4168</v>
+        <v>4175</v>
       </c>
       <c r="B2227" t="s">
-        <v>4169</v>
+        <v>4176</v>
       </c>
       <c r="C2227">
         <v>1</v>
       </c>
     </row>
     <row r="2228" spans="1:3">
-      <c r="A2228" t="s">
-        <v>4170</v>
+      <c r="A2228">
+        <v>160376</v>
       </c>
       <c r="B2228" t="s">
-        <v>4171</v>
+        <v>4177</v>
       </c>
       <c r="C2228">
         <v>1</v>
       </c>
     </row>
     <row r="2229" spans="1:3">
-      <c r="A2229" t="s">
-        <v>4172</v>
+      <c r="A2229">
+        <v>160394</v>
       </c>
       <c r="B2229" t="s">
-        <v>4173</v>
+        <v>4178</v>
       </c>
       <c r="C2229">
         <v>1</v>
       </c>
     </row>
     <row r="2230" spans="1:3">
-      <c r="A2230" t="s">
-        <v>4174</v>
+      <c r="A2230">
+        <v>160377</v>
       </c>
       <c r="B2230" t="s">
-        <v>4175</v>
+        <v>4179</v>
       </c>
       <c r="C2230">
         <v>1</v>
       </c>
     </row>
     <row r="2231" spans="1:3">
-      <c r="A2231" t="s">
-        <v>4176</v>
+      <c r="A2231">
+        <v>160378</v>
       </c>
       <c r="B2231" t="s">
-        <v>4177</v>
+        <v>4180</v>
       </c>
       <c r="C2231">
         <v>1</v>
       </c>
     </row>
     <row r="2232" spans="1:3">
-      <c r="A2232" t="s">
-        <v>4178</v>
+      <c r="A2232">
+        <v>160395</v>
       </c>
       <c r="B2232" t="s">
-        <v>4179</v>
+        <v>4181</v>
       </c>
       <c r="C2232">
         <v>1</v>
       </c>
     </row>
     <row r="2233" spans="1:3">
       <c r="A2233" t="s">
-        <v>4180</v>
+        <v>4182</v>
       </c>
       <c r="B2233" t="s">
-        <v>4181</v>
+        <v>4183</v>
       </c>
       <c r="C2233">
         <v>1</v>
       </c>
     </row>
     <row r="2234" spans="1:3">
       <c r="A2234" t="s">
-        <v>4182</v>
+        <v>4184</v>
       </c>
       <c r="B2234" t="s">
-        <v>4183</v>
+        <v>4185</v>
       </c>
       <c r="C2234">
         <v>1</v>
       </c>
     </row>
     <row r="2235" spans="1:3">
-      <c r="A2235" t="s">
-        <v>4184</v>
+      <c r="A2235">
+        <v>160319</v>
       </c>
       <c r="B2235" t="s">
-        <v>4185</v>
+        <v>4186</v>
       </c>
       <c r="C2235">
         <v>1</v>
       </c>
     </row>
     <row r="2236" spans="1:3">
-      <c r="A2236" t="s">
-        <v>4186</v>
+      <c r="A2236">
+        <v>160320</v>
       </c>
       <c r="B2236" t="s">
         <v>4187</v>
       </c>
       <c r="C2236">
         <v>1</v>
       </c>
     </row>
     <row r="2237" spans="1:3">
       <c r="A2237" t="s">
         <v>4188</v>
       </c>
       <c r="B2237" t="s">
         <v>4189</v>
       </c>
       <c r="C2237">
         <v>1</v>
       </c>
     </row>
     <row r="2238" spans="1:3">
-      <c r="A2238" t="s">
+      <c r="A2238">
+        <v>160324</v>
+      </c>
+      <c r="B2238" t="s">
         <v>4190</v>
       </c>
-      <c r="B2238" t="s">
+      <c r="C2238">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2239" spans="1:3">
+      <c r="A2239">
+        <v>160336</v>
+      </c>
+      <c r="B2239" t="s">
         <v>4191</v>
       </c>
-      <c r="C2238">
-[...4 lines deleted...]
-      <c r="A2239" t="s">
+      <c r="C2239">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2240" spans="1:3">
+      <c r="A2240">
+        <v>160338</v>
+      </c>
+      <c r="B2240" t="s">
         <v>4192</v>
       </c>
-      <c r="B2239" t="s">
+      <c r="C2240">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2241" spans="1:3">
+      <c r="A2241">
+        <v>160346</v>
+      </c>
+      <c r="B2241" t="s">
         <v>4193</v>
       </c>
-      <c r="C2239">
-[...4 lines deleted...]
-      <c r="A2240" t="s">
+      <c r="C2241">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2242" spans="1:3">
+      <c r="A2242">
+        <v>160344</v>
+      </c>
+      <c r="B2242" t="s">
         <v>4194</v>
       </c>
-      <c r="B2240" t="s">
+      <c r="C2242">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2243" spans="1:3">
+      <c r="A2243">
+        <v>160347</v>
+      </c>
+      <c r="B2243" t="s">
         <v>4195</v>
       </c>
-      <c r="C2240">
-[...4 lines deleted...]
-      <c r="A2241" t="s">
+      <c r="C2243">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2244" spans="1:3">
+      <c r="A2244">
+        <v>160350</v>
+      </c>
+      <c r="B2244" t="s">
         <v>4196</v>
       </c>
-      <c r="B2241" t="s">
+      <c r="C2244">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2245" spans="1:3">
+      <c r="A2245">
+        <v>1605006</v>
+      </c>
+      <c r="B2245" t="s">
         <v>4197</v>
       </c>
-      <c r="C2241">
-[...4 lines deleted...]
-      <c r="A2242" t="s">
+      <c r="C2245">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2246" spans="1:3">
+      <c r="A2246">
+        <v>1605018</v>
+      </c>
+      <c r="B2246" t="s">
         <v>4198</v>
-      </c>
-[...45 lines deleted...]
-        <v>4207</v>
       </c>
       <c r="C2246">
         <v>1</v>
       </c>
     </row>
     <row r="2247" spans="1:3">
       <c r="A2247">
-        <v>1023604</v>
+        <v>1605019</v>
       </c>
       <c r="B2247" t="s">
-        <v>4208</v>
+        <v>4199</v>
       </c>
       <c r="C2247">
         <v>1</v>
       </c>
     </row>
     <row r="2248" spans="1:3">
       <c r="A2248">
-        <v>1016964</v>
+        <v>1605020</v>
       </c>
       <c r="B2248" t="s">
-        <v>4209</v>
+        <v>4200</v>
       </c>
       <c r="C2248">
         <v>1</v>
       </c>
     </row>
     <row r="2249" spans="1:3">
       <c r="A2249">
-        <v>1025136</v>
+        <v>990240003</v>
       </c>
       <c r="B2249" t="s">
-        <v>4210</v>
+        <v>4201</v>
       </c>
       <c r="C2249">
         <v>1</v>
       </c>
     </row>
     <row r="2250" spans="1:3">
       <c r="A2250">
-        <v>1029619</v>
+        <v>990240004</v>
       </c>
       <c r="B2250" t="s">
-        <v>4211</v>
+        <v>4202</v>
       </c>
       <c r="C2250">
         <v>1</v>
       </c>
     </row>
     <row r="2251" spans="1:3">
       <c r="A2251">
-        <v>1029153</v>
+        <v>990240014</v>
       </c>
       <c r="B2251" t="s">
-        <v>4212</v>
+        <v>4203</v>
       </c>
       <c r="C2251">
         <v>1</v>
       </c>
     </row>
     <row r="2252" spans="1:3">
       <c r="A2252" t="s">
-        <v>4213</v>
+        <v>4204</v>
       </c>
       <c r="B2252" t="s">
-        <v>4214</v>
+        <v>4205</v>
       </c>
       <c r="C2252">
         <v>1</v>
       </c>
     </row>
     <row r="2253" spans="1:3">
-      <c r="A2253" t="s">
-        <v>4215</v>
+      <c r="A2253">
+        <v>160357</v>
       </c>
       <c r="B2253" t="s">
-        <v>4216</v>
+        <v>4206</v>
       </c>
       <c r="C2253">
         <v>1</v>
       </c>
     </row>
     <row r="2254" spans="1:3">
-      <c r="A2254" t="s">
-        <v>4217</v>
+      <c r="A2254">
+        <v>160358</v>
       </c>
       <c r="B2254" t="s">
-        <v>4218</v>
+        <v>4207</v>
       </c>
       <c r="C2254">
         <v>1</v>
       </c>
     </row>
     <row r="2255" spans="1:3">
       <c r="A2255" t="s">
-        <v>4219</v>
+        <v>4208</v>
       </c>
       <c r="B2255" t="s">
-        <v>4220</v>
+        <v>4209</v>
       </c>
       <c r="C2255">
         <v>1</v>
       </c>
     </row>
     <row r="2256" spans="1:3">
       <c r="A2256" t="s">
-        <v>4221</v>
+        <v>4210</v>
       </c>
       <c r="B2256" t="s">
-        <v>4222</v>
+        <v>4211</v>
       </c>
       <c r="C2256">
         <v>1</v>
       </c>
     </row>
     <row r="2257" spans="1:3">
       <c r="A2257" t="s">
-        <v>4223</v>
+        <v>4212</v>
       </c>
       <c r="B2257" t="s">
-        <v>4224</v>
+        <v>4213</v>
       </c>
       <c r="C2257">
         <v>1</v>
       </c>
     </row>
     <row r="2258" spans="1:3">
       <c r="A2258" t="s">
-        <v>4225</v>
+        <v>4214</v>
       </c>
       <c r="B2258" t="s">
-        <v>4226</v>
+        <v>4215</v>
       </c>
       <c r="C2258">
         <v>1</v>
       </c>
     </row>
     <row r="2259" spans="1:3">
       <c r="A2259" t="s">
-        <v>4227</v>
+        <v>4216</v>
       </c>
       <c r="B2259" t="s">
-        <v>4228</v>
+        <v>4217</v>
       </c>
       <c r="C2259">
         <v>1</v>
       </c>
     </row>
     <row r="2260" spans="1:3">
       <c r="A2260" t="s">
-        <v>4229</v>
+        <v>4218</v>
       </c>
       <c r="B2260" t="s">
-        <v>4230</v>
+        <v>4219</v>
       </c>
       <c r="C2260">
         <v>1</v>
       </c>
     </row>
     <row r="2261" spans="1:3">
       <c r="A2261" t="s">
-        <v>4231</v>
+        <v>4220</v>
       </c>
       <c r="B2261" t="s">
-        <v>4232</v>
+        <v>4221</v>
       </c>
       <c r="C2261">
         <v>1</v>
       </c>
     </row>
     <row r="2262" spans="1:3">
       <c r="A2262" t="s">
-        <v>4233</v>
+        <v>4222</v>
       </c>
       <c r="B2262" t="s">
-        <v>4234</v>
+        <v>4223</v>
       </c>
       <c r="C2262">
         <v>1</v>
       </c>
     </row>
     <row r="2263" spans="1:3">
+      <c r="A2263" t="s">
+        <v>4224</v>
+      </c>
       <c r="B2263" t="s">
-        <v>4235</v>
+        <v>4225</v>
       </c>
       <c r="C2263">
         <v>1</v>
       </c>
     </row>
     <row r="2264" spans="1:3">
-      <c r="A2264" t="s">
-        <v>4236</v>
+      <c r="A2264">
+        <v>1605009</v>
       </c>
       <c r="B2264" t="s">
-        <v>4237</v>
+        <v>4226</v>
       </c>
       <c r="C2264">
         <v>1</v>
       </c>
     </row>
     <row r="2265" spans="1:3">
       <c r="A2265">
-        <v>160371</v>
+        <v>1605021</v>
       </c>
       <c r="B2265" t="s">
-        <v>4238</v>
+        <v>4227</v>
       </c>
       <c r="C2265">
         <v>1</v>
       </c>
     </row>
     <row r="2266" spans="1:3">
-      <c r="A2266" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2266" t="s">
-        <v>4240</v>
+        <v>4228</v>
       </c>
       <c r="C2266">
         <v>1</v>
       </c>
     </row>
     <row r="2267" spans="1:3">
       <c r="A2267">
-        <v>160376</v>
+        <v>1605007</v>
       </c>
       <c r="B2267" t="s">
-        <v>4241</v>
+        <v>4229</v>
       </c>
       <c r="C2267">
         <v>1</v>
       </c>
     </row>
     <row r="2268" spans="1:3">
       <c r="A2268">
-        <v>160394</v>
+        <v>1605022</v>
       </c>
       <c r="B2268" t="s">
-        <v>4242</v>
+        <v>4230</v>
       </c>
       <c r="C2268">
         <v>1</v>
       </c>
     </row>
     <row r="2269" spans="1:3">
       <c r="A2269">
-        <v>160377</v>
+        <v>1605024</v>
       </c>
       <c r="B2269" t="s">
-        <v>4243</v>
+        <v>4231</v>
       </c>
       <c r="C2269">
         <v>1</v>
       </c>
     </row>
     <row r="2270" spans="1:3">
       <c r="A2270">
-        <v>160378</v>
+        <v>1605023</v>
       </c>
       <c r="B2270" t="s">
-        <v>4244</v>
+        <v>4232</v>
       </c>
       <c r="C2270">
         <v>1</v>
       </c>
     </row>
     <row r="2271" spans="1:3">
       <c r="A2271">
-        <v>160395</v>
+        <v>1605025</v>
       </c>
       <c r="B2271" t="s">
-        <v>4245</v>
+        <v>4233</v>
       </c>
       <c r="C2271">
         <v>1</v>
       </c>
     </row>
     <row r="2272" spans="1:3">
-      <c r="A2272" t="s">
-        <v>4246</v>
+      <c r="A2272">
+        <v>1605026</v>
       </c>
       <c r="B2272" t="s">
-        <v>4247</v>
+        <v>4234</v>
       </c>
       <c r="C2272">
         <v>1</v>
       </c>
     </row>
     <row r="2273" spans="1:3">
-      <c r="A2273" t="s">
-        <v>4248</v>
+      <c r="A2273">
+        <v>1605027</v>
       </c>
       <c r="B2273" t="s">
-        <v>4249</v>
+        <v>4235</v>
       </c>
       <c r="C2273">
         <v>1</v>
       </c>
     </row>
     <row r="2274" spans="1:3">
       <c r="A2274">
-        <v>160319</v>
+        <v>160362</v>
       </c>
       <c r="B2274" t="s">
-        <v>4250</v>
+        <v>4236</v>
       </c>
       <c r="C2274">
         <v>1</v>
       </c>
     </row>
     <row r="2275" spans="1:3">
       <c r="A2275">
-        <v>160320</v>
+        <v>160361</v>
       </c>
       <c r="B2275" t="s">
-        <v>4251</v>
+        <v>4237</v>
       </c>
       <c r="C2275">
         <v>1</v>
       </c>
     </row>
     <row r="2276" spans="1:3">
-      <c r="A2276" t="s">
-        <v>4252</v>
+      <c r="A2276">
+        <v>1605012</v>
       </c>
       <c r="B2276" t="s">
-        <v>4253</v>
+        <v>4238</v>
       </c>
       <c r="C2276">
         <v>1</v>
       </c>
     </row>
     <row r="2277" spans="1:3">
       <c r="A2277">
-        <v>160324</v>
+        <v>1605030</v>
       </c>
       <c r="B2277" t="s">
-        <v>4254</v>
+        <v>4239</v>
       </c>
       <c r="C2277">
         <v>1</v>
       </c>
     </row>
     <row r="2278" spans="1:3">
       <c r="A2278">
-        <v>160336</v>
+        <v>1605028</v>
       </c>
       <c r="B2278" t="s">
-        <v>4255</v>
+        <v>4240</v>
       </c>
       <c r="C2278">
         <v>1</v>
       </c>
     </row>
     <row r="2279" spans="1:3">
       <c r="A2279">
-        <v>160338</v>
+        <v>1605031</v>
       </c>
       <c r="B2279" t="s">
-        <v>4256</v>
+        <v>4241</v>
       </c>
       <c r="C2279">
         <v>1</v>
       </c>
     </row>
     <row r="2280" spans="1:3">
       <c r="A2280">
-        <v>160346</v>
+        <v>1605029</v>
       </c>
       <c r="B2280" t="s">
-        <v>4257</v>
+        <v>4242</v>
       </c>
       <c r="C2280">
         <v>1</v>
       </c>
     </row>
     <row r="2281" spans="1:3">
       <c r="A2281">
-        <v>160344</v>
+        <v>1605032</v>
       </c>
       <c r="B2281" t="s">
-        <v>4258</v>
+        <v>4243</v>
       </c>
       <c r="C2281">
         <v>1</v>
       </c>
     </row>
     <row r="2282" spans="1:3">
       <c r="A2282">
-        <v>160347</v>
+        <v>1605033</v>
       </c>
       <c r="B2282" t="s">
-        <v>4259</v>
+        <v>4244</v>
       </c>
       <c r="C2282">
         <v>1</v>
       </c>
     </row>
     <row r="2283" spans="1:3">
       <c r="A2283">
-        <v>160350</v>
+        <v>1603100</v>
       </c>
       <c r="B2283" t="s">
-        <v>4260</v>
+        <v>4245</v>
       </c>
       <c r="C2283">
         <v>1</v>
       </c>
     </row>
     <row r="2284" spans="1:3">
       <c r="A2284">
-        <v>1605006</v>
+        <v>160399</v>
       </c>
       <c r="B2284" t="s">
-        <v>4261</v>
+        <v>4246</v>
       </c>
       <c r="C2284">
         <v>1</v>
       </c>
     </row>
     <row r="2285" spans="1:3">
-      <c r="A2285">
-        <v>1605018</v>
+      <c r="A2285" t="s">
+        <v>4247</v>
       </c>
       <c r="B2285" t="s">
-        <v>4262</v>
+        <v>4248</v>
       </c>
       <c r="C2285">
         <v>1</v>
       </c>
     </row>
     <row r="2286" spans="1:3">
       <c r="A2286">
-        <v>1605019</v>
+        <v>150305</v>
       </c>
       <c r="B2286" t="s">
-        <v>4263</v>
+        <v>4249</v>
       </c>
       <c r="C2286">
         <v>1</v>
       </c>
     </row>
     <row r="2287" spans="1:3">
       <c r="A2287">
-        <v>1605020</v>
+        <v>155205</v>
       </c>
       <c r="B2287" t="s">
-        <v>4264</v>
+        <v>4250</v>
       </c>
       <c r="C2287">
         <v>1</v>
       </c>
     </row>
     <row r="2288" spans="1:3">
       <c r="A2288">
-        <v>990240003</v>
+        <v>151305</v>
       </c>
       <c r="B2288" t="s">
-        <v>4265</v>
+        <v>4251</v>
       </c>
       <c r="C2288">
         <v>1</v>
       </c>
     </row>
     <row r="2289" spans="1:3">
       <c r="A2289">
-        <v>990240004</v>
+        <v>1527025</v>
       </c>
       <c r="B2289" t="s">
-        <v>4266</v>
+        <v>4252</v>
       </c>
       <c r="C2289">
         <v>1</v>
       </c>
     </row>
     <row r="2290" spans="1:3">
       <c r="A2290">
-        <v>990240014</v>
+        <v>1532025</v>
       </c>
       <c r="B2290" t="s">
-        <v>4267</v>
+        <v>4253</v>
       </c>
       <c r="C2290">
         <v>1</v>
       </c>
     </row>
     <row r="2291" spans="1:3">
-      <c r="A2291" t="s">
-        <v>4268</v>
+      <c r="A2291">
+        <v>150505</v>
       </c>
       <c r="B2291" t="s">
-        <v>4269</v>
+        <v>4254</v>
       </c>
       <c r="C2291">
         <v>1</v>
       </c>
     </row>
     <row r="2292" spans="1:3">
       <c r="A2292">
-        <v>160357</v>
+        <v>114620</v>
       </c>
       <c r="B2292" t="s">
-        <v>4270</v>
+        <v>4255</v>
       </c>
       <c r="C2292">
         <v>1</v>
       </c>
     </row>
     <row r="2293" spans="1:3">
       <c r="A2293">
-        <v>160358</v>
+        <v>160369</v>
       </c>
       <c r="B2293" t="s">
-        <v>4271</v>
+        <v>4256</v>
       </c>
       <c r="C2293">
         <v>1</v>
       </c>
     </row>
     <row r="2294" spans="1:3">
-      <c r="A2294" t="s">
-        <v>4272</v>
+      <c r="A2294">
+        <v>152605</v>
       </c>
       <c r="B2294" t="s">
-        <v>4273</v>
+        <v>4257</v>
       </c>
       <c r="C2294">
         <v>1</v>
       </c>
     </row>
     <row r="2295" spans="1:3">
-      <c r="A2295" t="s">
-        <v>4274</v>
+      <c r="A2295">
+        <v>160370</v>
       </c>
       <c r="B2295" t="s">
-        <v>4275</v>
+        <v>4258</v>
       </c>
       <c r="C2295">
         <v>1</v>
       </c>
     </row>
     <row r="2296" spans="1:3">
-      <c r="A2296" t="s">
-        <v>4276</v>
+      <c r="A2296">
+        <v>150801</v>
       </c>
       <c r="B2296" t="s">
-        <v>4277</v>
+        <v>4259</v>
       </c>
       <c r="C2296">
         <v>1</v>
       </c>
     </row>
     <row r="2297" spans="1:3">
-      <c r="A2297" t="s">
-        <v>4278</v>
+      <c r="A2297">
+        <v>150905</v>
       </c>
       <c r="B2297" t="s">
-        <v>4279</v>
+        <v>4260</v>
       </c>
       <c r="C2297">
         <v>1</v>
       </c>
     </row>
     <row r="2298" spans="1:3">
-      <c r="A2298" t="s">
-        <v>4280</v>
+      <c r="A2298">
+        <v>153705</v>
       </c>
       <c r="B2298" t="s">
-        <v>4281</v>
+        <v>4261</v>
       </c>
       <c r="C2298">
         <v>1</v>
       </c>
     </row>
     <row r="2299" spans="1:3">
-      <c r="A2299" t="s">
-        <v>4282</v>
+      <c r="A2299">
+        <v>155005</v>
       </c>
       <c r="B2299" t="s">
-        <v>4283</v>
+        <v>4262</v>
       </c>
       <c r="C2299">
         <v>1</v>
       </c>
     </row>
     <row r="2300" spans="1:3">
       <c r="A2300" t="s">
+        <v>4263</v>
+      </c>
+      <c r="B2300" t="s">
+        <v>4264</v>
+      </c>
+      <c r="C2300">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2301" spans="1:3">
+      <c r="A2301" t="s">
+        <v>4265</v>
+      </c>
+      <c r="B2301" t="s">
+        <v>4266</v>
+      </c>
+      <c r="C2301">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2302" spans="1:3">
+      <c r="A2302" t="s">
+        <v>4267</v>
+      </c>
+      <c r="B2302" t="s">
+        <v>4268</v>
+      </c>
+      <c r="C2302">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2303" spans="1:3">
+      <c r="A2303" t="s">
+        <v>4269</v>
+      </c>
+      <c r="B2303" t="s">
+        <v>4270</v>
+      </c>
+      <c r="C2303">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2304" spans="1:3">
+      <c r="A2304" t="s">
+        <v>4271</v>
+      </c>
+      <c r="B2304" t="s">
+        <v>4272</v>
+      </c>
+      <c r="C2304">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2305" spans="1:3">
+      <c r="A2305" t="s">
+        <v>4273</v>
+      </c>
+      <c r="B2305" t="s">
+        <v>4274</v>
+      </c>
+      <c r="C2305">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2306" spans="1:3">
+      <c r="A2306" t="s">
+        <v>4275</v>
+      </c>
+      <c r="B2306" t="s">
+        <v>4276</v>
+      </c>
+      <c r="C2306">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2307" spans="1:3">
+      <c r="A2307" t="s">
+        <v>4277</v>
+      </c>
+      <c r="B2307" t="s">
+        <v>4278</v>
+      </c>
+      <c r="C2307">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2308" spans="1:3">
+      <c r="A2308" t="s">
+        <v>4279</v>
+      </c>
+      <c r="B2308" t="s">
+        <v>4280</v>
+      </c>
+      <c r="C2308">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2309" spans="1:3">
+      <c r="A2309" t="s">
+        <v>4281</v>
+      </c>
+      <c r="B2309" t="s">
+        <v>4282</v>
+      </c>
+      <c r="C2309">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2310" spans="1:3">
+      <c r="A2310" t="s">
+        <v>4283</v>
+      </c>
+      <c r="B2310" t="s">
         <v>4284</v>
       </c>
-      <c r="B2300" t="s">
+      <c r="C2310">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2311" spans="1:3">
+      <c r="A2311" t="s">
         <v>4285</v>
       </c>
-      <c r="C2300">
-[...7 lines deleted...]
-      <c r="B2301" t="s">
+      <c r="B2311" t="s">
         <v>4286</v>
       </c>
-      <c r="C2301">
-[...7 lines deleted...]
-      <c r="B2302" t="s">
+      <c r="C2311">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2312" spans="1:3">
+      <c r="A2312" t="s">
         <v>4287</v>
       </c>
-      <c r="C2302">
-[...4 lines deleted...]
-      <c r="B2303" t="s">
+      <c r="B2312" t="s">
         <v>4288</v>
       </c>
-      <c r="C2303">
-[...7 lines deleted...]
-      <c r="B2304" t="s">
+      <c r="C2312">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2313" spans="1:3">
+      <c r="A2313" t="s">
         <v>4289</v>
       </c>
-      <c r="C2304">
-[...7 lines deleted...]
-      <c r="B2305" t="s">
+      <c r="B2313" t="s">
         <v>4290</v>
       </c>
-      <c r="C2305">
-[...7 lines deleted...]
-      <c r="B2306" t="s">
+      <c r="C2313">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2314" spans="1:3">
+      <c r="A2314" t="s">
         <v>4291</v>
       </c>
-      <c r="C2306">
-[...7 lines deleted...]
-      <c r="B2307" t="s">
+      <c r="B2314" t="s">
         <v>4292</v>
       </c>
-      <c r="C2307">
-[...7 lines deleted...]
-      <c r="B2308" t="s">
+      <c r="C2314">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2315" spans="1:3">
+      <c r="A2315" t="s">
         <v>4293</v>
       </c>
-      <c r="C2308">
-[...7 lines deleted...]
-      <c r="B2309" t="s">
+      <c r="B2315" t="s">
         <v>4294</v>
       </c>
-      <c r="C2309">
-[...7 lines deleted...]
-      <c r="B2310" t="s">
+      <c r="C2315">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2316" spans="1:3">
+      <c r="A2316" t="s">
         <v>4295</v>
       </c>
-      <c r="C2310">
-[...7 lines deleted...]
-      <c r="B2311" t="s">
+      <c r="B2316" t="s">
         <v>4296</v>
       </c>
-      <c r="C2311">
-[...7 lines deleted...]
-      <c r="B2312" t="s">
+      <c r="C2316">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2317" spans="1:3">
+      <c r="A2317" t="s">
         <v>4297</v>
       </c>
-      <c r="C2312">
-[...7 lines deleted...]
-      <c r="B2313" t="s">
+      <c r="B2317" t="s">
         <v>4298</v>
       </c>
-      <c r="C2313">
-[...7 lines deleted...]
-      <c r="B2314" t="s">
+      <c r="C2317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2318" spans="1:3">
+      <c r="A2318" t="s">
         <v>4299</v>
       </c>
-      <c r="C2314">
-[...7 lines deleted...]
-      <c r="B2315" t="s">
+      <c r="B2318" t="s">
         <v>4300</v>
       </c>
-      <c r="C2315">
-[...7 lines deleted...]
-      <c r="B2316" t="s">
+      <c r="C2318">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2319" spans="1:3">
+      <c r="A2319" t="s">
         <v>4301</v>
       </c>
-      <c r="C2316">
-[...7 lines deleted...]
-      <c r="B2317" t="s">
+      <c r="B2319" t="s">
         <v>4302</v>
       </c>
-      <c r="C2317">
-[...7 lines deleted...]
-      <c r="B2318" t="s">
+      <c r="C2319">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2320" spans="1:3">
+      <c r="A2320" t="s">
         <v>4303</v>
       </c>
-      <c r="C2318">
-[...7 lines deleted...]
-      <c r="B2319" t="s">
+      <c r="B2320" t="s">
         <v>4304</v>
       </c>
-      <c r="C2319">
-[...7 lines deleted...]
-      <c r="B2320" t="s">
+      <c r="C2320">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2321" spans="1:3">
+      <c r="A2321" t="s">
         <v>4305</v>
-      </c>
-[...6 lines deleted...]
-        <v>160399</v>
       </c>
       <c r="B2321" t="s">
         <v>4306</v>
       </c>
       <c r="C2321">
         <v>1</v>
       </c>
     </row>
     <row r="2322" spans="1:3">
       <c r="A2322" t="s">
         <v>4307</v>
       </c>
       <c r="B2322" t="s">
         <v>4308</v>
       </c>
       <c r="C2322">
         <v>1</v>
       </c>
     </row>
     <row r="2323" spans="1:3">
-      <c r="A2323">
-        <v>150305</v>
+      <c r="A2323" t="s">
+        <v>4309</v>
       </c>
       <c r="B2323" t="s">
-        <v>4309</v>
+        <v>4310</v>
       </c>
       <c r="C2323">
         <v>1</v>
       </c>
     </row>
     <row r="2324" spans="1:3">
-      <c r="A2324">
-        <v>155205</v>
+      <c r="A2324" t="s">
+        <v>4311</v>
       </c>
       <c r="B2324" t="s">
-        <v>4310</v>
+        <v>4312</v>
       </c>
       <c r="C2324">
         <v>1</v>
       </c>
     </row>
     <row r="2325" spans="1:3">
-      <c r="A2325">
-[...1 lines deleted...]
-      </c>
       <c r="B2325" t="s">
-        <v>4311</v>
+        <v>4313</v>
       </c>
       <c r="C2325">
         <v>1</v>
       </c>
     </row>
     <row r="2326" spans="1:3">
-      <c r="A2326">
-[...1 lines deleted...]
-      </c>
       <c r="B2326" t="s">
-        <v>4312</v>
+        <v>4314</v>
       </c>
       <c r="C2326">
         <v>1</v>
       </c>
     </row>
     <row r="2327" spans="1:3">
-      <c r="A2327">
-[...1 lines deleted...]
-      </c>
       <c r="B2327" t="s">
-        <v>4313</v>
+        <v>4315</v>
       </c>
       <c r="C2327">
         <v>1</v>
       </c>
     </row>
     <row r="2328" spans="1:3">
-      <c r="A2328">
-        <v>150505</v>
+      <c r="A2328" t="s">
+        <v>4316</v>
       </c>
       <c r="B2328" t="s">
-        <v>4314</v>
+        <v>4317</v>
       </c>
       <c r="C2328">
         <v>1</v>
       </c>
     </row>
     <row r="2329" spans="1:3">
       <c r="A2329">
-        <v>114620</v>
+        <v>11905</v>
       </c>
       <c r="B2329" t="s">
-        <v>4315</v>
+        <v>4318</v>
       </c>
       <c r="C2329">
         <v>1</v>
       </c>
     </row>
     <row r="2330" spans="1:3">
       <c r="A2330">
-        <v>160369</v>
+        <v>525052</v>
       </c>
       <c r="B2330" t="s">
-        <v>4316</v>
+        <v>4319</v>
       </c>
       <c r="C2330">
         <v>1</v>
       </c>
     </row>
     <row r="2331" spans="1:3">
-      <c r="A2331">
-        <v>152605</v>
+      <c r="A2331" t="s">
+        <v>4320</v>
       </c>
       <c r="B2331" t="s">
-        <v>4317</v>
+        <v>4321</v>
       </c>
       <c r="C2331">
         <v>1</v>
       </c>
     </row>
     <row r="2332" spans="1:3">
       <c r="A2332">
-        <v>160370</v>
+        <v>4131002103</v>
       </c>
       <c r="B2332" t="s">
-        <v>4318</v>
+        <v>4322</v>
       </c>
       <c r="C2332">
         <v>1</v>
       </c>
     </row>
     <row r="2333" spans="1:3">
-      <c r="A2333">
-        <v>150801</v>
+      <c r="A2333" t="s">
+        <v>4323</v>
       </c>
       <c r="B2333" t="s">
-        <v>4319</v>
+        <v>4324</v>
       </c>
       <c r="C2333">
         <v>1</v>
       </c>
     </row>
     <row r="2334" spans="1:3">
-      <c r="A2334">
-        <v>150905</v>
+      <c r="A2334" t="s">
+        <v>4325</v>
       </c>
       <c r="B2334" t="s">
-        <v>4320</v>
+        <v>4326</v>
       </c>
       <c r="C2334">
         <v>1</v>
       </c>
     </row>
     <row r="2335" spans="1:3">
       <c r="A2335">
-        <v>153705</v>
+        <v>140120</v>
       </c>
       <c r="B2335" t="s">
-        <v>4321</v>
+        <v>4327</v>
       </c>
       <c r="C2335">
         <v>1</v>
       </c>
     </row>
     <row r="2336" spans="1:3">
       <c r="A2336">
-        <v>155005</v>
+        <v>114520</v>
       </c>
       <c r="B2336" t="s">
-        <v>4322</v>
+        <v>4328</v>
       </c>
       <c r="C2336">
         <v>1</v>
       </c>
     </row>
     <row r="2337" spans="1:3">
       <c r="A2337" t="s">
-        <v>4323</v>
+        <v>4329</v>
       </c>
       <c r="B2337" t="s">
-        <v>4324</v>
+        <v>4330</v>
       </c>
       <c r="C2337">
         <v>1</v>
       </c>
     </row>
     <row r="2338" spans="1:3">
       <c r="A2338" t="s">
-        <v>4325</v>
+        <v>4331</v>
       </c>
       <c r="B2338" t="s">
-        <v>4326</v>
+        <v>4332</v>
       </c>
       <c r="C2338">
         <v>1</v>
       </c>
     </row>
     <row r="2339" spans="1:3">
       <c r="A2339" t="s">
-        <v>4327</v>
+        <v>4333</v>
       </c>
       <c r="B2339" t="s">
-        <v>4328</v>
+        <v>4334</v>
       </c>
       <c r="C2339">
         <v>1</v>
       </c>
     </row>
     <row r="2340" spans="1:3">
       <c r="A2340" t="s">
-        <v>4329</v>
+        <v>4335</v>
       </c>
       <c r="B2340" t="s">
-        <v>4330</v>
+        <v>4336</v>
       </c>
       <c r="C2340">
         <v>1</v>
       </c>
     </row>
     <row r="2341" spans="1:3">
-      <c r="A2341" t="s">
-        <v>4331</v>
+      <c r="A2341">
+        <v>10006163</v>
       </c>
       <c r="B2341" t="s">
-        <v>4332</v>
+        <v>4337</v>
       </c>
       <c r="C2341">
         <v>1</v>
       </c>
     </row>
     <row r="2342" spans="1:3">
       <c r="A2342" t="s">
-        <v>4333</v>
+        <v>4338</v>
       </c>
       <c r="B2342" t="s">
-        <v>4334</v>
+        <v>4339</v>
       </c>
       <c r="C2342">
         <v>1</v>
       </c>
     </row>
     <row r="2343" spans="1:3">
       <c r="A2343" t="s">
-        <v>4335</v>
+        <v>4340</v>
       </c>
       <c r="B2343" t="s">
-        <v>4336</v>
+        <v>4341</v>
       </c>
       <c r="C2343">
         <v>1</v>
       </c>
     </row>
     <row r="2344" spans="1:3">
       <c r="A2344" t="s">
-        <v>4337</v>
+        <v>4342</v>
       </c>
       <c r="B2344" t="s">
-        <v>4338</v>
+        <v>4343</v>
       </c>
       <c r="C2344">
         <v>1</v>
       </c>
     </row>
     <row r="2345" spans="1:3">
       <c r="A2345" t="s">
-        <v>4339</v>
+        <v>4344</v>
       </c>
       <c r="B2345" t="s">
-        <v>4340</v>
+        <v>4345</v>
       </c>
       <c r="C2345">
         <v>1</v>
       </c>
     </row>
     <row r="2346" spans="1:3">
       <c r="A2346" t="s">
-        <v>4341</v>
+        <v>4346</v>
       </c>
       <c r="B2346" t="s">
-        <v>4342</v>
+        <v>4347</v>
       </c>
       <c r="C2346">
         <v>1</v>
       </c>
     </row>
     <row r="2347" spans="1:3">
       <c r="A2347" t="s">
-        <v>4343</v>
+        <v>4348</v>
       </c>
       <c r="B2347" t="s">
-        <v>4344</v>
+        <v>4349</v>
       </c>
       <c r="C2347">
         <v>1</v>
       </c>
     </row>
     <row r="2348" spans="1:3">
       <c r="A2348" t="s">
-        <v>4345</v>
+        <v>4350</v>
       </c>
       <c r="B2348" t="s">
-        <v>4346</v>
+        <v>4351</v>
       </c>
       <c r="C2348">
         <v>1</v>
       </c>
     </row>
     <row r="2349" spans="1:3">
       <c r="A2349" t="s">
-        <v>4347</v>
+        <v>4352</v>
       </c>
       <c r="B2349" t="s">
-        <v>4348</v>
+        <v>4353</v>
       </c>
       <c r="C2349">
         <v>1</v>
       </c>
     </row>
     <row r="2350" spans="1:3">
       <c r="A2350" t="s">
-        <v>4349</v>
+        <v>4354</v>
       </c>
       <c r="B2350" t="s">
-        <v>4350</v>
+        <v>4355</v>
       </c>
       <c r="C2350">
         <v>1</v>
       </c>
     </row>
     <row r="2351" spans="1:3">
       <c r="A2351" t="s">
-        <v>4351</v>
+        <v>4356</v>
       </c>
       <c r="B2351" t="s">
-        <v>4352</v>
+        <v>4357</v>
       </c>
       <c r="C2351">
         <v>1</v>
       </c>
     </row>
     <row r="2352" spans="1:3">
       <c r="A2352" t="s">
-        <v>4353</v>
+        <v>4358</v>
       </c>
       <c r="B2352" t="s">
-        <v>4354</v>
+        <v>4359</v>
       </c>
       <c r="C2352">
         <v>1</v>
       </c>
     </row>
     <row r="2353" spans="1:3">
       <c r="A2353" t="s">
-        <v>4355</v>
+        <v>4360</v>
       </c>
       <c r="B2353" t="s">
-        <v>4356</v>
+        <v>4361</v>
       </c>
       <c r="C2353">
         <v>1</v>
       </c>
     </row>
     <row r="2354" spans="1:3">
       <c r="A2354" t="s">
-        <v>4357</v>
+        <v>4362</v>
       </c>
       <c r="B2354" t="s">
-        <v>4358</v>
+        <v>4363</v>
       </c>
       <c r="C2354">
         <v>1</v>
       </c>
     </row>
     <row r="2355" spans="1:3">
       <c r="A2355" t="s">
-        <v>4359</v>
+        <v>4364</v>
       </c>
       <c r="B2355" t="s">
-        <v>4360</v>
+        <v>4365</v>
       </c>
       <c r="C2355">
         <v>1</v>
       </c>
     </row>
     <row r="2356" spans="1:3">
       <c r="A2356" t="s">
-        <v>4361</v>
+        <v>4366</v>
       </c>
       <c r="B2356" t="s">
-        <v>4362</v>
+        <v>4367</v>
       </c>
       <c r="C2356">
         <v>1</v>
       </c>
     </row>
     <row r="2357" spans="1:3">
       <c r="A2357" t="s">
-        <v>4363</v>
+        <v>4368</v>
       </c>
       <c r="B2357" t="s">
-        <v>4364</v>
+        <v>4369</v>
       </c>
       <c r="C2357">
         <v>1</v>
       </c>
     </row>
     <row r="2358" spans="1:3">
-      <c r="A2358" t="s">
-        <v>4365</v>
+      <c r="A2358">
+        <v>111120</v>
       </c>
       <c r="B2358" t="s">
-        <v>4366</v>
+        <v>4370</v>
       </c>
       <c r="C2358">
         <v>1</v>
       </c>
     </row>
     <row r="2359" spans="1:3">
-      <c r="A2359" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2359" t="s">
-        <v>4368</v>
+        <v>4371</v>
       </c>
       <c r="C2359">
         <v>1</v>
       </c>
     </row>
     <row r="2360" spans="1:3">
-      <c r="A2360" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2360" t="s">
-        <v>4370</v>
+        <v>4372</v>
       </c>
       <c r="C2360">
         <v>1</v>
       </c>
     </row>
     <row r="2361" spans="1:3">
-      <c r="A2361" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2361" t="s">
-        <v>4372</v>
+        <v>4373</v>
       </c>
       <c r="C2361">
         <v>1</v>
       </c>
     </row>
     <row r="2362" spans="1:3">
       <c r="B2362" t="s">
-        <v>4373</v>
+        <v>4374</v>
       </c>
       <c r="C2362">
         <v>1</v>
       </c>
     </row>
     <row r="2363" spans="1:3">
       <c r="B2363" t="s">
-        <v>4374</v>
+        <v>4375</v>
       </c>
       <c r="C2363">
         <v>1</v>
       </c>
     </row>
     <row r="2364" spans="1:3">
       <c r="B2364" t="s">
-        <v>4375</v>
+        <v>4376</v>
       </c>
       <c r="C2364">
         <v>1</v>
       </c>
     </row>
     <row r="2365" spans="1:3">
-      <c r="A2365" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2365" t="s">
         <v>4377</v>
       </c>
       <c r="C2365">
         <v>1</v>
       </c>
     </row>
     <row r="2366" spans="1:3">
-      <c r="A2366">
-[...1 lines deleted...]
-      </c>
       <c r="B2366" t="s">
         <v>4378</v>
       </c>
       <c r="C2366">
         <v>1</v>
       </c>
     </row>
     <row r="2367" spans="1:3">
-      <c r="A2367">
-[...1 lines deleted...]
-      </c>
       <c r="B2367" t="s">
         <v>4379</v>
       </c>
       <c r="C2367">
         <v>1</v>
       </c>
     </row>
     <row r="2368" spans="1:3">
-      <c r="A2368" t="s">
+      <c r="B2368" t="s">
         <v>4380</v>
       </c>
-      <c r="B2368" t="s">
+      <c r="C2368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2369" spans="1:3">
+      <c r="B2369" t="s">
         <v>4381</v>
       </c>
-      <c r="C2368">
-[...7 lines deleted...]
-      <c r="B2369" t="s">
+      <c r="C2369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2370" spans="1:3">
+      <c r="B2370" t="s">
         <v>4382</v>
       </c>
-      <c r="C2369">
-[...4 lines deleted...]
-      <c r="A2370" t="s">
+      <c r="C2370">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2371" spans="1:3">
+      <c r="B2371" t="s">
         <v>4383</v>
       </c>
-      <c r="B2370" t="s">
+      <c r="C2371">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2372" spans="1:3">
+      <c r="B2372" t="s">
         <v>4384</v>
       </c>
-      <c r="C2370">
-[...4 lines deleted...]
-      <c r="A2371" t="s">
+      <c r="C2372">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2373" spans="1:3">
+      <c r="B2373" t="s">
         <v>4385</v>
       </c>
-      <c r="B2371" t="s">
+      <c r="C2373">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2374" spans="1:3">
+      <c r="B2374" t="s">
         <v>4386</v>
       </c>
-      <c r="C2371">
-[...7 lines deleted...]
-      <c r="B2372" t="s">
+      <c r="C2374">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2375" spans="1:3">
+      <c r="A2375">
+        <v>16876</v>
+      </c>
+      <c r="B2375" t="s">
         <v>4387</v>
       </c>
-      <c r="C2372">
-[...7 lines deleted...]
-      <c r="B2373" t="s">
+      <c r="C2375">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2376" spans="1:3">
+      <c r="A2376">
+        <v>15531</v>
+      </c>
+      <c r="B2376" t="s">
         <v>4388</v>
       </c>
-      <c r="C2373">
-[...4 lines deleted...]
-      <c r="A2374" t="s">
+      <c r="C2376">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2377" spans="1:3">
+      <c r="A2377">
+        <v>1539001</v>
+      </c>
+      <c r="B2377" t="s">
         <v>4389</v>
-      </c>
-[...34 lines deleted...]
-        <v>4396</v>
       </c>
       <c r="C2377">
         <v>1</v>
       </c>
     </row>
     <row r="2378" spans="1:3">
       <c r="A2378">
-        <v>10006163</v>
+        <v>1186025</v>
       </c>
       <c r="B2378" t="s">
-        <v>4397</v>
+        <v>4390</v>
       </c>
       <c r="C2378">
         <v>1</v>
       </c>
     </row>
     <row r="2379" spans="1:3">
-      <c r="A2379" t="s">
-        <v>4398</v>
+      <c r="A2379">
+        <v>118402540</v>
       </c>
       <c r="B2379" t="s">
-        <v>4399</v>
+        <v>4391</v>
       </c>
       <c r="C2379">
         <v>1</v>
       </c>
     </row>
     <row r="2380" spans="1:3">
-      <c r="A2380" t="s">
-        <v>4400</v>
+      <c r="A2380">
+        <v>1187025</v>
       </c>
       <c r="B2380" t="s">
-        <v>4401</v>
+        <v>4392</v>
       </c>
       <c r="C2380">
         <v>1</v>
       </c>
     </row>
     <row r="2381" spans="1:3">
       <c r="A2381" t="s">
-        <v>4402</v>
+        <v>4393</v>
       </c>
       <c r="B2381" t="s">
-        <v>4403</v>
+        <v>4394</v>
       </c>
       <c r="C2381">
         <v>1</v>
       </c>
     </row>
     <row r="2382" spans="1:3">
       <c r="A2382" t="s">
-        <v>4404</v>
+        <v>4395</v>
       </c>
       <c r="B2382" t="s">
-        <v>4405</v>
+        <v>4396</v>
       </c>
       <c r="C2382">
         <v>1</v>
       </c>
     </row>
     <row r="2383" spans="1:3">
-      <c r="A2383" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2383" t="s">
-        <v>4407</v>
+        <v>4397</v>
       </c>
       <c r="C2383">
         <v>1</v>
       </c>
     </row>
     <row r="2384" spans="1:3">
-      <c r="A2384" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2384" t="s">
-        <v>4409</v>
+        <v>4398</v>
       </c>
       <c r="C2384">
         <v>1</v>
       </c>
     </row>
     <row r="2385" spans="1:3">
       <c r="A2385" t="s">
-        <v>4410</v>
+        <v>4399</v>
       </c>
       <c r="B2385" t="s">
-        <v>4411</v>
+        <v>4400</v>
       </c>
       <c r="C2385">
         <v>1</v>
       </c>
     </row>
     <row r="2386" spans="1:3">
       <c r="A2386" t="s">
-        <v>4412</v>
+        <v>4401</v>
       </c>
       <c r="B2386" t="s">
-        <v>4413</v>
+        <v>4402</v>
       </c>
       <c r="C2386">
         <v>1</v>
       </c>
     </row>
     <row r="2387" spans="1:3">
       <c r="A2387" t="s">
-        <v>4414</v>
+        <v>4403</v>
       </c>
       <c r="B2387" t="s">
-        <v>4415</v>
+        <v>4404</v>
       </c>
       <c r="C2387">
         <v>1</v>
       </c>
     </row>
     <row r="2388" spans="1:3">
-      <c r="A2388" t="s">
-        <v>4416</v>
+      <c r="A2388">
+        <v>119520</v>
       </c>
       <c r="B2388" t="s">
-        <v>4417</v>
+        <v>4405</v>
       </c>
       <c r="C2388">
         <v>1</v>
       </c>
     </row>
     <row r="2389" spans="1:3">
-      <c r="A2389" t="s">
-        <v>4418</v>
+      <c r="A2389">
+        <v>119457</v>
       </c>
       <c r="B2389" t="s">
-        <v>4419</v>
+        <v>4406</v>
       </c>
       <c r="C2389">
         <v>1</v>
       </c>
     </row>
     <row r="2390" spans="1:3">
-      <c r="A2390" t="s">
-        <v>4420</v>
+      <c r="A2390">
+        <v>110508</v>
       </c>
       <c r="B2390" t="s">
-        <v>4421</v>
+        <v>4407</v>
       </c>
       <c r="C2390">
         <v>1</v>
       </c>
     </row>
     <row r="2391" spans="1:3">
       <c r="A2391" t="s">
-        <v>4422</v>
+        <v>4408</v>
       </c>
       <c r="B2391" t="s">
-        <v>4423</v>
+        <v>4409</v>
       </c>
       <c r="C2391">
         <v>1</v>
       </c>
     </row>
     <row r="2392" spans="1:3">
-      <c r="A2392" t="s">
-        <v>4424</v>
+      <c r="A2392">
+        <v>160383</v>
       </c>
       <c r="B2392" t="s">
-        <v>4425</v>
+        <v>4410</v>
       </c>
       <c r="C2392">
         <v>1</v>
       </c>
     </row>
     <row r="2393" spans="1:3">
-      <c r="A2393" t="s">
-        <v>4426</v>
+      <c r="A2393">
+        <v>160391</v>
       </c>
       <c r="B2393" t="s">
-        <v>4427</v>
+        <v>4411</v>
       </c>
       <c r="C2393">
         <v>1</v>
       </c>
     </row>
     <row r="2394" spans="1:3">
-      <c r="A2394" t="s">
-        <v>4428</v>
+      <c r="A2394">
+        <v>160340</v>
       </c>
       <c r="B2394" t="s">
-        <v>4429</v>
+        <v>4412</v>
       </c>
       <c r="C2394">
         <v>1</v>
       </c>
     </row>
     <row r="2395" spans="1:3">
-      <c r="A2395">
-        <v>111120</v>
+      <c r="A2395" t="s">
+        <v>4413</v>
       </c>
       <c r="B2395" t="s">
-        <v>4430</v>
+        <v>4414</v>
       </c>
       <c r="C2395">
         <v>1</v>
       </c>
     </row>
     <row r="2396" spans="1:3">
+      <c r="A2396" t="s">
+        <v>4415</v>
+      </c>
       <c r="B2396" t="s">
-        <v>4431</v>
+        <v>4416</v>
       </c>
       <c r="C2396">
         <v>1</v>
       </c>
     </row>
     <row r="2397" spans="1:3">
       <c r="B2397" t="s">
-        <v>4432</v>
+        <v>4417</v>
       </c>
       <c r="C2397">
         <v>1</v>
       </c>
     </row>
     <row r="2398" spans="1:3">
+      <c r="A2398" t="s">
+        <v>4418</v>
+      </c>
       <c r="B2398" t="s">
-        <v>4433</v>
+        <v>4419</v>
       </c>
       <c r="C2398">
         <v>1</v>
       </c>
     </row>
     <row r="2399" spans="1:3">
+      <c r="A2399" t="s">
+        <v>4420</v>
+      </c>
       <c r="B2399" t="s">
-        <v>4434</v>
+        <v>4421</v>
       </c>
       <c r="C2399">
         <v>1</v>
       </c>
     </row>
     <row r="2400" spans="1:3">
       <c r="B2400" t="s">
+        <v>4422</v>
+      </c>
+      <c r="C2400">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2401" spans="1:3">
+      <c r="A2401" t="s">
+        <v>4423</v>
+      </c>
+      <c r="B2401" t="s">
+        <v>4424</v>
+      </c>
+      <c r="C2401">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2402" spans="1:3">
+      <c r="A2402" t="s">
+        <v>4425</v>
+      </c>
+      <c r="B2402" t="s">
+        <v>4426</v>
+      </c>
+      <c r="C2402">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2403" spans="1:3">
+      <c r="A2403" t="s">
+        <v>4427</v>
+      </c>
+      <c r="B2403" t="s">
+        <v>4428</v>
+      </c>
+      <c r="C2403">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2404" spans="1:3">
+      <c r="A2404" t="s">
+        <v>3516</v>
+      </c>
+      <c r="B2404" t="s">
+        <v>4429</v>
+      </c>
+      <c r="C2404">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2405" spans="1:3">
+      <c r="A2405" t="s">
+        <v>3522</v>
+      </c>
+      <c r="B2405" t="s">
+        <v>4430</v>
+      </c>
+      <c r="C2405">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2406" spans="1:3">
+      <c r="A2406" t="s">
+        <v>4431</v>
+      </c>
+      <c r="B2406" t="s">
+        <v>4432</v>
+      </c>
+      <c r="C2406">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2407" spans="1:3">
+      <c r="A2407" t="s">
+        <v>4433</v>
+      </c>
+      <c r="B2407" t="s">
+        <v>4434</v>
+      </c>
+      <c r="C2407">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2408" spans="1:3">
+      <c r="A2408" t="s">
         <v>4435</v>
       </c>
-      <c r="C2400">
-[...4 lines deleted...]
-      <c r="B2401" t="s">
+      <c r="B2408" t="s">
         <v>4436</v>
       </c>
-      <c r="C2401">
-[...4 lines deleted...]
-      <c r="B2402" t="s">
+      <c r="C2408">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2409" spans="1:3">
+      <c r="A2409">
+        <v>13041</v>
+      </c>
+      <c r="B2409" t="s">
         <v>4437</v>
       </c>
-      <c r="C2402">
-[...4 lines deleted...]
-      <c r="B2403" t="s">
+      <c r="C2409">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2410" spans="1:3">
+      <c r="A2410">
+        <v>7880355</v>
+      </c>
+      <c r="B2410" t="s">
         <v>4438</v>
       </c>
-      <c r="C2403">
-[...4 lines deleted...]
-      <c r="B2404" t="s">
+      <c r="C2410">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2411" spans="1:3">
+      <c r="A2411" t="s">
         <v>4439</v>
       </c>
-      <c r="C2404">
-[...4 lines deleted...]
-      <c r="B2405" t="s">
+      <c r="B2411" t="s">
         <v>4440</v>
       </c>
-      <c r="C2405">
-[...4 lines deleted...]
-      <c r="B2406" t="s">
+      <c r="C2411">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2412" spans="1:3">
+      <c r="A2412" t="s">
         <v>4441</v>
       </c>
-      <c r="C2406">
-[...4 lines deleted...]
-      <c r="B2407" t="s">
+      <c r="B2412" t="s">
         <v>4442</v>
       </c>
-      <c r="C2407">
-[...4 lines deleted...]
-      <c r="B2408" t="s">
+      <c r="C2412">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2413" spans="1:3">
+      <c r="A2413" t="s">
         <v>4443</v>
       </c>
-      <c r="C2408">
-[...4 lines deleted...]
-      <c r="B2409" t="s">
+      <c r="B2413" t="s">
         <v>4444</v>
       </c>
-      <c r="C2409">
-[...4 lines deleted...]
-      <c r="B2410" t="s">
+      <c r="C2413">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2414" spans="1:3">
+      <c r="A2414" t="s">
         <v>4445</v>
       </c>
-      <c r="C2410">
-[...4 lines deleted...]
-      <c r="B2411" t="s">
+      <c r="B2414" t="s">
         <v>4446</v>
       </c>
-      <c r="C2411">
-[...7 lines deleted...]
-      <c r="B2412" t="s">
+      <c r="C2414">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2415" spans="1:3">
+      <c r="A2415" t="s">
         <v>4447</v>
       </c>
-      <c r="C2412">
-[...7 lines deleted...]
-      <c r="B2413" t="s">
+      <c r="B2415" t="s">
         <v>4448</v>
       </c>
-      <c r="C2413">
-[...7 lines deleted...]
-      <c r="B2414" t="s">
+      <c r="C2415">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2416" spans="1:3">
+      <c r="A2416" t="s">
         <v>4449</v>
       </c>
-      <c r="C2414">
-[...7 lines deleted...]
-      <c r="B2415" t="s">
+      <c r="B2416" t="s">
         <v>4450</v>
       </c>
-      <c r="C2415">
-[...7 lines deleted...]
-      <c r="B2416" t="s">
+      <c r="C2416">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2417" spans="1:3">
+      <c r="A2417" t="s">
         <v>4451</v>
-      </c>
-[...6 lines deleted...]
-        <v>1187025</v>
       </c>
       <c r="B2417" t="s">
         <v>4452</v>
       </c>
       <c r="C2417">
         <v>1</v>
       </c>
     </row>
     <row r="2418" spans="1:3">
       <c r="A2418" t="s">
         <v>4453</v>
       </c>
       <c r="B2418" t="s">
         <v>4454</v>
       </c>
       <c r="C2418">
         <v>1</v>
       </c>
     </row>
     <row r="2419" spans="1:3">
       <c r="A2419" t="s">
         <v>4455</v>
       </c>
       <c r="B2419" t="s">
         <v>4456</v>
       </c>
       <c r="C2419">
         <v>1</v>
       </c>
     </row>
     <row r="2420" spans="1:3">
+      <c r="A2420" t="s">
+        <v>4457</v>
+      </c>
       <c r="B2420" t="s">
-        <v>4457</v>
+        <v>4458</v>
       </c>
       <c r="C2420">
         <v>1</v>
       </c>
     </row>
     <row r="2421" spans="1:3">
+      <c r="A2421" t="s">
+        <v>4459</v>
+      </c>
       <c r="B2421" t="s">
-        <v>4458</v>
+        <v>4460</v>
       </c>
       <c r="C2421">
         <v>1</v>
       </c>
     </row>
     <row r="2422" spans="1:3">
       <c r="A2422" t="s">
-        <v>4459</v>
+        <v>4461</v>
       </c>
       <c r="B2422" t="s">
-        <v>4460</v>
+        <v>4462</v>
       </c>
       <c r="C2422">
         <v>1</v>
       </c>
     </row>
     <row r="2423" spans="1:3">
       <c r="A2423" t="s">
-        <v>4461</v>
+        <v>4463</v>
       </c>
       <c r="B2423" t="s">
-        <v>4462</v>
+        <v>4464</v>
       </c>
       <c r="C2423">
         <v>1</v>
       </c>
     </row>
     <row r="2424" spans="1:3">
       <c r="A2424" t="s">
-        <v>4463</v>
+        <v>4465</v>
       </c>
       <c r="B2424" t="s">
-        <v>4464</v>
+        <v>4466</v>
       </c>
       <c r="C2424">
         <v>1</v>
       </c>
     </row>
     <row r="2425" spans="1:3">
-      <c r="A2425">
-        <v>119520</v>
+      <c r="A2425" t="s">
+        <v>4467</v>
       </c>
       <c r="B2425" t="s">
-        <v>4465</v>
+        <v>4468</v>
       </c>
       <c r="C2425">
         <v>1</v>
       </c>
     </row>
     <row r="2426" spans="1:3">
-      <c r="A2426">
-        <v>119457</v>
+      <c r="A2426" t="s">
+        <v>4469</v>
       </c>
       <c r="B2426" t="s">
-        <v>4466</v>
+        <v>4470</v>
       </c>
       <c r="C2426">
         <v>1</v>
       </c>
     </row>
     <row r="2427" spans="1:3">
-      <c r="A2427">
-        <v>110508</v>
+      <c r="A2427" t="s">
+        <v>4471</v>
       </c>
       <c r="B2427" t="s">
-        <v>4467</v>
+        <v>4472</v>
       </c>
       <c r="C2427">
         <v>1</v>
       </c>
     </row>
     <row r="2428" spans="1:3">
       <c r="A2428" t="s">
-        <v>4468</v>
+        <v>4473</v>
       </c>
       <c r="B2428" t="s">
-        <v>4469</v>
+        <v>4474</v>
       </c>
       <c r="C2428">
         <v>1</v>
       </c>
     </row>
     <row r="2429" spans="1:3">
-      <c r="A2429">
-        <v>160383</v>
+      <c r="A2429" t="s">
+        <v>4475</v>
       </c>
       <c r="B2429" t="s">
-        <v>4470</v>
+        <v>4476</v>
       </c>
       <c r="C2429">
         <v>1</v>
       </c>
     </row>
     <row r="2430" spans="1:3">
-      <c r="A2430">
-        <v>160391</v>
+      <c r="A2430" t="s">
+        <v>4477</v>
       </c>
       <c r="B2430" t="s">
-        <v>4471</v>
+        <v>4478</v>
       </c>
       <c r="C2430">
         <v>1</v>
       </c>
     </row>
     <row r="2431" spans="1:3">
-      <c r="A2431">
-        <v>160340</v>
+      <c r="A2431" t="s">
+        <v>4479</v>
       </c>
       <c r="B2431" t="s">
-        <v>4472</v>
+        <v>4480</v>
       </c>
       <c r="C2431">
         <v>1</v>
       </c>
     </row>
     <row r="2432" spans="1:3">
       <c r="A2432" t="s">
-        <v>4473</v>
+        <v>4481</v>
       </c>
       <c r="B2432" t="s">
-        <v>4474</v>
+        <v>4482</v>
       </c>
       <c r="C2432">
         <v>1</v>
       </c>
     </row>
     <row r="2433" spans="1:3">
       <c r="A2433" t="s">
-        <v>4475</v>
+        <v>4483</v>
       </c>
       <c r="B2433" t="s">
-        <v>4476</v>
+        <v>4484</v>
       </c>
       <c r="C2433">
         <v>1</v>
       </c>
     </row>
     <row r="2434" spans="1:3">
+      <c r="A2434" t="s">
+        <v>4485</v>
+      </c>
       <c r="B2434" t="s">
-        <v>4477</v>
+        <v>4486</v>
       </c>
       <c r="C2434">
         <v>1</v>
       </c>
     </row>
     <row r="2435" spans="1:3">
       <c r="A2435" t="s">
-        <v>4478</v>
+        <v>4487</v>
       </c>
       <c r="B2435" t="s">
-        <v>4479</v>
+        <v>4488</v>
       </c>
       <c r="C2435">
         <v>1</v>
       </c>
     </row>
     <row r="2436" spans="1:3">
       <c r="A2436" t="s">
-        <v>4480</v>
+        <v>4489</v>
       </c>
       <c r="B2436" t="s">
-        <v>4481</v>
+        <v>4490</v>
       </c>
       <c r="C2436">
         <v>1</v>
       </c>
     </row>
     <row r="2437" spans="1:3">
+      <c r="A2437" t="s">
+        <v>4491</v>
+      </c>
       <c r="B2437" t="s">
-        <v>4482</v>
+        <v>4492</v>
       </c>
       <c r="C2437">
         <v>1</v>
       </c>
     </row>
     <row r="2438" spans="1:3">
       <c r="A2438" t="s">
-        <v>4483</v>
+        <v>4493</v>
       </c>
       <c r="B2438" t="s">
-        <v>4484</v>
+        <v>4494</v>
       </c>
       <c r="C2438">
         <v>1</v>
       </c>
     </row>
     <row r="2439" spans="1:3">
       <c r="A2439" t="s">
-        <v>4485</v>
+        <v>4495</v>
       </c>
       <c r="B2439" t="s">
-        <v>4486</v>
+        <v>4496</v>
       </c>
       <c r="C2439">
         <v>1</v>
       </c>
     </row>
     <row r="2440" spans="1:3">
       <c r="A2440" t="s">
-        <v>4487</v>
+        <v>4497</v>
       </c>
       <c r="B2440" t="s">
-        <v>4488</v>
+        <v>4498</v>
       </c>
       <c r="C2440">
         <v>1</v>
       </c>
     </row>
     <row r="2441" spans="1:3">
       <c r="A2441" t="s">
-        <v>3574</v>
+        <v>4499</v>
       </c>
       <c r="B2441" t="s">
-        <v>4489</v>
+        <v>4500</v>
       </c>
       <c r="C2441">
         <v>1</v>
       </c>
     </row>
     <row r="2442" spans="1:3">
       <c r="A2442" t="s">
-        <v>3580</v>
+        <v>4501</v>
       </c>
       <c r="B2442" t="s">
-        <v>4490</v>
+        <v>4502</v>
       </c>
       <c r="C2442">
         <v>1</v>
       </c>
     </row>
     <row r="2443" spans="1:3">
       <c r="A2443" t="s">
-        <v>4491</v>
+        <v>4503</v>
       </c>
       <c r="B2443" t="s">
-        <v>4492</v>
+        <v>4504</v>
       </c>
       <c r="C2443">
         <v>1</v>
       </c>
     </row>
     <row r="2444" spans="1:3">
       <c r="A2444" t="s">
-        <v>4493</v>
+        <v>4505</v>
       </c>
       <c r="B2444" t="s">
-        <v>4494</v>
+        <v>4506</v>
       </c>
       <c r="C2444">
         <v>1</v>
       </c>
     </row>
     <row r="2445" spans="1:3">
       <c r="A2445" t="s">
-        <v>4495</v>
+        <v>4507</v>
       </c>
       <c r="B2445" t="s">
-        <v>4496</v>
+        <v>4508</v>
       </c>
       <c r="C2445">
         <v>1</v>
       </c>
     </row>
     <row r="2446" spans="1:3">
-      <c r="A2446">
-        <v>13041</v>
+      <c r="A2446" t="s">
+        <v>4509</v>
       </c>
       <c r="B2446" t="s">
-        <v>4497</v>
+        <v>4510</v>
       </c>
       <c r="C2446">
         <v>1</v>
       </c>
     </row>
     <row r="2447" spans="1:3">
-      <c r="A2447">
-        <v>7880355</v>
+      <c r="A2447" t="s">
+        <v>4511</v>
       </c>
       <c r="B2447" t="s">
-        <v>4498</v>
+        <v>4512</v>
       </c>
       <c r="C2447">
         <v>1</v>
       </c>
     </row>
     <row r="2448" spans="1:3">
       <c r="A2448" t="s">
-        <v>4499</v>
+        <v>4513</v>
       </c>
       <c r="B2448" t="s">
-        <v>4500</v>
+        <v>4514</v>
       </c>
       <c r="C2448">
         <v>1</v>
       </c>
     </row>
     <row r="2449" spans="1:3">
       <c r="A2449" t="s">
-        <v>4501</v>
+        <v>4515</v>
       </c>
       <c r="B2449" t="s">
-        <v>4502</v>
+        <v>4516</v>
       </c>
       <c r="C2449">
         <v>1</v>
       </c>
     </row>
     <row r="2450" spans="1:3">
       <c r="A2450" t="s">
-        <v>4503</v>
+        <v>4517</v>
       </c>
       <c r="B2450" t="s">
-        <v>4504</v>
+        <v>4518</v>
       </c>
       <c r="C2450">
         <v>1</v>
       </c>
     </row>
     <row r="2451" spans="1:3">
       <c r="A2451" t="s">
-        <v>4505</v>
+        <v>4519</v>
       </c>
       <c r="B2451" t="s">
-        <v>4506</v>
+        <v>4520</v>
       </c>
       <c r="C2451">
         <v>1</v>
       </c>
     </row>
     <row r="2452" spans="1:3">
       <c r="A2452" t="s">
-        <v>4507</v>
+        <v>4521</v>
       </c>
       <c r="B2452" t="s">
-        <v>4508</v>
+        <v>4522</v>
       </c>
       <c r="C2452">
         <v>1</v>
       </c>
     </row>
     <row r="2453" spans="1:3">
       <c r="A2453" t="s">
-        <v>4509</v>
+        <v>4523</v>
       </c>
       <c r="B2453" t="s">
-        <v>4510</v>
+        <v>4524</v>
       </c>
       <c r="C2453">
         <v>1</v>
       </c>
     </row>
     <row r="2454" spans="1:3">
       <c r="A2454" t="s">
-        <v>4511</v>
+        <v>4525</v>
       </c>
       <c r="B2454" t="s">
-        <v>4512</v>
+        <v>4526</v>
       </c>
       <c r="C2454">
         <v>1</v>
       </c>
     </row>
     <row r="2455" spans="1:3">
       <c r="A2455" t="s">
-        <v>4513</v>
+        <v>428</v>
       </c>
       <c r="B2455" t="s">
-        <v>4514</v>
+        <v>4527</v>
       </c>
       <c r="C2455">
         <v>1</v>
       </c>
     </row>
     <row r="2456" spans="1:3">
-      <c r="A2456" t="s">
-        <v>4515</v>
+      <c r="A2456">
+        <v>26314</v>
       </c>
       <c r="B2456" t="s">
-        <v>4516</v>
+        <v>4528</v>
       </c>
       <c r="C2456">
         <v>1</v>
       </c>
     </row>
     <row r="2457" spans="1:3">
       <c r="A2457" t="s">
-        <v>4517</v>
+        <v>4529</v>
       </c>
       <c r="B2457" t="s">
-        <v>4518</v>
+        <v>4530</v>
       </c>
       <c r="C2457">
         <v>1</v>
       </c>
     </row>
     <row r="2458" spans="1:3">
       <c r="A2458" t="s">
-        <v>4519</v>
+        <v>3608</v>
       </c>
       <c r="B2458" t="s">
-        <v>4520</v>
+        <v>4531</v>
       </c>
       <c r="C2458">
         <v>1</v>
       </c>
     </row>
     <row r="2459" spans="1:3">
       <c r="A2459" t="s">
-        <v>4521</v>
+        <v>3612</v>
       </c>
       <c r="B2459" t="s">
-        <v>4522</v>
+        <v>4532</v>
       </c>
       <c r="C2459">
         <v>1</v>
       </c>
     </row>
     <row r="2460" spans="1:3">
       <c r="A2460" t="s">
-        <v>4523</v>
+        <v>3610</v>
       </c>
       <c r="B2460" t="s">
-        <v>4524</v>
+        <v>4533</v>
       </c>
       <c r="C2460">
         <v>1</v>
       </c>
     </row>
     <row r="2461" spans="1:3">
       <c r="A2461" t="s">
-        <v>4525</v>
+        <v>4534</v>
       </c>
       <c r="B2461" t="s">
-        <v>4526</v>
+        <v>4535</v>
       </c>
       <c r="C2461">
         <v>1</v>
       </c>
     </row>
     <row r="2462" spans="1:3">
       <c r="A2462" t="s">
-        <v>4527</v>
+        <v>4536</v>
       </c>
       <c r="B2462" t="s">
-        <v>4528</v>
+        <v>4537</v>
       </c>
       <c r="C2462">
         <v>1</v>
       </c>
     </row>
     <row r="2463" spans="1:3">
       <c r="A2463" t="s">
-        <v>4529</v>
+        <v>4538</v>
       </c>
       <c r="B2463" t="s">
-        <v>4530</v>
+        <v>4539</v>
       </c>
       <c r="C2463">
         <v>1</v>
       </c>
     </row>
     <row r="2464" spans="1:3">
       <c r="A2464" t="s">
-        <v>4531</v>
+        <v>4540</v>
       </c>
       <c r="B2464" t="s">
-        <v>4532</v>
+        <v>4541</v>
       </c>
       <c r="C2464">
         <v>1</v>
       </c>
     </row>
     <row r="2465" spans="1:3">
       <c r="A2465" t="s">
-        <v>4533</v>
+        <v>4542</v>
       </c>
       <c r="B2465" t="s">
-        <v>4534</v>
+        <v>4543</v>
       </c>
       <c r="C2465">
         <v>1</v>
       </c>
     </row>
     <row r="2466" spans="1:3">
       <c r="A2466" t="s">
-        <v>4535</v>
+        <v>4544</v>
       </c>
       <c r="B2466" t="s">
-        <v>4536</v>
+        <v>4545</v>
       </c>
       <c r="C2466">
         <v>1</v>
       </c>
     </row>
     <row r="2467" spans="1:3">
       <c r="A2467" t="s">
-        <v>4537</v>
+        <v>3926</v>
       </c>
       <c r="B2467" t="s">
-        <v>4538</v>
+        <v>4546</v>
       </c>
       <c r="C2467">
         <v>1</v>
       </c>
     </row>
     <row r="2468" spans="1:3">
-      <c r="A2468" t="s">
-        <v>4539</v>
+      <c r="A2468">
+        <v>782003</v>
       </c>
       <c r="B2468" t="s">
-        <v>4540</v>
+        <v>4547</v>
       </c>
       <c r="C2468">
         <v>1</v>
       </c>
     </row>
     <row r="2469" spans="1:3">
-      <c r="A2469" t="s">
-        <v>4541</v>
+      <c r="A2469">
+        <v>782002</v>
       </c>
       <c r="B2469" t="s">
-        <v>4542</v>
+        <v>4548</v>
       </c>
       <c r="C2469">
         <v>1</v>
       </c>
     </row>
     <row r="2470" spans="1:3">
-      <c r="A2470" t="s">
-        <v>4543</v>
+      <c r="A2470">
+        <v>1523025</v>
       </c>
       <c r="B2470" t="s">
-        <v>4544</v>
+        <v>4549</v>
       </c>
       <c r="C2470">
         <v>1</v>
       </c>
     </row>
     <row r="2471" spans="1:3">
-      <c r="A2471" t="s">
-        <v>4545</v>
+      <c r="A2471">
+        <v>1176054</v>
       </c>
       <c r="B2471" t="s">
-        <v>4546</v>
+        <v>4550</v>
       </c>
       <c r="C2471">
         <v>1</v>
       </c>
     </row>
     <row r="2472" spans="1:3">
       <c r="A2472" t="s">
-        <v>4547</v>
+        <v>176</v>
       </c>
       <c r="B2472" t="s">
-        <v>4548</v>
+        <v>4551</v>
       </c>
       <c r="C2472">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2473" spans="1:3">
+      <c r="A2473" t="s">
+        <v>4552</v>
+      </c>
+      <c r="B2473" t="s">
+        <v>4553</v>
+      </c>
+      <c r="C2473">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2474" spans="1:3">
+      <c r="A2474" t="s">
+        <v>4554</v>
+      </c>
+      <c r="B2474" t="s">
+        <v>4555</v>
+      </c>
+      <c r="C2474">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2475" spans="1:3">
+      <c r="A2475" t="s">
+        <v>4556</v>
+      </c>
+      <c r="B2475" t="s">
+        <v>4557</v>
+      </c>
+      <c r="C2475">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2476" spans="1:3">
+      <c r="A2476" t="s">
+        <v>4558</v>
+      </c>
+      <c r="B2476" t="s">
+        <v>4559</v>
+      </c>
+      <c r="C2476">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2477" spans="1:3">
+      <c r="A2477" t="s">
+        <v>4560</v>
+      </c>
+      <c r="B2477" t="s">
+        <v>4561</v>
+      </c>
+      <c r="C2477">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2478" spans="1:3">
+      <c r="A2478">
+        <v>26644</v>
+      </c>
+      <c r="B2478" t="s">
+        <v>4562</v>
+      </c>
+      <c r="C2478">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>